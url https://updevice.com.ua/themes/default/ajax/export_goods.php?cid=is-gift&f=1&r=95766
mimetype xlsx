--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c2714c7730fe01445eea1d47486b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9d87d096643ebecaa67f52185d3f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61298decc9a953d76bc7b66154435843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b302b70a73d40b5e1734fccafcc0694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c8ebe1efa343c75de83f9bca803c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a5582883f47e72b2793ac242d97206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74875fbd21709953900442d0e61dcdd37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5039ff0587f79ad866eb7ad10c54138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82480392f592e512c77d85352565b1fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51d2ef9be9b2508fc2b6779f77cb9910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0a4b2b492026ab78c9137e2c17d5b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e230e2fe4feb52432a4369d7342523012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1c061d53efd90ba4f57883ec13a8213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be286ea335e06f98fc524c035fde841314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61c51d768903b5e1ba867f2bf5e7ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99ac29df574a8d37b6e00c3fcacb5b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59964123d3ce775544efc2be0dd4be1817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226de21b082628f3c656f0b93360fc6f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895928ddf6db5767518e62d6a6372b5819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2f33f51bfe08db5bbfd5e4aea9a4a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bf23460d5bddea1420f4a40b1103421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3461defa7460b02860a00c4c8c0d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bc5265d751c0567988c10c42ccc3423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94335bc3388012ccbe2509f8feb9c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a5dfe4b4b21b92c07b42e05df641d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23294a82c6f50b2d0689ba4d40cb87026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c8e8775177e0571ad687666eb91f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9d0c86775cd698756558fa58ec4db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed337ac179a85bebe46e90876bd865b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaaf0e525c7bc4cb279fe91864d7bc630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84f7a4ca906b356f9f806cb1ec4ae831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e1b0736711eae4ea89d8bcd60342f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36f3c8223d8efcc4401baa11ff490533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd86f911545148cad8c24241d2ea2f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a30d9b07c72cc4ee7b4c6834a8651035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea79160ea48e4f2d2df5c8aa8649da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf34ae214e8f99ca80ba4ff2099a4437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf71222267ea5d0a5f7e0dca46e008f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadea3c4be3e0eb38b46ff573188bcf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc8bf0dbab72d0928cf6c1f98f24c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ae516653f8b4b13302219fd93209841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d012fee5794b75b4a0965951df76742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a26924dd01ff2296ba565b8e87e4a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218da03bd763e50a432583483bde18b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1794087504c2735336363ac1afab5d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4158744eedab312771d74c43d3828746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088cb19ea2f0ce6bdca014f4d8bf77147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdcee64e82d1d93dd2a6397e7d2abf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc779e0466e510c98e8b4dc6ee80c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b308d92f0d07f22f082bfba84491c5750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9d2bb315b6f7add25e76f4b5ae4b051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b9acba1afd99f5f410d959bfa5d0d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e59a50e0111c347072e978eb2d9b5953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ca6c22e5558ec32c0847c28f5618554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b70dee0fb9790992e08a0bde0eb14f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d87d15b0d6cf4ff2abe59416c5cbe356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80b44602104f34567645d297a3844557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d06a50d29d9a30b7c6f37d7c25f8c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fe7937253f5e1c612391365c04ed059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f66c1ff1f577311c1cc211020065960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adaa5918a3a83eedba65346fe64fc7761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8584e4f4ff31146af6795f999582c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9010cc08e13d8d601ce0f57ca1da863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c2ae2965e980eb7231daca91a521764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80772328fec8cf002a11843f512719265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36db75713bb26f3779d6e22c9ba7d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71959735e10ec155ae3a13a3f430e5a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca05291ceb91e4f0d2cf89041154f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db592a566357ce00a4357c1e408ae7569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9569582cc2d2ca269e23d5ddaadab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172dbe59eba12eba95c5e3927973211971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5dd26cc2099cff63dcc64b7524f60872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca037297a6bc22718d6e1b1d1e165673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf75285b9dcba13df2ab5ea0069f9274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3634c452768706ee69783966c1ceb775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca1c2e029ffd37d917b90a2d135b1276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0cf770774b7b2a4499fee1a524bb177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425ab8b5a0c18d12f047b66ee6cadbb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab1efe312862a0d3b7b3225334d84e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0bf2b32cd6a428a3a6e5d510a2c2580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b27863e00563bb4fbf89dfec5a62b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc9b86db90f15edd54495c04084fde82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0ccee703cb66dc64f77788d28379383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fd9d47df2872282f34580e939ef2484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6262fa6171d9843542dad075e962285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4e743b5907a52750d187f7d0746ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090b7907904fb6979a504aaa3d8e34f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d4cc2fc0423dbb360f792fa563cb988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d4da5fb827c88ac91595b7d00807089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8de0ed588a1d58358d576997cf435590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44751c3f012bb2b9f03652342097b4791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f131765c46df20d80e244f679dfdaa592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2184eb96fb243f4521f5a166d4a8bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c108ad59d3fd7f4b3cd8fcad8d3e78a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a26378e152b259b3e0ae9f873bcf9595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d50f8aee0fe176ca4d95747188e11696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93aa11519a1a9a1f876453438812dbe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a354fb05c850fba27bf02d7e9e4e898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3303affead1ea265d1775ac10c507c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5c94d14ad00f8c42fb0f0889758d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1078288c7a5d1a80b8c0079eda4f93101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8838c0796eb5ab723796ed9045a0b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d92914794274a22bcb1920c3876efb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb33ac20348ff0587b2ef4a3bf06ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd51f6e23800edcccf0704baa567aa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b540b805d184e893270b6da42ff352106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5339b4c726c56a9b3b230f3ee28d72e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18118f7b2d178e5e5d74f68d3a427e37108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d060d17954c994a7632d21c9843f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598c16782d00501987d4d445d223a94110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ae4dcf1af88c5a183630b2ad5da88111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3016d79bf06c13d856fe890e5641b9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfce3f206211537443e6926b7887bee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632b2ed1cf0e305a8bfe6b279c945c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc5d6669c2183b3922729f2e1479b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23f1db1c6b862daa5ace91312937d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49b8e782c38e51b9ba270b7802d0bd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100d8c54e6dcf47ea23b593b7550cd2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184d3e8906e25028c02be908dcc901e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eabbfafe8e9011f4356430cb88204d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcd4a810752a3a5803126c164314bc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bca48373141ddf2ac7b9f41e52703e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f872e2498fc52e23c36bf1ce52ca9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00086b2f21ec65f1b40bf198c323418124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef29cbf46169aa8509c630c3c5bc372125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af4be21c160f75620874f53ba568a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355deef1fe697bc4be3b9a325893b457127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3d5e4ae1a27eb2e59cb1c2bfd7ae9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c870d253d66a5da53591f28563700f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21774e544461d55a99557a87865663130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68083bc284c9f0c629144f63eaf3a410131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1899aa7e0d4b67801d5e9b88b00fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6d4aea3b037e5dc6dbb10c115125c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac18696999d0a6df074d7b2219f0194134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f324d87e3729ac749fa45c2c83d2ffc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8de76f76aa4844e9a55f57b37d195136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171a97bcb934a08091c86bcb72ccc7d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528df12b06c47e435e614e86c0d1516138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a9310663779b40bb125a73f8bb8ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76084d154c49804a5cc9753b0dc38e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd01b7984bf43d0e8f90efc495c579b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408db9d781962766d6e6061e7c44d52142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db034ba1e8fc10b0f30827a5c2712c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e64f9cfa27c9538ac9cf2e4295466144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fb3d3acacc3fb75b780aa5414abb0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329906122d342d18856eb5129fedc28146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296517c90c5237cc60f64e7ad646b9e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4657ae5d4cfb7b6c85055e7f0ae1d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08c65847e09ee04cf5d03950489478149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbba50d8648b140670c4a047a8b32a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5dd7a728a9b89aa9864fae8d6a6cc1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948dedd2c7b8fa042dc5774de684790152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efc43cf509937b23373a273b491dcd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664cebef36cd4516439b441b57ba640154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b5b640566c4c2a0e77a73e2847b27155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63463a67018ce2bd24909938ae6768156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee845fe3308aaca1cf56e5510f146bc4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa76e7f09763c731f55d32c64597172158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3e806dafc962a640dc49305f0f839159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b3697905488629c0816977da3d8f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8318486ba772c77cb8ae3029d25d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95819e546d2a1f3ecb03abb0e9e5e0d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096781cbac0b34ac8fb1aa601803d56a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9de91a70c7466ed66d1c986c76824164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15dfff09bd52ba01dda3d75475c21c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546efabe9d8026040b198bf4bcbba2b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50e37319ff3dee05e0b5fc2ff28879167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bbf73b3d568c1017515e09a50897a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24089a647f462698f0eeb7c9cf6801af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34fbfcc8d04224385e10c77968c3f8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b43bdca7b42392546c84aebf1134d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5bb890a1617b9d74aa7e739d0271b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80326d0c1be56f64b8fcce827c95b7e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc65c9c33f5a236856d4d2f364c781174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ef7924aeccb851d2363206ca51a82175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff27dfe3a35fc57f969456a8b8db6a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc13aa9ccd31a10ef382fa7bfb3fa7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eee926646afb10bcd94b28ec6be390178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5a79088d465138c7ff4a72b205c12179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108437452549539ef0d98c57e32d9a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b72c00cd9d00c579cc6d01f519116181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed941b48954b055dbb10252b01806b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dee10364b17eb0529cdacbf725054183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57461b263ad52973ff2b05cea049f32184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932eabd2b71ba90695968192187526d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66a062e84eb3be2063004d75e1d82c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a1fbee494bcf4c77be782a8583e9f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfed8b43a1e5f4554291b83aeb713d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862300fb450569af489c2fbc9be3b80189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9a33fed57ba3e1ea8a63c7a9a7cbd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57925e1c732863385c70133bba19406c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61798c71e5406d91ef6ab5bf5fd40e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754664c167bd8f8c888d7e94a6329fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219e562749b2127aea628f115a2db64194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe417c79248e305ea8d0b221a7a1027c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b73d2efe6ac3baf3a76b1da7f4c91196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2d670650f4b214fac7e21a54bd05b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeeebeb8cf52f5da26bf3de45326278198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fac51e43f784efedd8e610eaba01d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0995856aa95d9fd5c2b2e5c65d3aba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a234a7c9a970d0fd383f600a4d35a6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e3b60b2dcab06733902554673f891202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e51d5793a4ab1b540a9d7ab62e7448203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea543a8c5965ca426dd84a3a6e15cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc482a38b0cd87b057c4d3b731f794a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee890292aea333dd93fab04422714c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007aa28fddae7a17cfe3c9f0d633963207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df9c7fabd841de3a8f5e96f816100e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dc44320dcaa7ac9ddb16b55e47f47209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288936e7c17236263d7606098039714210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371de0934069051d86a00132f0d149e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b7b638f6b24073498468e4c9e57bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79493a9191ff62d9e92baa69ee958d44213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5d63f40b33d7c23bd60b9b92fe8a8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b42fd38aaf17798a56364b6b55558b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afabc0f5da73f725e5dad1eb09dd29216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23dfdc23aa21c1697aea03283d000e8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3280fa9be194ee696ed295c6b27ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4050489d867d7ee2f2468190285751219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622040ea73b06e300b4d00de306a4f30220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d253b8907056ab20df4a1aaa49870221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8bbeb0e75e55c740877560eca9b0e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca688b96f143b97cc1047d43096f6f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf745275397eee544e1fb1e48ef523224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4d8fd8ad1046637bbf4d9e6a02223225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd432236300de2c0ea35229865d24e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b7e583f8b51354ef60aa1dbc88286227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85d37aeec0e675441f034854e67123228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5b2ee38944d82a073b8ad0da80544229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273995cca41a717338f70d3060b35015230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2972109621906f6a4e1c7e00d62338c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b339b0768d5d324a17f67d77c4bcf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a259df4ffe0633b3218fe39ff24c548233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cf8f565db41f93b63a1a1b9e539e1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f1d2f11e7a5cae6d0e9ce0f47c111235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e0517a03df3dc64f76f23985c218f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdf34cccabc21378410e3046b0d1da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371dc3fb18852c4e117f6dbba052825238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88602bc8628a54a7b02efdec3a39e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7f2500fd5b8062622b2fd8a4a5f4c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920a958dbec3907115aab5d1a03de97241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77573b8893c6eaa8280ccdf8422da677242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348d6ee55166dac19cd664f99203572243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881edc1bafa8fb708b5614d7a5961a31244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c18ef595251142d44d7d6e3372df33245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397df53d28c9b55484523c3fada23d1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cc9928c84604fcd1fd2e82abf8c8d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866bffad2dc0922038503af602f269e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7deaed5f81c048ce8a98d3f0304d632249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bd431d66a148de1cce88ce0cffdd3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab14e8c738e4021cb8ee2e9b6c27ba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18621f11f09412d1f5af4ae8f9cb4cbb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fdde6e828eddc081c7c29e946fb6e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76854843151a8c9403c3b70fc3618fa9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b589d1844dcfde67a15ea7327a3f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bee8fba91416cc137150dc359af18256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856d8682866cd01df2c1d816182b01f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8564e56b225f8279dc023a1943429f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b36f2de5946e153abe9d56e7d687ec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949a413f99f6c12aa6dfa75832f03a3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7a2bd2d55cfe3e545b4fc981646ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2d4adb36fb4fa8b646bfa3307585d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f76c9af0d1c1c2666c992db2591e0a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564895a7735e84e0291d329358923721264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d96624501cace55e2f1d2afe85c60c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31203ba5b59d34d2d5573ee1629a33b2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28081d92bfb42ccebec5fd6706c97b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa1e734969864d2bf478a1f801c4e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75579147182a2b9d0a3aa25c4b857b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954f1efaf2a5d9a3844c0a1dc1815c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948b9439f631b5cb5aa41bf87d324d6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c315914a677d0e52a68d90ad2905cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d55351b04fa290327a7fd1729a229273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bb0add2ca2092815eca44ee3e8f2f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe39dc083731af3353a5b05e0720b8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced0e6aabc1a09603b58b2536c1f172276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144df8d05562d50d881dd20afd973dec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb9bcf368ed6723099a8cddd88c678278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad219769129a02d91fa81fd5de2c691279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b15024bb9546ed5736bf244d416f7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420759a1390f91b1afafd6fb1d98aed281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec107d7ad21c3204c7e3873cccdafb2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b5544d4a7a1e141e684c7b00bedeb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9933cb3d189aa8a9be13afa797376b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c7ce3ab8ed94b5a76f7bd3b8e78f7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafd15e0b66fc252cd99881f9c1818b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38050427552c12592971d2e2e01e4de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f73ed2c685045af63cb5608c702f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d35650d9176332b363fd53aa47ab2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f68e8619644bbda5d640a5b1516a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb9b46ac17ef6d9046d994bb809117291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563689118b52d84deb480e003a793f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a280269d17ec8d8fa0ef72eb8fb21293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad47efbbcb3babbb4ffef9522e1fb65294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e5df86b315573d968162da991476e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2d253911b9c5dc1eada41ea866d1d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05f8142042a9f097f1928a62fcd0ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d0c2705e2962b0c2f22fe3d45fcf1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73998565f1cfc5f921a8857f0d2cb37a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3db1f1c1fd6f35e3a6d4406256f1b8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35108bddde19655776524243ce6a6b28301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f88b26a23a76aadcce5a96bdf6d50b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce377e9f94ca9f0e705cfb46f57497b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab29b19d221feb1f107aa5bd45a7a3f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6caf7c0a675c09d7e991b171bf706305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98beec46632a22fbd2b0b62b47351b70306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f956743436435bb9fe98a891c33a45307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b50aa8e1bf2e3fa85c07db75c6730308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d045bae062c0d2a995c77d9ac446e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edd1ae1ca8b104d5aaa53e1ba33b49310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e073ba43a3690051734abdb1283f832311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5768aaadf029f44f33a6dff4d985ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfa07b68f8ae9511394068f0dc5c60313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866323a8e76f537f79a3dd7a515890c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73484cb356253adcfae60fd97dace066315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953c7127b8aedafa2410c220aadd0cf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87bd6e0c3f3c23f4958d1e30d7cfc2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8a1c79419e4f0909e9fe53d6ed966318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442090865481b795f4229c6ef7cea6c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450e6e7aa32b5cc0edbdcf52964e4ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ad33ab88cacebf0063b48016d36d7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09a26003dc61ec8403fe0805e946d3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d219ba6ae81e6ff0dd7ecb442d7b34323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781318cf1957f6e2a91c094601a5130324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db043c00ab23afb177e1bdeeedeab0a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940491fc993ef46ca4dd180d63066c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b287b3c29aeb1e6f66a804ce0ad6ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e6031c76c594bcdc60af216479c65328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd99057b28bdc34de0bf45b14540bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fbdf9f87bc9051a37755bddf4ede1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554d2e4f12be43fcae4d8bf1c6483ae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed6fa6757267029a5f8e4ba48db2cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e6b555b595112a04fa6c52d518a86333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037b0c320849c4e744ec826a26ca7d1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb768a4b8decb3d8cf2cd1399bd476335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7963772923dfd88773c4c5352de21336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861d4fb62709c4ad06026bdf44181d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b53df73c8deebf2e201c397024ca8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3de3610b8f51b7774dd0c7a60d391339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f9f2c7f27cfd85df91735eecc8069340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73309064143e40aa80aa7149b1d2ba8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2e71b7d8711f0d7bd23a769e9f7ff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a67963876fab71ee51b229dac6d0a4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58069bc0fcca9ef2be663ea3f163708344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be550f00dc510957dc9231331c5905af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9b97c1f91d8ba769afa7ac54ad6ce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4197c7ff2c82386ba24d1fe90313c8f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b69b33f15961b6940654cb9149b4db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4dee786ffb8993cd0dfa6c96c3a359349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37165fb612df4ff87af550b6a9dff108350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7d17fb81df13569f66b3a67748570351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2573b19030557636912b2c2999705352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25328bfc378e8dedf3f70c9a881817fd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640210f4b986ab68f953b97a38e17b1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb727e55fa5046ee7df1fb7c8f98b9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff97f0d67f7adb92511f3439bb19249356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476ebe66840dee87d59e8236ef5f77f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48f5cdd970724dfea7494164ecb913358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cde283d0e2975381cc71f209388e1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a6bc7c26cbaee1ce141bd2be8d98e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5db761790518e32560510d992ddf05361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151716f81d88b74dd313d4493d59800362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86c446abaa76902912d3514f80ea5d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a54ed1d15e5c8c854fde2a3a49c6d5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ca2c6084d2ab1dbf89f84db029f41365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939e9494fc3e28f3b1fd050d9c9b5cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec23eb7f9c0f7bf98196567f518ec93367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b95a50135f789d5855587dad79d8f6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06f642eaf7d4d5f10b7f81aa482743369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d322a6ecac64e771c4ccb85ef8238370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187954b23401ad773d53bbb327edc889371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1326024ccca1c5b1e0d4875f97a7f7c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b2c35238f301aab66ed13a8e6e201373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd9fe55fa07d9b83759a26aaa43cfd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1ffddf6a0b32e9be93eef35b9933e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34c1e793ff95c28864a29aff377ed4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128079df31da765ba23337e525d1a1be377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c82d418b69071cd5232b37b60a773378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26dfae3796f036c1d0e07cfb683117379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d0e0b584eb8ac889d2151b8b19fc8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810e014ec87cf104a7a91183409ac9d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201347d545052f1400ced51f704f3c9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a84ee2cce4869e30a4ef73cd89ca6f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3b564f4b700aa32b660fe32237b94384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ece6b5b6d87c71419f393e1498ce8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d27d7c34294340016e95a5cd0194f8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ca9f35bf867b80929166efaad11c0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa01a12d4476f4bdb1a358ee4fd35e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866917bf51f926b9006184d4f9bba821389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15194bb4c49a7d7d59786761ab60dc2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f71202428be26e52e190180083574e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07620ada42f34c9205e13904c640484e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1bd8970123c1ee67b05687c2a730c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0289c5fee5f71edd9269ce15e2b1fdb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61f772601a4078b7374cb7b24d4c22395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0b50c1e5eeab943a72e4c28025dcd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4055c24d6a5cd483646da1140087f4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864593fad8afd634fc3f1a312fd460ee398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2268baf35bfb4abe9f461e92e3c4a1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbf4fd0e01c4931ab8855f47c9e692400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7373c84a8d1ab5df7416c23eacda16f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7459685851c20f6ff9a4e3d8b0b43402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793e43a27fc67f0d97fe6f8bc9411b4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5c51700ecc5f28a8c9d75b89766e9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead42a76dea093924c0f595262f283f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21022b8330170c8802948f32b1715a9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4e55a968e8acdf32f46eceec221de407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bdf7608e0e53dc138b03052e981ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd016f848f598f344cfdcbbff37b8bd4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bcfc39721b3a1b72deb1aa03ac747410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f5391852f07f18f58a0290069dd8f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ed3266c49076754efdff5b54de458412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24eade7769fa435edee91dfc27b6147413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d84a5fb56a1c73dd2252ee6431cf0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347f12fc35c71e30e6c9f1f1451f0ae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4aa430612681ec6980c4cdd5e5e9e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1af9c4b886321d532648621f4ff18417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0abc600f879a6d3de2ab1f47c01b4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3104fb80a55d59b50b943cf31d471419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50831a93517fa48c4073bbcd5861cbb4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1782abdf4431896bd0b2791f35770d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5a79e0278d12818c62d96348a7f14422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a16e70b540e81ff16859966be764a1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6092d65acaa45fbcf8a092426fc6b69424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6351c3f9350df5927971a445261c62425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a47c460e8e4b30aeb1ea63eba3ffd5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690cb038f9eb628aa52a7092f1033ec8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6a3cef0279088dc64e1b4df180161428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98011cf53349026fbde0aae05d161ac4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add960313a4b7895176539744ddf019c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842373d8e458bf0af3208507c716de4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368520642860cf0d283380c24c7e1196432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d540a8ccf671d15d3435dce86a6c427433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fce186360b5f1eb6957820cbc5cfb5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1064b31fe152e47a98c6f8f62a48e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed7f7e427c5ef6aad5cf6aa438c69f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda71412ca039f2a3452b3688b6526e0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a8c39e7907e15f1b78d1b1fe4c758438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d70726f608ad1b6c49d054621b9988439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591200fad5de9ca047aeff3b397c43f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90a425314478cb5eb2b2be84d166bf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bc404da4be89b4a111b30bb80d3c2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a400b7b19a739adad03e9070460884443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca636c1b2d3b697907e32d7ef15f1b6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7ed5217dcaaaf7fe72f4909960265445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976c2e4ff4e3c68e36f9d17f52cbd1e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0e57543ae6d6568779103cc505c49447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd7c48fe9bad21b163f1f900f11d17448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ecdfde07c2edc77ccbbb1c2350037449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f6c39677d3aa9e121a72949a7c939450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33bdfa0549a8e4b8b5162b104011c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53900f65cc7718025e77fed163bfdac2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc32117cafcf7827d2d8acf46c5269453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad9196903907f8a2ffee6f90b553bf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96814c622ecad6d3252af0be8e3d7f5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1971d91322a2e503223ad3ca2fc433456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064c4a54ff2e3c9976d421f51ec6903457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0628c983142b2983dc1ca5b1b3d7c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2095a676168788c9bb7c1ebd922ccb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b256c98a615eb48cd312c345b6e121b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe11cd26c6e836a212fae4f700a3236461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a7631b4e57b91f58565ff7e0608a5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394016119bdcec4034663099cf59e8d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c053f8d506ca182083c867cde7105464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d1117c0b984283bb40633e8884ea5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8a1a166dbc33a4fe085a8d80dc92f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d407845603881dbbcd83943f5877788467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bc8ca9fb91433f3502cee52cebdcb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69faa659196bf107b8c786569b9b485c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef66c81bc5b1275f1efa01bf925dfd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e02ea5c22f07475f7fc4f53e44b088471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b97860cd1ef0b841857729a4d2461472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199903bc3c7c62b95797d598d0e030c8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5258a852b2e9a369983918cb89d944474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c1befce8df4f3f1170f63c7ee2109475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b078653df1d44eaaa758887a43429ce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea8a53ea69597b7ff31eda9714ca22477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ae02f873e29d73292cd095a3b3dde478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f341206193059014d448ceca8b8b79479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3610cff58013ee564c750fcbfc827480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba8fc6126a807cfc7f852de964451f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05aff4d4a9b6a321f79671d43c89d32482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9458b98d6072a61d46102bf5910176a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5a367136ccd320e19361d60095b2a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539531bbb2b3da843e8df6f75abf8e5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809d9660221d55161f64e0945f9d57b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb4564f98fda216a6a17c9db99a15c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2feade9d2d604eef5a38102d89c53488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a75645903cbab18886d206f89e447489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43a00f5a6a5f974cc54a3511c086d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3955763dae8ee0b079749dac4d3d69491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29af7776b50e6503ebebb117740daef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5d7d367e9cf6f4eb15be611980de1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a1f8eb8975e95d91107046b2066ab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6ed5935bb0636b66b9f18f5d18172495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8898a50d9d535c315b43e1f8f9b7b2e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6dadefb44260fb8380f79af652b99497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cde1392a15ba6ed1fb0319823b16e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af216bed8a37d27dc62c0221700ccd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009df5b968638bbeaca3a6db971bd99a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132609fc46300d6a5555c080eb820f51501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4867b06db75473a3f5e9ee1e95ec0c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a96bc1966596ea42ccb6a0c8cf468503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38080505e3cda25c604fb1f4c500637504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4da18c2f240a836bd1a12338dc011c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c516b4a8aef6c60ffe5dd5f2c2183506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668bc9c39bbb4ba6949e84a16122f30507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84276e7e89ae62a147e05437034cbdf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824229a9d9e9853e5f5cece60e0d0745509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2583b798796f0d41fbf4b9135e6032510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e67612f1854f0a9d74404564616bdf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca98731b6ba7a88562b63bbee6e6fef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45377af1905f3351bb41e25d11fd5fb1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037a8a262ae27171273aa9f655e35fd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8dcdc041a990cbc90606d29cfc594515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d40f99ce2a6b449a07fdbeb4e1168c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31f4d597a4511458089507a5c13786517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540506772d6a8c64c505dd4c6e15308518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf19e682c42049a6bb8cf0d14d5cb6f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3e86f7cd0f924081f6f4c57b412cc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145e57d72ace3807568fb900aa8b04d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7492ffd3ad023106c67efdfefe096a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000924d5f7c660347636561fcfb93f44523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546442f48fe3b00b31b33d4fccac464524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe03e5810039abe28fbdef3f58d111525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890f0c7fb8db9977a4fbfdf5219a6ab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58829318974d28d6663048566bad0c71527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59af3f5e6292625f5a910551bef84f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa96bb17a03379d611d35da82db102c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad762157333eb8d3ce0e92e717346a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac64b210446776d92265e74ac66ae1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca12a51c2de827be0017bf565e31b3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53adb97fbc30a481ef82b5902f6ca8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4840117969eb1a8c89b066cd37dda534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a58d41143ce68743b6c99d09c64a8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d732f06f9ea5de739847196fc235003536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa29bc39f9c1d73cc50a064d049c100537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49beb232bf2a6806f3d8bbc5c71874538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa82580334cecb9ed65e530825b92b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55436140b9776d7e427913ba25b4a4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad25ae5672dc51156ab7b6935ed0df541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db67bd6215a9004ce0da1dd5b9cbba2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0db849ed2d4ab4d78cfc84df594aaa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b7e6259a40f5550721d6b1f00e9af544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6e0eae49440c0bdfbff918fc4127d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7dbb1540a34fca7d5fa41af4a0ddc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc09242eff3e4b1792fb6b89ca1e93547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2fff6ab503e3ebaf56ed244057a4e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707aff548724048671c380433a8b99e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e95473bb4a7d58ec521e3a057d36d3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723e7c4f68977a4e3d43ab83e7b0d99551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b3382547bf43b18bb7c1bc590d49f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e790b88208888f34146fc891f44264553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22d2de0f5836029a7611b05774b74d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851eada48e5cb7e2348ed626ac99deea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5eca4e43d7b96a936735f766760626556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070da0eeb07044dffd7637d1a5f58c49557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b547d288b24b3cb6a4a79ea51567f1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93458275ce781f5734d318d0bd6ee8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670b966c95d3c46413299347d409e80560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c064df57eceaaf02034a956891908af561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d04ac02984d1b596979f20cba5e061562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34357ad12a5f3f8730ad606081951568563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aabcbc03ba4209ab2e24fbf1a5415e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbc0964fbb0f5f22eacdd82de80e19565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b67b2cc84c09a8332008ad5fcf40ad566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f735bd4782234effd9055d364d27b54567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07e65c59f5c31dfa5541547299e9db568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acca0c6cb709d91a68565e92c618dfd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc0fe51acf6bf0cf150f8d33c0af74570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8393cbc26600cf1165196ac4ae7c902571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d041f26a98b59a8e5238bd3c5c26bd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8821b36f2fbc503854d7995a7a8c0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35dc48d5d83344937e68940128c6859574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f8c6065e90788dd4db7e4c2cd64ce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146eb851d828d6bb93e1d2c9e145d4aa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0f214572fe3c63872487d73bafa2e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7c54816818ec00ab103a47ee3d703578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1f4a7659262fd6ec5e6b93632d0e2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84495a442d38a5d50e370ba5dc74eb8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6ad2d5f268b6b87cd31eab7603878581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22396f9381b0fa108d433af84330e77582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d33538b519c73a87dce0bd98f60ac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f6796cf3754f4fd180c7b979ddb94584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ec8ce5b75088d18d4919dc1f2b20f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c499a58fc126803774d6da8be9804d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe4a0601e32c9d7e80212aaf70f7e3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32737b248f60f17c1b66c04545e2a7ef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fee00662c501a35ac33bb9e198f128589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb9fa5818064d486b85e060f991bf9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05786d41aac5a8047502133436ca853b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5826fc829787defc13a2843fd2fc2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128a58b2c155b9612711eb669583d22593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07305e1561c296a98f107f31cae569e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e69e9358b78f999a4dc8948083955b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048a51f856fb042a4f93896b8bd64b7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e30123a927384957b315d43b738afe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c5fa5fdaa8def93f671fae7c91ff3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc32e4c00865a85719da29806e07b8f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed03ea1845c6315ecbb67df031319b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc3fc0e19d88e9b5d57c673b0ef69b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedca740a4a3c74ab88e9ec64a92207602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d169ba1d3d396f7ad853625ff999f0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d151a4e4ea84c213433b1e81759d8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d8b15f4f2255a4f4efffd107bec98605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55188e0b50ea361505bd0a1175984d7a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686008c4351a7bfb7ed336c718d5f00607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a2ce3cb34dcd5db983a48ba908a31608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da12be068849a988af53a666d60c05609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099f4e66f7b31b01e3cd9a3aed8455a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6e103c8c5fac2d4f5bd25d54f562b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0515dd5c2343cc3a8d5c4fcab562806612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c25269d798ee4b56785f42c13dfe2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3e75e3236c3b83b31844aae20963b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10de95263f9fd3cd602ab967f30c2b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71675f6523451c691187cfb14256bf85616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c7785d839e5985744157f0c399aa1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe65d3c12a8d9d01613bd39795a9281618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970edb65a51081f26478f3ba49c83df4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c5949ef21cc03a1d1fb3abe658f29620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa338598cec5b444f57b1ec57f268ac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b21af569dd14c83d74537d1aa5cfe4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d60b016046c50eed1562a7ce484f1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52ebfb42563623df7a6772f9096a7e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecaf2257ac494a092e7e5518403bb1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116799ae70b59ce4d106ed487b06c8e7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c3ea9bb831c66044ebd192a71fe8c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e554a8975289378b5ae68fd7d74282628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7409afa9c1d634c628ccd9193ac4d2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599f2ed73764f44108c6935cb4148ac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cc25a79c6b8b0d6383797f225bd09631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15184013bab7af9f9d66342609189dfc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e3d161ee095060623106627583fe7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aca34b389407444aae68ede6034b29634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2bfb6f8b1fbdc633aedaad2a99410635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07fed4caf74305bfaa1f871e6972cc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423cc5595d2e4cad76dadeca84f2d7a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454fc602c045a895e9cb071815667f0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff3e3a6d3ba21ff86f6a6ed8f7af69639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866e4fc531c7bc5db20084d847a6c74640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc921624d3d493586cd2eb4ddbf7b3eb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b27556a15a56e0f0c7302e0de1579642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ae3d9ed8f949bf72d9679ef36da72643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51ec9ca71be84cdbdf9304b995e897644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec55ee30995943ee7fb2682585efed645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56741b363e664433aad52546d90dd037646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667118b6f9e503fd93a7ad6b180d78d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe990a1abd2b3a1552928868d085b2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ab65264f14446d8f9a0e2df3f1476649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e321bfdfb13d9b92b6f35dca90caa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4a24ce9a051f2fdef7b0d4d711f49651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897553cf051a84fa0405d2bd93d5f5b7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ca990abd6be048d5c2d934c6f9615653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab621fb1125b0afababbf1cc6a74e609654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19354fc74f0834e68ea61eaf4df6df655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106679ecbe5595efb7c4ab6f11f7f8b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b825d19c40f1fb8c187b69ab87a14b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af4a42f916c28126a1681a5ad13975658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86404d0083f7b8c53afa796d13eafc86659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f712b7882a0f7197d88fc80c8deacc5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c89f1e66122e3c9197792d5c2b9c4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c0c72561829fac6584be4c424b519662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d996312c993ace7b832fcfb9c054f0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef0ecdc361f261647d71b2b3e01d48664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c89cfb529e9c6baf8b1841b1cd92e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08851b4c4849d766b718f7478bebb5d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12243322d921072f6d3d0d973d9eb4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e9a44be0f563207bb71775d9ffead668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7f3d3b0591fc9fde551888565dd14669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef357be58cdbc00416e6fc29b32c31670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da22aa55454f9834808d0079e3923b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafabed35927c1f570b647b169be1e0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf834b8e114784b3528cf961aa4a55a0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decd31169c136fe83b24af3c6666e65674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4228f4782cecf8e5527cf24fc17fe8b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a5aa09ba95c537e4bb521e2c866ed676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d3132281553a05dd9ec79fbb5a9e8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df843ac5cdc4fe03f3e951a79cc681678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dca9e2c12b7528fe230d2dd6977b9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d78cac3a56151a408b7db4f379d17b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e68c8ce6c90fd0fe4b41148926429681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a833e2da29be4b938a4399c95c960c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfce0f73c4c521d4f27bdb51ebd0a1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae14682c3f443e3007a4bcfc70b214684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63215de7a9e50185a629cf01d0f9a7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b50b512633dc439a50d2713b4cca8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea81fcb0eebd6dab0c15f7b435ba0c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9e1f94ebccc187ab91207e94cd6f5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f837126005e9594c906d19f09d71ce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7144e3259b693351ddc9a0f86ddadce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032adc52bc12ebd4093be3afffe23d35691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae14b3e086a6bf8ab6b2d7469a5ab44692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f4d6eb576db14c4e4306c9da43d3e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2ca60682ba5fc9955a9b3cf9aad68694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64be029771f05c41567a215e45f174695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349aa90d05bdb184265f679f29c7aa06696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674863b1b914f95cd78d1cf94e65267f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5dd1f648c40f124fc8c40a31f6b76698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d31dbe1bc27f6edc1debae11d12160699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e66cd65a5697995d590d5cf43485b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc027e1d76c2b12d95de98396a7c7ba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddb8bbfb124cc7deaa9a386ba7d042702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ad19d72f12406814324e8450c2a8e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973ddea77317d4a738ab82e8e910db6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a3cbaece5d93323819680840eb3d4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681c51f56edd2138ae4f7d6b2e7a882706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a06d38c1215d257f45b7c795311f7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6bd88f900dcb7c2e67a4229cceb6c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a93a6e5a83f63ed7bd7bd17ba80787709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43963f00f09e6f28fea629afbfc71e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6a1ae2940f407ceb8655782df28f4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96f73fe4894c0676f04829768bf862712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f77f6b677073eb803b24a059ea47c4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b24d0954d4013929fe80acd566dab714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181c9ccd628cb2611b5eab3ba3bc373715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af7ab64110b4b755a668563285066d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b3de4012694f108f47b8da36b8935717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090150aa57a8e20bd3b47c8bb40f87aa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8bcdab8c52db23d5dabd4ac8425cc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098d93b559d922d7530c88fd3d1f76c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b727945305e848047c2314d3cc97f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775c3b66b1bd5e7d96102736afb3430722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe88ef770803fc8ad78c7366ee5fb3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edb2e4d357e6c19414fac5fd5b1b8e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbec974f4528f842b17a17df35cf0f7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c053880358d0f807d9844668d11af726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02e3020cb6fcd2fe0ed5eb942956c6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956df6cb196694c087c9f64c931beaa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f71d05853ea3a2a92aa0ea9cd08c1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03caf4e6069012e2b3573c623576fbb1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce28466b803b8f8a966b790920b79e8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed5878292f40027e2019dc6e3d94b0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252aec32f84c206317daaf9434dee1e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad2914900ccc0526eb4340d25508da734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a0b99c6ccd06ecb9ad82a4726d4fb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f851cd9c380939cb44f3c494e25d27736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9414be8049bb7894e23fa55b8f2686737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f03e31c591bbf8fc00adb5563c132738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b01f0f70136706d58e97abe6d38c0a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c43cbe3646940f253ce6d997af5e3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b9862cb777be3b1d027d541ad0662741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad5d62956f16baa390cd07bc3bcc02742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f2700cb3f2b400a36a7c442cbaea2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1622b7d5563dbcf80771b62729b2aa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7ab82aea9780f7cbbd5b78ee4f3f8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63356ae051f3f0d2272a4622098530ca746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e411760d52121f2055a1a51cdce2817747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdc8bae8201d596ffe743616184151748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38dc9c867e0dab7ee57d035f43647a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936d9c561d477117bf28e5c12141974750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c9f5fcc20c46fb79b5fd5cd878fab751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6aed2652dd65329440e9d0ccfcf40e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891ec9cbb6388a9d49c64934169d8e3753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb29b45c2ef15ca0c31610de318c181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c371d2cdc527bbbfb7f810dcde5302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496262aea07360fdf334b0452dd275193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598fa2d785e963b05b62b3ad715f00a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e5b2393592f3a0ab218a9f5885cb55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93c2a346b18cfe3a60563d363e04f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877005bda4984e5a84ffaa0082fa837a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761c634d18cdb5af7ffea5eabdf80508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294381aac48193270b868a764589a249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf1a35d51d928b346ec7e07667b81510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da4125364a989d643be8ce96c46ea411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ee9f016475e6f4157f1d16718c0b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8323be8fde77d488e89312e2a04f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbc76f8293cdb530b9d3276c296afc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b30e3035897215cec57ce4e269d6b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ee971252a051b3daa9082afa9c05116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446dc93c332b8c0849a987a5a576f0817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9788fd99820e022cb19ad39a881c9d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20a0b08dbd7f748fb6f5100ad0489319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a8ddffc75ec16e42bd95a8c74228820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee490a3349608ec798f5c578a46981121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8820fa026ad2fdd92fa102f7958f15a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743802b5be9201e718c7cc8b54d3b51923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a2d8a16085a7170963a94eb167bd524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b9545f3b77e13174aebbe5170fb4225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b09b4157916a15fdbf9ad8d3a472d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7199eac8501012513428b8bb0893b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f956f3995d1f9263d4300407d2fc828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184ba2615d4e27f447a2b5daf03002529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ab7e3eccb4ed8e5aac4bd1803a6a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a80b6c6e41c342b349869002b60ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb2c171a5e822e03dcdd7f131362aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0d7060c2efa45b70d19d973c859f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c6c2721633b088518739e9f0c808334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aeb8efeed2e0bc633accbc543963d835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fea4e6e8bd7f91e3fab676d4de76536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b22acddd616b3e245fa90d260c261537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd931064cb7194edcec702ab596362538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138acb357b87564c037004f037b3632e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9db0615895f548514ba6cd4e966b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935728af47581c3311db0a50fb964a2a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9acb6acda41e8327a773b58b3cb47442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0301f8fe1ecfe7f87e9c26a0d1c1a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3608969b6cf9b71fb72342008744d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22746b3607d70595f3134ecc5c9f6ed245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f23d483aa240a96a7fa8a0842c510d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7cf9a79a1b4b630807f81abf21aab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8638207c217a563300bc321b0d771048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f201c579eca2ae97a61926f2a7f94b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd46a8aec3c12560ad561e4650a88ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282538f35369bb69ea6cf3806bbf144451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7d34f95e01802484a1809774ec5a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79faf26b14748a0b9ff3d492546d1dd553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd90bfe0854919ab7d6e0e40658e9c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb03154d8d89c581795e37518a3bd455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe18d199fb698b7ff67808bb8a513a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe07cd3fd81b2779130c1ec93c2091e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca251ff957b6c69d2f0840b9c6399b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12464908cb9df14f7109e4998b50d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f501ec633fdb314557d0d28abe39760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6972dd6e10f5b2cf5850b6560619d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e77c0e0f9f1701800faeebcaccd7562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df13e5c9ff6faeb04755ebe8874764563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7494a1adaa2b7bb973ccaa9f15f2364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa84fad71b4bdb0cd16125ab89e4bfa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c93ef1ec27a2576188a46efb080f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51992d486f5d04dd2b809439f46ab367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cb5700dcb84adfd3c22db6d4f05af68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b2485e21b94422cbd6e4e5f4cbab469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f689d45e569f6a643a264c21f4324b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40d9d52d928d1f2e3cd749670b63a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee3106548a9d7e16f022879edd2e8f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e2501f78f2bde340785dae2ec278173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e898adcb946e4bf667bfd869ee321d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b5ded5e2bf9f975bb26f9505b79be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f71f0995bee38087820782f50590b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f8eb5e3fd31c95ce3a1415716f78677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4d272da889155598686d02e11582f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75333dea04f9984249c02043423ca579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493230b5ae3174b70bb8cda0c28144480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084999c334b88c4ce25688a8239e048d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44aeae0822ee428dc7e4ebd47a93e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92793e55d2ca75c5664862c433aaad1283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32add9a98a8affb3d40fe70aa2ea0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9daa554671e4969b516d6ddb97f95c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689f63497ad5a845bca9a4fec8fa92e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a5cb807e188294b9b32d64d1ea56f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45127799621639079b46a6d98968b98488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444f27cc26902a91ebf3dfdd6c83ff589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50dcd18faf938d6307d4de0cdf17edf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d53abb3551a2483de32b9ad1da98f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a36a8f3d03e052e7a270c97a0c67092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2672862b6c97af7d212432b7b5f2593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2be575824c0099475c548aceb636794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731d110b6bd3bb908ea51465b66e7d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b3dc94b0961a5feed9b7d408d2f5d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6b4c59e1b868ef6c431dc2762e4ae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfc9c9ed32f4d6fe56166de3a9037298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034dbc743050a35b8e8c408fcd4554299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e715a8156ce3f862cadac32865f9e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a67fc33ba769cddc752fe5b78a741101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cf6da0525785b8b794173a4400d14102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490f4a92b8700077c538b24362a18cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eda5a488f4a64ba675ad9148debb7b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e56efaebec5f9e6e8f65319fdfa11105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf970d08dfff21c20cbc4e64ed6c15106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea11a9bf764bcf9cd3d4a8592261a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cc76da2b2f904c3d1650be1754dd3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f716ff6a52a48c449cfc36994bd3d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcd3fc820c7306b69bf91b581f354a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c8320fe28d65f59875ba8e1e1044e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930b1710980fb040c25ca520b3a7504112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b9ef10d2840dcffea8ce01cc6b12d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596458a2317c89b5984abe2c51a2d1a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f636400cb8b4a64d5691e760d2b2c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1f26f92ef348d1f426515dff8155d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152f9cc0d38c8b077c336f82778b491117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ae4ad5b3806f57da4b734e5d3d25f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fb54efc12c781720355b375175040119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41876da25d96bb18f16e0c8bcce97ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261528c4b15e4c03b9b2ffd29fca9cb5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45585a2944b4226d411e65d53f190e29122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa846143d7d1a8bb5fe0d9015a7dab4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655323d79000650a2f9caf9916511549124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ff23b836889960af46fbf09ecc135125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f09c5cd87ba8943bcd65995e3892c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566af72aa3da30f8dd0c9801fa5d75a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20443ebf593dc03b2e47d84275769a2a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca64e80a5259bd92895b85e37147b68129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600afc9fb173da8e1b926b5f5f3d83cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db963001ae9d6f7393551a0536ede5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1e73e24ef4c33fd25c4e0950afee7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da90877e955e0ea25505791ea5ff71e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c82b94c3f2ad601708a90c55c05187134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c877b54b3b7f01417fffde409755f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d740d41c34bf3516073a8169732b04c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbe60a0c7a926dc4f5fe0156ff1316137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa4fc9661e699b1c1f5bc2c1be297c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb884baa602e1c753ca47883e83cce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3d5af26762609446b3c2c33d4c03a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56891b53987432e7fb45a9df328c5e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4c283b03e766d26fad4b94106c027142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa25edff0145cf1ee1e16321520076143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09183eefe94705cbd4f525c773429802144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f646d6ca0badf7b8a78ef6624999de9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d3681604ad8a5173d72ec037afa18146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80a6814ccf9260214db96e9dc58857147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc5eb341a6705362e6a604fd1f86e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d87e85127254e3e2d53a3181b0c804149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793bec184b297677c2eef58e308c2a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a90a76c12fd66d2c5e1f659a801a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b057edb07208d235c728f8accc01a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86160d2895167be6f8b552e04b53ee1b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ead21ae29c22b69880c4ee4995dd0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3447aa124cd30f3ff15e787914ea6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f3b3d44192ba30248379d9ad46b46156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4273db4bff642e366f05dc8e3cbff4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02bd245f6be2e8c40bda62c2f3249a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a7a7a36c7ce752ae710d3e82e2680159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0098a0a558adf5c21c81a96ed44d7af160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d367afaa18b1b26d5aa6e60bdc73e24161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd9ccf4b8e96bf0f8d84288a238884162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586524379b685bfc0bf0f865d2a03cce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bf2a59fb42fafbf353b823f2cefed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50cdd5a2638de2b3c494654328268a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf03babb6456ec14ed0fb1f3ffba7e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4607ff29438be0dfb70746fb96e7f2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20efc786552b8d7371b367034d247d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52e761077b2c973b51042563db2676169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9534b04cb4cd31ac8abeddce39a5ee7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee2dfc4c94a06b7359f1a8ad5926b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415d03429cf5f3e6c5a404c7c9443a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548663ce5f219f7117e24c3976873ea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d1a8df23ade03248bc8bf78c58994174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4138381f149baca10c29fd88c9fdc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f6189017969716db8b24905d6a640176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f8dc8075a1bccefc79391729747ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976cd70ce1e8b8d5ff5ff706c916981178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927236561c116f968056303c28223bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02be51947d80df8b862eacafe4ab18180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b06aeb4908de2d62e108f8b44df95d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff5c17a613f46addb5766b9e55f48e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e665fb1ec01549fd8bbc7973f0efaae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9414eacbd2e9a1186dac1efbbefcf0b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1732893760bdccd75b675b2f0fa5e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a88b2a0562418c356a9bc3e9b15bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af64bd44cc3c1ff021eae314ec47fac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e215ca9c6ab8f622300d923c4478487188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d9ea05030ebcaca332764653e5fc8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adb64839eb8b6f8a278d7d4f200d7e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086352dcdd4da4f8907ef18901a60aeb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193365748e6f3edbffd2163ce41f6325192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9fe85d6166f72a8a210acd21a38be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7651f1bd474aacc16b3094062bd4aa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427601d107127eb9ae197e067e98077195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c2d1e3d8e03815b050979ee76888b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22134a6057849ffe2facd541f5c07cd2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618774df099d528ac0278e84eabb61f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c557553a92aff20a39de78d4f0dfb3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287de22e3567cae3b5cede5d02355724200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702ecf0294b349bc08b1779314b5ff1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b5dd0eb45ad27726d61d51a5ec0a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f710127fae3dd6ac3da8319b8ca615203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2b2a78fdd62b7829a2f368dcdf8a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a553c6af68e0834ea8aa55202ad433205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b839cd77e6ca0f619658dc6fd89bd2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1cd9e7d1c1ccce14001561df31656207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb56b4e084751b01880a75ffb09402208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d534eb2027a767bab93b72d2d346fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdada9c30e4dd793df69f031c2711a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efd4e40adb73f0db39ff42d3cb1bb8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b320c7edbef8ba0230db2e1b9a1ae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5f93e75f0067318315cab4a9f5953213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bec5b23f0005851857f98f00dfa656214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d20567cfdb8ee0f0b06f1f8523715f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245524a10bc4630c9f3f099c67206552216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d71025924939c96f81670765c21d8f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43bee411c3485a71cf4d897ee0155e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c142bd5c9869970631f827f416d51d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656a5d9f83e63bd91bdf792db62067a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fca8aba20960a85b43a711da3c9c7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c7f8964f64f58da00bb11cdf103dc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a0301fbd4f0236120b0a564081419223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02f094ebeeb330c4650e0b57fcf7ac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad00280c5a10eec7b6907fc6b381af225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f85bf10ad55c5278862581f44750b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef3a1480aa0301fc2f9eb794ad4beb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111dbe8fe66450274f820e7afc534b9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6146046774ee91fce922f50fac16ae7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4491dcc43c2810337f679604840cce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244992ed5a6625bda45a151c091a88dc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c2ee0aee581f1ace3d52ec4a1a4f3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492463b21f4918763e236730df86bade233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a5e9f34bad417c4e26b1ee82686c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1173c93e98257bcaf8482d4edc8ba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36875310ad5ca2bb8439798b8b337fd4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32a1f39cb62aef4457b01cb9cf38e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37762ce83ff5c594586ac6ac72294c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e9f5fe74ee81bc43de995c3936f17239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711e574ef9194bc6a8367483b477358240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b610bafb498bd27ebab370a743cc03241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cdcf9330577c670ba8bc0ee3bd373242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970db6be71c1f1734e60b6bd8c3abc2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58d37e21b86bbeb5f35283ad84721b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef2b4f71a290b0be117c8f16bdd6e9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbb4bdb41c364bdc1b02a2be979336246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6e798241fe4f0b36d0981bf450c66247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a0927eba73c087d3920883fa3c9dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fdc0dd2ff41ac73a1b3c93971bf62249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b01c5c7a607a9fca21e8f483241190250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e98f6a74b9814479fd3fb2ba778ad3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3a38b13e29dfebacd2f79b8c54e45252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08501b017cadf0cbb947515d14583850253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9dd5e9879700a39e646142990b2348254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cb6e28a4022e7928ae6266896a4d6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b54322aa727fa71d0de217fb0c1fa4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d3780f25803c25abb7ce8ebedc369257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69163871f81a932c77cc66a395a9290258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71f2c23dd0bee2ae073e0be5d369bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1901c93a038f143ae790ce63bd221b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7cf2bb87bfefed48f2e35b9763182261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40d80cc8830d569e01315f1935260f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb81a2e26129bc5138ba8c2c293d55a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66900fa59a2b0ae286379b99ef770d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3c3f125c0ae030deb2c22baabaafc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346d7b4ead70973380f25a95bcf3f0c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436bbdfe1eb1c527bcb83972f0763f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fb9893d3144f347a59fdd446cad00268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a51b71973c86d10f6ed8663b142de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73105c13141f675af2977da65b66c794270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3316cf1c3c124504dae31991ac94e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdffad1c418be279c3b2d890f38b529272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54089b8f6767bd3524cbb59b57d7bf3b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4d6e67074a1a38689b1f2ffbd10bb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0efadf94bad66113e9be599d984d37275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71434e0e8a639a0d106646727593f941276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267c6ec03a019d428e93c983fd0b137277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a203150bd287425275bae0e3e5d35278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767dcac76500c40d899471fbc2f6bcb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd9cdca0f1a5efeca5be7adf4ec562280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803470ad093bed1d5f904cd2b5001de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe27ed026451a6c25a5260af8143d47282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2d6704cf99bd878881bbba229a091283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195a870a14114af4302f37dcc67749d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e074aae3e94e23fedac577329b38e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be839d9d60a7117ebd776932cb836d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2711d23485e70414a5d3482b6e83e9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27932ba31b17b99b46e10e86f3725e08288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12965bb8695109cb700d556107e4430b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79927089608084853248922d771d56290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b664c004195f3a75d0f9cb3b882c89d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfebd0240765c0290be460ece5fa92292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc70c55de631f44b9eec000c9c26c6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78421a20c9e0a3a48a337228762b22ac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be685329cace06a1f0f50ae9c4968a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5417048415c920304f970be62388f4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5d165e522348486d75ddf3adc9a8c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479448405682a61e4ec531c54af6cfa4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37c55e133df3fd8e4198886d7b76ae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa6529f7aa893e64a61e3bbbbf1b9e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8782abb8ac00069ba4067a3d6442a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffd00f130688652e94ed9ef707befc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba06ef31d0ba0d5bc99c1cee92bc27303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20612e3088eff86b1b2403b45f2de8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7803b88c881eac579ef247db5171cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590df6ea26d07941a7d0bdda938b184306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d47eca67d92f2174d4d8f684ec9f0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fdd6822846e5bf8ea6ba643bd5c46308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b726ee479f0594c63144cf3681ad653309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47173b033ddbafb2c6720f0f6d976c17310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f814ffae9fbe431a2649972e5c47fdd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069ab79481425cf4aecd823d6cab000312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5bfcc03b65e540e8e3721284122b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d1a385235bd09fca07f57bf38fb6c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927f3cc725ba0d21f2879bb889d3c32315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacde94c5def7b86287f0f495dd0f6e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb09094f904f3dd6a323b74fd1b4af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb06f3c0223510d14a7590e4af9b187318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51a14e3c65afbfecd7afaebd53cddc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238ffe7f8796d2d47095755cdd10672320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57c5e4ec669f1fbacae8ddca064946321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46224f870627c5467ea1dfb1b8e107ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc96df2abf2be3df0a4508efd219662323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb72e12241b287ec1e8ba4b4660067324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff39f3c91c0f94b1d2d01006a34810325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b6eafda05dab7b1b8d6242488083b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85966d57f0d80d20643b90e2748f2c2e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775ba7bc43229cbb5a0c51fb648b87d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2948e12f1e7c720bedadf4c59d7ce45329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffa241a2e9cff25abdc973b15c111d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41de76414b3208704daf55c73518873331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69dbd8739c9ef4121962924b55a2946332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1361c76212fbc766741c76fc26b40f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4818f4cd8933399ba5d8704a80f3c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ee5691ffe0e4b05e50bf79046d349335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9daecb4b07fa95a887ca8de3fadf4eb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b15322463cc5f5ec6bd3d0f9866aa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1d0928a859b1da6a163816f2b34f4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d4b7bdf490ab3f6145e0428f6c24f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45619a86fc30378fd0ad35e525d2b5ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7851e3c65dadadd1ffd582d1190bd81341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6329ab6117d6a2ae4ff6f3887203f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804aea9bb7797738835915c3007a0ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6927700a8b8ce1094a4356e42097dea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b05dfa7f31cd91fe8840b534f6fc51345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c626728672519c6efa3601c1328407346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bee2232e19b9eb9bfb3ca161aede2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ab20a008f15b646fce14d5efc523f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca829998dea7a3a7d396822c24e0f1f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1783f10bd5a8bc6789f25f3f0b6cea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7496fe5471348d3bb07c0ec2ced310351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4699309ce5d5c9739de9981c9503b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee522067ab32a069ca79d70a02c0665353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7df4121379a412ebc31b5c761fdbc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3caa4c98fd09ba1deeb60fa3f4fc6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d136faf048bb2964e7fe10d9bcbe19f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe05363bf8c83be534c1d5c5a97540a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c3d50df983ea385e19a7d024cd092358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de827572c4bdd93090b16863ff6c550359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5295ed7f7bd24a57dce6775f9b5c68360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257888f99465102e7aa929e2e0fd7c7e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cdc4e7ec705602065735e12999b52362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462714dd8b01c7213be7f7ada080b7e4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba487ee474644d3bcaeb3fa44422661364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1508a3af087b11b706927632ed65778365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ede6917bf07775d6bfed68207c85f1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d0b085f37642b7a618997587eae13367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628ef9e91f8078253cea963361c0818368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4f133c5936cef0df4520788c0bf64369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d2f694c5d0c3fd057c2f354828881370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7167030cdff71f2f553fce072e80993371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375f7b10ea39ec6909a7e467dfc7855372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac92545f835f610246071d314f1c005373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52de71ef82250ee145fb01ab55dd9b3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd6b51b5d97894a803ef275471f9ff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502195d84cdcd7b5d19b74fe3ea8591376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869787cb744d36c042dbea0ce5782cff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7581a90c9e004cbd5ebf2bc43f55e2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511bb78af932070ec215b4afa9db19a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2ce7ea0635c150611682949b7a32b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d8502b5d2293eed50fd57a7a46ec1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5aa719636b7b400d5c56ed8f2c7fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13e99f2797dd70bbfa525a8b08ef88383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b331af8611978aaa8b316406763e5a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164939c5042b1c6b496f08caf217f855385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8f9d5d34f3742672d74eb6732a9e5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4543b4f5d2fcf6139271dd67756b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76598114929a58b59443fe1e30b2ff40388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30115be4a0685034821c1cb9c1ed9a2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef344c5a4cf962e8f97e5c85d7adde3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c2ee6d6cc4dd4144425d942439689391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90faffd8b1a966da2250feba1705f40392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc0e90ef1b6e8c98e83f18fb8eead4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264856c84f7d64033ed7f9d18f2b4db394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae719507b5d50159b2c55867848b005395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c0f55c80f05b1919e80be1efa05bc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f737bc0ee5003e368715e2e3c7078397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56945873be3b19580d7b6ebf89ce334398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c5d6f8954bc65b9175913c730e221399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801398b5f18c1156cf645c08dbbaa1a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9085a09d481dfadb1ff148c128a860401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef1dfcfbba1e252796946ddeb6bed4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea143a79891a591fad38f789b13a940403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf8cc6afe21deb6d128838a52fd554404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fb6523915bfe404f5174e9bd19b66405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39197e829686abe5249f181bf29d5133406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417f932e2caed4172c4318e502fb70e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681bb2e7e93732879147ddf2aef6b79408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c3cef88cc929ded76c0dd96f4fa9e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb385708a9b35ee301f88b86845056cd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed383c3b8bcdf72e0fd60d20209a49f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81202d38456f778351367466d0c72b7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36879f6592dfa76b98ad346997deeda9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3b3d843fe485d4ebfa31514ebb85b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea16f956cd1e2644cd36fb1c94da33b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e06ed5d835b207ba905a0ce0c5b57416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ab5d5cb624698a6f5114166d7abfb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726521a736b9a05c5054c3ab2438e18a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfc5a48dd2b74d7ee37fb693c5f235419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925edcdc76665aacb5f9085ebe48c11b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675702f489da218734e62e6fa9448f9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62bef5adcc99c8d8e75294f3b9ef94422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611c09c904592406b57156860403ff6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969fed10ca6ca86f9d89f71f63b02f1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2582548d47b922cf25192b9a471e60425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7966c0156bc8b55d140154358ffe465426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8145235e70d841b27170cee510e4677427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d914c6287c7410d4fad65beb4bc717428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2c5d47226cd3eb17b3fd8b44635d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4649609ae93b54d4a92afdc88ec0d30430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265ceda336c6d5d7d73119887567dcc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fdfb6f5b103c456abcf288219b594432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97694f8203cc96dfa0ae558093432fa1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea732dbf3a37532252b38c9e447bb20434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d913b205c5a0fe43f70a2ec0bf8d9ae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a5404774c5b0a6cf46b0450566309436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6c6bd54aabc8cc6146f195b4293f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939139b4e3a75e815e17c337095f8276438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25d5515f7cf9c8884cd03fe0973199439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729279361c08950d40b91c6a6de92259440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1b3c7da972035c59920d1881b5d9e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ffaffb5bc8fcb4646984d3d4762ae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa81ae83150cd47be07ddb8eb2dce21443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d0412b1531637223878925cae57f1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d96a46fac4791953cb8e1e1e8fbc44445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581a3a99abaf7fdfb07e603725d7783446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d577e632af0ac65eaf88995b663e1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f95216977a211491717b1cb4be7aba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74cd35eeda47ac907aca5200db3e89449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a82cf39870fa2ed3c86dde72023577450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05410cc12324fda7902db9080a6e7681451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa99b824cd30ccde6ce1f286e2cc80452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26dd78745f30e16c5f572f312179a1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91feeccb4fc4b3f5a9986746c270a734454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80130ec1e3ac5518230c3782231816455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c331eb645036beb2f2f55efcfdc35456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1583bf954f536399c5958674527e5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cf5ae0c88634af17a375ae853e15c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec43b8c1e4f34a240c4d535961eb00d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fce4393dcce7841e9eed84c31b8e4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb713f27c0983c9f919cea605d30313461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08aa99ffc31a42b22adcd876372fd6d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0dac82bcb76d96f2490bc4bb5e98c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ea164554c48505b4ce62d25cbb5c2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e65c312b35f0c2726430e4b2b1777465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea91bc6dd0e421f637826f7583eb36466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309f7099e2d1fc009a4d6b2e2d5283d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe0046915e7c6092841dfed88862f3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675c61c9acbe93f0e84c6a3a78a6eda469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc1039db95adfc40ad07db3beab2bc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1a24d6b89610e38dfb80ff75dbed5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c08e44c3e5ed90c4f2c440afc2e62472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7f1b784644d7d2138efbe3509e83d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b58e04eaf0a56049c53a9bbc3c4721474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f677fbb79492ba00e5a1dc0d4e2163475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c93311eba87679a824e52916691f42476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a8cd45d9299db53d50ef2316714ec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fcd9ff074ae5968de52be5531c056478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295f3252cfb0f173f90a1dba064753a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d1d3da91a413cd398613491d7a831480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9e9ba8f6acf51b9a6fd8007d98fd0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979e69722e28ef5095e356a129bc025482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50327df7f79cd1489032f1e3ed42b897483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b0550c58fe2dc89c1113d62c551af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389255dc4b0e8376fe075ea010b940a1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4defc00e06957285b68b56702f6648486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173440149b29fb687bdec5a41dbbb4e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b0fff8ee1efa7027360c35607d8b7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9e9fb5b40847b9e09c9769d305168489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0143b3050af25a052b0f305e039e60490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccf20301c66d878e2eae6ecba02727491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab89c625b393b21e5c5a4c2f7e8cac492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1be1d1d0206a7c65402222066de9eb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4399f13acb163ac92c905be3e890253494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b9a023973a94af26d6e4194ea885a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb6c3f360ac828fc4a639513ead069496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44e44633332fcaafb5201b9f357cb9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18df2dbed91431b28a872eaab45591498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a1e5aa5707a4d428e71005ab981de499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169ff8bea02a7a92ea52997d85001fb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d4182b7194394424640eb41aeb169501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9a227cd799b4cb615d8d2cb7e52e0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af910061ffe6ea3a8188a1fbf3b100503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa269a19d1c616010def05654d5614c5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81c71657ccd04b898c58f9ac79c5df505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674768ebd1dd81ac1471c02adb1848c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16354d623d441d8eaf3bb763e7210ea1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d965b3f779a4f92333d24d0c6692f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edddabb52a5072bf73b0422e4d95800509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78bc584ed8cc8f7be9b4bd9673f4de510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fcf799f43c37dd3ad0f24805807c8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469386c2b4fde533100e66693e7da844512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaae0f6aea89facaed6c2663948f1ae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78176196abef909b6efcea54cc9c6887514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c820c56e4eb31c20751a11538ee36fe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313176674eca7882d0b4f4da4e4ae2a2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34251b1b4765715f578dda596faad1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cb878ae92c7192a41cec95c0c7307518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675fcb2014fd95855fe451675cc1185519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ba92ac12830cc901e6d16e7b235ce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d374f9ae640c28d8b3944c44aa605f0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734186a3472a0e19a6d30018c2264e9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e9613553819af0723b6a1c7cca9d8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91609a70681e3c5143567ff2d40cddec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e55071fa3d9cd4cb7959e4b22f533525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3a0f00da47520ee3751f43848382a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164e5e082370a989adbe00282eb1154527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb59b97f40c8ab8fef6bb133783b1c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1194acbe89896660087fa05577432b9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723396631c037ad9cdd5fd4de0ecc63d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3edd20a38ca71e32848d6ed2dc683531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d9b0b13ce6e6f79f345139d444b42532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726834d4553ac42a0fbe48ded6e3452533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65632f3979a46c872fafffaa1d679d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf8bb9406a0ba3b75bd47bdc841cfa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fe164d19c0cc3d9359587f2f72b47536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98d4253af52eae2261af0f88627dae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18b06da4c47a83a488ff1be81f3def538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe085f447d2d762d196bf93ee016e6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fdd9428d3a6228d554e42fd1893d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09969a0460d617239f7d84794f4863ae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbe6c017ec829d278f7acfef00dd4f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc98d537696503eb3d48023961c950543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514155883697530ec07391797816787544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a5cdfc6932b90fd0356447de5bf84545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013be65aa4d2b019a36b7101d7864e8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d34bc8cb9a917541020da6658f9d33547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6cc6f106a7e407756689b114ee49b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f0f13c64b94f821839450ea74f5d1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362f50cff46d64f0023aeeba37b803c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb17deac75a22fcb807f4d6b7e5bdd5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1026f7b637b00cd395b6e093541240552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05553978efea855c4812b40053d26164553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da704e18e324f660d00ba6467d4514554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f01c4d187816fbf16cb2a655324ea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddf41ba2d590beb144d2d565086c51556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56269322cff9c006bc097f59083836c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef68686ee5daa6adbb4a12605556d0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e73a878628ea4aa56ac6f44978931559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29dc1ac3a569d41167b85c26e03bab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68486d76db60b609de6850f527876e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3625892c011904873faade5a728e4b3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9e54e41660a1502113d9d0862440a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693be960929465401f567dc15b416406564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf017ddb307109f1287d40d706125f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccd0c771c187cc47f3554db7af1391566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928bfd612d563693b68635d93c8c579567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c13ab237fb60a18155e9905f931a3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebc840123d9aefbcd463fefa9eb060569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bf4b2034758e235fe9096b7a151ec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b481e839400f9b045159c4ae4ca5d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353db718da001894963c00b4ef777c9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550078fc10890143508729a6eb85731573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245adc14db51df8df17b4ca5dea01d7f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38e87be682e3978b08e6cdfd377673575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7aff5d9edbf6f81fbb842e2999095576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aada4e16ecdb2f03d7cd2db9ea529b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83276bc0d75b337a26f30702ce6770dd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7691772e47151ade2307a063443e319579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f9d7a7831bc7f63175d47a06e9fb0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652983a217a9db831cf779313445ae25581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495a9685fc20fbd94366a5fdeee8983582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64669048654a9b55332c0dd0d63b1b56583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b6045560b2ced29e6b26473f35c98584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41b670a2b0ed4a5938460dbc85a185585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc604c349304845e96a80d9f8736fdd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96f26120036baa38dff4d63ca91015587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188ebe76a3a25681a015c1a3f72713f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42575034cf94f8934dabe99afd5cca93589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cab0d99be32a98ab41eaf73f10f3df590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abeacc949f105978e8479b838478070591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc700a1ca013d48ec9e9c3d254e55548592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7b1a1178feb4ada05790f48bb2ee0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e21f51ea51f38dc66e2e831f1fd08d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdcbbc983de5b44c53e7de85e3ff23595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af5ae8c20b1371be7de1cd2fac5030596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a27aaee1961dc534b22d0c2ce328d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6e5c3e3712d05edbc50aaa09d1548598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46939d45fb52a393bd72dbae495fd20a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b7eb3eba32c12f026ef1b5557d1c6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aeae0e95f122445572940b2bc8b314601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5c0ebc848b4e992982ef78b41b06c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb661bb4caca57904b18c3fe8b4a839603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83fb7e7253399db69272e023059207604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4437f477b833f7fbb84e85765ec04605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb6b722eae78dcddc888f4277ade29606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5398f6446c7b185fdb70a9728dd3775607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b96e511be1a118bc93f66e006c0912608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe1afdc6ba28282e9c67fab8054de8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24dbb40d7b51c29b73b0b38956154bb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60013d36555cd8c729f154199d9a869b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275794bfb9012a61773984f3cbeb0caf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f33f6211a12994d74f2075e083cece613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccead67b7c0398a3222961ae527f9490614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df74b4de4384accf39c78c6ccb2034c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f82af0a3c4090b0bcb0d7b6a20882616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8aa950a20c7d9584986fe41656462617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2485aea0063249c672c0bea465de012618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2382de41ea31da8bf62c05bf1f5436619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63363a34e4daa665692eee510cff0e33620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eca90b3972df48cacf43090bbbb78c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d469a217aff5af035743f943c9847b0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79c508c22b71b869761c4dc3df4cdf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1037b329d7ec587f6943f4e0e6145624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a2e0c1b94f02c76d6efaee9a9a817625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee0aa28c1dc60c9d76beb82aa31bcb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff988ddee95f3ae3e08c561406e2301627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1d9a97548641d328d6cc04d4bd522628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05dda61c1d9563f806e448faefaa76629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8514026c5e6d834e62a011deda9224630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c3a32847da02e9453362f581e70be631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680c37d19911b8ded5ca0dec4fa67dd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397da15d05db9139224429110e58e11633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7097b92bc60d30e2bc89e75c8ba32bb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676df13696709a9f752a1b0e9210f6f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89445f16590612b80339d709550558636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a05c8eac96739a8f2a7b88b7cc688637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a770d68d671538ed944bcc7fc8458c0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1317b1533e7bd9a5db1e81d632993639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d6ca539cc3069846c036d0150d13a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403619acc5fcbe702021472987abf41641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c94bb106cdfeb914bf194154e527d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed262fa02078bfb57337a1618f29d4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c774366fedba34db345b8b15db3c4d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426ba99297b43c03bd30fcbfb7fecbe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533a0ebb5c4076d6123ff62b92f04ba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9786a2cc22a4dbfc2a350e44f8e527647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea330ed90b64471807c910883ab00cdc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed935c96b2ab9ace737349e75b815dd2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bff900c42b2be5b1b19f52d570f988650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82ab3fdc793f32faceeb50bb7c8b56651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85414d26f100f5ef4ab24e4572c43a2a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13bee646ead7581b64c817414f583a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639357d2653a3ab5b99bf07467db1de3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce20435d67acaabd5e5c3f26b332b0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb40857dfa0d7c9139e7557d4e70ee4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fdc8eebfb96fc1e315e10c67d5502657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32653ae5ca9eac943c02364853f9c05a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810eca8397c74a835abcd58f0e63933f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d35f3a0b301c17ac03f7fe79b7b6f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ef343c8152e26f8e049d3f8f4f527661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4765a2b72c487c5a681d006cd80527662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48435ac40846f78f5045440e85fc9f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b177b05b57bb1621f141323d78172a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700849bf4f3e5f3498dd14e982d378a0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cad6f957b0dca3779a9e0cfa5a34f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923cb3012b8e2074b2a1408b08b489b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5215309f932f053505a3ce928c90b93668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4114391e1bd1f967bc02463cabd3a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23d02ac654c4fae979e480e41d070b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f0835a44836f19e5c996c07db1bd5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94054b2b3d09eb1ec022ccc9fe6b054672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58e0a05486f20eeba539784928977e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c6c4eb38be05b39f5d37ff6040b0e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3001603d7af25d8a23eaa64c866b06675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94efcfa16deb7e96afdefbea2e2bfb4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad760ca0eab9203c138e446e25026a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bc7ba30c65ada79fe1eedd7e18068678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616761d0120c2c10e66040709f104a5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbf79ccbee50d42b960bd7cd1bcb76680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194871138c4f9918ccb40559bb2129e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8959f6fabb06235e74f81fdc7eb4d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fe5bb84d04722da4ce9391ffb2079683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18401d07d0345ce796dce2d792f3a620684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c771c828024331e6e6d21441d511d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb45f74700a52e09c94973e99459c4d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25394d09ce71b1421350693c71f6a444687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763b81e3b2d913e47e21156e0455ad7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16139399faecd365c0932a200179b65f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198341639034dc9a05dcc6ddf2b05ac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e362113415a9ddbbcaec810a94bd1d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036909eba44f16daa4afb26e8fa31268692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740e4d32c416a4c7dc818e756f0c26e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e60147fd87bf13a8a09eea27d11b3d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792615d0bfc0d6c493ac45f3cfaeefe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f6e13887d1a2eaeb37f98fcd2d873696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a098d4ab29e6cefbd8fab2a05eacc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4c63de3cbd5d763e1afd0f83dd27c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d67dc84b4d5204e649ab46cc7a16e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570f10a81a5fa417715d2839b53e7b1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b035fef97d9981caac17b020fb888ec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1510aff26b0d2613973728ad701a81c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d1365222065854b66279097ea80f2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63fc71d0e0338bc58358720a591073704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44389d994fc5036d723005ecf42307b5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2386169cab55cff536907ab228135706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196925a016706ea8b5781d32018cd98707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4655b3bbb0e9472e13345ade5b4608708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0a3dbed6832e14d16c19893233b65709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96055da6139e56f6da1a71f886c8c8f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b459444b6f150d934480ba559460098711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ec12e14b17883f8a9f09c7c18739f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e3b8f29815b571b93601b3fb93f53713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6c292c3aa73f416a054a3c307889d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f02679b02b813752feb3019db7a6a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27caa117fe9d4ea463cdc3ec66e080c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e331d3eb53c38b25e5b695c5da72a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc55258ff97634cfcfe938aa9a28964718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9699c2820b5266f5377ebfa248ad2f3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f811a623a90bb48689775fdd879d3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b8c1452765676144c4c56b28445cd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce131ed0a5a598ff0116026d07ebda722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7486d93d29ca829e3f42306b6e210723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb00cc321058e311903949ac984eadd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e75477b33b575e460ff45201efd5e2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458d9dc9e5b4978093477b1533a419e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7313632aefa3934ad2b5d1a1d9d4f76727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439202229dda2f1488511200d11f094728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fd458bc3f4b23864611b477d04c0b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5e3bea9d514ee88ed8a724dc5e062730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f64e859fcf64d38b89d9012f992912731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b31da1976ca36aa007332df36666b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bc916034c2bc715b7c7a9e3739c27733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae6cd7dbfb3cab93a5a357ad636840734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768af77bc6c1f21f1850622ce7de465b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ded6c306791829dd7c9a7263ca725b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b1c23947d48438410a7efb4b59235737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bcebbd9b931a4cf85bf037da1bb0d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a69760418de12751f9841aa491f48739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3093cad797dc28ce6477ca245e1aa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19d100f066bf9b8ff8f40344e8141d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe5db07e3174cda99a8cd9e37124b9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5e674150e65ef37addb500fedae34743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106a70fb0722acf0b4fb81d9af51df1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e6d13357d757d744ffaaeed5791a6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813fecdc5a42b80b33b58987313ade0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570d67340260cbba90cb1048f961e05747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250576089474daebbde86a8b414d3447748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71268fd0635da29e9550e330a1000865749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2db927481d86ee4a838c58a7ef81e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfc4eeb21c9a4f30af0904c3d9b7ca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed06c51b9f5876828fa37773c655fc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac9dedcd3dd09327ca5110bcceccfb753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>