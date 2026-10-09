--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde88357e46f203156b571c09fdb9b5a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ba192b89a75b1bca9aa58f5bb5f282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ae7af6ae6e5ade6dd5813dea527d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ecca43e35dfde1d3b17f9f8128adf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317a8e11bc3643882e947b96dfa88345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e64645c88bb70260e929b2c78d4d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56eccfc2f35795926c4e05bda17189c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9a419d3dca37d6f3c748a3cd71c988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62adb0fdef406e77ff8964e5b417bc79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998b7bdecbabb6c79190bf60992ccb710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90f7c6380246aad90b24f146ebb33d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf293ba771888106eb2fdf6b4178d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73590e823e2b570ce6ad40953f89f23113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3506d88c99b82c9191be89422f718214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fd379d52e4c48f131ad35e05e634d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0133a81502d24404f423778b3b659716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcf30f95fb2ff846304f63097fa57117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8b95270d96382211e0f6eee69bece18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9cea79814981e29dd612d6454bcce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc66521ce6ccd37a05d7cd6a08729f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d9bf3bdd98b1508619fbea989df0e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16657f0fe91755415dd4190a7ec3978722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342d35a8ff91191864a1de55c14de9323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61978b40fe3ddcae1fc89f5db6701b3f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc213d250553a49803b2a9a644f892425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd786d8e8ef93825073d4bfe4a74c52826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cf4958abdfff72dd0f451e8b9abed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1add8904852454a9aa43450a502d62928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7b346fa731e6c22dbca3120b887d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64e3c38d5a869f416f3c5fcc9a959830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa0867b8c4cf403a43cd7f4741ff0431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc9b704e9f20c0424e0ab290ca01dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a146c2d86fca32df4481678a10f4c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f93242e409d819b11887f986276b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf970365289957a8f9d8c5b587dadb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283861384412b8b1a93eb8bb8742b35f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa2b0765f6293db2cf624d9e1ad9cc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fd87c7beea3867c1f19c28c5b47a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257aa0652d1b5f6dd91bf4df3e4bf63139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58a99c7e7d7258ae83925c0c93bb3e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f2efb75948e41ee9220a5651df59341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbea876b8c31f1a3b3c017368f4b0d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27226e46931d330cec289f3b01861543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b36d4919c6c3b26bc4b82384f5779344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ac860cbcd912b54115001c5f4b99345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eff7384bddeaf10f5154616590471e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95094481dce478037e6d367522ec358547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203721ed9379e56fde3dca152608168748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9047c26ec3e95044ddd630265b78c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5063d936f426b40558fd632ab338aab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ed15bef92f0f419c29d1ad045021251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d5ebd7f107a8a377979e46a7b7a9952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3808739816e6eb5658bb35a2398caf653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80957df8352e73795f400230468e7ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f64688d2f0df7533842f117b9216e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f6bc26b6ae8232fbddc6334310ae856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297a38e11a8675c3589d2b30babb16257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996368b89504e808286224e37f2b0f3b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1df789057a5226c5f7bdd69c394bc659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5eef5502c32b2ac2b7adec3ff8e3ba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cf9789d13f1da5b27780003a0748861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f463b267de412999553eda6336aa3e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec7df4beb73b70bd82319bc54dff6b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566dcb984c5300476a33265b5849989b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3988a3a2ab9dd889fc65c24d0ed40b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0b18b8764999815735c8218ece43066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375ca5921e0ad124a6d52ee8cb682c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8c5f24198d9ebbaec4bd130aad50668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f0eaecca53bac8cc141c211d263f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b743b95c9cf4089b28d47f0e184714b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6764f1a534ee0f918e4768df1d184571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd182ee904ecd6de456124fc1f9bac7872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c30335848281dbd2df84b1f264a8073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215b830d423cc535820ef97e6c39fae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c22a42893b03b331df18836f6046175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37cbb71c257994a15772d88a5d594576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03454823d2f1e29c0f8707e0701d40f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a317457d0780049b0717549444e27b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd32bbe1def4c93ae83b99e26bc588479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e260e85c3d606645bc049cd883c7880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00babbf1ac3439eb627af3d7361f9f7f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8861932aa597a1b1c2e37a702d2f58f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fab1e6054425e98fb2934f1046b86d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263655066e94561fddccea6250626d6884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb86aa0eb0a286e598ad9dedd7bc9d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101dcba778def837b03fe1ae4208ee886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53267af0384a8497d3be519508e38b7c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be2396c39d9664a4fc33c3e3a5091a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b208b56bb44354eeb370ad104b77bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b62559b9f3a1c8ec0d148a76c97eb090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010ebb048dcdb1f329217d5754f158691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bee42578fefa7cd6966b261ec8481f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d3ece193f02d21ef2acf6d571688d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec469f25c7128f91c9f6bf687a297194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82ccf35029ad644af7a249e1120f2295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bc3fa2ca20b537fee71c8569376b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdc6a3df75873918322c8edb58e24f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a365d42a8646fd0731e85c620cb2e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5ecb258174f92709d7fb2623a8fd999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1142454cf321f21d4cc56f26efe41100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d0c34fc833a4d423e6c29bf02b0c8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38ae7547914d211f896b859b9293a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792e6ebd24a795e6ba2575b04ae0c81103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a74c211ed6d4595fdd960cc3bd7593104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f2592b84c061b0d3acb9efc3b61aa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4acdf76c3fbb678ce838181e13b936106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7228d1182f9d12ca35298290235fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566b2c3e605a2be8781b5794cb30632108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c1de7a34588db012a04d09f9534e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a3fe1ac50336a149e79fad88415a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c043cf817019ef5b2939b1b3ce319f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d00c77465eb9b713f33c07fda9049112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ef5e847a7a848ee5d3f51bcba53a7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653d9f236248ecf2ad63c811a007528114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3ac6562316e66694e5db48310195d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f7f3e3914a6f63dde94d3cda52d7d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827e750b2c581eb43315fa2aab0a7be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ace89f3671d37d088052bba023994118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc747e5748ebdf07ed351703bf7f546119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e6db48eb0bcc1ab7e508fe385bce8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86153f698b07b6c6907db4d899e13020121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7656b256ef0e0316fe07e3aab7ee4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917f32c2db172d02bf7732748d905fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3453c81c0aaa5e7d6fab76294c86a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783409a589c47f2c0e82589e08c2a33125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba180f6e7f1ede84ac2dda34f9ce580126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2a2d00823560750011eceebb27cca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee253baa0069eb992d841796b2f8b17128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddea7b3525922fe874b1c93057f3727129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac37661d55f451e962663bf4cc254e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8a8ad57c28e2ab7810e2d82b33a2e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e92b91713ad42ceb0e065224b301ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354b07dd0b7931feefd416a999a91a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0e3d116abdd38f5cfd26ee0ebd0f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873467eb6f64e6d9b35c86adc5d1d1e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59933459548e9a33e795d9218076f750136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4565bd3d6f7a6e008922b3ab59c2c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ca592c17edcde69f90cd4ca42048f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86abc99b717e59193bf0128a1a4088139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557846c328397784ee2b0b0919f3400140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69172d1a4ca3295cb4b58796be2bfd69141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a947111bd8c3e08b3d4ee59ba454c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90210c7ee7861fe9a3324c1d0666cf3b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d8cd5f7af0c203d8bd012c79b3e81144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2be1f8444f540a4b835e6844dbf30145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82121db7e0d25fabaf22f4a0e4683f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d35411a470cff4892d17552321fe5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8913ad083cc8c5a0ed01c279f3e34148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527336bfa25d0a83241483e0c675a26f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4853b5272e56802f3df50a9faa3034150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677dea773e7a4d1a03c0c56f9259138151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6c69500151108165a43ae6e2d5857152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd32a6b0b6fb2f3a25ddb5f85af7efe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303215f525da17782802b13f73d4f9db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3b31536c1dcc117d7bbf9b4d8d3e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096e22e26c7fffd02ea4163a7d1267c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3608dc5846cc09e5e7a8d09e14f04157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82053f2e2f99d181f85a01622897de7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93c2312866302f930a786fb20f0633159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e340cd0b5c66857fc813dabaa9579d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f266db6da792ceaa372e1381cda36e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a7f6ed9e31148f055381984afc456162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d61450f3dd7106f4a0800a71be3e0b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4300ea5c475eefdc443a2f740b2e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e990d7dcfba617289d19f604c4cac5a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4d3e5b6cc234b45e3d954e3e4b0b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efe5b588defa2dec67768695d9c38e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4125661ed183ce0d50c7b45cfc171168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b0bb49f6604b417dc7e0cb28d5715169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f1560410b85b83e408aa4afa24a09170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8131f3e54660d19cd5f9e9a798033b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f17d0b64a63dfccd9b12f0c3c245d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f36fea8585dfb1d4106ec3e8458a6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8aaefd6d52bd6ee6363c64172f8678174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a3875394f29e55c98fe68c73bbea8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3695587e24d04f2fae2c2cb0fbbb9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253572c2ec7bc2d5edf89b0dca046aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e5863f66516ea2675b52edc656985178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8388e97fb7fbec2b8248659d8b8e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef80404126ef315160beaeb3c043a6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2095ffc54d8aa9c242079ef228ff9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529e63f25857d291fe6b7b26af142bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cbbe73b3e66d1ad826318b8a1add6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c8a5a808fed3467a340dbe1a4f5ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143aa52d32ad457c80503557e2f84ddc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8b449acbb4a1ea92bece349382930186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c59707d2696644ac9c4db706b6299187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814df46b4e0b2dd21d5b440ab1cd9eca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ed7caa56c997911646de42c5f7e22189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155e146d81d3c752874b85a69aacd5c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382aa0555ed129ddc96782696f0755b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410dd7841800256f62452ecb418d5d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398ed052b1c414d608cb3d08ed7f5bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34545d605749b054511c2e805e31e0dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d12e6020d27dfae858d140aedc36b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c66aaef15ad3a1421022e17aecbe5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac77aa36fd70eca6a45270d89cfdd6c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62809b440f71e4fbd836a7d3b676802c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef78cf1d1cd1cd343216a0701a2a88199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb575add1e2d28f487b1b70412abb3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947e5b611f2de2957816e13f3552379201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341ebfbc6a84b4cf959536a33751c70202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fe6ad37a3f7d7b185539b3908f7ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962a37e7feb574e6eb66e604b3c6a87204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4664b0197a4bd0e268c9d8456c80b4b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc11e734cab68c4c3421b46e8abd97206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50961b53b7909b7d67af113035f9dc74207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a61cd20406a8ee96c5e25d5c046303208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7282e338c802b2a8ef11bae193e11e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1481c80c664a36d79fdb5414ccaab45210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3028905a57e797530d055c690ceee87211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c24df804b342d0641b9c716b44245212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05424852ba5f21c94a089a63110247f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d22024a27180991495234936cd83f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54aa64c5136c8373ce48a58138235a1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afd2dfb2e968419f7823aa0d4e8200216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14b8fff73f9e477b88d2fee8265a5c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1e52191622a40e0835687dbd37b41218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352ab137390646adca57869fadf6a38219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132a1bd03cc5e6c88dd8cdc2009e9ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15011a2c2b4eb98da2c96ec81db8e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531865a633a5612c0f6d593a85ba030222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f33f6000342017f1386149998ce8b1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5458825edb093961a929f80c27011a7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e296debe61af581b1af59d66d0ab809225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5180c2428eaf7e9bf7550fa4e497935226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372e2a187678a4c85f3fb7ece617e6f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b094ac5376224b8ffce0b1c74371698228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a13499224c0ccacf0ea3e79b8c740229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88963cddb7230cfe9ba7a73dc771a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a990e6433b5bd5063637854e4b5b3f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb459ed0dab49b8d3d07a7553d19fec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fb626a948f79d07aa53d74874c8b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd843d18d0212fe375e86b61c4889fa4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca481bf58d1e9745fd4cce096e27cb6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b67910dd0c0bb61e43f0d596640093236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9d411083d06307ae89ff08487feb7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85caf771b73cb72e4d8a908bb362b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538862b866259ddb0691caed2c346da239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564aba533af9a026dc3a70787ae3053f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e82c714bef3be9d20495f8607f62d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b577c4569e1de433e9c48948b8e907242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4cd6ed45c322f7671517682461825243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce177b43144a76f4eff64b725c110a84244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab0d110409bc35390c623c555ed1b8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88049b080de64512e98212944a5dec82246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d249fbbc600b9652618d22f9ac52a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167312f3333312d6269a1016c9b68c37248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff03ef34d2dc5d8e57ba159067a2f2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391bde832ab726721f1ed4ac2aa6993250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef8673f3048b2e9682c583f1dc8178251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263f1b96519c3f013698e0f7f2c464f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45848f2e45ed365092a232a305ba124e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d590ab23bbc28e7bb543ba2631c9fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ce35b25bec7a08a5657dfd4f3ef43255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad520aa85b8f3d587a7b7f5ce39df5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189c85d39b7433882947f87e05111f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5ea250f8b5cf99597b39669ab5214258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4579a597fd4fa54423a420e470170259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e46d363a03e6994c53589074c615e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347264eae938808c3c5cb926507f2ca4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fa306c8122f17acdbe90728a661aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45070ebfd66b8c2da305487c2766fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca52c6ecc5c48047d4c2f830cae2b88264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572f8ad8a9864e81058ebf074a5eaf1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2ec26e1118db75ec2546341a1983b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80160b98768e2e00c711185279d78064267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc313dbbce17747545a7c8f08073f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0e243b2cf47cd830f035619c50ace269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f078a852b09dc745426346210a9834e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38914894f16c7406f435d87811ea7a0d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a107a8929d9443681ea3b22c1d459272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd07fb2c583af5d5b66c487eb8ee313273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa622e3fe7ac5b7e0982aab8d23c9db274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb7c0b1d6a292b51038c69fad70955275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab54219c5cb6cd89ffca9de388678d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d790cbf8bfeb9308943b6028d5e1a11277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f46c7c7907617b81b93aadd0b7d23278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163290378dae56b0f9bc14a3c8e6f2ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b498018de69a7252ea1df8b9087c4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dbad12c9eaf93bb0765ef7535a15f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ad8b64190e81b820b58391e7a166e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08968ac09bb412420cb6d07760e5be7c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4a4e08f6d7f209161545fef2f53d3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07009708bad515c22f61e5a88356ee16285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23eac0fd563a983be027d511d327f96286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6435f0410c37301ba7f0dbf54ad947287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93957ffeec774d3e39e4c06ebefcae63288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aff13c7c2b0dd4bdca7229a874a6cd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449886c8d347dda33cf439d5f47b39f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e17b5c957abcdb0f3f1365a057628291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ebf77297ac82541cbe3cd2aac939a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf49b698ca5498619b50b23d4a9f089293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a19c72a4abd3a8b9a3ffd5b639344294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc55c9b4b19e59d23d2ce9983f114fd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c865a3cc2ed01fbca6b1a1d68f22c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c1646cf7bd49905750879cc9ba55d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50141e3209f192795458916b8edc82298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706c27b7496cb1e9de7e23eee637f57299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3455a92d0c0f1ad84947c099073ee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4adbf8401eadf4cac0db4e0461a85301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cca4fdf35d567377cb3a51409d8311302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada6133ca4688a48324ee1a57ac9991303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1298597e2c60da060b29acc9a88e226304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf774218872128c2bf0e026b1c8863305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9583e75302459646f05aabe99035d0d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31198a5987cdafdcd17083333d495aa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31bb0ff3fc6f1e18eca73c140dc044308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7aa081ad40b377200d8a3cc887322309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25fe3f98bb21eb2606ab3114a6d561310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17650fe02b197c8cabe83e04bc72e2a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ae31ec8f6301d630f5695e8ed52dd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0f759de3466af4bde8f2b8892aebe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aac56dce9125d470baf50bee8b738d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96006ccb3e32fae4b354139ff240ed59315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0e94a35b78b2b84b934165d329cba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0d5717d8f23395d8278052c14a624317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337be28c6cd8258914bc928dc8e14000318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80363981bfcdfc6fe3612dfb1a7ffb1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb06f08a16a5e646cdf2dc23f6a6c26320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de52ed3f553c412dc76e8ac245b1be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcb50c9e87e6dd75e9ecc5d3627624322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b156c5d8ebecdcc82c10f267220b47323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5625c9d3a01d82ecacc25de6fcbf748324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc990a178cba29a6358ab74f7efdaf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5efa0b02ccc9f90ba9a22a1a75af8f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f4c7918f038d8b246057cd143effb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc15fcc51eb6488b1da46b056ef3ca8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a175c54a088fcb28ddce9e62e5a099329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51858da7511d1ac7bbe03a708fa94c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfe4d36fb5411dc6eb93e39b913dfa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c2a821e3f6832a64fe83470390f52332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e12b83e472e1d12f4958b3c37ecd1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c713115d826d1dbe7129444e62fd8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54da9c8650d1b990a78e8312c23e9d1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b921624ba74063cc9da9fd9ab02f58e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef5cd25670c0ba886e2f4ec4e30139337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ed96f10a9ce444432825809974d42338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62494ff2310c2423ebcafa910e62fbaa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c55f8a114e469334f1a12f07e0027340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d7e94f6125f13b2a35ed6a3809ccb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7310efd250b529e2fbe77726a5e6ca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff63e6a9662e8c5ccf240602a0eeab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46734cc2b1cfbb59da0d7d7458dcc2f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c04a82b66ca330e4a676b702b238a1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6b01867562831fc67ad1e17e8f55b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f3c7a20880fab5eafb536abf4eb29347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8b753718195c23543bc4ca29e525e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2739038ddf5763f6980a76951e06c89349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1eb96e7bd8c7122aef03000449c726350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf6f9a6ed22ae6af246a5a231fb6ac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368ba376db4acfe45c6f7974bdd6fdb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d1046d6740013abb3e0c2dfe4c924353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51a299c1f66112133900e741b8e8b4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349293ff32733a7915fee8eff23859a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e84f5fc46b20066862dfa17ed3415356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c26fca6f1418262fea774c6ce8baca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1616c6e09bef742cf92de0e5fc2867a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d261635b696345be4bca400a98b34359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb741ceb6e0573edbc42fab642a23c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50475cf10684b4ab07de2a53b7407769361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad15003c01502f7674d0cb4cce35bd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c320781d1547c2c1c8839b198d401b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f39cfbf79074e058ca94482710b62364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bca962360b02c96582814fff1ac41365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf663a6892f7e294a36a0dde561a088366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75480359000e6f4cc588db0fafe1f6d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdd91da3a92486150d53a3d88854a9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b37346883b14807db71835c9e9d8d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b798517a40b4edc16d32348fc02dae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7f5cdab3151fbbb9ed8ec2c12ced5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74a70e57779feebfb630782a66b3f7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512fc250a453c248386db24f06273c1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139ce303db8b30f0c240227d1680564374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6bf7b5c386a61f9915c4061638a3c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeacd507aff0d56c7e436b2bfb8bad9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd508d130c0b839dbea784764d828926377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ce027657587c6464af2c977db4e3d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9aa8b180fd8f08afa1abb4f1a3ea7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61cf0661c3f694f2b4fbf58c28e2f1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cd99700184388aafba49191cd9d58381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ee1c4a8094dd8f9733d5bc5fd9bc5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201a6a5018b1c8f6c32d754cde6edb6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f41d9dcc52680c2cbdcce311e0eed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f66289dd6ec2bf9b452f212e7c570f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fc2160750bbab3d92b8147f4949b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d790a25d41435129cd50fc95b588c7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5133bd17796d30c3a753f27397f35e8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d98af6f933eb6453f6841fc8770ce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b67458e18006c408e851cf8e8c80f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4969fe8674ed3411650f5bbead7c6e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bd4cb3f1e24cc5bee8a6aaa8aabfc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a83dfcbcbbd18afb170b3794fb459c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4438d87c3778e72ce236b76c7e1e39394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0ca03375addd5fe4e3f64dec0cd03395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9c91c220576a9de6805a905482793396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35629debe7c9b582b7071c8cb16b1f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4e31ddaaeac84d6ba173d022be77a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d160b94deb57e6e722f57ffa6abd987399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03df18bd597d2d82becb111004a0fee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdec7932d1cae830a6146ad4ff7c0f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a13bdea72976c006052af55c974a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fde9858e7a66d9fe05df41c96bcb7e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00eb1603a457080ba0bf8c73c7a33b9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92d73970c792952aa800a31f4baa73405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991fcd31c512e4d65796c3332a6e39a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94544327df12438a2aa08ac265049ec6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd36a6de30e028ccd1bd3c7e2c8e47408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cd1aec5809e14e7e8be779c1a4c86409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe6ea46ab35a737f8d2364223191cc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe2fda29533832d3360fd1b49fecdf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfe30328eaaee89e80cc29584d4406412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597e25a0c6397277d1d299f12755829413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe99afda8999264b61ccf5653a45b4c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba4564528319ff66d0b8d0ce3edf01415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178fa4fd0c3fe5dfe4759a0806c2f5b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cbc3998ceeb2ac71a8ff127927a41417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737375c1cfdcb2b8c644619ddcef654418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef344e0e3be1406f56bf71a260c3a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a5aa41c4f8ac27389385e8aa54514420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25570bd36b5ee1c13c721e63c374aef9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0639c61af4f8e61db1f9190a61da8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f021aa82f67f03a15ca8a7365c80b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc0a924b66aa480514a8e69b8eff8d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11799dd422891229d3429152a9ec30f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eee04eb15c6027d01456b04ef5bb07426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872771c13a6ae4c5ccc33384ce2763ea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ab35256b23bd3a620073d74953774428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ed0038bc3d502c2b0184a54a7e619429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9502d7c735c3acdcf62972b36a359430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94c1ee703ee6eb4444d72e1331f799431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08da7fae4f4b2186ed20b7e2221cbd7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdf8603393e19caa51bdad635a3566433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02db47cbb77158ef12773940570b2b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f329c93e5e7982a26d5027f7409fbb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0c12fd1be443c43202fc5715c0bbb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561956dff9c9d84223cfbfa10d4ac25437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4668b2b913c085e384fe1509fb84449438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b11f3a48822741d454aa633e19e3b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdda7b8884adb7ee8b68991a2f0ad5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8e4d39e581f552f916266d7ac4d58441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bfe5088f86d371ce785a9d9d4bc54442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e040c07967690ef7f2691e9d06a0afe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc033bd880c97952af18693ad44ef0d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd629222612704b3604e05f47b7fa634445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3607b49f5c4a794e49c779985a58e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23adb880c8091ca00cbe7683cf75e46447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11406bd1035724bd2da8c965333c81448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc29c70df66f6debda461879407f6d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845b7d6c2b717a435593a67a6d4e6cc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7f1e47c908f2e159d780704b1a3ef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77348085907d145b373c9b7e489e4a0d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e5761444915632d344143dfe2cb37453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1d6d495286eb3166018de4749a2e9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890608984a581d3ff3477aade3f07abb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc5e1457db10b39c8c7af8c80e28a1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12dd5dfb1fd7d1c8c49f147f3662cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61281a6a9a6cc6cedc33883c46254e66458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f1a79a1edf38aa5b060a61e017b40459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb2983b8b47e17efd96ab63f52830e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70869cdf99db8a059fd8395847238d9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e39a90eebd416f2cc27e8fc7b2287b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c09c274c0e6ca5b32c5d73f0b758e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74df3a42bc6068f9f06cae392d7b5b5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233ceea8db5136970acf6b7d3e2d7ab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3a1ea0723af22263062990741725d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270c63912e20b10a231f2bdee91e667467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a838e3c9d3f6d554659fc416df51b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d157c88ed236db7cea84a3f8980519d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a075b55309b9312d1bbc0bbeb0706470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6baafb8e93840a600059585650780471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b15b01d5e7920d35540ff0774a2fa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82db4d771ad7dc3b22243c9f50f404473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201396e736d2d395b078d994f4fefbd9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04202129d2a3897f61424a2b6ee0141475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a800551b342a27b213b8d60fe4cbed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662f617f1f36ad1132d6e89618ca713477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021df8ef0ddcd81c8fbb6d5b58816fca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903f1970d475457a16a076477fb921d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce31e0ce7efaa16f0cdcc9433be5ec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a459191c4832997115151e4442440481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5288e9eada6e5d3a20c9594b4e3fe9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1026697bf1b940d432a8756e8b26f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615c119c69dc789d8a2be2629755e49484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7615532055df1c197822a172ebe03ca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83687fdd130f365433efe3324f27ec34486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24484b4b6eadb423cc0bf717a9c358487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c5fdd87b8da89e2ea5c33b699b98b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cf4ceb56f8a60b8aeef064387352e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763716ebc3dcee803dbd1689674c143a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bb89b568f9043b1c74dfe2527138f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafcfe9e1633567fbb9fbb212a849a5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5549f4541b5ca46e7569b1463a9083c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ffe8b1d4b19af662134565a232215494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c88429765be04df539932bbe3c88f5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083499ffc016e28e4fac80c5489f9c11496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de25686090f29c54352aa76852aa2c0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13b0b1427a61d0e8d7f1cf977161c9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734cd9a461bdacea05f3f435e8fc917499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce374c19b1a256cf30988e4509e397500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91db6fd853150b805cb489a1aaeb426501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcabc2e928651c9faf2758e5716472e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a261c528aab1390b6875221977875c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53479c3571c3ba23ed2681a6e018fe11504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23236be85436072795ca720534205fa5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73921e399f5a53ae4c65e28f4d95c6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b137e2ce74062d8de7da97988cd7a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28637b3e7038b932e8d33574aa73ea88508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d69d34c48e810ccffd49afe4a8317b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d6084ac1b153eef380431d6404eee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa89d44111f6e6d431803ae68d9a8fe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bf87b57b7f25cfc56109ace038d73512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f717a053237d59f37e53c8ab0d5ec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59fcd8959b040bc7207304f00fdcbb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a873d55dacf98979a32018aa646c4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc75d8d41cd96958fbda92a219afb5d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7965cf445e2ad1e418c44bd92873b3e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e0d7f1de2ba5d722590219998aedc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2206fe74af31969d6fbcfe77a0119519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5579e4fd6ae96b7b2cf2c973d0254520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c19a70d4058de8b9eb50f179fd5c5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9db4ce55757c3c665f81f3dcc9369b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dae0c6007913f7d23320f1240c924e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3383df8fe706b33619f214e9f125996524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07fa87ad4c9d49db6f48995c6e363b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f324b548e68c16d1b8698f873ddded1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eeb44910dcf2743bbc22772df73c43527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eda27e05aa0c19b2e8704be17ad67d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e8d3830f2a859f498daf4054e934d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef478624809b7ca6276dc253ffb76e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72619ac75b03965567fba7013d5bd9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896800b9578392de2097ddbaaf039e7f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ac162cceddd1b2dba37d3d805f6a8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe587a31006acf05a915caae432a19e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022bba0dd693c7c16092e78fb61583f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c51b4fa8ab4884bd6729698c4172e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd04c7b9aed5e709e18982809db061537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65eaaa77cae7da0abcbf7b3f45160e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5871933c879f09941094b83afe5a2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338b12ed1c95ffe787ad09030879fcb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52836163168f095fc31a61ffab49c3d2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09e788407e30b58770b66ec546bd79542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9055aa87384e44ad37a7ccbeca9ecc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce81e1d0c5604ca29b7f05a3f6a46b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b318c7a932e0c8f9506e16c04cc4bb9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aea2c9534e31cd6511c4a06ef03330546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfe02032c33a8f637eac04e186a007547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6eeafc57b8f5d10bd7e366dd7cdae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414fe6f97885b7f322a665f35c18c43549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a01d2aba4c5e618750549a76c1b98550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961a2344d69b35195ef8f321a8ddee5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669b1a5eb6162b08b4279e31c822155552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d573c14df508ffd1b883709c5673dc6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678535d9ebac89f09b2b45f8c0d50313554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1404ecd95aa760c69763d99c8157d03555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb998195dd17f0e35f44fb48ffc2e621556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9415f8241d6dd44dbe4fb0d811fc9d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbd019bb1113e2bc39e268eef6a481558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e116b7faf0baa0584cc812f94c8ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5b5e938f98cbdb1af93f7bf04e25c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c71ebc39b7d4e9c16a030531b835fc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74cdbd817b3c0496e73f0d565bbfd8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3309fe754c97e4238d5788534cde3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d30248ae24afb95232b66fc49cae3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a28a68be98f3f2dd3480e028fd39f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705062bf533e2d19bad2d5dac39953e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c62207d1a488c0752d28a700c2eeb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3f9dff10a4ed50d2abc4329c6fc43568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86147a9fe7e2014ae333f510b273ad6d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e815458051a3d8d0d2daf0cdb2450570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b4aed5caa00fa8632b1face830580571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77862909bc07aa88294fc2feb8468d01572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b65756b114e91fb1c1b1799aceb9c5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0beac3b816451b06188d15225c1e1a5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538225403eec066199666ef21cfd720575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7e506fcbb26e2e290e1e61f60e410576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294715910cf99a2eb221400ab48b031577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fff90a766e984550b972e17ebc4ac8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5722f8a4495ebbc819e053785c0c2d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe6ef193eb4b552f527dd58846898f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9519cd8311f0305157629c19c6279d3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f270ea6fe0cc7f7470c573c23511be9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7c348f0094da4ee7f77422dc9c933583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3504d1f2309e1cedc6a80b6649ca1b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fefa75adc9992f049f544d257a93b9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6a1ed685fe2c6dfb3b6c8410eb6fc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2b24d876e4993e4b494418dc84801587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24349c1a7d0012f73999d9baf6fea2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6546ace54abc7c22df1ced4abde790589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98639bcb969932977876481979f6e762590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea977498d6450a2a2ae0d7561697d6f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7cf52db7b8c202bc34e5e4b5e5472592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b9b45bc5baa5e3e6b6d99c407493f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06016f72f43f9b25edaed62ed2d5f34d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a715d857684c19b95134e08e96817595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284066745eecbe190122b7a073883d7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edd01dbc7dce338fdfb200489e996c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c59e02b43c073ce26a6ddb6e90dd18598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a9602cd229825dc352488388904d6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c6c305b0e017cc5f183aa7bb01391600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2babbc84aefb0063750c2984abad445601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3710c91e7685ad3faed46a8a31fb1dc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4ff5d67372c54b985dc0e4fc7ad2a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120dc6231943c5eaa2d825226988c4d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563141a2d4a3ceea8316845dec9ad3f8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14d54198ceebcfd64385e42cb5792e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953b504161151da2b277130e351508e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bbcb9a7b3de62c3443889623196d8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3c5981db63d1c3d3577dc4a448074609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31f4381c3bb465c5a7ef399e31e48f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb19352d1356d487f56e1b086bc2e2e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e043421efb0f18f5af945a9772d6a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0148577e035eed0fb26b99ff3d92a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e16d14972b2c00ea22edf56cc33d9f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ada8c5647d046e296b6bbe2e25a610615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f117a9e1f92f2642036e9a763112c45616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708aad4ef55cc8510923a498e5985b9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44bdd0ffe67e57ebd888a0fd6a4c1c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c186bce0b56294ee4109cf0697a6a55619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e14597de0d974ec8e7ac3b3fb398db620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c076490d3e005c890ed33af9b8b6f46621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7247de5374591b65581a5fed86b563622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a96957f12f7e027ae112aea21241cf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e959460f0217edfb18f3807ee4539624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf44c3ac0a33a4d06ea3a5237b1ef7a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231cc3acd327e0d0a1095744345f896626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54cf228889c1f965f3f247aac40884627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd444134831fa720bdb283fb6015d50f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94438940fe823f3b06aece8420f93c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73135db5ac168ef169abf0e3206c92e9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1df7205ce85f501b37c3702ae223d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfec733fc680c4f23e43006525e822632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3334e18dc601d196a946ea4157ae6a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48862d851d3cd8919ea7c336010c085a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c540ca6a481347cf09076ea75c5b4f6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34614c5d9e68be567f8884bae855441636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912060ef3bb0efb4a28a33acdac59b2a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e1bfa880d4bb055a49eb9eb7dc14b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d7305f432c688779ee7e31c13740a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011b902816385a22554fbfb1f650323640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad95435eaed4a01508b733a6506fefe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff91a37919d04eda86c220d7357581f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37542df0f0f9a4626de36cce848f5a85643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e3e92c0d0301b5e21e88100b467ae644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcdfff555dbdd8118f3943f0ab7db1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f973c3bb2e0a217ce63f4cb9d57d60e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c0c53b935b895da9efa0f4fda1a45647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa917088b7c1acf4915d5ed42a0b8d07648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f580f396e0c805ab80f1815dcc23c5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12afadfea9feaa7f4f898f45a4b54a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07776a864dc916d72663186cfd1e12651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fc857934a8dcdb746531c42037a5b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0ad28bee6f1fc88f1c0467de5ca22653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bbd3ed3811b84e380c24fddb7c9a1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344db69aee09d1870e1c9a6cc6935cbe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cd49d5483bb95972d74deb45f267e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07894655038249259f15d2540c02645b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f77ae4dcb50c2cfb53896e5b8d407658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93d16f84e099e6d58817070677fdd4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec9fbaa428233a3cf71dc50ecea02c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad540b8e5b1f52a746b09465640b1c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118afdd70841b6ec7b6f40a124ff355d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00f32b6adfe6eced5ff8251b3bcf85663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5618f724b4ef687ed8a9a3b25455e5d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c1da74b833de2f371298ce47b4ba0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aea80896ddf06bc2d593d5da91bf21666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d368bcc5693334f310dfa8ed7cfa8d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c6190ad73cbf993953e7abcaca246668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501bd46d2cb4abf94099d2861702f11669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e9c578d166a960d6c3880acc92235670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f109bcb6b615434130f150d04f2ce26671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f93b7cfbe6a817cc3d86f4904bc12672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bf916868f7a590e5013815a922005673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c25ac7ff092e3ba88782781e3421b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12ccad9ec2a76ea945e16f5cfdaa04675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523047dfe0f16c0f7f4851099320dafc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1552eed12ed3d265edf6c37970f903677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acb382a375a6793e7dafe7ef1cf18f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330206d1bfc45a642dd5d6173d63b40c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e1f1384762d08faa57946fee2995e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b6fd2087673d533a460b475cbf98b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac2361173d8d260ed7d277e5669bb9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82a81eff9eb3e24b322c27e93b642d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32520a538c42430aeb042209539247a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8462c04fc866d49e796a6bcfa95c9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f05a90b7c66f71f82c6cb7c26b6c44686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e6694b68271d0be34c7b7c5671a25687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2cbc831d391f19d6388b7b9c75d1c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7550d3a8fea8a0fa1c6724ff275eb81689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b7e6b1e61e213c4ef4516c5d6017b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3fa6b191091a05460e220a4f1eb7a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f4c616ffdfa89e4108ae13390f5a6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ac63b53259592e3ffb591b790989e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077beedb84ab3a4356cdc813932af5e7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89500e78c54919703f811bb30ac4199e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbe5d69328606fe6d2afb2ebd930da696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb942486750fb0306e15584a102f9b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23792651756b653c7e75a01c3e3dd23698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85405565116f78fc8efa9df5e1a29f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912389da177afabb7e855aeedef75ea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a96bf6bb3367ceefc26ae6ad704b2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e970da5aa9e83566c596d92fa2643702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f9128fac0fe46e7459db9d3e361c3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb6a4168967f4e5880b9421d2350b7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fb85d7c127dd4ae1f9330dcb05c7d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1eb3be63851643fabf19f77d7b3c73706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7deea75993a96943f543dfd0e782638707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3394eb99240476da2522d1fded658708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c400f18d3837e7a0d81f2e6ddcf4bdf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc12385afc79b80647f301e5e000a5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4a4e38184deda4dd0a2b9448cafe9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b856b4be03a05fb9a639085964e83c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89df1b2ae24121e6ecbdc26dd25aa04713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d82be41c5bdb0692dec84f6fe3e7b8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523495fb0cbe8ff68a5807b0dc0b081d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2798a94ad73707e6603e7e69f64f98716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83507099644c8a66b0e769ad10678bf0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4235927ff3c350da6e31b961d05f04a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1322978aea43e06824ce0c3b9c22be719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdb12e9d0a76750657294d99513364720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7ddb965316904310bca898bf89cd9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd30310b7e843bc5bd8eaaa455c40a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc08e5b95598b984330806a943c2922723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae05ab53dcc8a23345a64ef67e870b1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc3026ca94682f12bb1438c49875c8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a7808febd532cf7911218cb034f4d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768d529c86b0a5088737075c235149c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b69476b7f07760dc05b2bbc699bb2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18865f8663d9ffec74d78d991a8029729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc28e5d06cdab6b005819b1c48c7bee730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e059ac224e59626da4fff537c60a3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3930944d7663f38bbc962a0268660d2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03e91185668c767e4ebb6bb31d0024733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9111064aea8ea37381a6963a3f78d4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe355e0910bb2263d06a7e6ae466e1f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbd6036d09b2362ae6add9c0b9a86a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f531860870c8061d6d87f34b6040c96737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa9d25bfcbe7ed233919e70021031e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856ab19fb1a629464eb837c9d3a36b2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b009d0cfcb63568342160ef9e0a703740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90041e30a3d46cb02c2de52fe7cd0377741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6d270655626119a8d83afbcce7a88742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97929feea7ebe93b2662f35330ea4890743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239dab6b0a0bc645f978fb8702aa8e8f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4da3b018bfadca2766ed7ab9855a6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c74963aba9616ff68a988fc9fa87b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38849844f2ff9ff335571dfd503f6458747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ee5cfc6d75b911136ba5079b3158e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89ece7306c182e802fda4d4a020441749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498b987692dbc4c67042854d61f0680750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47735d3075a3435b81bb1dc3730509ff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf20bd470a125eff43424701c847e7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc239a4f83f0754af6e1f305286f9530753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7bbdbdb137d2e1ee513bb22cf4cfd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659b90651bdf6ecb131ffc53d3db8c8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24deda68d288362238d1f54a503c6243756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2849921ecf0389b882c1c3b2d3146d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098fb7498f2b71efc1a9ddce081580e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b7d6dfa8b4414d63013985ba944ad759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507128a5e81b08378bed13cb5be2a58760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed599907abfcecc35ff5e0a4e4f8bbf761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e9e7c96d792967dc3d4e70303a5e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc8bd4178fc5eb9e3744b0442b8f3e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cb8b0edbd2a413c3a06eb9f4266973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bc7e8fd94543005794c428cbf3f4b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096df36d2e502e0a265c57971c5d1615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f20b950d86abdc269e846ba1acd5186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c94a4ff9d90ebac1314fbdbcf2f37e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da256d6ec159ea28f8f666a0efcb3498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d79d5bf00d18409b35f7f7a80b85439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11578f80d890abb5e58ea659b7885210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8ca3d52c3d9d4dcb39239eb2f60be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaded866c1272e30cfe78c89b833de6812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a241067e323ad485f25826f3e5be5613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46700420c5778328d518347f438c1b2a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939e6c499e30002fac0805899e5b1e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77055270ee2f89bdf060c5fe5f82435b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa58348bffb0cee9d1ab573b089f0b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a879f75de1a477a9a5e35bfc895ae6c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feba53a5edbdf62977355b920bbd2e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924629e2c77f64881fa1abc1934416e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915501e0842e6615269fbf8b12eb7b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb0deee7f39518eb21467b97e9ffc922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef04ff7dc7da59db600bc98edbda9723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0b64129e7a293881a25bc520e251224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099bdc9d2eb246f3ce08217a3cc3ac925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac5b20dd622e9bf69ae8157ecc56e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73a208c5f1f5f41b33bf6505b42b2927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417568625f557ff3fca6bfbb6782957828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d3a03c84481687c78802bbfc7931529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b644bc532e0743794029938141fbd6930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c792d21999b03a2daefcbb11345ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7997c75d04707c326d8a69074938a6232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1c2a9b1f3ce5e1c7d6d361817c09433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9fd1dd9fd8e74a484e8e4a03ad16734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298de16fd6f4905a535bd5be7f6a73835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878015a7a7cdebe063580b5d819b637036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643850819d36e44009e39a92c46a135d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1baf4f0d7a9001f7cb5b00f3cad2338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732e430542b156806371efbeaf56c6e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b487be8198fe46efbed09aa75e309840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab1ad748caf360648163e2b6620bda41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb29d5e7035ed05daaed2be9a80bb842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea18ad77cfce80fced9b9c7e84d7dbb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134cdbd2a91dc6cc17c78195c880d8244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab990989efbcf58b995da388e6d056f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ce663ad080b6e32a48823a54f5e5d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519bcd33ebdc785e7f9cc3e3bf9219047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1098f00869b1b14c72d5b651982f3e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4cca991a19aad587b9406ca6b2b9549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6156119e11a720e5ee9d59eedbd9d3150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cc7fdcc3ae05ea7e5e5ebd167cdde51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a37d3090a0a3bf0561e6c02d542e3f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ffd62fdcf6a0aa006098c5ae2a5b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fec0ecbf9841c309059fad8e7762e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ec7b0fb4ab660fb054e5694d24a7155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7c34ac8a194c0de74cf7a9fce8ff756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b873172e1acb396e4c7c2e2deec2de57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526ff18830098c4890ea7dc44a68d3a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfea224ca99ce3650d19860ab56740159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a127c97927fcfb857d6df69f84a901360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11d43ff8d690f4b9a9c1d68570605a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f17c095da0886667fddc04a8fbdcd462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8898ef89664ad8835d618337aaa70a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2e2d13b3d5b7719587140fbaa2d2864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3766cc0fcb5c91fbf39b798be78301365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4f22188371bccde768a6ecb2c137266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4320afb828eef1bdef6f16be9c315b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00113e6fb0be401c59be685be880e68d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c994904bb117083a0829edb3d12c8369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50da1334e6ce7346785503efc6f4a170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef0621d12c2c51eb1998e15bac0a8471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad93f4c4022c4b1a6c8026480c861e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12838c02ee0bca41cbd4e332e1e30073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297486838c7ef1717ac4a65a7052f88c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38814d540dc318d67a8bd47583c24e3975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e9a7f2b1d7aad9a8a56eca62a92a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6a1c79939fbea87371dd839853c6877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3f6490fa5a1b4c21b04ecdff1028378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbab36788f3fd58a92fd0d27188bc479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5823eac3630da8dcc38a957c4ca24080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c872171311bcf9eb2f5a9318e3d03681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e035762d7bae6a9a36c0f160ccb5f9582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439124acb507c7d71442bba1e1cff4083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d2e0502d53dc24cba595899806d8a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2c96c8ffe1ae0ccc1dd500ce7337e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb812740e6440d7bd412de9d6ce06886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6a97e45e989bf0fae044f1f5c801387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841c1432e98d5087a15a387efa6a40788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08761c215970908fab274debb8c47489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a27b995c519a52c186643b14775d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c16160a1e09276b761f2c361915af291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183144ba482ff631594db92c8eaa6a5792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10e54efc53593fb3ad3ce354bf383893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4770ffaf800efd697be44b35ef282d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02dad3a6fe385d617ba924f61efb4a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f34ee175e1a249a01b038d1de1fd3596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d782531248e4b7185f8e0dcb2cbcca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a1756579eb5546c359fc1fd74278c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbdf503d26cbde7e6652e2220679f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d480c65ce743aedf0cdca3abb5a5daa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0242f4d9cc10a4da5e696531f0d4c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbaafdac37687a524223a6a19a8875102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9971beca49d1c011aed11ef57a5c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812b56bb17a517d5b25ca6ca7424818104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42502bcfffb81f3dea238b0e8331d0fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcea5401657d37cb6a25bb344204ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7c66102d0b8baf49ac27e48a15d2a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b07dbcef795b897b858282c264a735108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842e04f66e2992c442570c0965e2de0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb4c96d19bff0f2414f659af2781c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ff47bde63132601a7ac4331e75e37111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66919d5d7f90d22fcee2055a764603112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39eccaeb5fc1a96284ee24ecf0c3be5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb07732666f82077166859f3fb380d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447a2f9bf0fd21252a7d0cdc5c90e1d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9d9131f2e4685530196b41ee2410b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc33a113843062ba5d7cf08e7c7c2fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac40a8077eb08e43500a7d606fdad5d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c7cec315229bc5006d708af9a0e94119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6d274ffcdee4e01c81271fa1f30ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33531ef1fbaa6067c9ec7ce1278cbb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbf83ccf64f6dfbc647a195161ac45122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780199c269d8cd2d90f33e3bd4d67309123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5828fcee7f7d13afe24a6ad14ba90124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554d62594fab4742b5ef8f4c708719a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49605f27cc83d2c5dbf432b4c2171d17126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca253dfce4fc1c794095b09dab1bb6d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db2b0c0c46eb8867036912f403d0bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95f437b5bc3d4e81e28fdacca6ce15129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf78349b12d14fd7b535b34e80e24f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10e8f73ce6e5adc2d62b2ee145ba89131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e357ef85f3657eed27c465dc720391132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa469f02690006b3292e2688dca3bbf0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49cb49917d841f08029ce45dbb9687134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c386ca1f5c4e6dabfa8df08a8ada63135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b909a130abcf0acd73322d1cb367b29136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09129b82aa413c8f88f514799217d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7db004c646f13b028f8659b6b878d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfe7dca2e1ce27bbbcd8f7c6f383d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5107389f02bc71a4dece63f9cf8351140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337a5d34803276911166afe627d27bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712b8263a53570282c6be49d9d87c39142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf1dd56622aa93a0efe2b802c2c4ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609acb998ba16073a2d67c3bd5f8e0d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941973b11c7f63fb46d9ca01879bf190145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3152622968fb9980a77fdaec4fa8bdc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146bd6240e47d9fc5c1dc5ddfbe2bd8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87ab4642dea14068d4fd199c255cd2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf34b0890f2889a695ea6def785d48149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d6a252bb29f7573c01c5734efc08e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6451e839c254b3c26a9a64ac7454db0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14362172d5abb1e5ee518dee46e17cd8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cadf8e7c5f4b47b34a2b88ab83b2bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaabb1e4c33857ce5b4e53b653ff5a1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012e7c2db23c2ab39ffce1d945bafeb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895f10524705a6c62ab024b22ca8620156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13a21fc38cb9014bcf4774c773f7d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e4c3500aedda8e7e369b8095e0ada158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a1a5f2a14ab4ea94fd3e7d1c33c83159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05970bb52de9a425f65bb346b9ff1c50160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3916fb78b40a5e5e749fc0e2ee26b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348188d646adc1fe94e5abe189671e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54290c0495b5481e946028dd6fd270f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd057a8a3089ce95e75916dee25e18b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2587a4087f23c7fafe6bf7238a484165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79065d0af93eb6ca54ebc4b0c2a43a5d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2731a8d4ca2e4900d2f50fdb88cb0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e762aa8dff0161644f1e0f26a1d970c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb9b52bba8e6d2996a0dae4cf010ae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525fbf9fb04c66e92bf99a28e40ed20170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585649b8e9e049414d09743491948d72171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5f743ecab05905f2538dff7448fed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ce191564579ae6b83bceb66b242bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70129957b94d8c259148eb991519a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b1009d19f8267a9464e99a1673abe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298290b7cc4d9d1dc51505f900dae715176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee082e233141146775dd6afacbe0245f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c66ce9a2aece3b4ecec5929676c1b0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b98038d5043c72a5003b339a26c20179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da538af8c104a98bceac5640d77a0e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c31a45cb3d94ba83447bd6b893a44181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca75e0e6d3a6ca16749f1f6c192c63a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ced02de8c20f9a25a9d6c314dde50d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a957af2bd1863f85381c0904f8d4f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb4612937dc3215be2cd0a62c9730f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3abb159ced6308f3a7c3ef69dbfc17186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e1d23829ad0bac5d282eacb73b8db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9ad609caebde545d11d96e581177b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cde838c2727f1439f47718355b1dea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d919984dfeb366402fce53efabae5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e04d280261441993117126d7d03a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86141b4615a211b21e8cece4d488eb6d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4d5eea3014102cf7e7561d646ceb0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47637aedf5c2842ca8c01c6f3799747194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde20359519f9d25b002ade7f9cf92d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e716fcd885c41287c492f2b652f710196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cc8b118919cc504cc78a46db131a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161cd4a27e09f69c3a815c1f456c2d4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6b077171e8aeb8745651b9cdda8b6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9b70242791131f91a8782ec5b9348200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c59c5c74aa6acc8bf0e2358dbdce09201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10ff74175030bc1d341bd4b364edf2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8357a0dbe42bae811534ba810cc5aa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bf86d011d6710df1f05b9cb7f36cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323404ef6fb4bf25138ffdd064cb0ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c679b67a34d7d0e507b04f6f6b2f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250fb751448ef713c31cb8930057953207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1697d03fce1f96fdc316ce30d94fe29208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bbf209a862dd55352f36bb859baa7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b8fdcf9c65873a3b9754feeb82fea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7901f0fa8b7393cec7d4e3e9f9a8e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855bb33e2f797e6f5dd3948d51fd21d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006ada634e792118183fd8f52bd396b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70aef4107dfbc9647f8ee009646b27214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50f0b5464a2b03dc3ed63857571fd1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6eff2803b4ea27b78edbed6569f11c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b565f30137781aa5ab5c4407c4e5a2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f40b6fd662af861dd3b9e7385e8de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58e98ef1f234403d0641a9554e2405219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bb45117a7edd4f3bb4e6e71957e2b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783826b3e285e726ef33d7e9291800a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1614c09917dda0d120b536dd9e3c58222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a64954068eab3ff140ff8e5afe247d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1aca5d309c648f4f0efab797c613a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d2083a01b5ad5a0eae7d3e32c2803225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae76fc0af5dc8b1aee587b31d0b11d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cba226a0267433664cdad3c9776fc8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775e2d19ffc4250b72f9cd160d0578a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192231295a6eee7b9f7754940ee9835229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa7a26e04ba583944cf3261f7fb1f6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6e0f8689fac247be018a55a962229231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c6495ebfcbcf449e43a92b79130d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae505033af7c3b9696d3e64e6b9ed7f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f35621e13d7d6ae882e496b17b96b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074adb4a82952ce0d84c7d90b96ea00235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb38101e8d81ff1df5d1a3ae200a9f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4041b4fc589095a4285593ccf05859237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd33851b6014b9de48acf2890adfae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8ff7130a05bc6aad4d34ca539cd1f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3530cb23b81dafe4a8e070482b4509240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44bafdf6f7980784b1b59d35bf08b8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1f2625a05966ae17754801d8f4893242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195340c6220a1181c19becc3b592680d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f6fcdfab2387cb45ee1e2f5298552244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94df8bd8ca26ce478c43bfbda255259245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b346c4ea42b575acc4bcc29c4e85cca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cf7f8b87b1fe47c404f3bc6fcb3f3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358f03e32a90aeac7ae6d2f77f8b61a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226309b45ca3c8d8ab20ffda79c2e3c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fc2503548174b8e0d327fc9c36953250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a5543e6726b19a254ab1f1575aeeb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe127984fbee0b852c9e697663ebd849252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b533dcc68b7b3159220faad632d449a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f7c1625f9155d7cf072dac21e4fc8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667cd9d4bb63ae6e57dea78509ac7aca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f98d504f45ded8969b95bdfc9c5b4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0eabe64e9b1ee4228805b6b5506b01257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0689c048eaeb7c4dee89b85cc86d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57ba4a00526d60b3f93b2f9c758dd5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93224d2945c47968c60fa25071220ef6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24838896cf0b53b42c7fbb7480b87c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21221e7d80427e521e30e50b1e8c55cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd957070a9efddd0f732f9b58d0ee94e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cec5830b9f0d8c25183aa6c7a3a8fb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c81ff00c0a1add455b8e3004a2ccae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89be18489ffd4046f3423ed877beacb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df1c11c66e04ad0c3110bf211c8cd0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c3c7dbe3aa36c0a43dc79c322f97c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25eb51fd1d134a0bc4539267cb7c6af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373d3c5927f01ad06967ca11e642fca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa3e5ddfe9eb398dfe92bf6ede62a7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71bc2dda773a48c6fccb07e3921ce4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2caec3fadf98234f4c1706b727262c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfe7dc3025831c3a0b536caec297bc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db76be7daab564ac3569e4a268d3c65275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9756f5640823bf304811c505e72c581276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181fcb074f7c1c46fe5b7defb11515f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72585d1f765a28568566033c8e9b67278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feded8925817d5b8d1a5295fec9e68da279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778fc29623f08bc2601bd132d7fb98f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc688350ec502790d8fa772684703f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0350b305fd33c1f3cec854496f539f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7d98915ca4986e16d71385035ba05283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa1f5dc829220f5ef3692f04ce0889284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a552c5009a6afe0638d37b987f0442285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93592cbd261e9b9a40da3770390851c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea0fead2e675767a58fc1950a148ff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42689965908aa9727564226b30dba008288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47826ebd45a09bac8dcebb85cb777db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fd87fa026142561af0ad5c3ee10a9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53762dca796e3943d6dd20d5a04061a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cef087533651af0c14e8e767bbee0a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecef0a5249d296ef21c59b0772b989293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539488a08941cb2134abbbd1c1405deb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9b5990a4915d42e3e54cf265f33d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5b35ed417e8b383c2a0670986016a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b063d30ea011f90211a906fb0f1bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914bcb8df8ec6b4f53028379a6b6277298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1742fe7f70c46db21680e5c3e7adfd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82673ca445e84cc9cd380fc8f3d066b4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b0ded7f851a774901ed4b0d42cb0d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cb4971313403c46d5b921884484dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30e465fdc2cb656960537768fa9bd6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fcca1cdfdc0712edf0203652466201304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d386e19403f012007f488d90ed23628305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01e98cb5a101a0f0a263daeb572970306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65257324e8dc1a8ed874305b8986bbdd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c5ca5d6818cb9bb0197ce571869e8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e252c7460ce6414ce439f9f43823cb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752da6229e8a0a4501a433cc9495fd30310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb30b329f828e83468a44a13f4e4a5d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7f5fa220fa65679f51350b8cad1a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1659b8131386a6e1ae9cc590463b353313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762df71fde8e2b49ff2ba9517063d2a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d26aa6bb3b169582bd6f3dbcaf5dc9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b7420d2ca5e63b9a2a1a85d75d4e8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1389376d9bff83b9f302c54df7c1ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85919316769d950c39dfc6b870722bcb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b675d840f7bac27a0ad4f1214b838e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd429ddafaba80834004c98a569ddaa5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e09a286476131e448172be39a052d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f9d5aee34b5aaca82bb5c61248058322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f47a33a0915b20b969b42f28da7bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acebc5ff78b846b8469e8a10ed4650324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecdbde2cba61877d5212d07b42927f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0aa7b4d080f4c8e81334f2694973c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff55c581d5a0aa01c658069d0b5c4b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4b50d18339c69eec9021ad3e04c02328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9aa58d3f4431ca879091b21e6a9bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839de1a8a1c54bd30168bce1fcb3e48330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb0e7e716a17edf5e81d70a328e869331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f5794cabc31a9921fb5e67ea5c47c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d4bd0f47c68736511399f265534dc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518edbc5edfcda07a5b58b2f5089e80334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6a6babe88d400fd33eec0eb88f433335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff51cc90c66716c627ad1fb1312f47a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541034aa1519c91470579f7e9288e030337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145a09f5cd247063149c9bee1d2f18a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ae1074ae87f0d293442b54d735462339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a5d144f0972cc9a157e3fe8cdd0ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5679f24ae3dd695928dd9198c6c7917341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37c5a411b3bd8953e4f336bf77419e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b11c56d200f8b52132dce838c293c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ad5757ead505d773b7180597a5a2f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e0177bad6480cf33a7d4380d9fb9d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0530e826bcb963beba69128083b98b2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdef3379c7d73d474494cac9c51cb36347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03ec1ae1e7695bab32ad1948beed4a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6f3f9db3810bc172de7c350cb83a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14767fc0b6a46f1fbb23e967c8c5d861350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9f492a2c734b6641493c43b773c69351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0cf26a95da075ca34675053fd946d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a294ceaa52093ca943d72b451bf14353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9c831febc4ee7ce04582c6168f200354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c56fa88e3ec58ca576626faff2362355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da55d9ad3a8f1d3c675fc2acf5f94a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2b4935aa5289164d9bcf8776b5cf1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8268aeeba4e3fa6a51b1b4cfd4fbf72358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037b5bae5775b78a37e3633828ec4e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25aa09cd515e7c01c617d163748ae5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71064646fc7e9285e581f55ee62285ed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cd0ba6073a0e527207ee34d326b95362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0173cae1fcddb8b261cf478d32bce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f06606d0d7d23f09b90e115feea662364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac04ca23a5f568e6fe2855525aff9f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eda27728adf599f0b2fd8d0ca7cd4c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5edc834bd5a7a6f0bac66baca085a8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d50e6874fc0456d0d6cc6561a01393368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f757c5a86909693789746da4d8a9e0c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d01c1d94c8ab8693e11deeb1e3c30370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd95e3ec70d3a3fbfcc815a578c17c1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e73346d0f5a4e320029e8d32b48d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6405e9c99d77d6ce7b29c956e86f9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c8a9338e70d3a0388ecd4ce1b2e12374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131e50f4cf88856cb340ca3c20f34e0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0d6c2696c3adf5d08caa992978be0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63af8a3a2e5d6bb8f39f6af3886ace1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acef90157a9619600bc53ab512e29b0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b39bb6f4c2690c4decb20ca376855379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47cd16f22f2bead0b0c398b65c14fe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ee5716af8b8dfaebee9c970b4c287381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2634020d24fb46bbae4f2398b31fa41382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04ea390f53aaabf307bb593d9884bf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35f18b124f6172754afc71177692d7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6f4f21928bff0e699e3fac5e6ccca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b3bd2db9e1b7fe128e440916cfbd2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899644ef61512f4af399b550e05ea769387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6777304311aa0a45b39c85e1682e4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18e4cc87c37850cab7fd4fb1d1c9b1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc04291b419de2e354b7b113ace7046390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca1dc29d29551fb53a67aa54864afe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85fcc47d730b3fb476a9c672fadcde392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca498fff2ef81289e52f1a72af37a21b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63780e56327d7e62196c56b07a2423fb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87e06a029aab4eb48e1d99ca9c441c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538e13a6eab3106981468026cf5ce06396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62171ebf744b068bc3d526023f85fba7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbac68488f4804ca6e6c7c193261e4b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c624d2088c1691fbe5769f8cc7240399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502c09e016d252daad7215c3ee3df79400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b7ce9fbeda2955592944a35047d9a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570cff3ba90bb6b7cbaf92d48b786c2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626aec3379bd671f44723b296ce01dc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435367a2a5ceba13073e1c58983c9aa8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37743c20b5128b49c67d0ff23bfa351e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf1ff16f12b7325f2bb476f56248ad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f3da63015eca5abaf0a60ba19ed58407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648e96d0631f12fdddea62ce7213208408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45085f14bccf459bca530dd03e64947c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257752b9ee49014fa79864b2f5a2a86d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d4c4375fd7ba03a139c7152af1ba7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcae57533a1007bfae9164fcf1d2a4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2496a24808f5b50d1c7e0b85078329413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13576441d805e2c8af1b95f7426d4945414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99b25a3ebb4c4d6a4d9815c7a528e7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5084a15bd3cad81a3a2e819c76e73416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d862a3e23c74ebf23e51e826e5d10c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3132a4d157069cb819da59e7bd4a1ec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865598d7a561d31acc9fccd106672f94419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013e08d17054aec9bc02def1edf0399420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ebf4a254a7655c78eb6b33ee4e331421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701d946cad471662d3bf7b4ccacc0f6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6146f64f470557499b35fcdc8c50bbd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663da362bafcf78d715acabf1669cb87424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834eb8151fff698771e9fc2a9421d70425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2634200db8ee5ae63099db2545574d4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce577747cd4c97c177713b1af17cbd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17381c780e2c6e754a1a360f346f7a6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d8cb7855f59565a50a50091a993f8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f698eb62eeab77dd8affa1f701e8b4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d764c9d5183cb6f48602215fb4861c1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c07caf8dc8b733190c569eb333cf17432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624efafd09f669a93284a72e5fbff5c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10086dc7a6a9dba7fe778fef0fc9bbf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313375a533941c60f66b8270f7fe493b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5812076288bd7817629a1c91c41197b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e95c84d0794ac0283e371ea5d8ffd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52254f22352b0e9cc70de477982564c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7782042daa2d2ba6f5e92a90c6b373c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d72db3f26658307c2bb8a193fbdd60440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443e9d1ab918b888dbc3fcaa464650f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3713024c70f0316624c63b9a83962442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdfe9566997e85e243de1b15ab6da7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab835da3df8f84557f9f9fed92f9378444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2780cb8b43473202c1926373a8518b7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df911c4b5df86bcb97a6e0cdd5a13ec2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c637872cdee852aae8b05ee4f34a735447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ed07461b6e1aab5c6466c7b9093d1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d23e459ed339b43e034a8394d203e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5301503fc2174b5e735ade6427978450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f598f598de298f995478f57f4e113e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775652e931dcd6ff29772b307a7194a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ab0bae459b834c57d2cfd5b522a31453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ce9e8e903c1e203c3a9af2f88e0a9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4708d513f859e370d1b00fa3836ce0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7c698bf8bcd82a6b99fcd10f715f5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff406c1641e0911637d3371a1e0004457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a330c3eb361cc38f808c662e6b4caa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c0500331f1769022b8348ef79c54d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde6537c8735e63f7985b795a420571460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb18c1c9934a252743f6ac19ea6d06e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e8722f9748dc45b24f279b403bfe6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d74ad417384c409bef4327610d697463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553e250ca827fdecd82f710490f2b49464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e88c9033163f8f0407e5aa1e4c7d87465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb56142c3fd97c5fa534a99f947413466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf04617f8ed7747d4f05d439ae6659467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e185b2297e210d4715d1e96ba535b2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4ec3f0e13a759bf3cdf94e2fe71c7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de424c6f163bb053b080093055a099e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3407ecb8439404951f9a99c6a3aad1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2ee4f5e8d3694e36de3209f702a7e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3b615064635b5cd023a46429d5cc1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13e01a5cc3a27a3470609d4e445dd7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ab215730c21211d3ba8d8acc72082475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d1c8b646cbe1cabb7466d769b1336476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0f212e5075f2826a1f1912baf8159477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2e4de728e07f6c0845bbb52b45584478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80a3953942d4e4dbfb0668c6e50b15479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c0303bbd36be9b86f2b7982604571480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5ba26154bb21a7a21902c2b5d96cf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416578a32e087d6d9f83bd186f60d84482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa117413b2c8d62fa0f20a931923b8d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9c290ebc1ee29ee1e510f86c2511a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54312388ed0a47356910f883832214b6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba599538efb3cbe867abe0202309462486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cec67dabaa77811b901bdb7c6b4ff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387544783428a58a69c79f23f4b4f65f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6510c2db88877ced6de42aa9ddc8305489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0140a0b28ec1ebfac3a1ce0c7accd6f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929914decc6e1353de731ae796441b0a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7878598a9818ada38de33d2d0015231492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ec8e1346333df8452c9b2309319b1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe79a5e82661d4ed34e9beb5093bee6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46daa9c24613db63c2ac8174cc0650495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c639109b80e756b01f51dfd0b9ad272496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d3889702a81588dc618629cf8e4b9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffc0e16c91b38d7d3e858b9462b6c9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2123f473ac8b23cab4af83f273ea7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34995bc3d504d37e12e097b8dfe6a3f8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a91c0641550e173ed9b45d4237e31501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae17e62b32f9780c9f1c3c0808c28b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35889f308cae21ebd0864bc6344f15503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f5e0276009e09c007a6518a98cff0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07b63848f97dc588dc74f7b37677e3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dde51d9534fefb59f2046b9fe19a46506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb7d069f1016b9ae15fc830c41528a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2a459c53386fef5e448e1b1acf2c0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e7a6e62fc8f2ec8fae906525576eb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5680866f0e48f39300ccd06186cfb46510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04e80f33499b999799b16789ae3463511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0d7097a34612982e4da85480df45d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4940b6313837b47f729dd52eedd648513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aab608c9c69a5ddcbcb1308166b2d1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882cec2119c6ebfc9cc10524478394d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3775efa38a306718c8533ec59f109b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbb1b167204ac2ac0d3a2e657461a3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6b8ae7b04ba6ad423f134cea1b3aa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a600bfc8c149469beffe3fc3d48955519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42c7f33f6dfda42b9660b754db1054520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf7453d55986a9713d4b4a151a8ec2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79203837997750803bd321bbb6bfeb4f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2c06748cd50a98479914348625259523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b072337438fa498f63c5160e794d821524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aebdd8c8afd41a114394b9af2e611d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c5f74dbec417df303f749b57415a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25923fe764dc94d15d96c7ad446fd08c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd69cbe75da7ec87e50487221eab1fd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fc2b6cf29a10ba3bab85a35717f80529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac150e5f981d741c6127d4d7fc008d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec49da743e5a7a4c9ac5b4248b892ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c186caf90ac89b7889f88eacc324d95532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc611bf4e96a57ed186606b0ecb588533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5229c821c834b1c42e60bb9fee1b7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb62bff952374b0a53e2a4b21e8ddc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2f2e11473ec22d7ddad1163d96e77536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe652b3bfef0019295d3b61f5ac8f7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f5cf60addaac438f368193f4f4425538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471fcd8d770631b841ab072cd2fb70b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d2973d5d30189d8879a91a9f37f08540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d4f10f098cf776aa0b438877a43ff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b8c7691c91d7dfa33aad4fd0aace6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc80fd4eda458b7d70ad51437d0fd82543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316db8d83903b27a8f3154e24c1f3464544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233d5a83d20ec18851c48150d24a392545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7337cd42afab1a721853be51bbb5e5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308ee7ebcc352a976a02d3f19db4c97547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7aacdb95ad84446644c64bc33155d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f05d806e370343b93781ee4e078d7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aab0bb5f38a64e101d29cb533ebb0a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6cc89151ef08af6af7666022cc171551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5ebfeb8ce67460f15aa89bff0f0e3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb431f81d761afcf0d0478292aab84553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bebf32610c9a6aef83d6fcce5566f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb64de55752992e33cfb0db3d57fff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edd4d762b37fc5df8eea0943237ef5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bc620e38781b6d1d24c1faed0db8f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843004dd431ab82afc555ec0af7769d5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576284d338fe92de6b03bc1dd0f9dca8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b877cd5b98125a7da1530a0cb682c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cc6271887dfd44a8ef98470734829561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7e13ac434c6b43db89b87e2a13929562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3fc1398232bb1e62008e72e347536563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff7643874906f1f099c809e75b60e1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b303e3082328b652074a15cc94c5002565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3338889c8caced5d8607d888ecfe40566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f610967115636b99443da73e2679a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc59b8a8d4f3d362be64aa56d7cb5f3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c0d7a82458136d0dfaaab935dcd00569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5b9fab4810d2c6a5e9debd4a9a645570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9b4c7c9505a15e869c4999a87dc80571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9d23a5033daa2ea9c62a8f5426d41572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198e77bdc3fdcba5b77e2d6919d81c4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2c0bbd566a4347f0c2417b04bbf29574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a95c3be132c8f1456dbfa4b340af3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6c068c21b36a2d3df3ae30a11e06f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13dcbb12803711597fe78c6547ba99577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81db6aa4b9de51ad41d9ad177a5d71578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2814407f7e898ee61eb98d4a36a6ff579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a0e29cbe93d90925817e74198c3a7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0935f5394791aac1ef73ac606eac85581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be3310b67213d258b4c419c3e1c6c6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26448d2d44077ea463a80574aa356f94583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a2c967164770ea1e0ad105b552d33584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84eded8359beaaf557485a953654db1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb86e6fff76dc70ce10214ef03292d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7510c065d67f90757844c4bf31cdd6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df40bb1a48824b9aec938b6497f9f7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea79c82d20d53e6cb7f222adcdf254589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e42a797b42b224d6052cbf28bd36b2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb50210002d7bbdc247d28f1450218591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f81715860d08fd327c3af55012210592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c00aa1f9006c9b46593721a48a6b3d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5b3d90703cab10ddb8d9960d97c95594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290f2832a0cb06cad533be71d20a2f0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5b99f89f69d34aead6425cdf24648596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91900caf0b1a540cbee0d14ff0e15bc4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116fe743ab374f354646b193cb90308598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab63e8fc01fc153f14388a3e78e68e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343338e61e3d6db1bc1ca62e3fcc3438600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156314aeb64d7db4db1dcb875a0201d5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e936ad34c22c20ebbb016f9feda894a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5125d785fa4024378a7acb30befe478603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9b4bc3c314feed18d93f619d61cf9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d58252ce163dd6f2746a8d3f2d760605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a1bd17c7962b285e946fc0eb4518f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a691070eab9cdcc001950597107de5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ae4d66438a9af28135b6f90b7cf9f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb468420a703354cf698848906e8b0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52557ebc9052f34ac1237700ee514801610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c398c2200ca1f2937a1f8a2af2a0b65611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8abd28239e6571b20f373af10d65be612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb60466a82c36998be3f397674c468613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978a28f10934773ecf9fc3b76f6892a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b144314aac5a0d23110a87fb0a39c2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03308754948f2fd6860dd0f6b8d436bc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe457fdd76dfb25f9fc79798f69f557f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4399a1feff67bd5d321175314884c6f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afd8b5014df86d7b1eca7f8a989302619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed228479e6d07ce69b94cf4c6ba04af620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6e4eb9d4fbadd79cda697adf7183e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e59cb787e44677f79b11ed71012a07622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76a8d689ab212843557741ca39a0de623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfedd3e8d7210c0ee0ec83b2d431f0c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a3338f6beab537644906ceed1a034625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee7efbf26de68f97fe32256aace3c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7c1d3fe1966d8f939ceef47bcc4d6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288104b020b275b5c5ea57205075eb0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c027a6d0f692fcb80f1294b6aa61ec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d7f4c21ae1ec0a9aa9eaa4fdd995b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0f32bbbf73937f9a64606ce93b461631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19391ee966a4ea820389512ffc56a8d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430da3a183b2544eb7942f29bbfbbf4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda79a4216756c881fea0a82d0845cd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea900968c704d0a59ec45f1261880a1c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8a0d25eebf3d3666a5455281ecf5d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b464b3f8b1e275fb2f09284473f9d1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9cb63f340fc86cd1964b982e49c99638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bec1f8e1a57db7449512f45be0e7b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ee8d6cc2d9efbd652f2bf8e239a91640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797116743ccadf12b164d0a3a2f7b6b8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f818dd4fb046eb2a2172a43f5dc68642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc692af526ff28798f92c73d9fafe07c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851684e2b3dd5247b87de0a9f31e20d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f130b64512e7b66544711ac2808bd05645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f75d198c6e4c9b3f1107dcf076edc4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625bbe47fb5e621a4e6f619cbd2c098647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc3af6d9e3aa236ec2f2a65a8c915d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8597a59870822372e34b54de478b46e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1dc2b04bcd3af1721161aad7b9b620650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4e0cf63e4d04f94a23efecbd22083651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517e32228fd5470b7f1ec8ad5913f99652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265c214b52a83d1ba4eebc911c1dfb3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5d4396de338f2f5185bbe46ea72b9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1dcfa9b05c2bf4e511f019e0fd5d2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7a7eebadc2546ca75f655c5b99dfa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daba9142c7abb87f5c4b33ee67f5e14657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4fea6449de7c4666350c88be05b47658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3a889020b2f5ec327fd9727b75744659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65818779982984d0adf3982ae70aaa1e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e592cb3e93e6198c865cdf8046153661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194b7a23cf171cde7f05803720b678e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff85c5ad4be8ad4a11a7991c5846f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5347836a70eef156fc39de70dcd42f4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d69649245e03733e855bb04a820b89665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e37f8bfe586e76189c01b202ace55666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a6f16e9dcdc8829e3f410976c69c6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a25c3e81f85d5f2f5620044cde2c5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb488fbec920611c6b11c855c8749cab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ceb55178c038bfd28cf0072f54e9ad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783bdb999f360e3199722e4f076f675671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475cdc224ee4645a39d25beb080c63c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803ac50d6e7d35e01b320c3301520b6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb739742c9866eb7486ca86b75d102e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523e0ce88d98deb80014d06d962240c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ce7d4b98c08793bbd7ed9101da1f3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a357a15f195a74bad0b5f70af0e6218677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f14c498ca5f22f5e54cd9639e0a00b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860275259fa98131e209d55e1724e9f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7771e9a63a6b27d4c5135a86b0d8c0c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f91020637b7a9bbb8409684a2a2f7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3846c6cfc5ad6ed5060986586e144a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790e4f37cb893dbd37ca90e2292d2fa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e949bc8241b4556b06480cb752eb1f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ef1971a6dba1d6f0ba7e20b8d5461685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d6900e342fefcec025ab9e4111cb3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3509a306623b02c2cb8b55585613f69687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b590e1231786de7dab22a485fd31d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159b24b0b7e12ba2af4010a7db7c150689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90756039221b17b233e09e9c38d536690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2648ab331d67ab20219f7c6ad5630d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08f3bf621738b6618ed536a6919c39692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabfd43d7b957a354f00ca5c538141c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868826f01f560f3dcacbd038b58b012694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1b349d1910143c092442dffd74b28695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d278fda2278c7c3eb9a3e1b1cb69c68696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be198c3a830bb61bb9d536ae602bdde8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30521c8ff8adefd04dbdd1ac544999dc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a497da0c437d08499928fe888219c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f087810116fe1aaac7035c3f5747085700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f08bb4dbd655dbbf9fb091046c043d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd516ba356b395298e0229854813f78702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462d0258609b2484c8379116c299491703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8c9e72fd17395d8613f7a9bcdbef9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36df0550afc1358ccf685c89524e5c7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e178ed3bd6e737e8e518466fb4a0f9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97afd8eba2471d07fe67934a11ff9bb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153c8e28de96e9a0e07fb60d25189f1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39830ed2c675dc6ca0f8c95576c410f4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efd591b2e9c4f4dd6657d98cc3e3eb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6abdf2dd1ef42737ecaef043aed19711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e822bd4afa37a93a1642ccc77d6f5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec929776d013966a9ab63fd79e618b57713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a2f3710bf18acd10a797ee54738b9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f782e50f6fbca335f9bf62ed976431715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d00d6aff852b625e28c061dd98371716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4511399e85e53aad2c157e9960fbd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056667abfb892ebe2402e3391a138277718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbeb13869103843a44ccbabf51eb74719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5980e6811fbea73adff8ffe40f274720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ef999203b0926465763bc5f287813721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f953a8ca07c414c2226a7ecd9f94b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d162bea1ab9f768eab16ea23eee2e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ebc85bc8756f501150eccb02fef4b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95ea9ca4c50fe2abe12537e671f4be725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952e2c342f2be46efb9aebb75e37564726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842ea47c9b5ede78f68bf5d19602861727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317720a465015a592fb627b301597de728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbbbeeb30373ffd98639e524a9d644729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b62157e2ed432b88065504448143fa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc338f8a52bf90a2db82106f9dfc59ab731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81b7cfa2f93a0b3e2842d7538d9b58732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fe75280b2c5fd59d0953c7f03c2c5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b03efe45fb4f1a750c18079ae574f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be55b33a0d8f70c4c6f79aeca920dec735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bf19de7f3f94d5e7e046e790eab1f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8519cffdb8705d623a8ec1959306f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001dbfc546e8a6957a5c838f6294d3f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b934183e57638a569481bc2e9772945739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f0f5cae96f69c1b9a5b8fbc7e9a71740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11ae8354246c9a031e4f3e13ac4fa1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f47946e5a0814647138e3250f927a6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba001e58abe8b425976e2b317b90e00743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445c0ca3529f205a4d7ae48e386b28d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60024cd55da809e68a9bd068c640591f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f527087ab0d8b3acd65ca5cf9ef74746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac033c7dd011da65b7d32bb9b936863747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7005162a36a4347076188bbbce979748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f488d88cc3c93fbd1d82e98fa372c9e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6a785418e71aa9641e9e65a6e1523750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb0405041d79ec7f0d7c405783fc00751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f244fc8d857ad31712d85be717a1744752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc318b7f94aa3040ebb4473021450b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48300ab098c51ec2d1a0579723c3df40754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97b5c314b72383c1a0854234e6689f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc21bba72c869de0f1a4fc95066094756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469b3f6920cfd0d701183435863deab757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c90a60aa69d8e11e28475787c8c08c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241dff53768e7dffab48df9114793b0f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>