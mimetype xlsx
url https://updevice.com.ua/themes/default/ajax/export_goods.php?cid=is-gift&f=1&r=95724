--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c9e4bfa5787deab33d9785e7588b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d091b68eb0d84612dbc5e71608478e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1471e6fc225143a4817ec5869f5036c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21fe2d0c05e3f23710b1edd44b62e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0d3e10996f9a915639c1d23767fdf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636bb5958b94ab60a25aded7f1713936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee345166aac33767b2f761ee30e237537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48248bc6a48fc9cf239cf9861e6e70f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd7f9e6bbf1230fe599616344064339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002edd46f7b906a734981fd416641df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c87dfba5e8bb70b6c00bcd78cb97c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123d47cf2d6dafcccb942c6bf8a602a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6a8a152dce52581b9aad7eedc468013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda4b03175e43f31eae8b23c9d5dee014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10440491d23cb6e2485ec60d64f4812015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14bca52c9b2f3c9f897194b740e3f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbfd12f21c53accf73c9a2d4448fb417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd564a93d2665e18badb0063a0ef4fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3faf0a1684370312343846b045a5719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f87ab947f9bb24e8ab2448dcf3bef620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb973e3c17a3eeea76e1a71405480d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a040f0e5e5c37acf26cbb6ac6d0a4fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082c7db699bfcdd422c3d8f7b8e3e6d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef9ee9a24bd19296c28f67b4b99bf124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3be70900bf0d4ddfd5aedad7f20e7f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1114a4789a0633e480080fd7f651cd526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8321a478dca8e0090ef36a5227ff327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab0ff9ebaeb80eae56b6b91cc0a57f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ba7871cf2464b0a5adc57b10e795829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d5b47b18c6793d489eaeffd99ad2830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a51a428bfb90112f610d5a047e81d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd0c4a50211c79fcbf5cbc0ca4b57132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72a28f6a52ac9deb49a2495d629c1233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1383035ab73a395b884f86d14e65b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068fc51c5b0b844689ca028885b728735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404d56b2e29e582ef02a79fb0eac71736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39402e57022d266a290d33f1882d7afd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174d06b138b5f786a5287681af50c0038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10b1d752f186381e60168c73a9548139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07f7321ccabe1b1a0bb5eb5cb7d45a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440adc9f4bc14f8b6ea7e64b9cbaf3341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1005f505ccbb67c362e4befb24b0042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcfa9a36701b0f080e7325eb4e6fa943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1363fd3b780ff962716b44036d803b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea889fb318442f1ac9bf72faed726545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad953eed2d81be9c58743a988fd19ae646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bedc66a04a2c3093a6a445fa6d920f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03570ab709e30261dad0f98cc5a78d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a28857fb51e337614e183ac96f113c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea8b5aa9de6981d0638d6429e043c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebf0191b5b5da0e94a237aaa2aeb2251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76949955885164a41d2ad84b8b6e99a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5747b47e802f48625ab523b1b29f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e447685a145a51f117f3433c95bad354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c5ff25c78350029656ce79eafb3d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1072dc99d8c2a9b5c788607c8029e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c5459726045a0530062e7be8b871357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf4a947c721bebbdc6fbbb8fad657858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7474f1260759a75f14082034f9b51d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f96992a7e66da15e4638835a4a96d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58656c0b89cb448022687219956a3b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0e33dcc3097f93a3c22083047544062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3674b51d252348f3136e439f605ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc362ce4c097326502edae38208c3664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237c928eb9c31f3804cafc41949478065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65e72083c58037878c8447105a817566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360bcc3c15d0571e0b8dd5f36e5413c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225f14acd83e6d82c5983d5b5971a3768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b822a6c78b3646d0c4039f22651be069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81299fe8719848ce3760392eab0f0fb470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7e2bb0e8690cda560b74f77f82ceb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9eba8b6b068df71ac2194efebc99772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b58b11db374397e4a9fdc1d79e523473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a63be33f8a776dbc56139fb4aabeb674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170ec93f38f155f9076266c8f8b4c6875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739860d09da13b272d87c4de2d7b810076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b254f7fde55f7df8541bb1f65b2e8d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a02ddd2bdaa7d3dd4f63d37c2ee61278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4125997696e297befc83b7f133ceee779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03375592ffd24b39fe44464f5e1e3f3180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c31fd3c68f999d681363c84e02c37c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071f77b2f6ce836720afc43dc1d779682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649452509c552e9065199ee8a685ffb583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccf49be3b8f592092774c2ccdb573384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d2d68580552f7efce513acfcf4e0285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e05946de80134fcefbadd38a5af0b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8021b46851707cd079fe72adebcb0387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9a9533a05cdf63cfb1908f741b53d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8a936e482e7ddcf072c0d5ba5766689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fabf9644e86fb01d168e869b4913890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98e9f099a87b836787b7185a2d136191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95173ca27a3630e25c14e33d382443de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc18e1b3c23ca51d38673e01698fcb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1944974faa39b11a685bc1b2dfbce794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba23d6cf2eddbb7c877435bf27bc73195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db128ddb103c91914fec783173c56e8b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8257de67e7f21ade50d2728b4cf27197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb98c5c422e05906132dd73320418d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46342f4c3b530ef4329ac9646528921f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b821be487938f0d4c16bbeca7c3d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddab1cf5a87ab41b209d965fcdbd8d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b9115fdc3c303e5545e8a06faff4e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96bc7bf88dec6dd59c75ef16650e902103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555254eab2bd2355721a0600a4bf806104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d017f725ade5cb72c4502d16826f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7cd1de8540f95b21fad5389ec85ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912708225ef3dd34f4f4f8d70698c38107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea050fb7b1a6388594a69c3af50975e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8642515e5939b51095c9d7f80bc728109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1255901847dbb23b999ea7ce424e5e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05508e2dc82a6e0ee6afe0b5bca171bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f7999ab01f2d0a43a70817bc46569112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44098757b0909b9aacbfc2d1e5fa109113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7e9ed3733438a9a859bc048476ced114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2711b2cf44b899e91a9d02cf5dcdbe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbcf6cf49c1ca2b175520f92f2cadd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5c9301d7b8b4ff2a716d09ef84fe9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe704cb20cdd542d4eb864cb017c9e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9225be7887f7ccb9e20a67bd2ee0c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520b43f3833e8fe6ff8af25f9a56a63120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d85290dd91e49f189ec5d3011d40e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91612554ed80859a45be46e553e7b44122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ea3db8845e8fb8ef7a0a44a836ba4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141a4e653ba8757302be4b460da4a59124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf959b05f0fd6990e2c6d1842cd10de5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9df2d32ee9cb9fafe24199549a0699126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb61ef5614b391b78e8c9bebf6dbc6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4cf888041491918262ba6e40e23d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae840b890f768a85a789f6eecc3f4e38129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1563151f91f2dd123f86558a01ddcb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592e608989e3bde2212826280f21c20131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b524c4e9ea8ead64512aab42f2d02132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbf12027c9cb7df40a4842a7e8eb4b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4eb8bd4e5be68d4745ccc103f57ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18969d6a849be113215aba119524934135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256b64a0dddb994cf7c92d0c896498e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bbb00deaf1aee97b01505a9532cb9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202e599fc9c88fa222dcb73f08e1971138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f6798f4a1a93a34df42ff89be565d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985285653ca9b88088909b696dc2676140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b88194353664c5e58a13fd55ec7d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e8cabf580d5b891a3569dc3bc2855142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db803ff547fe346929cb71876b05c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a181887c987842b64ee350fdce9674144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d530dc88f598c5030f796a8dae11f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c16b8e29b7c849dda4f4314df5e74e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf4d6232e581ff2fc9c2f27dd9cad2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e097bc4e695407debcf3e33de1a10e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbefa045b5eb0dceae26bf6ca38020149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1788b64568a94e5c6c921de0af47c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d12df003bfff74139ee90d03219d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3332e667116cc2a193a568df01df8dc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6aac2a87ea2206e85bc25588b65e3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ce52d3acc3babbd6fc2fcc7b42706154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c4488bd93b4c9d1c56f436ef415d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1759b3b9750469611bcf6fbbdd33e22156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817856d95ec2cb80ffc33d079e4175a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4a6039a430af8df00161db94a2051158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979aca724cc52773d70162eb7ca65b1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d191edc8d9171232a27ff01d66a2a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df2c579605adf906ca3e5264fcd1fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05606c47f9fe16f922784afb27b43b8f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d2b120676ab12f2d5bf1495283c7d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e0dd771ba825ea455d319f9dae1c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb7031cebe1751fccd95b9df17ae20165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72aaf401d06a427c97609ab83768c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8731f40ebd962f08afc0e524cb6b50167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce58bf3502c98811af93ab0afd93fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f52f5318aad2ee61d3592dd997d87a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118ce277af1a5919462f56e9ed0b912170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06605bf940f3906a5dc109d259fbcbd9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c59e5bcd719f747782b8d880f4c62172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736ce77bdd64875eee928a0a2b9b383173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42961762393cc9c486af8f386f63e7e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a290b7568c84365724b7c122555c0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17f01c6201e24c89b02bbbfec4f5a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14592dcc7d5cbd8bf7e341b760f407177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8bb97cb5fc5f016e3b8e34f3eb14a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d13d5f6f4752bf21f147c4b51f3a99179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f63f6f8b47db39d0abc5715fa6a29180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544634f32b34f1298cafef075c428648181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758f2f62a9d738e8c8439dd683c05c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14df9ec5b9e999e173335c0d68efcc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac128f1045d02403938b9ce94b0ac5da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e9c15375efeeb2af92ef981e616fc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e156b4791d529301aec3ea8015fce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e13824a5e0226a4a52dd31bf4c5fc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb8a6d061b79c21e959e1a0b5f48f5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db293bb3371100b48b005e8b27edfb85189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212d2d6c43180454bec3df980dc97ee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046b3c371997a9524f3011e799c34e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821a7eeeb0112fe76ac0957071bed00192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95358ef0dc4a9a6c5d5c8c7167ab9465193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad68342e801f2f50d135167a8f0e812194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e17fbd0308a082b541a10c1006eb5c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652283804b1cd0a70a4fa36625ba854196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16582e6b6d9a1f1377ff2e24f56424d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f956b4a963d4135ddc2d465476849a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42280589c544680e143529853f88351c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449c7d6bbc1ed4159f7fc6fd101da62200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b84d92295ad07c1abf0c1f76b133d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d7dfc1726d30655a6f8205bc0b2e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22708d9b63f9b4fdc1a93f58e78d5a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064938080d76ddfaba86bcde7e461ab4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e53b59dbad877a8c8006540df0c17205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ae40f81ed7007d4c0e3431952e4f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf243c83c8beb20c99e6f49a712977207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b662a6a5a0f38250f1ff89e24292f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bddd7d7ca23970d08208b9e2c99022209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f0cc24468717215d1f7fe672c1686210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f640ef7d3e11e1394cf4934ee163b54211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6443a847f797451e9702bdd66a3f0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b671a33eb74f3f4db6c49c98fa389213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5e2f808d7191fd4dafb6995f6e524214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ec378e4134e79b92667a3ffeac4e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75568cfdd34806a6cb4983b23b842b69216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383b0ed30b62b0954b049545d891ec1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9b830633661417d41855fc9b25d12218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880ea797701027d41b11f3f8ae0a128219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7592203e1a8fcc9ee7c2a909959fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62a4bd03335acc0e4121570c791066221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d018736ffbd8d500312d760b0c7b8c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274040794a6e9eb3dd1e88e34a808be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b5908bb743e6364549d04ed740f54224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9c97494734b5c787a424d538a841d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d642aa1de301f4dd83c29e467335846226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525643170edf1d5703b84ba4025b811227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b0eb046e905a96f1dc553bd14d708228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d46db3aa6264b90e9941cfad47555229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f160fe98be51f8f33b49a580650025230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cf32ab846668e1ecadd27df4fd196231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734ca5133f390b3df23da3dd1b92550232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebbcea2b5326d9857c088b9342c277233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17e225d842f3a3903cfc97f67a151f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b5e210daa5e8c21e0a6a7c2763634235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45fc135c9d662480ee621ba190b343236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c0569c7c4e0c6ce97d7160c35fe4b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d46f3faee0bdb7094b8e40883115f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f559aa500db275871c15349b111b098239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a40be2330ca7b6d80ba4c7e9e4f02240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252798e666d555b4184f4e493219fd1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548bb96b3f6f9a1d9bc3cf5482e7e16242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05ca0a936ec9280cb3f18ecf055c0b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0ab0227beaa7bcef613ac869b8109244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857b30d38815ff6b5fb804eb090d7a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed304352b7f1f74f35745f4c0e982c79246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfef7cae7791e9d9bcc7cc0bb15c47e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823e74330f48f0854f994b73f51f836248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6f5249b0194f2fe893efc3c2b9948249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690f6938b7e8040a17098f4c83f94c9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c5fd2f949ed75b5b443b7b3aa0b5e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6c5234720a887697ca2621a8e8261252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f31d9ab628ce50d79377ae83f70c24253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975475d5f0301dc39f8bbad35fd4ec7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030db912b4dd0b2452ce606b475236e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed145149c3aa410e91a94e0d4edb307256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13d6be25c6f77582bfb5ae8af59536257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed882c19a669b6440126177f1ecfa081258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2c82fcb0b70433de03bf7f8add8af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52834e98156929fc2c13538ada90014260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623c6fadd27a3345dce52913209283e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81f2b23891150f58ce20c9c734ce25262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98a4eef035c23644720fcd5da0e67d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a0a4168928bb79594d3b087c8ec6d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52ddf21e8adf1047178d87e89dcb6f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62d209985ded336ec13805d3c0f832266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989f7facec7c9761e207380a92fb4a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf19e6f84c54e84c6fe55b45552339268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15ceb6830f4567418741c6c3b4d605269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebb6375d4940bf8245d1ae187171a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a4cf82bb33deb4a832f9330b329c4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dab6069414f41691a854a02c6a0c30272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c75f3614b37fc5764fe5e005402490273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01637cf34a0d47c61f62de7cbd913719274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3273126ce0f570ae2ff1c4d6f832842275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2fb9a373f0cf4ef9c15d79a4cb1d5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641656f2f8b77924523517430d0b0857277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10815a8681402efc6f66ef1ffa9deac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0da084a74bac667d4caaca3b9236c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d231612dbf4ddab35e2fbea0a3e306280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9a3e90d55091220bc7cb7a85f4d13281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217c7f691a8dd07051bf91a9946bf13282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e6e4999efbb7012a559a51da6c2a7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3b71f35c43469a9fe835c5f3e8eeb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d4ac267d8b4ef2ab62fd0ff64acf4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8027c8ada40aa41c97d8ce75a4e403286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffca0e3207bee30e4fb2159fc10e8fb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf80b50cf1482a935af4c4eabfc04d7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d9255c82ade136d678ea6e3e6730a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac023c2d219323e4cd1b58c7b013b6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf67be70ad06a3c89383bcb74463f5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2101773882feaae20c2295242b41563292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a10778324422de08d1f4c9a5349cee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49b551c64143571fbe68f9afafc744294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784943424486aeba00b3eb1562b1f417295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328d854e5a44aa513ad9cd251046a2e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c6f74cc5bdaf9d65bdf11d393b031297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3baf3771ca4bcf5ffe063d153499a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72add304da105ecbdf5318d36a2510299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e839a97c106dea83706f5ae21f276300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba8244d3b3fd2d8ce0e291606610af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146674d0723dc2b44ecbc59c353b292302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ebe705ee9c64b0ea10f125086118b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad3f7d1f4936b1073d3f2b4b1aa3dc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93fcd745ad8babf6c74f399d472f4a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a393567b186217ed97ff9fce0faa00306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea066d636d92e9cc071abba81d611f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55cf4928566f43c7a04d3a617d09bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5fe8778efbb4fcacee98c18cf48c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2bc69efc745875d0bbe7199267549310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d7d509ff0f2dd24006ba47dabeb26311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a604714b2bf396aa0f96586c1613f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd373231ccdf7a5e733a2a68cd0026313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58950ed6981a6a654c06ada77660c3c3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7fc4dbe78a6868da45fc9bef4a279315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2180f831ef9d225914c32c7bd0a656316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9ff470905eaa4574f3f661b16676f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac974776733501e8e7264f4924157d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1865cb652cced572ca7667b07b07fb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37827164b96dd1732415e07acb5ae7d9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a23bf2c36fab0408d1a509919f6ff4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab65ff295725b9e8dffbb6500f521bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc3b79d59954fd06e9cb08c7641ae6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f90206ae160d8735800ad209d2e55324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388c534d22662a7a1598bc609f87c4d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c001ee0872671479323476b840963326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fd033ecdc6382ce23482b3ca19a76327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130f5c5e277bf5cb5acedffaa506bb9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf288bdfa0947487f313cfdf567872329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edd63ecea8ef9823ac1427856d9d38330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217dd4021a2d62350df145e3e556524d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d97743ac8d978b18fb56c6e11d1ad2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47796e09b58b272ebe6a82de370004c5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b8c18baa49e7fa0cdff091e3ffdb0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94947a04fc7e8d8a2d175d0f77d45b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423aecb6c93255bc1d058f7d619633e5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da111b26bfa0f01d763f654ae52a848337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f03e26003e2e6bb5ed1d11b57f45a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83845c43b9806d12fa8c6bcdc43bf3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40afa94ec17fd6ffae7f7f6e5c977c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb18ee6e480573970a54de453cf626341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8f82af39baff09d18666408e0006b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a66b8951c722041e28e81671ecc3d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51fd8e539b9bcb931569408046b1e6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2414aac25bb05db3b299e2b3d4981f5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d2388a192a985ad34439153129cfa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4832f69251e1226e1160f6956cf21347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3f6a1fcbf877e50cbe851e7d3bc66348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9eb1e99360eeb4cef1fd38af466896349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cf9920006c12483807cd212c644a7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa67c4259756d05eac108c957225b09351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6edb9c32be162f1db4495faf855ca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cf52f60286c1346963cd541c9457e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496729ac5368d9f088decc99d49f9ce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368de7daf4670abb8623ad5b1aa2fcc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e5620acadcb8252bb74fb4cad6482356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf5337b15a15abe670b2f53751533b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b739378e0e7722012b93e976c8e7bea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d21efa3d6940a4ced92cbabeff7fea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675c7ba10530391bbf1fb1296949961360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331e11f1d60c2edcb31a5104a2dd312361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5891589703d7459c75e06bc794dcda362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322cab9964fed3d0ef149b654f484fc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad9ef6eea651691d150dfb0bbcd4e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4a6f3e41f8e7ad52c1816abb0c812365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db76d095b89e42a5109ebb3e1a76599366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298e886ba774b1ce082de4eb4022624367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63b7e2705c05f5151e68edf00933ed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc141980b84dad18be90fa60ba06a0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec7a2a9f3285c839b51aba5ded220d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc344581e51981ca66353bab7b68c7aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273ec1a143b27905a18a7120ebf8656372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff177a8e977798ba3381125476bdad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85139f219c4904e83badd56ee1332353374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f98546c313126777d61aa7e0c2252375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa65b132b79edcfb0715e482f3af6da376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaeab85acc0947229627b9a1a6dd46b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f06d2fa0266333ba0dcee0f153fd4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7922a4949c630f343f55ebf4f62b14379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91918535fb9de4a1cfcc6c11e3f48ace380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e81b8ceb8bfed4084745f0bdc01a1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d39f4aa82b7a43eff2ced074f9cdfd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe78edf950d6f4414648f2598c2e8c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9976bd734f66060f7742ef79ae1dcec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2e9b9b3aeee427d6d17a15969e090385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f344fabb6c4b2e56f4d5d64367ee6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569118093d03685c45d80cfae44116e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fedd38c050690188f4fbe0bae110e7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf42bb2837ea40164fd11b7d6fd704389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615faa3b3d482ac26d94659e7fce713c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e6cdda8faa77c3eed24ad30e34ea4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baef83efceba572c3784b6136919e4f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58366e9e7effc7931feb6c23bacfe3eb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebfdee29f55116af3b8b34efc0b732394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00672b5e5815237765a57c3c5f9d1674395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e31266943e39634f6fca811c8f401e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cdc50e8ee46beecd1551a6afbe0da397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5d744c4ec4805b2f57984fed8589d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49d8a127430048fb787cdcded6242b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11864002b80c2b1bb706f3efdb41697400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a484f558312740d6199f0c7540e73401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde565687593aa9a5efea1fb3ffafd58402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d391c1867159524717294d397ebca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16c33ce9eb5ff62010c248482cd8f0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e77ca63f139f7b411030da50c43a7d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1baaa132b33396bf1030faeb3b7cb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e52dbfb9440eb9c8e32370b124317b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9878aa6aa6e9959bc91f6de92cb03408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106261ef4154a4b1aedebf184989609a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92d7b7d621acf2818de8f013b1659a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490920a126c30fdcc65f254d244f980411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb933641147c8b27f0dc2b4142a4249f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde39d45482527e9dfe09a9681c7694413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad70ab1d9b650478e6b795bc0dd549f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f6fd7ef70f2c3441c3fc26988ffb7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484177a1cbb33f7638735dafa226fd9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c985b755b6b3e0ced16c0045f9b8a22417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450625476214319f1801071e84c33ee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfb4e10da2820335ffdf73e32077d6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34e9d0b7edbdfd5327b819b189c5b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d28926732ed66a0f7a364330b2dd9f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd73cf76642ac97d3e6012469bab5f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba176480b58b8561fd4c150c9512c74423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5731fc9aebbc28a9cd0d4bd616ac74424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824131b0a40da624650381f2e1710ceb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2773d3bfcae41c312d567d3c36f374426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193690ae682c54e4754e782667adbe6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20697179cff13a0f985312d4c38f6621428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a33f857257d7f6c7a28279b7cad44429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aca99e03648990700a867828c7c102430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd744a7c9d191d1fe743201b1877d31431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b405dbd7a777835ece0675b9c64036432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5f0e684b8b2ac66c029d198adaacc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49412284ef38148a5cb5cf7d38c18e7d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e9253d712bcbfb21befe2cadad7e2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad00afba4b1b3c5418938ba0b5f9ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f8d0d0f5a5251971029048e7c7a59437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48eba9a4d94afe4562fdc30f438a12e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75552b5ba2140a779ed300c891370a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106187611eb4ee3f4a681e7f9cba964b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f15394470892089359ef1894b11acf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdc80fb38cbf57a7413e5387e4761a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f6b831c911d0a332d3ec83f826d7f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7673924d880461bab1628351a775a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49866d1760877ef10de7330e85a3a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972d522fc604d3e181e133cbe3f4998446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350beba920a4d23f516b420acc538f6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ff5103d4e0eca6cd2fd13516991a3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a8870c0b2178708c5f621d628cff8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79614d80f7124e7ac19c55342d518844450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531eb9d90d7344c6ea11b839175ac1e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf100e0dc8cc50847e942f53957bb0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb219262ff6803aec945e0dcca9bf33453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b3b56f65f6bbfc77a82663f9f3e6e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f157d15d2d0d66ff426eb6ca5562b5e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552c6eb7e6606f2b31326c9d4699b68456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cc6bfcd6cfd9ecab8b35d1724cfb0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004374c452c389394682a9198b28e46458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991139c15d92b98c73a44ed8975b86c7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5e3452b4d9ffa72b18931ebff81e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8947f8726b45b22a7e9e4991997f42461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663703b7feda7a32d077c99fa6c7993e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb32fdcde0a1293206c9254c4c143c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2789252f714eb507b7eb320fb6cb9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0fe817ee40a83e3354298772c237a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb3e01efc69a4f788bd83f394a4bf2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fb4cac6042751c0d16bfc64d5e027467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb60c619914023ff8a6d0488554ae0e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ef4b28835d3a842b3d8f4fef4fdb4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f449b675afbffdc74f57d2ce5a24b2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d133114d05f9bd5612e34d0c136748471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef072ca1d86f44c6e5ddaa11b52e795472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48c25773f7890ace516127a9ee9862473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf486acb4b1a71b680be68836e28eed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28120fc3be1367cf955991a07fcbcb55475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4b400d0a51e94e854b4c97530f6aa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3789d971d5d61174ccd72fb04f8d777477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a195f68b51d0e5eea885a23bdd644478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c4b6747df5feed87c9398ce41fdc5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c414d4480dbcc6e7b1e907df4868a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa7f78bfbef22573d39d46bdde8166481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215b85ed395eb94f03b0d6a9618fde1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df33b292ac322718df8f14a036fa41483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab16b90a087c0676d1b18b0eb99f2d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735f0b2ee6a77e77475e0643a112110485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206fb5c35d6d4033108c239ff5d6fab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf862c849132c8ad9e86807a6a9aa33487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b1cb10074b982126aca5e75715542488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb4f23d7ca0981f92379dd250aba39489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423a45eb8136be246e18d0e5f204e7c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e1959f07015ee70834905447cc011491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bd2a6cd1925f9d6da55640c96df9e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217becfdcddedf259f7f2e792d35a3aa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3cf122c7ab30996ee76cfead4d0c2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4d8735c9899a1ee32b023de4e47c4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d218be059fe7042ab1140c953a36157496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c81707480176c767d6dcec6d1aec3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc380424c10982f9dd30664b72f8078d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba89f458c6352b25b4df243d4299fc2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c2651db818cb2f0b0ec861ab6f5d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb044bc608b34f0bdaca8c1e8d57ed7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bce8d1b6a9b215d4ec64649707ccc6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef233d3c326209101a8a02e333519484503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337a059bc000adb7a6a502e1dac5863504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5ad8f17311cd79f0abac13ac241b8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533f1cf58faa4e15418683d9f080137506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee63a570ed2aa2686bfbebac89c432507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b009804cef291475ba69499c7774aa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a586c1d4fdcda3a1ee10d25a435e2b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2582d6814b5b652999e814eeeb13a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb72f2feee4fa82aa2c27b0ae6afdaf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53821316abc8c4cd285cc754bbd316cf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896562ba1451bb24b3b574652d603ca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c9025ca7414116d629125eb691ef9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a42a99d211a166ee5b86a775e1d13515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de0d7b1197c2843f359fe9d4c9ce95516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530446a857898ea8e4a84f2937bc86ff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2313b34d99b7a0898cff83970770c7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fd3779fc06f99e297891ee351919c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abbc8b97e1e97f94b71e1b90f566c4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fabef3c9daf0badceb9dc83f394448521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfe4ed41056c5ef4b2bfbadd68da5c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1e4dff226ff09a7a06b569d17142c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e055d2deac20f1cedc4a6c593df0398524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4d1de9e43f551a4acadad6ccabf2e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053eaf488b3bd1673edb5d866c4ed0cc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeed05ebda93f87d1d6de230e3e376f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fd85464f730da771fcb9a9579e127528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44804081717f315924a6fdb5098fb90529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978ad1467db54c671f19a7515e08072530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198800e40986130a98e4a8847f48ab7d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f5198a311935b01f071fdd12c20f0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66df5308654dcedf30cc48717e5c55533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19085ea9e6e755496cf9da3268ab0786534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c8508e3bf0b742f0a8f19db1be218535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00af8a6d34599bd46fa3bf7f8fa035536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368cc1f0197b4aa84b6945369b946527537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad754f44c2ded0a959783861013135ec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9024a32b00a62379df1334b5ea999539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f61609130e81a82f8d1c8a300b417b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02ea6a27e7c973582fc02e09f9f540541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665593246e214e8e0e67ade436280e3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d5e2ea261fe0b454f65a6493f4f58543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3fbd9c489a9f72e5e94ebada9a661544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939cbf51c7f8d08686790204bcafba8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d5b1a5cdbc2dbf9ef46b81de0b96d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5b67767a721afd4c70237428dbb6d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe9886d3c1bdb9cd941ad3bf881a0a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955e7e58b99e1fe1eec392b27bdab7c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f0e588d512ac86f86178c24f53f4c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdeb4b02fc2995683b09f5ec2b99127551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc21a00f71c648d56649ec1cc56961552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676d2807aa6cf480c8501848a06ede8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef721bc2086d6eab7f8ba1c241307d8d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1771a53c08b0e3eeb8deb59eeb1bca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5cd121cd718cc5bd26e284adecd9c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2d304fea8318218d75152e4999f90557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a214aed261b1462284eaeb06792a6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb44c7339df2d2ecfd93cde6bf4dd88559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7123af811848a4380788cbe8f12c15560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f182434c2fd02125442d17bfae0f8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37f00cc473d3ea8c2f8347a230446a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900e1c1d45fd5392f7c8eb7fd976447563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b53b9f17d49bed5a8e9c07f9ff2686564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ccfc954fa5fd97bf3e3e600b9e55e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cec6fb29d2fabe77dc192083e32e73566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870af0d19456706f2b1b74cab5457d1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0b879142adbfbffc130b6c954ed9b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b32b02be57368e6d8bf7e57020f629569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179dafc3451051e2c18961cd317a87d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d37f48e297185f33d267669da1a707571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939219899a3f288583b10212f5b974c8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06ddaa76b9cf774243a7fc0bcc9940573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346cfd2c33a27e304bdbf0d771171c3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3214db4c90dec0c222c70438219a3b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743431e90db4a0a68ba984a443baa4f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac086741bd2992c37bff47cdccfdef81577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f1c4dad8c13fc282f0f1bafe81344578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fabaec25772e7d1f77564d093c2d3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038eccd9e343040338c93d36faf6ce62580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b70329c3ee9c6a5cbd96dd66ce186e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c27233802f6a48b491b7d088fee4a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddade79c84c2e819abd44983d022cb46583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc744ad34b988183cc5cc30f58e9970584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6c6681d0a081c9a4a70a35b2c2377585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11548a90b2033c2c466592b13185a2e8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e665561951c6e9306485e05edd22c12587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d324c90aee4d5addbbf6594381ab9d9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02aad48d865e9585c39248ce6f83c7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088db26a4e7ef6b1c641200b28e6dda590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345dd4e2276b0c2c8a30eb7cffb7ae44591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f92e1a61d60d9efe0bbfda29061ed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e2141569bd0ef162a6b7460aa0bc3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b125b704e04719f385aeba5ef030b42594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349f2c679963efd12bc739c58844eb6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf00567b1f8fcb55390311bf0ef3c8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6d7bd5c4859ac17a8ad961e5fba57597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64f41698d548a21ff0060dbbdacfed598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd7ca0aecbf830dc933d09efca8ad0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5dbbf97b2b5c2e509ba86a606eba59600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2749f9b67c172f34ee2e01e526c8848601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac18ffe9a281bd367b10e1ddc9b14b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c560641772a3eb3d001b46d724d12a6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2bd8089cf05874d4ebd023ad22512604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e6fb9d31158a1de4c7387943ea3d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3925423a45c6d8f15327685c7819d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fde6e7b42e6bc33d5b96dcd52725e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4b7618b1bb9c0a1fdd334bc06cb80608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b98374cebcda16803319b61804f837609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78fdfb09c7b6ffeb53d47deb61f7c6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea77be528dbe5ff840c34d76bc3b28611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca03e666b1e6c2273bb6e5a239b7e8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528a2da8e063e8f5342bbb01620c945613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95314996b859fbb47a365c639fd3aad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f3d0e909e427ee4cf3a610fa8e829615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60676079383ce2cbdcc76fe487bb46b2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea1fe1f26f028efbde662dbc251ea8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b423260e65c9a09a22f78eaa6ed97618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d534a4f8bcfb8227e13b03fd08fda619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248166a4a4bae8de5149ab85769ad946620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90ddec3ca18a8edee568d2481079fd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ff27596bc71380354d160cb4ba649622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0373cb93ca3d57a2a40250fa4f1979623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403c54481a4e89d9dd17c9714fd487f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d06af8b8e97132bcd80fcb6e8de87625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a3eacb0743af2b78b35cb962b5e81626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5c38762ab1299e59983934ce83606627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739be8caac2c17e9e127fc3963112cf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04361fad956ab1c1c000891f598b23db629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe550fa32d3a742bb81a6640e237e88630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959d1a93d6aa947ae733ac72f76caf1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57dedd23928458e01ca2495cd27865d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dea5bcca42bf2644c1896ed2eb1d80633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b57a22756009406c6ffc56e4bf5e35634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943c4906a6b895be3e93a6b4bd0518f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7821b71c5487ebf54e43d69f70c9d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50bc6fa770e7b9a279256b5377a4b8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01b22a6a367784f8c68f8b1b0d67e8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec95272eab2bc42d20ea4b7652423a2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00997145206c8b75fef506d0a5ee1aac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e554cdc76658b34989b1f5833bafc9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389ac7389995c8ff3e0601acbe6b6f8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade22e25711b1c5ccdfb88ca8e52c440643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf933d078f4b5bfd61ca090cdf24f2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72666ac72835486ca4d3446876cc33fc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c867ca866d59eb6faec00f9bf9da78f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9d5de8f6779633d6cb3acb7aebc0d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb07050e495a0e823309ee55e560347648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7a10e9ab3d04c64f2f81db3748201649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103dd8fc9e0f1a8b2427b89643f2b4a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3bc5ee165aa1572f704a3f7447478651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9c2fa9ab21ce420845af79b905003652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b70ab0dd405510678f88d73d0c87d0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f69dd7ad10b11d9e0e8a5ae047c47654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d67ce488e4ce39479f8ec3da63fad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7de6c9b7c50abc58aac2d89ee4cf8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15cf03658190cd3b5628350fe69ec4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103304b147f0fe6b99bbe1797e3d073658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab3cdbd5d506346e9b005948b9c1b0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4eedbce23923a0fe6dbcc56add24eb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7b98276a074757ae75b56f8063ec5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8dd2b133f72bc4140c956f8dd9d50662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39431554a7224da3329b2d53cb6950663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83970160c5cb2e80d76f163deea4d64d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475309a18b191cba6715a5e7ce3099ad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7060ac8fb0bfd513a346b3a588e05666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659677d17b0a5a728b16bf67d5b6970a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4def12514c4acd03e92e94e16127dd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5a2bc3b032bd9af5e5750b0629bbb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291f1b5c7c7694cfe63240bfcb31bdc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb0b0473539034d6fcf0a6f69fe957671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262c09e2064c8b47604d9bd16e0f61c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6c2f04be38bf30d570fe00b1c1f93673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48008148a0e3057363b88600eb3f1f3f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca95e37197e26c9b73817b49a725540675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1141bcfd5ba535e5e90afdf37a81b30676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38023084ed77dd4270f453384f9b3a93677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6bebe238597df9d428118b3a5999b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdab24b78796fe08a3806134e7634d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884aed96092c624212925dd4a802dd76680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7cd8b23a4826e4d8ea4fab4267c06681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b94aedcaab930800b61e9a4ed32a84682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d1891f8afd5c44f72ed34d0e2c077683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b18c31345d5f370d0f7dd3010ea1fb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525d09d01afef5f052eaccc15b93007685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba33881dcc9afc9dcfc7455da418dd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb869d4dbafdcc1d4d5f2b8d8a0976687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ebdb4e1f40ed33f3d81ba4ddb5b01688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970f7bd7cd20c1279cb1c07d361ddb4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083daab2f5fb3f3fb4052ca885d5133690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308e7d46a706282961b299ad5050d17691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b7e30f80875532f794b7ce959c6d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d05c9914d023c5e5b16b270207d32693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd32cc9987078d7dca94014458519ce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2e6f35f032df96c3ff937ac1bebbc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb72d376975cbb2bd090d1889fca7e8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d59c030ab4940bcc7a39c0695c67d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6619a6271669611e6a68476b9ab9a65698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c5935a8e61fb950a4bc4c92e1ebfa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10fcfa1ee124408013c9812c378551700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0cc25d8bbccdc85e465fd399eb81a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e91d6c61504419d232321e4d62d3cb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e7d4f2666b8f4611e233e8c7fa15f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501671b8051dc3dd08e3d8dfabe6827e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255d5aa52f9374274c8d60a39e5c56a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b2b5b2d1f06b31fd64db89c6f7ab7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09867746ce20acc864f83e7f71fe3b18707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2d65029d9faf47a221096ac59bb62708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844c893719b3aceaa091d7fe718f41e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf9b7124ccb4d0042d1858cc4d3a04710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877e075dc800ffe188b000094ef7dce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6474259f92b15fe21e5a07344df05712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa434f4374c79271afe9390f3e98a5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6399928c27f1d1e11abba5bb4f289714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c81abd89b4ed3ea384b878234a1f5a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be18e7c0c287a4af9373976e63f183716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c3ff7565a6b44a4b5d196b501bcc2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8dce78abfea6bb7c047dff1522cd46718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151667d94211ef73ee75c2d1e25ace7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49231d4ad8200bd167c025ac37e9d89720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68615c6af458a86c7a2c83ac3d59a8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cfcf21f81084f6e3520166a200bd6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8287a3249bbaab42429d5478c49d98723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0340ed130b84fe517f2d3f3bc18a942724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74535ea7a82a1b3279775bdc1300306725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418fc8c5041036ef14b183dea69e05e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b4b2569d0d72d206cc66d29ab7e2a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3be995fb298c0872fb016e2cc77039728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b758c8e560fd7a02ad2092d58b7ad1d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5de65a8e0602e8aa28736d1819803730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa9aaa7fb49d866391e0bb042f38db731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b94166f31e5ad3a90b16da2c6a47b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61c5d934df09c000ea9766c50d0b9d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0321dcec1bbba630c66fcb231750c8d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687a1156633b07ba531f77b3eeeef04735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9022c08eb6a6c377610d4fa91f2ac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52e02ebf1d3e13b0bb721d4da1aa9b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0364946264ced383bdc04cff90a4b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa45e1b6e8adeea2946dfff7f6e2ef739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563d9c4763abdc67cb10f2de4d9c52c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d70ab302f55c125c038c88cdd67932741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d962ac8f5bc6bbde05785e5b78694fc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e387c0108525ce02804fd2663d27a36743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed6b5b6a89bf9ff40b63d075c67df8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97303623dc423eaf028ccf53f0168951745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a4a19508bfe13e6b316a51b6dbcb6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783232aef11231bb65e1d2ad3bdad6c6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991c7d4d2042ff2b6d3c2177e626a77748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c5e7f3545319d114316c54b6bb310749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54b25911fa6a5ac8edbdd59d40a1d3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdf5f0693674e435926804c40f476d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae0c5b73b23b5f3dd29960b8810be3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695b8950a30ccccecf3e7cbde3105b3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d8febb71e8ae0306fea5b5e7b84c6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8c20e9c021d4fa0f430ec442d4041755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe61cf63bd448ab26f15feb0f10013756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471436814e3cd53fd7d3db231c81d92757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371272dddb30b938252141bf09e0c8e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05aab3c90081c4d412c3039f92c1e16759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4a122c6886262af9964bfc22593101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08ef5ba9665bc423dfaa87967d2d4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022308b30900854a5172aa846cafcc23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b82a31a64250868a57473f7142d294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f872b9f20a5bb60dc889c5dd45696d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ce20f2586954ef67a041431175eeb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb698c345dc77c848a953aca0a0c147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502eb9941c39e8b7e5c354622fd149f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05384f8a66e70598bb7fb1a2610115f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d26c1ec75c52979eeb78d1ec6ef17410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a252d30cb197dfe226122d93807eb9c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838860d5d453dc53e9e92919dd197da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0b0ad7fb00b3baf263cdb3c03fb5e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9cc11b766057c883eefd62eb6d7e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f846a0830a6074994fbbfd2f56746915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd26014b2558036b311325220dbab116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975d6684d992725be572a2ecc20441c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e5091c94343d34a85ef587468d1f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d154011f2e72e04a1c9231b221f5fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5769b99bce028e1410cdaa5c2947120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e63d48ad8a8f14cdaafbaf1a9f805621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddb05e3bc1c6d23263acf7d354c03622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8853817d3afa21200e55f44728355923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026dfa7cd004473c3865e1e76fbf403b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62171de1c8984516bb558ade9d52f14425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27244fce4cf3b20d2810fad9dbb35e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829566499dba982b50f48218232014b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a787c50e466bae1de777fc9ab7a3628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70848cc47a13ba6e3937660ec1095f5829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8cac2820867093cc897ec83a4ca1b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01b1f588249c7ab44eaf6ee23394d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767ddccc660267cf56f3837fd0518db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c27285012ef2f7239361199375143233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b9e0e0f7a70d2cf4bfeb65ab9b3ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f24594df9f954db8594bcb4478bfb035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3bf3de832a8d6c41aebd2aef4a5c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81208f68e6c9ccd91161d2dcd5ae5f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819adc888a1260a4269ec088d0c03c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63f988298b32a0da7576c6eaf9e4cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3ea437eb3a3af65be2bbca6716b7840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86677792afb44633ebfea43adb225941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f3bed98c6c7c4b2149722c2e528b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf0e8886b1240965adc6c9962bbb0543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82d7ffab839923d44a1cf0b584df2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72684b7296f535a3658f08b993470145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab0819ecc3cd4fc1b5433ebb1092fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771153ae547c347def51ae97e86d2d1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8cd954690fb75cbc2749cb1adc70248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210720af45aadcbf070cd6adaf402c3049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddc87b442f69e7cff933997878600c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906880d4eb665d6936611ef8a17aafc751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8912c6ef7cae903848182ad3616f5cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0176fd094a9dfa30234a3c83d96859653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83aa110a3d559ae3681627a0cb87a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d40656db3845ddd1dd6ee804d9bd5455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76fdc3d44e7e617a508159e706d4ae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96478d10983c5e44f09600107c775757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12205e588fa2f7ebcbac7541af229c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e335a156054cadbc7faa8891620d5259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351c17c739fef5c9492fa5d964398a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0c9a2525f6c9bbcac8ecc66f958dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d550d51762fd86ebdfa65d9dc51bfe962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f7e6979d5cfb2110ea26edca1728263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c978031ee1ee0533d7c0d7a22bea164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fc5cfc64ae3a1f750a22331099c3265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90ca3b658f45e8a70994155887f95d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af3469adfd467058360b3c7dc8e37e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72c19d8399b2ea56fe1a1a3800cabb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27254b54dc94e91894eeb1e06c25d6f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd674487e026644bdce98bfb30b0c94870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d79f1ee81b4e7fb76291fbd6d0249c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a16424d00a8c6d6a32b00abc70f1a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11960231b1f4cd84e41ee427ed53b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a04909e424c09b7629e47e78b4cb974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8dc52b191cfa61e690161de72a4f9f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba3f34bc1cedc9f6fa062f97cc790c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05cd2c96da85a66294ed3c8064ba4b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94186a39b7e4778fd550f941d3e09c3378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e4cb48f2241ea726c1a643e2b780a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117620b83da0c27d79162629ec01de3f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2ec766c453706fb45c1cf1a95c6b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620dfc7ae00a53a91991c123da0be3282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d63b21720f8eb704e26d17de689e1783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697a992bfda4ac1694031b6cd40145084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59c897df09f856704128a2edaee69e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bb622be908bdaad2a65e8962aa36d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f530181bc02ae884a6d894c6adb4b9287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb5f8d8264bb091d6a72209226adad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf633fe50f9b924eb2a0d541c887508a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f3be4fa28267cacae75ca188dccfc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc544908943a6b2a91978ce1eed80e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7734b3279ac4fcd2c86fcf51551894992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5accf347d99d237aaf96ac1e1dcc3f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02669013590a9e0bab42454fb64e936f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b900236d308bd17a52f4eea172c40895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e283238a2c423b8ee2972485ed97afe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860985ab635be25cb559d466714669f997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fade1e3985e189fcda0c60bbfc215b598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12ab9627ab81c959d871a7b7a4a3fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b2d00a22c57673ee2c1e846de104f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06beec0cef3c1089221f21ea6fd3a6d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d128e0d728982c3e52917d185a2948102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809100a5debc1d8afdfee99af0b45316103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785408ea6e23548e3c64f406f3d909f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a619270dbf6b9516243c3096f26f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286aff6ca09785a59510f8601e0d9942106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ad036bac105842e208f72cb303a31107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab63227600f49a4101e4d590267e97108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e0647588b30ad3523c78b82274fad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d902c1d85824a87b882bf20c29c9221110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad575bdba5f2e36644d955216fd2821111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f60f89dc7d96224c42a5dd2feef73e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ec87e26caeb05705295437389938e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c10098495249509c904db1875120d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b09599dfb73ac7941d0a1ed8911d4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb514a6c88bf85a45fce10d12e7096116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033e6e327a5d3781bbc2ee46bc4e52e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b361f168602417ec428268cb938026118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e4a7b159c3c9d2d625f89e6199317119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255121b81567c6aba42e43a3536f292f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba558ae4ed210985fcc283c4949e5390121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67203ec3d4e6802ec879f403ae0d7390122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9eab6429d3010415c0c8ec6209adaa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4ccefbc2605f988f86b4cb90bb8a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d53abba8cf2f2c48c0526b3e55972125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29a2ef2d9b62d379375046543438a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d433e32a27a35b06e3c549d7f0a0803127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccabeca09ec19d1b44b7e0f2b0275a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa978c885301a44c7628696f6ebaac8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced233903a40b977171c9711c1f6112130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83066f2c75e9b198ababff2f29ee17131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c040e7b1c5a785617a07928c175df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32c0a150cc2ddcd3ade4e4f70a5a97133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068e66f10e14b5f833054944b391fae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad5a3876591a8efcaaf0ec1245f5f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a1109a11cb2dd5b42f34ee4398bab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ea74aebba8fc111b2f4a66ccb3ec7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b52e212d39e8737d9703c85b99319138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d3f25669e7e185e85a87c926d6d13139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2d131da4c83a3a9782dbafc28c3ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd9ac091b9f50644e686b8a5fb1035141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cf0be19e3b60f3603a2b53c1ed795142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e15390df1a36bc15cfafeae56f59d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbcb6950d37b8bad7242540bb59982144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2b32d21cb1c1f685734b43523b747145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c5deb9b78d8012d02ae10c53621e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304152ab7fe3cd2452faf5177fee16b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b19a79d39894e3115e8caf2bc67305148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0be4950abe18fa40a7a57d45d75e51149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3ad2c762bd9f7462ab1de95ba6a7a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec598a8544172ad75a7cea07d0b93658151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365237871336104644ae1bf446d2652f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3c02d40282d66c992449e3c8a69e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e107b2d4c11372bfc4bdefbcf8374d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbbcd297daf27a028d8058436cb5c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897e632cf95928b2aa890240ae1ab3a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a51ce01cbeb46b438945dc2b85104157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb7b981067abd051401d898d190026158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d62026aeda9b75835d4e6b4ff34a1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4bef965eb20a0a53b12612b6f0ea8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26649b1aeeaea11e87002c226122ec59161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b2c75874161f0ffd7b2c41260dfca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba65f2075e993c10b689bf5a4c5a05163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622d0fced241a00a96a81a71bc481da164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991f29f4794f866dd4b184b8ba4102d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca00f28ee3c910c7aa664da8378ebb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6356f4d4796e15351037e42f89f284167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d88f90a2cdbd71af36574fd4afdfc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031d46b5942d0a369c3d9c927d0b69d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b3c09ab04d13500e1b3de94207543170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cbf21e51fdcd010d5fb128a86df7b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07e85150dcab91a716f47653b6b665172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fedf9c8b8c1f97ca332bd9a9ce3b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e2c28ba1356316e0961cb8bee6e4f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a379bcaafc683292c8bed67c79e3de175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbdb68771d1de22de499becda187e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8116a49f18ae3b641b127bf3c98043177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650645a06dc8587faa31ed074630c41178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11439b2b753ffefae1f8a5c7d8ff34179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19651738b6195b0732a4f8245e012771180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be3567cb15715728d05bc32b0af079181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3d9aa9817f57f4e218ea4be5f07e9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57466dc1192119ce2365fc7e0743e1d2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29aa8b678f06f0a87e581c235ca14b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30251fbf1908983704aeb85c44d96f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79e12cf2d4de4a6dacc9a29aafef19186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245518b52573ad9afc1bfc7b370dde8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce756f24c1fe2a61a273ee9a323056ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853911064df5fcbd75af51510c3a35f3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebf08abae6cecf55c55c411442bd84190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44656739b89d9b95bf9e6e68644b01fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534556d916e2ff6d7d526aafbbb9cd2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3379a8ebaf8daeab270f5da315f8b4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b11c64b492a7fd7872a01cf22c858194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6978b6d1e4dc11b20f122c190f880195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168685fd0a041198c44369c1bd60c82196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea5ddd2faa5911c7617c8751c6b3dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34811ba2d9f809073e9c3411e784da76198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55542b5b46dabaa59e9556102293eb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8194da4a5245496bfb14f2432c6c0a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5eb2cde66699728f625cc3800e253201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b8a7ad99b2fa9b5477488bd7bdafd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd7a6ec3e0e9a1f5c523149fd685b6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b189f8f918c1c8e9ec3d7914441b456204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ae606c69e5baeab99c610f9bd343d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aab215fa0540c9fbfefb25a8f8f63d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c0bd91b16b80278bae140b8c17d5e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba528333b884a1dca06330608c148b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19b4d26638bbc3e1de34f6c6d94024209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b8e9fbbd44879c39fb9c3a0bb86aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a628c9e06c173b2a13a8ffc60ea827c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a088f72e3ed65658449d40825a36b10212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdece88b91ee74840ca4e747438199213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb2c864a77382d11a736f4ac0bdefe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e196da2760d00fabbeac34bb097b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9549d8ca45634a06951c878d17e86b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f23825e3aa25a3767d90f081b1e11217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1e9083b1d4c4c8297e03e2fa67085218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5245cf69db23eba4aab98fa2556cb77219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaba648b9b7962b1900214916fe0315220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c16b617c04128c37c8271e7946fb96221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147bad5cf2f216c732f605ab526b6c6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613b93d449e4bab5b4c82b561fcacc4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfa67dc6fb1a808ae4516184c4ce71224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eed946c0fd6f82c00b3a1adde8670c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3cecfe40e268d24c7e1a8ce945030226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029699b39ec6bda70ab5c61d2cb7e0b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294856b2037c1704928fa9c062ff6f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186edbb6d78be85015472fdcd6b165b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569c8a3279adacaf2e05a453a96057c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0cc6f4cbb32704166a5251447f763231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896c99bcede04adf5a6d094b2ae2e3e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c688f529dbd16a59f62a6bd88815f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c665ef12a67e0c56d77eec4132657a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb071be031843a082121dddce5e9feac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44500001304ef1059e21cbd59391dac5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c50bd699801f37fb7326b362233de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7a616bd9233f3892319acfe1d8d76238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e9f8d4571dc6b40bc2c9513c4887a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9362cd4c8b1411998988e72dcb63d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8cdbab427e6ef1d22fffbda208d345241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e224ddca8a674184320fc52e8a9de242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82170109102cc72f6dceb725c5a0016243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a600de7a772d43d066d07aa28a02604244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58985d6f5c8095d4606d273d2454b8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3bd408644f00463d52840d906fbc8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cf19ca76535b034474f7653ca880b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04afd1790638727845bb37535e18a6d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25b3498d90e5e2c86312aee677b69f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6016f3b7eb2c920fbf98ba3030ca7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860aee550ae2b7efff88deb1cd11a34251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b93b642fa0adfa5c98618c62c4c2f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30614a88f6fe8f63684e55a5c19c6a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3574a228eb808301d30b18b2c8fcf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34095662421fc7c72302b1656928db255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fee9e8b29a27daa082b3a5845e1bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c98320faa8b90e85c2909c48e6d25257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c1c5ead881a3cd3359000512751a6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb989b087ffe483933021519ecb515259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83921a67870f63627ea84c4151552c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221648b96626857b65944176576960c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6185ffd9e29765cfe32af4282c93319262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961428950baf015595db109888cc565263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e6b501c545bc7256d85fc55410380264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785e054a5cf0eec073d6a3ced3d743d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73680fb621d71b58140ae93afdca294266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d595e5d0d45e1d524a2ea46e81095cf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc154734327b7f8e1cc1aeb768b5014268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628304e2e2e12d21277fd2f08f1462d8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d789a46c1e74bd4dcbcb12e11ebcb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4578ca46e639fd4291afa29bc058bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c362c01a9ae8a7291e024ab6fe66100272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23238c19fcaa912fcda95d1cfd4a002e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6016f553f1c43dcc00ac5b7583ef1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac36df92f318c34a697a51281dbb6b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4307e4170692c2ed0014d1b1eeb26276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151bc553bc7130930f06c031400a0ac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea78be8b1c9e30e777c24fd93a10e00278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8822ecc60cba204e8ff59c9dfc86c9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac1ac442bf9836d5fd18751fffd819280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b2ff8fe085499a4fa06a8e625ac31281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d428a7196c836944cfb48030085becc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db8e02cccdf87c8ff9c78deb0be649283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872b1e860ac3d204c26c084e55dd143284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11286f097b15179ea47c433c46d88691285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5234bf03731846cdcc7f2f298fe79286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0ad8014990395cccef148a88463fc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cf32351ceb165e64c57eb0d9b243a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe86ad9ce71e7c1cb5914eeb74f4203289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3abac163695dfc0abe45bfe800808c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c758248d0051b8576f4aa249450df0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5cf0f79ad0993f7137744e50e16a86292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e59662eeec974308153b7ef2d9f42293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a3f60932f5e28b544b46e5d6ece9d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614d2fb45683b4e7c7edf1b7d416846295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37952966ca54ff01fa9f718f2144e88296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf34a8646a44ccbb6ca2cca3861c8a6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea922a1a82e13b39066b7aeee1a72410298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06afacdbf38a2720e277a9f70c6f0b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc385384e8e12e02569f13fe28822b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad426372a919a61a0dc8d47627213d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e440c835a06235f6c47f8e9eb33a71302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aae483203286de72e894bd256101b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b997550f49b047d97b049fe027a7825304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff767757daa76e073b62a576a4eb22ec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a366606601a36f5fff22343e3fa37e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99349698432bc458915d1425ba60dff9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d726c339accbdaa85692068fe1d9ec6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5aac2a7b078569d0e3a807fe2361a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60fbc8699635fb2c1fec58c238dddf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26033eaba2a620f5c502511593f7fa29311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9d3edc5b6375e5affa16320ab5be3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f78500d094a0edc33efe8c4da3a15313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c85fe370345a529b31355de0ee85e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b114af4e3a55ea35115d1e6917a6f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68593d57f0fe89d2d58785f307df6375316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032ca1174b08080e08ce0047846ea63317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498863e9ae10dcc798862e0aab71c054318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162be6340f938fee6dfe88e270255cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb28b5d080c3a1bb0d29620e65aef98320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536de100304933b0a5861a7d066ba034321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ea83a64203f568e571c7098a2f485322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9ac2cfe3f464a947225f8851c1096323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db59b16deac7d2ecfdb0ea2930717f6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04c78f796dbe028e03c5ae461f114c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63ac8ecd7f26bafe439147ddd756a5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa43cd99688f275082b0448192593d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9530ba222885a60f3a9584ab2b8a48328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730fea71f3cdde0bd2772e63b47f575329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963a5dbb343096719dd46f3cea3a8e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62861f817d65b04d2b3dd3f76e352f78331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3967876dd144bcbdeadbeb32b983123332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d35b5bcf40838835339d35f6213c1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108965f323647177d96553f171746b6e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e11e0ef0092d70ba591b2eaea10d46335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fb3097ca24ad74da5908249f1ccab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78a6cdf05ec0d83c8e9fdee53d328b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb9be786bdd7db548131ae13f44718338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfac5b30aaeda9f1d775c17ad581c95339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873631915bd818451569af2adf3791f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64fab558016b3d23935136e04fe5da341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946dd4cdc51c5f4121c645c0ed6e76bb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40a42dd584a3d85a5665dcf8c5fad2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29c61e4415b5211768cee0dddaccf8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b7b2d82ac5a3bb96c772c6cd30c56345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62de7361ca01fcb228893776f748e36346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb18c6075184c303a01a7300e5948e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b0231441ee2c2873da7a50961afcf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b981602650e86eed6db01ba4f05e3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfcea17aa263bbb4eaec656367db68350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2f3fe5f22be75887fe8c8a9e915f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3842f984763ec0876d6fe52692d9b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd24a9c4323dd7ef969239b589816e2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef5d07ce1e7052e02685ece20782b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff331d63b0435c3ae3a1f93d002e06355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2016ee8b38ca51460f039b6f8c825356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e51f2e81bed18ab68d7eb721a6054357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae6c8ec0750acdb346e6f4569daaeb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04fd07952011cb370949416f1e5a59359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd15b7301a0d87a9de1a69a8ecb86d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0595f99cbd3767ff33922ab80fd7e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3df41676aa6b3df90bb88db23b604362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399dec733dbfe996afb642385d091c2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c38ed07bb0c51fdc1608185b3a3573364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532f9e1a1717c0fef915c8082af4cb3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593616f00ace26953e6844b441a3872366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5229d7b61a4d5912717e4bcfe83a180367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0602bc457bb4ee4088176e3dd6213368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54091ddfd7f14b08eb75b69fa1cc4a61369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c12b145361e19185c407280f4bf84370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23db74fa5813099748744caab51f4e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3b215ecaaa1a09e8bb4cf0dcc9681372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fa35c6a7e4f0ad29aa13073835efc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b842760994548af72ef2d7dc9a004b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec42e7058196dc70473337cd31a0e5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68489193484ca679b994698f62b17005376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368c6580511041c7087ec6454043eba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab2d976ddceaae560f163082e48732378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80078273379983b24fdc23faae43aa0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20bb7a6638aec8d0f51f7a3ba91299380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340ff88a76a64be77d80eae7368e7be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8187b2bb6b914f31fdb13ef2ea9d1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1ee4c60a2ea749f98c285031ebfda383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1569b662a7aa0cb5c864d3f285eea8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacbe5d553c1a32cd3c6c9391b45ddd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c059d18aac45c2b9630beabb5790429386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b75168b51330a594657b39e2f0a1f2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2699d48e3f4f95d68192056167b7d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d962f696115f40c8ad7087ac1c624389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180b32e24e986c07adff7def8d2639a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e0d1df7fd6a3e555c8b86332fb550391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6dccaf8a6906f4a4ff49b4114fceef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afe3f7ac679736af4c27ba055ef23c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fd0fc31c823e03e26fc585a5ee85f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9dcd558ecf340c7d16a002de5f6ce9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dc04b71ad40dcccc71a8080331bf1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13304757c5e14163904fa68c31f7dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861a31df3f10cd0dba49222d0025b35398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb82d3870287e2003519b67d7867c6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b37f6a71fbb3adb8c7318dea184a94400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16c239e42b8eb89390e6f99a93a521401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af295fe34ba6a10f0e56c57ed49308e2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d070b47f69e72f1cfb282eb03daf6a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49873e053af499d2abf01fa8409689b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb84563a0d7799708c87e4760eee227405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824d9c4c61bb415c885fdc193d0dfc0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bad3d713242ce90c6f1f9f86cd0a19407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2d8397816c36e709f58f8e3060b9c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97f34e257963361d37b363ce3d9bb2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641da93cd966fbdcf422a06e7e60c80410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14177ff1b20f921830d79c3398bfa625411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424bfe17696bf3e120dc583f13d21a0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a60d861bf41ca529e8da8477e4e0a6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd26a32c80d0421d19d4eaa6a302a61414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91803df1295c9d6522f7e451ef37b3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2310071bc2b7466479d7177fd49fa4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fc913e5c6d4ad9f56b672fd2e1aaf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19af1e668e8d68a8a5c4f9cf1b2b266418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169b0572eba418b34eacc91d7d5a8a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46534e237809ca5bd2f9aceaad33ada420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d987c9b1fc5bcf99e2c7b8432be30421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540cf2dcbec7557a63af07053102370422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea39d699ebab4fbaaface8c16055792423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfcba45c2375b35c5ca5dadccc67bb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fc397287e761d5d6b1158243cecf9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723b2108e2aca7c8d75e5b5e01afa62426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a9b7817dac3365b1a26337ba513b4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73941346d348c8f2afb218ac13fc9a24428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55fcb621868cec00a5dc29e94696a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b715978f198b596c7551782a28ae1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfccd9993a1fd91aa8b83e4d051fc4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cafbd90399af4f00e209c97912555c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e4ec275991d6adfe1b6c7225a80f6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64424f543323ad593b30e050fafefb6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185480f7ee89a9bdb5f3a5a432816d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd5a08fffdbabec527fcff30252ce6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253a4ebad7286abb5efe141e41b442b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f7306b6d1da7e24093a4c1abe63a2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4b0fcdf1944ef0bb294adf6c2a6e9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0df7c916c05b4791455e60827d0861440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7369c8782bb2ad0ccd848588bae440d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83bc03c2c813c5ffb2cde3dc3e9767442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf187bf35e9b6ecd756d7d4152ee1d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfd1d40180f4a2d91cb140d1882769444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2aed8d2a3fb82c045ad1fbac24d67445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66777148a7367aa6ed45f2b481d5a759446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81854eadfbac7998fe19f6bce1cff5c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85de5ffc243e1e089c8f95a9ea210af448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd027e5015bc384024adccc9beacc0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb21800e1d4bceb3bc85321ce199408450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab4ab7675df3aa74ea40f069a803ec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc47de4f8c0dcea5045861dcfeac87452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88191df040097973c6a9907018a8e07453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05155378405ea1ea5a6c2d95740ca1c9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737044f0809546a3c533fabcd712d55455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841c37a3bfc62dc6e10c9f486557102456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74875d1d055cd9491ae68f6871b42a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d672c41653358d6db6680fe750df9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e5adaa28a867cf627a1a6371b50c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b06174dacec93f7c59e02731828829460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bce53597e4f77c5ce3ac76bfe2246461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed2ab3a24bb7b7f44a4b9d3c40ec5d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b51fd1e707068df4ba5825c4ea1095463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e07ca3208c2281dcfea5db9c6fd8dd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a80b38db39979d2fa9889693326158465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9745aa639d6a668562f491a89b91620466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2861885500b0781ede679113ac918467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00f408349b36725ae7199088871b4e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d67de807baf3c7f6095d1c6577013b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc063b2a4170fd75e08d6e18ae1f5c1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c16f12d62601389b354c83427aec9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116067185511adefb22aa796235bb834472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615a1fba75e1ed533053d4789be18f3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13b5afb705f7d7aa67fd3aeac095d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e7993ab7c6ca37bc77678eb8f6b20475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337af9f270f07a6c2ae57949396bc080476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4ea85a49a601e03671cd0f92b4a4a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afded668d8f5abd3cd8606812e81797478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0409afd17d8e4b62497048c408a7b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603978632cb8ce454143773da1be45d0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8271c8d4af9c9b3e1843566eaae41481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d612cf5c33cdc94c33cef01bdd8da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1971eef8d7072cc74aacfe72184b550483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4094ec957ec2ca8845e1c978b899c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac551dc15960f90d33734474af667772485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd9301eb4ce5d5701947471b05c8de486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f93e361b38398684c411d63abf78c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867f06de3d6c51f0c0fa1d4230919fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f811b5e4f521908a6b435e9a062f41489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f8b3aeae1b520662a423d2d99db62490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ab7e735623806d90a55dce71520d2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb619edeec222ed6e259846d3f792277492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8119e14386a5b2cf7524b318260ce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dc775efddaf3c05ed96c38bf6b854494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbefb4bd995d67702398ea52de40482495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a54486e33b5936f82dde71c7a73dbd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4f59bc04f7f6840d2125c99dabf99497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757257d94b5fa4d57d58ae30a28af91498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be594c291eb8a9a5a9413bb484a1b83b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656f974d32820e06231044616a0d505500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cdaf5a06f23dbc3436c97d4c7c732501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac889f2b46f93f7f79b2f51de7774b2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296d612ca37ca14ac2383d08120e62d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda109c2d8018f2fc0b954669c57bb9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ba33c4a60582f1019524878d43537505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146ef2c027d6aac83d2a037d2585161506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3af1ce0512cf39177f97ecec1e50d9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b76352e1fd1bc518f2054b5bb8bb6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ffcca1e0bb210ee18b90eb13e31a7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51726bde8fe0981fe5146a41a27e5a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630224da62b62b38a25d21cdff548326511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b54c236ff4a3acc31a00b40f2ebed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053984dbc5f87d7eda32197f40320110513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a76e47fe4dd8ca2559db78fee9e12b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833964c805919a19bfa4310759b168e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb625170ef301b7d80844fa87fa1a4ea516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89582036db1b0f12f37cc475715ce64517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4bc5d5ca0e082c5e92904dc3cb4af518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441a754b00e74860f1214134eff5470519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb53021ebb15e0de74ba2d28ca4b3f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4a1e41cc14be9a2b916de8cceb12b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d198191cff0946a608fddf3e889c6da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40161209e2bb83ff0bfe7f340f9c409d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcf804a02347a785ab916ddf118114524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8603353e26679f92e69853a44420e9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25034951c8f5173dfba9e75afe0e9cb9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f15166f540f5a8df58d98ac7a0b3b8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2876a66bd2e40beb681d8fc6cba311528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b1fc217e447ca3986668e3f71a892529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5dc051fe12bb359ae4b8b103b1277530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65beef3999908635efc7c3091beb1da6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce655f1ac0da59e5a7e098bb804d9e0f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85582f427b0e82f430ba663b3f4db4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8499cdbf0e9415b36491daf247e5b29534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d351caa30bf332405d88dc03c5842535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4924821d610611a4ccef0ac92b524536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fa9e2d54dc03a530301a48801309d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a89adfa874a430785d579c1d224870538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb0f3a4d39dcb93b01da1fd1a44deb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40ef649c5abad97b3830ffdb9e046c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d966e11107bd82bb1f1eb98c30dce89541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af10312db337af6d3bb1cd686dbf7ff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ae5e5813326a13f08674e644c11c3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd22ef6361133e682561a9b907e0c9c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe88d2e6ec10fb554da0eb02d8c94d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3600880764415b48b96db40bc33556a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3d50434a7665a9d547e6ee31d9a03547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3073074ce9c4e38b4876720c30091548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6d6673d5194006187cdedcfa54a48549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d071ca05761b966e9bf040acbded0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501c37ec38fc5dba13412e7003d18df551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e30165249e59fb1beb477fcb85438552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334439915e9b529190011fc616e52aa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be64f2091cab6af31370de9a1aec9e8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb87363ad730e06a912bee317ab2648555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512231410f0fbe1b8905efd478e7488556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040900b03305c66f454e4e9bd12b53c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993182902fbc3ee91069c8e86fff67d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc2d915d235b471337bcff81d0ea5f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6afec96b14ed411801ef0814df3024560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb6ecb10f98b8e8b1ff8627a32616b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca76754a40c8c69880c75594135376d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f213330c4a0b933b88ed4c43fa4506c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdc9cc3cb8a92e83fb0ea1b0112f27564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ac9f4b69c04a4959a22c663143de4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f47c9c2536aa30486f08ab8c5e16bc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34ecf4e9b8bb96ed08cfa1d9d173a6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2c8588f9386ded369dc2061114e3d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb6f8506194c7fb54d66d3410ea035569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cddcda534464203bcc637f400e965e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953096106b8ba6163118ef1f4c32a09571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fda70e2ab760a449a7853609eea30a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4b2c170281dbe0221f5ef61e9ff1c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256f1f40df2e2cd6b871151a7080f6f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07539e35344648d1155c6cda77940ac6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a121b60bbca7cd16454ff5891b274576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577795f3c83ce6b58279fbfefeeb8a6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaed888afcd41d65327ebe8b83448a0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ceded7d9802bae984b6b837b2fad47579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724ff8e34f3c9789f84de383e837d20580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563cb7af1e86596509ca3bb8f374071581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce51b61dc8fe08c3179c0ac7357185a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbb7a3e41a0df80a31086df563b6e3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800e7415243e854658d8066fc4fe9ab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094a76466a794f34349c4aaa96ad33a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46677fec97bca0a15ab62796ad0f55cc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569e09f4c04e18ab32447d0bebd1a46587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7937e50ff5514778a9043062debac588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e81c7368fbbbe14e85b657d5644276589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d71b92915c49f15c63dc72154fd64590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edfdbd5c3c197cfa08c418e34156f6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f4203b30b515d319424ce14658905592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1f828f95cfa361a593a1bc29676ff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305d64d722884caa99e22640193d90b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6623ffe7aad4e0c765b49728df8db48595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069a7a55d3ca029005ad16aec44ab63596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf0efb1912b539d10595c4a71b955d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a4340f62228884b9d918a942c264b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73af4f81257ef311833256a5c2bf50e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05cbc9f0bb4c8fc60e425035f7c92d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fa46caee87b5ef788f6a8794a6dbd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e12df9b46885f84abcd39a93404896602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389680116f24d773ed07e125221cc990603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b8218d93ed858a064d89db88c2e36604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c087b2c2c3f3fe15ee1177179484e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a05ebf080efff3febd18fbd97f15fe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c3e5b1958ca45d0f8e384b3930ec2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f78a191327c9860a0a330ee0d4568608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd6ffb813e1a801bf92464d8a13cdc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564273d679a0af6a6f7774bef7a73dfa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b106f4cbce6b44bb683f2bccb6bd93b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e054a5fa8d5c857ebb8039676ecdac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a5eb19e2ed9e487d9798c59b03c6a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acbcd0d8f78e27e842caacdab3fe13614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d8c09faca081de87e0ebe46db8ce8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2509b0c3f5202a64a1ec0cbd044250b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963007c5c6958ba166b0db9316b4e7fc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49e4a48f26a630c21914fc7fbe1aea618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dae1a3f80b922a58526bd47232f4f9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a02c2ce336c0ba1b2dddc8a6959be1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10ee4921c2f2722ea56ce034a0d95e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389adf75e98c4173ffaf5385711db514622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26b904e79e02a478c9f4f5696afce1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff838bd6d333d18ee99b1295ac0ff3df624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419b58245ab640742160bc8d5b2b9e0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbce329940a4aedf56b5269c3e4bdec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e075318e44bd871db6b3dbdabd3191627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7d3eccfae16cee827e123b3746bf9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50425002ba082110bc7df8c5940d996e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a346a7761d02fb01d1ff40ff4a3f9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239dfd9c20679ae4301726d7d65f884c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b7c89dee43bd4bbf882cbf471221c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc0baf776bc6c3b447713df5a855e0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee219b44bd8e31e4753246af99438a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788512585e0492c6d2b94126fd3c29e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a758c7b23f3cb368d616a69adde1704636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9adbb13f032240ca0bf88e8bb0762b1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455afc1356b7d027b2c8cadad65c4e84638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50564a922b87f266f154de40bb45d86c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea495612c031c3359e642847064a21db640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53860039eb4077d95cf3c050b3a2a6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551e12c158db344397bca9f1efbe83f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419973dc9c667fa7b334ec89eae90f66643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a197262fe18491a7cb76029603a950644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7066e1c11f69a3fce224197cb82f5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab6d7b635020ee320b6fa56c88d974646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72f9c52e39e5c3676589aa95b9bd1d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ea215eaaa15e6ad9171f3c74e7dad648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb728b2087f52b79ed8020dfac38a4b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76472dfac285178e0f5c13980806488c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6024c9509d4fa1bc87fbb52b15cae6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353668928fc1fc3c11c61ec9bfae7e0f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f1425681fca4c3aadf28777899fc8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ff37aae1c455b80c5e10945783b17654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fa9082750429b86efd8a94d8ad199655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261001a2620e8ac3c6b7b307a4dab6e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3efe73573001f32428bb39193ef1b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fe86b012d7c4e3d91301a93f680b5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e715dcd42c7c55234cfa0a3c3ad10b6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8f4530151c0896ac5d4e3a2551345660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c3ee29e8eea47cd7ff249b1fda4a4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e01d205b303e1fa7b1d7b17bd4a38662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c614ab274ceef86ca0350b215cd615a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30259f6a935c165e4856d0ff1755d04664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2fcc09aa6c8f89fd1c922363cfc2a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6114c8f6356a7282979dc91c3ea65666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859abcad1ada84c37c0d4f893a782a43667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad459a05106a7124e5bbadd2afcbae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8dbb40ba0e6fad43a7bfe58b837061669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373178ca63882e712a2d8a35b42bc41670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c56bba1c1c1ef7a47f38c510cbe986671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9055a33967ae3a3f18dc2d84cfc88672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14f58629107ceed33f492590cc1a28673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b887546aa3277cea09be58fb871093674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72c3178ffc5c7dbc7f16f36ea6b693675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875f0b4722bbc2052cf610f1f42965d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0146785814942da5a772606a856ef677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1099f5d2fb697fb9cb1a9ad4b28aa38678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4431b632a5ef19b68290d554845beef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67240ede1f59fff10f9fe7fc2c9767b3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001b9637d8c2e2fe287bec867168110681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc346b1ed3faa5680678c7a97e5bcc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad631868313a7a78f2615ba8895c18a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1cf0f5459e6a22d81077e677e7bec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24626f0b27c6219bf80acc610466212e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d29964e6b05b89a297b6bb5881f8b5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ec81e40b05809e77f20a4ca6dbe5e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90342034ba08f62d6119929f6b719be4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4d7fcd226b0b3b16e91c23eb824db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482d8996b9b5f6f6c57ab6f184ab87d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f501c5efa6eef2fb8a85d1985ea3d6e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a657cd2698d984e05b4f79cf190b15e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5e4639539c78d05064c8bb4ad422c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b46d49887ce3bf7dc6f568e7cbb592694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a765053506db8b3bb6651a9b0bb51695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92289f7278cc47c421688dba1d8def5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4f4aa0b0c74dbe4a1ccae2795fd6f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d95314076c8e816cf4777798daa7b8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a578bb235b72270f0c9731e47cef5e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267a810e71da4196cad8868a183755b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1e517b2f1cf34d6fcb04c0344a8c3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f671dfae4d7f532d3e3662764403e0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871b19cab0978c8d6ddfdd6d6d9b368703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7474c083773e2181cb6aa8cab7d44704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56877659f6df185e8f98d9b557679222705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be6bfadeaa4e3a82590690a6756241706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da6699512dca842f516705f2a16d30707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a34742d006fb1577f035df36e0b656708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311f5e471a26ed478227c45950817a9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9905a75cb0c22bf4a008808b5767c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d3e78b7c3bc359ffa78658e1c8d40711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50961ea0e6689a51ac755dde2012cd3f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d4d1358a13b36dda5f580eb48efcd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ea0fb4a153a85f15734aefda6afc4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56726940ba63e44a846f9101cc900934715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb500521d7c0f1a8f63504938c6ddb7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511a80524da26a67ad42368174047f1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc0dd52174f200b0caf38b4e6e73fa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f22de421f5a600ff5ef965a8e1d4ac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb515c3ed4cc4bbaf0740598de5b614720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed55d4bb6377959922b9bec0cae50a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cc01426cd6762d2d14f2fac1494da722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5364680b7d2d713fad98b66df19b94723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec5811c7ba6a5bbab828cd5ea5e2d2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4112ad12017f69a0d0acfce46cf3c1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ada62d880502f06b830661ca017040726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2dabdb04c809239cb77ff582b3b6f2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a1e22156bec7a68e31ff198a4f271728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669493e640f9bf2101c4a9e556bd395729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629f23a9ef684c9ccd63bae610575e6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03714c560b6b7dfcb34c0a954c70dfb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2a3eaf79aadbcdc24294e10dc69bb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415dabb3692050a20e7e9338ca9ce808733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd245695d7c9d475a8747b0015a70124734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97980bbed4f30bab95a0244d7c9875735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831fe0156d18da1df5f9f88e7876456736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e375a6a00ab121ad407b35ff3fef74737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac27bef08279c0ba10059b2610a9c8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f938bdfd0050c52abc87a0dc1a0846a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dee3db5cc4a0894dc443f4286961ec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e792d4cc7ec6342b256e8e242d1ec93741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087886fd79ea8e12ac2da14e60e71a22742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1faa7fdd86c968ad24eae60310ddedf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd74d70ec6d4148cb1fc2b87eb4e376744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86100d89d0263280cad71b59889309b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cac95ef83bae439edc9d399af0365e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b9a670a597ca6188f9ceafd6276b6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd127aadbf6e682d4556b4131bc0e5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f04bc3ca3bbf45071a1bd8267123f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca977bcbd351173d93d3c8bf8dab51750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9dcff2ada598f625ea8fc4b7a16ac0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a438f9c08e3417e5624df2ee8e6ecde752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53afe454ef92a6c1802da3bf4248e3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ec8fad734b276c930a9b0ce5278eb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9e3a54134c1a3e3fade6a7605a17c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f9dd198323f78ec61408293a48936756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1af568bed649db1a08c7c0e74f471a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c68af462647bab25a8e2efc73e5d8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd413f76c43c9758556b534606ed26759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>