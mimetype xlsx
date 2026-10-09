--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85633ab5e92d7e62e5884ce403cac4311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba04571f209ca6e69dfbe4613ce179b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a171476fd65dcddce6b25b1efd940c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f452db9557f31f70b44946fa44493214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66be2dbbdb40fe3618e571199a87d6b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80620325b104b41627b605f675c5e9636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a703d1bdf4b9d12deb0bc07d0d0eef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd816d351df34d7b4e7fb3d0978d23218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2265a629cfa8dfdc695da3af1b9a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb19a0f9a46da77a495dd5fc8c8f1310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c8f2637bd2d2d293fc2e685afd9cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1669dcfb5e8092c66fbeb849c594c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa753fc0882a87939d25f324310aa613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc3c88a048c4ac8afac0142ed71bb114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e4ebf61c5db5543567fc9eebf1abf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce6ba506eb46340f56747bdd13764116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56316cc59d553549e1fb175a11db19217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d791eccba09521f98975cd4f7a15ae118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f59518505f0d498806a6d78d907d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda99847920f68af6d444945e5f50cfb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4b15171d24517ccfc972e8ef18b7e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02244f00d6a7ac05a44b9bab626146f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa2af40ecce7698eee13405f95511223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ebc33f1376eb2c6a152401f2b3c7824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a22012d6a58abfbd7d7108aba4f49725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa42678398cc8a30f98ece8955078a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da841353b253a101327ddcf9b7040427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b424e862059f6522634b182da17c43d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f63e882e80a7aa24792fef5f942b2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2a5f0bd3ea82bed23eebdaa7ca0c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15aa2f2011a712e99513e84702df2a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a807daf373926651345a373e5a9af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c79ee8235d6857bb6ce7e8135e35633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d199f70fd289bc26b45136aca1ba7f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58c3e95401d5df97ae0fa427d5e30d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd1f75babd3f8422a9dab799d1ee4236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a452a2e17cbec74612ce8252d596be537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebaab9d01fa360daa29a08b651148138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c574801d8e5c764cb9a1ee89c68adf539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fbf4c392bf850adecf91fafb2eb1f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131d0e313663387ae39e9d70e61c24041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19e2dba36822be1dc0e9a8befc2e8642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feff5eb2ee4f3a6fc450fa5180808fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15c9ac567962a9a42538d830fa5fe344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87d2a80a49e37a15656bed73e2a31645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02cb2e5189eb279653c8f25c492f9e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83def020e588e83cdcd8cbab80756d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12723a9f725b2f72c026f18aa8ee0bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f7a91c6f800e98fa6065e9e5d052549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f904fb9f9b93fc740619fe21e0ba1e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316650c3c68040a23c050bf322444e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4336eef676ab31a61862f8a04d812152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4a37a489e0fa43cdc39e0b9b5704753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3945cc7d2f9c19cd929dfcfd577c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd4ab86d8cfc9deb5a18a4e2bca27e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aeeff4463264adebd84b7154a11f3356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49177dc8af996fa4338d03f600872e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0afee9f15d6abc19febee1d6636b3d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c1839f55af4264b606be21543802859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefae642865e2a993b4494902e596ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772628e8a1bdd8286bbfbc2b6cf4acc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058256ba1d66e17bf3edee7b708c6a5d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792740c1e5a207fd5308c46130b801963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ade2345f2ee3ef1e55bcf948c7e9d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357445ae7403108d99524667c3ab7d1665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f78630c225aacd26707a878c6cd61f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b61042da020730fbca48c299d165467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a882a6314eb193f7314f73e90faf468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420df141ffddc1d81d8ddd7e4ae2c2d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66fc08e6fa2ff24489e2d78f8db1a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f125d569a5a1e2bfb3165c8ea7b84d271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bd8eac1475f91660d7c10827249ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8530b77d444429a3ef84be81112368973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7417e63a103a18d927cbbebe7017c6b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb0490f0ec2934e8d7b44cb268877375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a117547b7024181ce2830a7cf398976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98673b5431c5b1d6db0b095e0a350fff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c95c413a4fed9826e3dcf191196be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e366e471e9ba9efd2ce3d0b6f50c0a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68148ac006c9d7e6b1ca49706d116ac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a459e96809f35c5f52a315138d3d68881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7bc254897074460cd49c497a50ba482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5281653be68f657173860e190fbb6f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087977eca022d4525e031feda88309d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e24f4bad2293fda26cd6fa08b565a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755fbd4d7f323eb8b4832d6cabc60a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e05fe0e06ee9b8439ba7315d26f1f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6602c6ae79ad437e43a508d17d590088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375ae0668fc2e7b620741d22760cc5589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468232822de87f9f483707ca128edfb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeee3b4f41ed55a1e3fb5d553ed3f4191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7873ae1a7715e05bb6a1574a22ba0e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a111dfb26a6619dab79dfc396493093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c08e92e5ff57e6650b9f42029d63b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5ed01caae6e844c470bb50c21d31195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6121a7abeb9511d741d27897b0b8a3e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6972316162a0e48b3e35445ddd408797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c768ed06ad2afdf414198754f1134b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db46d7a0f08b5c2b079decb847e4bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2340ac58bf53cf89536fd2778f44b9d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef8fa1685271b27741c3df68cb4a17101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0b6313b61553825b9c96b3609b54a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e1f5c62c5211dc45d7888f7f3101f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e771c4cfc52c3a0d67eb9c025b8bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c168890d962bde4faa3f1e55e2a93e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac98f76682af19b2c38284c37aaefc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfce7f1bbe33152326f01f74e67c12107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61766662e0ff16facdf873acc927154108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cd436cea78f504b64cd1299fcf55d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b5e81f3aa8bbac3ed5faa388bc0d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cdeeffafdf0e1c36a3194e6c5403c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6849b43a01fe7e1c418c645f61f327112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de6a8921c71e3aef8907b6a73da7f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad66ecb5ceec797873fced11657653114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e28be35866f75df6bd057cbf848a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2c89b749116366113dafe4ef0f1dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1409a653f57127e0cc06ee4169dcfba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748787faf6cb70f159ea965b6d3f36d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7363a82ee2f14825deed31fde0a1d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6125da27d3b60866bcaf507c0700bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b234c31e4f755ec1ecb046ee2571f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7dc752b11907503cc87e2812053f6d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6438ac17edc24a703326fc01a234d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a941f5acd207173f1e4b4b7741b35124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4b44f153bf174f27e172eb3ad60ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3130ccac66c2e4ecd6082252e747d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa15fe62d85e298392548d0489710aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e93fefe7890378aa4d792422d2d78128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c011280af87ab5f59a888b3216900129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e33ccd88a91d96246e08d39ae1bdf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67aa13efe2eac1ef8f4ed27db8fcb2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4af2f3971ec8966f8c1358e44fe2a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a761f8835284b2dcfd5b11d091bd1a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e52eb32516ecca138f80b2b78545ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f2abdbaf1ae1eb16e41efa038b5a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dff8837a50f82c5e2e02b2bdfab9b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681b311cebf022d2f30083c3824ffb1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da8b36059f5da05860b6350188e4a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a532c828850f02e9d3122fc3b6b57139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feefa3322eb3a5091d4b4e6032791eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a72bcdfd04dfd63eec3933327070cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa84a33d3a8f82d890aeb6c4151ef46142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494a98cf6f2bc7c1e568f50edfaa7aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b06e658071742270c1c8ca67ff7e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7099a0e422802e9b409853c39080e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4881ae006ed4333a34fdb60395a78146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3ec9f2a6f7413d9e31086ae34d5e3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59122e4c8dfd2ce701ef4e47b16ed42148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeef185229de506ad97a16b549e2dad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b8a987925affe5a8540fbb5db2f3e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e15ccddb779fac582c934d3ab3079151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b45e7b754e93932775a6292a872b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b82b1b039fff9e2daa888d1113c009153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7b6ad9876b07ade7917682891e681154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c47d1ed89c76f62626749e74996d4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c211b04ae3eeb4ce5ccb8c00e28589b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf19ddd51efe1a6ec1f992aaac7a56157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eeebc1b44dc0207c73123924e7d6bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31c16ec50e0820adcbb4352f52da5e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760956d5bc5f84fbf2570ff6386ae5e8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee73989338d04bd839a0719d94c0c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097207dcc253da984f0324106e2ad2f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ae6c6f9584496005075395d4a447f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7de04f20b1947521a58506c34eaec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785ceaae3288864839e10d474ddc0ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446a15b12fa66119a58182e1eb0839f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5faef12efa7eb410c3f866a932b2da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1a60972ffb9e1cd30f122a462a059168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577312bd249f1dc8f4fe326c8bdadbc3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24386d739cb251f6ea4f7208ae4021c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a3f5520e132e448a58f3bc5f09911171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147517f204e0a53c632e3b04542770c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766c795aeb1cab7d96d2a160748d001173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef5f555b4c37785407ce7f7ccecbd3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057487966addc5ecca45079cc795515c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed9569f93edffa0c8f6a7a70b4d29c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c5479f9f720ddd9e23ed86cf76060177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d98b5859dcfaa3661adf48a2de5147178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9251e0fce7ffc1921f6b164c49d6065179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067295b9b17de6b133d35659f2669408180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849b9f16ba8c9f8ff6cba30881aa1da181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8651fbb8aebbfadad8e5b9e8981b209182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034c9bbc84b3867314d8e9b1dca683b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc70a52d6856da77b3c106c1ae89dcf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3f63c59b58384bd0e70d55d496a64185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03000233e6f862eebabc230abaa77d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c48ca9036f5ba7b17050b928b36142187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9353fd7e321abd42220c100205df3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b9afa391b4ced5268ff04d91e729f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038b4f53524b578eb73f0d996b7b359190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558307c6929eb94b704142d7ba247ca2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a1c3d625bfad013f66c9da9308081192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e94f83bbd1cbc9b73b02755e3c405193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1b6c4ca8e913094a914b713451797194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3591375622bb6584bf3b0dfe240e985195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287b14e82172698758cb4bc334b6b02196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ed6891f51f66ffacf03104ef83420197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed59229cee5249efc3b81415aa8aa7b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873305ced64d11afa1f4b4c9147a8d5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb206bd7ec51b14a5f6b648a8b4df0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4f87badc214af5cdb85fb32846019201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4159f2e29009eaf1f9a57f6c85538202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f825e20264ebd6e9c33dc4f7a688a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4221f2683aea8e7c43eb19c87937a49204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed74fdf2fa96bc4a116bc6a0179bb8a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b431caae830145af1be3120df35fc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2efc15df78c5abd2b913ac0997cab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e50eed60974301467932d8c95ed83208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45182e052999e2d168c7dd212c7f3c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f6b498f5a78db7fccad4ca6ddddee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054c25fd1abf157ea5d0f509ee16913211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300acc267e833ec520712021ee159df6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098163cc6203a98b7066bc7b98378057213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c4d0388fb2ec0b5f02e1e2e1fbf64214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121d6b20ed35986ce3a2ff337ad719b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9def09d328cc6031c99c216bf2ace9f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4d98e940b91f5f2ed96b7a9bf91aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283b0fac87a610844397af2463c4be0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552c1bc4b153c37713784d30facf69b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609ded8bcae167c5510f141f89d6efd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa508ccc4bc9387d4645acf493903d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6bfae382406bcb9674eac5c18d590222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325258a09be181b816aa49f666b6c56223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c0f6f4c8f322e81834d1a9499c7bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1416688517c8be3095a844860ba5e0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d754a3f14c6a4a90762b122d25cdbea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55314b3dd39ef1d75ec457b96f60b7fc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a3792864a8089b570c3a4624cfa7c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52497419000161457e3632a4467705a8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777800e998c079a8e1e6ec4944e9107230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c53e7c596f5b5ad0014708a6589104231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8844e877382539a05321e5e61ea0f3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ef7cd2e2547b14886c44cd2392962233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee013250858db37822a27eef9a17ed6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3351418829fe3639f317cfae3c9117235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422e9cd562b18ded44ffd50bd926fb7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bba0a3dcb943583fe5d7fe761e889237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446b0bd12836276ac849670e054c4a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9155ea39ccb6a6dbd1b0428d47d5147239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efa7bb86fdd271d8d62edc10aed995240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d664be78d0b408358515fd1c9f069b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718d03a3a5a5de984412ae4baaed461242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fa1baf259d2d6fdea532de4071e7d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce8f40be1d6d3ec8ad1a46f19a8746244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10bfb6c6af47aa340be59c53b060be245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed49eefec34c8852a49d71af99aa59246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a72634c87020dc416a22c062b2c490247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7514924097d05bfaa6d34ce9e942b18248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062304ec60cfb33168f1e04e3676b536249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82945f2392a36c3faf447634e186040250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03898012ead13b17549cea4db5536f09251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8265bd728710b72ee0703983aa2cf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0d13ba2527f963616a9ef211a40a6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef64d3ed2acb9c406f8ce124f370c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418ae691a3d146b3abc9db418340192255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbb33bf687aa7c667604eca876b98c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67332bd728192c445a128e731a9f97cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecd1fc4932269f897889e1f98473e5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83581ea2ce4790506f20205da85664259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8cdf010c559d3445e8d7357237518260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c06c43928c74ec2c076164f91e7652261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a961392764b9c1f48a987b3b8b0328b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22c274145729be8c08628f74fdc025263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368252ea9635fe716b29382e6b1ee593264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4eadc37293d1154c87b098b02f8b6d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c6a48a425a4c278c989b9ffb6ce4f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae806928b9a33075ec48c25d8fa4fd5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f833b28a76209d4b9e5e203f7071366268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c40a5200985d19291bebeac0111e5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed7056d5275b104fd7a40560ee37c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c65186833bc39ff2a3640113e36d6a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe183782977cdc8bdf3d2bcb15be572272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbb1452805670fcb8b19642ce95afd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e885ac9720801660215c3e01cc4087274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adcaad1d3dd92d9451752a929098b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5b86b17d89c49b59d37f2805f2528276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa1673ea19e51f35558bfc328a602e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eaa9d64b359f00cddd2c54d0e1b844278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865de97da1c4a167053864d595477b4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d74778b18f91102bf0db7c5c637d2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874e798acae1b7523af5fb87d66076b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505a38802bf4cfdbb00a5eb5729d3ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba405e163120360dc439f87480b66da283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65c2290ceab4055a3c07b2ae0d42f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e7f5094dea6743d43de069da79ed6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622de354ff75e4791f74511ff4a4a94286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4018c2f7b5116ccc139dcec54d1a1f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13ae9850a90e37829104a0022ce573288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b17b6f84c7030165bb53f93dc178ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d02ba87f87d5c8b78afa1a75b2d57a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36b0f20287d7305e68b22d22e620e1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610ca74a61b7e9f2c7c49aa13020f35292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdba68522482cca8aed2d1f43365b72293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab679b3777339a4ce308813596cf3c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a414f8c15bca12a524067be0877982b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467744a7e8079fe58488c7577d662c85296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381899e8498a745142e9c6514b49d58297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b8a45fd10eff4a3ecd5dca45a147f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8364876f3f777831d50ca71994e3c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec664809b9bd1d7e28d66ef4c5547320300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29246a6a9e5d45ec8f8689c37089b595301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76695f9977106b76a3fb7dcf552ab0d5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748699d5ed8ac8d54efe2fa60661f58303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ca24e792373274371412e833b7816304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52340b5a00b53a7cb77ca92baaf14764305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db292d0dfe35cf4accd23bfef2855e0b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea17865d4267418cba3b550f61d7fc9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591742a4b15e4477eafb00d6e653d322308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c29b78f0a090ad373a57ad74d6531f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83d0a4bf5570d7f263347650877e4d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad99fbb5e0acfac6f1dde720597a3e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb944206a7563d979754182834f50c59312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08db148351daf207752a4ea36a1ed68313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359baaeb633669fab62e616dce90ddc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551e963c992fd31a905987f31241a74315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc472c8a4c1a6658398625bc76b55336316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328029ca5e1e31f7f8287201993b4a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c49874a7bf132c6473ecb91b6d7d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5462dc544dc36bba8625319191fe2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984794354c172858b0789fe750e076de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff09796ba810375b9fe34cc10289b0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d48ed46de4704f0dcf78ded753946322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c9c1ff26cff39b2028c0dfb8e67e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8899179054ea50c2b05a70c33b3d8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df8f83c1badf380f69911572ee98bc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2532bc8376a8d556ad79aa192343a4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf37ec3be91376c38cd48686537fd10327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f659d0e5e5651477ca6e0a459e8f002328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10203e191bd71d055fd4f93474ddc51329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af12bb368fc7777787a368b23fe1a1f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f174fe0623efdefe717ac3c34b8d44331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e58ca747315d028677c9d7b5808b8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc0bf771045cde97e8efbfe03b851e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac258c529f51708ba2ebfa8c3b4f08334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e47fb2df3f1840d39029a741e341d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fbfea1501c2cbc55fd9497184cc32336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f60ce5257b1035d3dca4aae647ce0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e64f1fa44e7dea99a9eaf6bdb8e390338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444eef33db2fe1062f26c763e353908339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a2deee304e0d0b646e3406932639b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71698ecec3a0d83548aa53dcd4a97222341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc10ecbcb1f6b696d147e4b65e4cdd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f764cfe34c3d74c0602151a15f0d5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5249ee805b81b20126edd4c969c8c0d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647bed8f5750b3ed173d774e8b8dc68345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9ac5ef551dab15d10543cb292ae2c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ac862691a65aaa11dc2929b95b5a3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0523ea03b0dac18f989c04e0356422348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f16521fc072c46ded88d5dbd5c5e5c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80a8c7b951c63fc356c1481a8e3aae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d303a854660720b3de8e7b4f14734351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b988d78cb6a634f6e3a07b7d5f69acb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb795376ef9094ac3f667d10c15cf2a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d8c3294f5ec24dc6cb0642e8fb1e7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7e2197309ca4baac87e3a6c1d9f06355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a7991efbe9ced78b129daca06f36e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68beb2e4b8fb5c63173bbf078f0cccd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15718e7fdff7e325255b3c8e974fe302358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f9c31b87bdd1a392d02e1b42818c8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7b8228c703cf20225046dbe3ec2ee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e6e1db60aee6a0582c575706219f2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06afaeffd14574aab08f733a60865c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7122751edf60e29681452946ee88df2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96610d9ef9db3d51e130a43bf78c246e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3380bdb2a16c7d4048cf2ddb4abc3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc74f1fc910544995647836e189abc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953c96d0878a7a4b616c7e4b21b9c50367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29f04f7c90441174331c1c65288b37368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d48811d45c32293c1d42309bf7775369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872128c2994205eb7595587eb1b1586b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef3581ca551a196468d5588efdd65a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358977f5329ba601708fef9982fbbab8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e91d0f5e9a026981d7f8f1e90cd68e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d956a05714b4054cfe645183e58cc3f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cb09c95b9a924d8f2ddfdfb0d100c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f8ef267650413d4b0b9839565e7a9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84698e705f65c6416fa77bd9147a8530377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6dcfc4a031cd626d195e0f4822e13d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab413411232e238442503ddc1c2e0d19379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc0769e980514f741b43ed5db6b1d0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932eaae9b78c18247d20c2ad5debe5bd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f264763beea08d0d266c201cb0be51382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca214c23228be2a26949550802e8d4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bd354dc5257deea4e7d4af9a967bf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160da0a22bfc8e48f91b130213fcd15385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2415303abb31ed716af90dab333f425386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5b4cccb4f142f955a625bc2c535ac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900393d5d42cae0a78757a2d4092fae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba59e38fd57d11a028431bf5e64325389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b150dda61a7b21738ece6c76022c6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fa09e2cfd0608af7ab97644fb0a24391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c883aec7882e61e3b70eff887418e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314bb2c306e3ee5853943715b62c607393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e826b0b1321a2782f365f24ae9b54394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6ad75db88b7038817da81a488198a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a578d871c99a1c449d41638fcafad4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2985d355f839690a7763f290854ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb899df71c759a6cf956a22345f92329398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec3286ca3d75d711fd4bd0e0b1c2c6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcaeebc33a4c273677ba01330c5b5ed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb95630e60f1a61373cb941c658621401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa81ef13d49005895b20e2379d38910402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73c878c90f6c820eb602cc8047ae79403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554a4c19a6ffbd3f6a4283f8b9e0873404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fb14b5c7294fd61dc0f07f115fad5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397c93ccad0d36ce1a8a152c088cce9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615c7a57c4945541173ff63f64dbf54407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f1cbdb7b3adda3b0b4f1d78ef49ba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0a787689220b31905ed1fa5eacdcd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bed74e4c1df4ca7075b7963ac5da94410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54823c7d59a8f80a3f66bd29dc2760d4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d76fce2257324d04465c2dc5e7510e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac1f062c4a2c6ea084c879f6eac624413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1911bb1a8986f9c947c65b6fe5a81414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74876efee1637e97fd71419a6857b3fb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a54b598b4c85d812facfdf8de55bcc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63eac3fb647f88e95a04767618382f4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08922b1b1e4ef99a698bc28785071f2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1644a70558399d6a8d1a94d740a049419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583a4dad165776c701bc6601ce414ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2154c21e6bf74981af983504fc7715c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03187e360dbf60ddc18e4b040424261a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ec682e264001a69b7442393dbb5b1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd31012ea1318c486a327a317041e6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c390a8f819c512678914d044768aa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cdcd731bf23c6bda29fdc0417b07e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e29003a362003ed8b8babf53e45908427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89af7df41f824e6e561a4b6d0e2ce9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c30fd91dbb06daa16a189b904e1942429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41de5412229d370c7f12e3a75630da430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b6b27ac3f145f583aee01583f7faa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8acedd58c5b61163d976fe5698a676c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868cb1e22ccd42f6ca23d9555267d57433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6352e160200dbb6389ab2e06780b44434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66080a529e9fb8c3b1c383ba0e1f5167435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04033b57b6255f09f53c8c4236fec2b8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77485aaec6158271ca584d2cecd9b742437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430198b1f8c670950d40f4f9b648fb35438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293b2c034a5be9fa5aa97f348eb92a9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63469fdb1bcb5ab9e01e13f2f45dfc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d3085adac424cc5379c641054a258441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c23caf2e569746157da4b4a2a7922442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca5ad8671e4f433bbe6d9106dfbdc0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc405c54d21d11e0ae976a2d3345d40444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e226c9cd55c74aa1e83033b055a054a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f2de1fb213290cfa8e48a9ea79ead446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136c7c001f936dfd3b768342fa188a9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c1cb1742089c940c11df117dbd322448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742bb069e82b5e3f7dbed49e5097ec5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58daad644630335a2333ac1bea41d630450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104695e6cb681f7dcd4d0bf5359d74a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9ad24130deed37e85f624c97dcb07452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b12d2c363354a793da8c589c5f128453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7f97a1d5f7856cba90aba3d4bd2e2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5051e30c01459dc9ddbc67f940e80455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720cc91fbb7f6642280511b4c7c623a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cabfc77e1419a34e105557341fe77457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe8f45c6b0d28b1c085ca7c86c9774458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d33c686513070bc15063849b73edc6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818524dbb13b9952209d4c47f741455460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7664b8636e700cee1698924954a294461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae77fa28810c281ce404d06477e5ee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa048e7c2e4b9f09b20c34295c00e8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec4209fcd8b2c68fa94620744d1a7e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31839138ab6ba5749eee876cd7f9f9c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d723e214a4d480825a5be3650ae981466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68467a9f5389b08b3000776761f2e6a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5424d1e0b950443456a7518a1a494468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a51bf915b4ca74b1e931386440379469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827e417b9daab0a77d83c89f2082e50470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdce1598404e3cbd8adb1d9f82bdc6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7de75b7da6661fddf53f221f75cc87472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58e2ec23a27de7b6fdfdcf52d292a8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d46eec193253e71576f90e44cc30bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc543676ad5f9d4a7a56dc91e14729475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfad01235792fb238a23c9cc1c8e6d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815873e141708400fbaaf800008c1dec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80018f6a88bb7aa9115492e2dfa76c48478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a7bd283321e81a2b02188a86838b7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccd5679693f5b883284d06e0f67cd1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5b96219122747e61b442f82066a5d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fe467fdca1b3238f471a95436101f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ec7dfc77a0764802b0cab2c7e0186483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019c6d9f4e48d0c2de0731452c5654e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21560e07bad9cb60e6a9faf05d1b473485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8389d7f09330ad644e2f2b7d65f860486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd214bfe1e51105155a9a2f3a9a4a4a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163dadaa6df84b7e4ee70a7eebe51fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f39214fda7c2a5f6c1785753845b55489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e10bd9e386be42e8f0ebe4999c38d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba962009eaec62c72d7dc7742bd73791491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55cbf84b0a4c964ce09a95401c3978492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848550101af00b4120ae4f775a16b85c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963e86c242458022eca0e72ac5eb61e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437c7632e467672d0b36f0e0b21a454495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a629e3789607fa449be94d2a9826f8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad5197aae111f01e01c1d45b5004d6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6d11bab3db040a3e7c3a12b773a56498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d246250ec568e25ed965066fa91617d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492b335d28d64d67a2aea0dbfaa8a68500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a2b6b54842471dd198604530d05a1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c000621778946ceeee3a99e7659ec0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8232d2ff5bd18c5fa6b6f348d501cd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a524e55932b630b5cda8ca00c3c367504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa95976e6717040fed2b7a8b37bc5c5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0146c4ae2564642b7b11fa48ffd618f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933267b82374a100b7adebe84f471d6f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3d1f67d0a37b82e5453fbe9fcdd66508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe31e72c721afa96e57c6bcc4a6dda509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4c96339e3a547b87aa54e1a7164ce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4eb00144b3d98dd3e1d86c87bc4fa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f806f1840dce21f019343aadade0eef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c2d1e917f9c945e59c8c8527a3d50513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4817206645d049b486ff9bc8fd0c1f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92a44a7b2d6bb241a800b63f9b0a30515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4bf74df5852540e1a54a777b42754516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff7029c29aa8c863595492e8ab8271517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dce7e5251b40e5af0ad240a840e09e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798af6ced9a4a614b594d2ed5e1be11b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9a3b4dbc1afd6724473a0204adf6b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76968136b4c99269a3a2e6f6348abb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0443adb1e906ec77b8562cb21b711c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a86c13e8e88d5a448b5f606434116523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5873a08f1ad9eed9da2b205fbcde5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4777b16608e426e833fb2a126c48815525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7644de5835aac8169df28bd329a31b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356a00b658f85053576f98bb8701aff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e18abc67d45917ba5d5863e3ba53f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6c2a444086119d1772268ef099125529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0384094a81a56ed43ae140453c8bea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd3156a77524755e4351fb10bf44ca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040f337a304d39f0cc51c7c23d3bf21532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc162a41db2febaf973ef90bb72bd7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf72e369817efe7198d5502123d39c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eab4344b24afffbaf6a08bc01764bb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24092394e6dcfc95f096bcf1f1ff23c6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e169cd4e12413d59814ef9222c09e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5c0adacd9def9874dbfac84dd734a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6c3a2b70e858c6853eca4df96326a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c945bd5cdef8a969e0ff6def1b998e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c31599e49d9c579040424676e69ccb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b559ba53eec917821f86f28aa9e4621542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b81c6338ca4573861c2980acb8526543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1bfb3ea928b087506fe97ce969ddd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bfc1404a54253bf3529cc06ce7406545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb0ab13469a0acbce887c47f741dd8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cdb22b14cd06720d01d5d91e8d303547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751592ecfa26fa4ffd8ade7a916079fa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d235c511964c19eabb1d748e299d51549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a764d0abf2ae09ac719aa44ea66b0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b552899cde6997f6e16f34d4bcaf065551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc674e55cd11f83728f97f32a9e1db552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5dc7a4947d088e2c29da6f8f2ca6f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bad0287150dbefffb0bb475bf57550554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cee41acd4920278de710e27be64ba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b75a3a5a2f3ba2248df0410432f451556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff7e287cbec506ffe5d0aa00bdc490557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d3415fc44b21ede143c5ba2c8df90558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782dc110c685a5278cd58e92684df1c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda96787256c53ca684e02a6c25a07e4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8bc69d2ccc0558d0b7efb509e4999561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295fc0c5cd0f1efbe609f35eb6896fa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfc2f97cb829925f5cc3dc24d6cdfc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656668ff370b77c5f0769e1921bd64d0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ebbf2da82269004b015aa55ddd90e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9f5c2c04c93e5041fe99e24bd71d8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beed6a1d81201f0ddb18e58e915ae42567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3fc1ca007943ccacb6f637c90e365568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6564e876904443defcab5ee4c08a32c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1dd42ab74904d97debdad573bc23a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69b8dfea7584aca64aa86620f02066571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a04e8bb91e113b09377c2e38bba299572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3103c402acbb5d3f71c2c67396bdebe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0c4dfb4af65d1ec251f2a2fde0869574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd822c42320b9d8e57d3275ea438d5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6e2aae86feff3aab97d85cc358462576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d50b819c2220a431fe9ea2e36ed76577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008522844cf8930d5200864ef399ce97578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac35938a6aea3273bace7e98cc16f8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b72ff9a7f3a083195253d15f3415e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdd2ff30a37bddd791e513c5eea289581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fc88b056fc148bb05766de25a1f34582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080abd0d8b81fbbab3f5b1a04e34d2e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc29324aaaf66c85ba53698c5139729584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b036ab535309ebef3946d13061efa6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d84b13ebb2429be8d9fd80f0c4301586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c69f879bacb9239fb25628e2759c2b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686deb6b70e8ff07e0422620c8f0d9a0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd474ebff7c710ce2ac48ad1412998b4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20bdc0670b441dcaa9575612d41f12590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed42623c5c37d75a144d8154d1c42ed591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a63d72093362d5ed8509ea05173873592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e746ef91f5aeac4be45f6fa40a5652593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73dcf36d8192a36b4d261394d9cdd0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710e2d1cc2711ba68ec69574b047160595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7447b8dd73ef715d942c11a1f88ee9c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982d22c5863eec95bbabbce67aadc50597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979c75b22ce1f0fe089ec014d857fa3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538bbfee561ad1edd666c1aebbd1655599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b559128266f46998c41d6b5ec81e0a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0a09a77653a70802a3a9c3f987f23601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ae7a69f772b73d92735b0e254bd8d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490ad1b9d070abf6532fac7fd5c602d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475d63b954f502b604dd69fca08847b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cce6c54532b6383b915cf7b8c369e4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102637f3a77385207fc1e722bbe9711606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d109c43e2a12a67dd189e4777a16eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d64c0f87cfeab4f3c1436542c382bf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e59df293fb169cfc5fcfa5b1b5edb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af44378b494ac28a59aee969f57468610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48050d4297cdac8da423929c4565fc50611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902406347804ab1c1175a1396a0c0bd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b12aefb4ca7dc1985bcaf51ed0bfe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61126a84acdd91bbc2446905f6c3400c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece8f4e82776643c5e39d7188a0caba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de87f84bdca5e9573ad307aecc53e72616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a6263e6e09ff9348772e77c58eb4a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c640c2e2dcdcca23182fe44d5d5994618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd386d38a07c12f6e403255e276694619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6c40c1ef22b980479dbe73c3e7884620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27de24ac2961b001829778da4f68b2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38774ee5b0d8af1022d14b71161fa56c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91206ec7d2e2e263300d6250fffbea8c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd72aba0ddddf936f1d2445d39020bd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd9d4465e7df17fda3013794132518625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1943fb46baba27f426d19348d409a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead5e6cd9741d76060d0b1bc64d3b02627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac0534851c76568b35d8717f60bed3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac832384708e011200d07a1c74c9f068629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e6fe8894750cdc49031c02ee9f80b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3b65a081a280ab4a931460871a1f0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987ce9c3a01dfa43e64b482e6d57708632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747792f6d44a5eb4a461e4b9db3a2ab3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1e766038fe985eb6e5c3e66afed3b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc933b8ccf6a25186b8192d88a029b8e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612063a9d599000ff7335feaf53882e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9274b6af562a0af6dab183ed841d179637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2301923c407d8d042363b40d437b4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790b88f760f2fcd9127662d69b95e70639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b9949a406d148610e2facf49bcd78640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c326114c98723e59eb750a32b263ef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f24118e4934866d4d349fbbb7a36c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4ffe126c69c22dde0ef50ba4dcb52643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fca6adf0fe4af9a430c8ac748ce66644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69536404b2e702f2ec885105ce9b9357645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05d6a74e52a45f28356e7468ab0080646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb0fc56fc3a1b4f4e951c6d975389f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84590f1679188186a08930a54d1260648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f9ef71afc9cb18a7e6da0a5e8d928649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca7a728ce8ffccd729a22d363bb563650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38939f2ce80e92b6e1775c401fe031651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fff43afd336d3dd0fb470355b7079652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113fe7436830616554c28fe79f49689653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277f9c5f838f60018767f1d15ed8ee5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ec74a532d36484a8aac175f2889d2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80b35c924d2386e675e6c6803c1e7f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843ca0ec04898f06e430ac7833de2c0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068a48d49a486e020bbe33169ef1297658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06c6b59518a49b566b861b46241028659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df5a794f59d44daccf6a2d68fba147660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816768524f7af00fe91b593ef87148d5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26821a4eb3eef8a8579575780275b7c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c70cd65526508076135586bda0d9f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b143b80dadf55cc0e2848ae0c86a8d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c047145b672d330df559537bc041f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2b90958c86eb860744ab061bfd67b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e8ae16190d839bbd7d7accc20e977667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c451d477f210cc5f671202444ebcd5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89309319f65b6c01fe2657aff6e95677669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30299ead4020147d33eb38b0b7332096670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d56d9108c99b6aeaf63b69a0c0654671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5e337b0c876234ef094b58cd4296b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ddfa64ffa51c14b789ad2c60311c3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ffb2dd22de48694c2fc8ac43dc3cd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffbf10b927d86c647998c3b6f357b5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa42950d167456fc134a0f3e20c46f8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941de3d6b467abb808d61dbc172471d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12500aeb9c8837873349249b074e8518678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e002d1cfe870c43e0466ad32485b2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222392d64ebd41478fc041bffa8772fa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474dd913564708e777bbbdacee65f77681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624a2ccd70834f20f028a016b876e74682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa01f79ccb82b1c83bdcec3ef177a65683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d022f820887ac220afd96acb9ece7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42354662cacd05cbca06e4041dd521f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12939bca27d68607e09d8363c207da25686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8c0526445972f00cb491ec403f49d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2ebb9c9d3710fb6ae81bab4fd1f7b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc3d743fb1613dba17532e59b59f91689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115b97d82c08338e4c80a2e80374b18690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f90c4c79f7bbf382c3d73429b802e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4910a5bffd2ef7d5f3505bd56ad66692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c676046f0688786e857b520fc4bee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b32a558b98fd3ee2363ee06f08f59694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a616ee3568ae5aef4a98727875e95695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8166b89f315dd8753ef4c87221f5e78696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9c11e267c1c6f05758cd510c609f7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47972e30b94600566fcc7b30546c22698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4b6c051229c99b63f25aa2d09f110699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba072525706d6dc9a08c7be815f825700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5896aababdb36878b289bb5c5650ee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e92ce6d991633d210214152d8a158702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d33620dfae49af5cf427d377be73b7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e8bac5b32edf0e14b938a120d4e61704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ee35e632103521cfaecfd05c9e106705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac5e99c5e33e79bb5d727138afa508706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57d3018a3e7add919d67b73de63746707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe64d012b5b8a508c5bf25b37f59727708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89251cb5a43ae515b724d3f2885a9247709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1797ce549a2e59b3f801c37ab1fdc69710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb41362335901075dabc49a219ebd1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2a6342176c7b989d1157e3036082c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a947317769c699f40c8c97d89ae480713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725cc34e9b2b80cb1d40f7cc3ca7413714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7dcc6ace74e734d3f50438634c7287715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaeb3d037a7b16afacee5dd28080ebe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9b12ec6cd04a4167458d2e52641fa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446362ec9463633965c4cafde215116a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597884822903cb19ff0b4fc8e7a40bf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e603ffb30d0ce58570c4a8c3ca8239720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc72dffb10870c84595e541475a9cc9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e06c5925f1683d93a5e336445bdc4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66964cb88502af79886e05b664ae4a30723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055d56ec4f75e441b802e04a811c94a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf540e3958324d75ff9acf832e6406f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0ad88c8f453b3add9be8fc2ef5d5f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f210e1839b24670fac49d2ff383fcb2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a33869b24955ecdd9cde08e9feca85728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ee39ca27c57ec6163e5809d390282729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f211f8ffbf8eff3ce8c5d53297500730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0398f82b75b0a8d12da833b4dd154731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936665d4d3efe090ef4ad2f665bce5c8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ba4f401feb64fb22d0ba720ff128f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0987f8040fa5ff18e947cacf73262734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54fe272e469bf98cc40524456b685f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023213b149ba1834f08bc112093a6d76736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39631fc70623151142b602aa6d4f6b38737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cf0bf78c711448eb2d4d8c043c836738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdb1bbaeb57428a13ba777357ac755739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c95e68057ea4d3c8489437dc3b82f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6252851778a68d96d88eb50987712d4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804fd760ccddfc47974ade5017f1d36742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf52baa2655b5605a0d848f09e1043e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69543059e5fb0452dbd60bf422a5037f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761ca4cb1827d14cbf187901e4de81f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624d85a178780b2ee6a51140fcf9766746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61e3f5b2fc5659b13e1e62d1f356b2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56494ab4c21ea86c766079ae0159614e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd884349d0ad4b6fbf4573c59ae40fd1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a8f8e1da62194ec8d0215e14f21eb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b63059e5b277cc90753c32f9fa02e4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48477e1859121e35240bc4f0ffda092752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62d53c8ec688b9ee8497d91e8ad4f2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8010e4a3c6a985828f94d3d8bb2a0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e80b353448ef67a17cf197f4e82be755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6cf3c721ad422b88d848e52731c19756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f285c661bdf0f311d183c7df3cdad1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6758fdc11968d23d9440fa380bb2b20758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc30d45dbd836b2bc1bfd2b31554971759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c44021174c1265fa5abe6c5bd4ad001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883f0a7b8f8f66ccbaaf7f3f292a27c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9c514c8deed35a85593e2cf895fba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d647d7ad73238c5ae55b66fc0a2244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbe7942885ec2fd26edb6c3a9d576b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a6219abad0efb4aca6296876317076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff95e5ea4e68a7d3d537ae9184329b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335fba022079f0ec137152ef56f0b378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fffd3868275645c871a00223f4af859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302ec0f1fbd0c8bfbea71234d1f7c2210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251606e42fb6287421253bb63511c4d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e903a6f06a62f19fe27ef1b2cc121dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9222f8ae0a6a356f57cf53586360f3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bd269f6577a197484b4860b8cf48214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0099db3d7397fcf0b3d4c62b6060b9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146a42d34fd066ddbb3054f6be6e38d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c087890ba0626b52b20f5b7771c579a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfe888984197087af5fa4bd4dec11f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce48e4b0291d171c7adb939b231417919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2f2b668334242e0ad4bc1da83a8b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150ca1c31ac7ba72224ecbb4e58234221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89b7bd0d506e01c2b87f1ead143a5022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debc035baaf7c651aa9cc2197baedb023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08dc1dc64b04c889da35cd4a067bf424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00345c30d391ad17f1f7f3f028a7ce2225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f0ccdf94ecc1e5ee80da282ec6cf726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c1609e3328d05512078c311d7507a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02a2e5a8dbb9a3f95cd036309ae52828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e91316073c0518ea767570716f8b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5614203ff0064728d88f9ff47c0e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc05a73fb75730d7acedcdb29b27cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a725e5d2cc35bb52f427c581d754c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fc824a80c7b2f049a7c44b39309d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8247b8373c58f83423981ae3569227734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259c356ed9ede7afdcce556c79dbca835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a0723aa5d8d6f1b8878268d54fe8836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140bbb3ef5ad4dbb7e37c23d496f39f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d53acf38e1f169bce14ba4ca51b1538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1056497304c705af4776db304f728339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac8adeeb15c4c38e8ae177ad63917140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c74ae7c2db96a7304d155bc138ac341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10e059255930b422c2f840d1c5983f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0ac5ffe629d51f411a77c0e70ff0c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ae62d1820f4c1b9f7476e7325f8b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5814d0451c0925a39789c77b0173dd245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bf09686a3da27c12577def232f06846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cbc4c7c818246aa2737774545f47c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30565759c502594311403c5b50349e1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b69b3dbeb7f9318a79d2ae18e8358b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405324e012eb73248d703826a9c45c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10e3eeb4cbf46db80d7a63bf5d981a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538bab6b930ca3088b8800dafebd8c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f880ad60c2403849bc1fd00f1a35a1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e0ed1c7928a473e4799ea68fd558b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4dfa23dc2b0597329b00cca35ebdc055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed46720d132d5390d09d08f7445157756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e59baf033129f564a1fc594fbe33157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee51f1f0c01b8dde17b90c917cc4dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63af5455ac77874a51a200189da2e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76d2a6e77dc1e3a6a074984a2fd97c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8f961840d8aa130e3c319d231bafd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1b398b61a59598eed54b5483038be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d19473c17fbfa521ac71fc6dd82f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6a2a37c0645d42ab33885a8429a3f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2cf407b3fdd7b1b487e0f62ebf8f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d04be5f089d7f736bd469563b220b866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472ab1d7b40876c55b78420acc3b32667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64698f45df674107d67d5214d1a9e9d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693362159cfbc7b7931063ca1a64092069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856664da2ae132fc6320c920715ee8870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea88abf651e3c222c5a06d15c21079f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fe1f28e76c20d7fdc38d6568810f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0851449a2a75557c91ca0a6020aede873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e21923f59ee6c831c82a1142be772474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce179554ed2d85bfc4bdf5ce8dd9b1975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40baf2d545e5f1e2eb0ad1b416aa54fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590cca0978a5f8cbe3903852156673c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb29fe8f55e230379b886afbcdbb2c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1405616f43cae247e8b1d581326e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a1af851c8cad9e140161c45f29b0d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477531ecbae4f3de99a0674d7ea947c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c4bf44fc0d5ec4a83febf90317a0882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806bf7f6ea5458a78ba6b2685827daf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64087f326b89612a68656abcd3fa801484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0389eb41f4deab6840d864adac11bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6d6659594268e2ff3048e76e49c8386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69821e4ff9ffa6071fa06a9e485fe287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c113a809b2404bc3992796f3eded9788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b8fc54cb71e622b3e851d79431b3a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced21f48cc99beec622f00972b07bc1390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46896b5cf7298e7acda3fff32d6648891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3cd6581f0444abec7c6663290bc4692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89269e8670224d7f70f9b242609c3b7093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee41cb36c86edb8b49c454c2dc1c7bc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53716201a5ada3de3fb96c0d23bb86e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786a18ed6c87cde5d13f9270d73529a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc793b6aa7d15b744092fcc7f2fa6a397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1abaa95cdc3c4c7cf5acdd75507eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c2415eefe6de1de55c73b0372dc4199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa7c7feeaada5968a9ac6aa4cb9d1f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa4621ebb29a5e79327319ba9d226e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f4bd1b480faca93a01cfe73626573102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862d733c582e4374dfc57461a0b5a64103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8589268e02701cf99cf951656909097104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b95c36dbe7cd516feecf1317924de0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4648d16dd8c33fd41b0b55c594e58106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9186ab00668a887c39ba889b49a82107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823c60466a81e3c137b0d3ac07e3c46108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6f5105d5bbcc086bd0a82551b217b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad0a8361b18dc43b28bfd460d352ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632e702a5b7dae637d2fd51ac70139a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6274482752730d1bfd4f6f34c71bb9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0afee3c3898b035a86e4b3e3325a22113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b723938ad9677dac8d70d36a007e6b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacbb567183b9688668f0dce849cf8f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d32224013d2e8547a14839a189a729116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ec89b63e48d7144704599f6470535117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7a7ce0049065aa139d4c51ac5f34f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d49eefe7ac3ee405c4a80f3451946d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2f09cd9abfc9d48b6266fd23d8018120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278d6a653910df5c962c69162951f61121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74ac4bfef0cb47a3be88eeb2908a50122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad0549e9881d5e152cbc45c66cfb20123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34803197d978b9735418f5dcba8173124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230790c19f77dfbd5ad3c6676c460f7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef0aa9e71495ee3639ba92d1ee7ac4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95069bc6c6ce4867d3d0cc4e05e8a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83e3a0933af8ee23e9b05032dd51c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da27459ce62f572727551b4c729e9f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee9237a8bddeffe2d8172389ae0329130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77a66d9bc284117a4a77fd75952b4d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83fd3fb3244c94030dde685f7bc667132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a6fe8e12d30532f7e671e6cfd35c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddd62b25ff72b29cd564f5b5018075134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8e1b86c2b4131fd90f885bce7a52f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7be1e0611f4623456f539ce8cccb1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97692e6c6db07686cadb20ddf187621d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4d1aeef66c7915a05169fb25b65f7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf7ff4bd1eb2635675c32d0c0f8b09139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef870a0201a04d2ef0cac52edcf75c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe08cff39197dade2b3ceee063fc258141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688b885430cc380cb00a651b4699445142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c068386157a44d8c70b39185798f6f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8779666ad09e6fc02c7fced964193e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ff0b5ca7b402a5992c2d06fa2b7f6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9225d7c60c1f5bd03b8cdefad80c16146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027228db24c089eb61b57cdf1e6a0cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63808c01d2985cffa764d20607980041148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49029925b66120ab2d380dd5dd9e3b50149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3e60c6894a13e23ad6bdc17301356150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf26becc4399a86ecfdfc647355837151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993592009112c167618ae5297544fd2f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e92ba8421108a0410d347fa1e0388153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cab956ae13b31478ad72805e2a6779154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be0e667434f4ac78a1576a6d098236155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783750a4f9cb72f42e7e916b15f49fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db26c00945e5186ab7bc4b1fb228250157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04105bd11c99880bd83a2cb6d2be425158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfc6c82bbe348ab6973073a1d50f0f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b42cfe377a69b63ad69a9d0fa96dc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd11e5b93d77c7eeaf238b94c990b11161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc25612544eb0005abb49fcabf948bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173cd6cff71b900ad9661f113d4fc3c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471276d226dbeadb860f707f19961aab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0afb174f7025403e0b7d325c850048165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825b5d9a73ec210b2e3c350279d21ea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6efd83b18ccc471e761ee3cf506d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084cb1a3a77deafd18a26e035a28c86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ca9fbc0f642cb239928346aba3a4d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7e1786d4ffd806002ad11de5612f4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd4609f6003970610f2d4ab10faf9a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebee00c10a38001e5a46dac01b43c8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8c23fa9bf069140f9e8d8a07aa350173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bd4c7f2938ea8741ddd7109f9a3e9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c026700ba6d8e9e605cbbea2f0e9a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cabf1aaa92a8fd9f7231cec71c0e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7605d483d18d14d5417a91677ede67177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45f027e4a31cddd9d7914cc35c575e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bfb22c2c3bd00bd3092793d4f47dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707573862c4b10813397f00bca41707180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ff7eeb5908ef41444532dd23db4cb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6d6e92a28b5b852383ee9fa150513182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e57aa6282f1b1301d6beeef948fec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f06525e59213cdb5f39592065df4e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e40831e3e0caf31264944b56e5e893185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03ceae2c50c15e3f3653acc1857237186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c6c33bc7741537b2acd97546e90df187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d71371fa53ef039da85d6e22583d5a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1820248692210478393235a149c6c11189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fac9d2d44e6e49a5a9f3d82b278d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf6b12c6ff8a0d474dd084f4b7fff8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790512725de83b6a8740c0a742a992e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce685b9eb956610f33ed3b8d14ee5f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecd572edf7b278517990575f64e4a2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8289a2574a99c98a5d3ecdf605451d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399446e2d824504157635357c3db9ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654e92e7d2f0c0cbc545c2ca9a602f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176548cb87e332e0a468b1c17698ed5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fecd3244cc8d6ec88b1c7ba7c078fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffceadd16e7b9117f1fabc74a8ef750200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022c458a922339160a289e315c38459201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472388a2173e7fc709d88680ff48b18e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514e2189923a6912355741696ce6182203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe7181946875fb34b6c7a5e532e313204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9f64b58f4268dfb6b7a5d339504dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0ec2e3e5041070bbb87a47668ef45206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7bd123a532cb612c47ee7ff471991207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77affd06097f00ba407a13fd1679b0c9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b40a335c33675d09a463b77c213fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d7600ac5eaa4c91aaab192ea4cda7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830318649b962e9bfb8f3b119beb5f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07153eeb702e3ec2df335298e3c020de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f92072a38e619d44a13054d12862d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f975e75fd51c9b682319426fcdce54214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6500175def36169a549ce19ab79a90e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1130ff8bd8d13954697d62e4db0c0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201b0c909bf2af461ab649bd016e6e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccac0534ba6a56068dc018ed46676a2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663a00328aaf7aed4c1c07212e6f292219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb99140758dd3f4021da904dfa1f6f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59557b04ff3b06d555b80da4083fe374221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7f986c191f11f87d7583e8ce759aa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8b899b773b005ac576c1263c5a9cc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8a0cd15dcc185c29711f0043f392e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea27575b6f8474663fc3ed2ccb848a2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8c5224f920a3246c22b2aed18532a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c466d949bbd0cd706f35ebc4787961227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf66a81e206fb13f8657d60d068283228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d63dc4d4c84dfccb02f7e876cc0009229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cad18e7993413d24b661d18538b843230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee073695aa84a7a2900ac594ec2686ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5516e194c3af963bab2ccba202e394232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740abc11a2e33a5c3f5e27557b70507233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157f794ba1350afd47804d4dbf94f07234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019929ab6b9595daa2fa8b82f5eee71235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156543da0bf52b10b79afdf09f65075236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90738929c75129ccecdc4861ab67dd2d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82435ea817abaa491a42161d1453df74238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc3dd1986dd6168a6576be21d7ea8f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a586a9e613361179ff5e2c95861d94240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8f4f69eddf50c934a4e89a638343a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cd360ace2f2dc5a0c960d9efda5e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cff7d3e3e1f6a7e7950fb1e574091b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c4f0c123dddc7800fd99498de2171244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b336339798692f5ea53f26b2ee100245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20264e64e14e9f4555ccc23ba802b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d563bda950d0be4f91716a1a293872247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c831b8cc82100e1c2ca91d3f28920d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892307eb1828bea5b6eee19534c9d5f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5d62236cf5af24f2ee9dbcb6c85f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5b256722329f4ed4b898f9d456665251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d46f97e00b14b3df0c55626d787710252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266600ccaa2239f40a4de0399de7fae6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fd194387aae04b4a0c9158443f3fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b13d41c2feaefeb18efd3eed0b9841255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d661018b736d79bb60a3495f1232142256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb42b3ed4500e2de44eb55a2b3b0f28257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79400f4b8d5491b3d8917bb5591fee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68223b1e3c5a499628e0e40a72d001259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a4fcfb4b4f22e885f3efa14c7f229260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e16cd81d442b171926396e8f3ee05d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0b68eb4cb7798ac5b27a6272554a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72a55e661611c2328a2056ca88c007263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf465e0326c393d602f7e278e83a1a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6faeabb5ac2c42cab1d1a6136f5bc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e047acf52eb6d7c5d00ba4e5951ece266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f1b47a41e3a888e54598110adb53e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103797dc950d76efd6464a65f5217d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0b71f6fb35f0a1413bf9bed97d6ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0a11fb452f90caed61bc4c10c7ab6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54172abe178980c4c6802d7ac7c09eaf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fabde0218dbc7cafe4634af8b817a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dd85d19a99cc1c714d3befd71f13d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815dc85e907adc612ce427d3c32edf9a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e375705839a00a545089f6be811a69a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b733dfa03ae943b054b3fcb89f325276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1411bdbf84bbca7a2d6ee6024da088277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6565a47bf6f24a5b1e34d6e2a33b5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557c0a1be9bc9df6794c31f48ef940a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c057d6d921542dddd8e8590aafb941280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c615f04a5046dfdc1551d85e736d1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee5ec9dab4c88362b50ec613aeb717282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a933f08793e22e25f65542387033d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef6f224eae74c8d08a3cbb94984056284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074eaa384af38bb496d5055ca5d25f55285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b40d1e8cac7f01adbeb1cbcfb57dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809ced3e3816933f587829a3b1ee3a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4fc25c3724e3a7ee0e1620cea993c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd21440b129a2852cb49072c089ee4b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697159efc66d9efe8de31b498011e578290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1935eb66454d493577eb1f764d410291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160ea0054562cb826aa511360f4d8b3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379aca71cb8c6272e9272708a293e4f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec3d44edf8260d8829558f7d68654b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c901f39ab619318330640f4e67c6e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a763c321fe0e69e473136341405379296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3b281ba1db5b69d4ad5417a8a7aff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c170da45122947423e0581729d8831298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09bb5b81d096ee2ef527af82b3357b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e05fa58ddded9980dcad5842ebb97300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b1b72d3693e3164a541707af501c5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22494c61641f3a01b243bee5e82a8e95302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd34e3c5bcbcf389d53577334653563303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e08d1984ce6364542c84e4e9d86f2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc3aa1aed0e54cb06c81fd850c9000305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716c3e6517304ac98d3339d17642cec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679f099621ff6473779317eee3f7687307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf11a5c2b0791ef52e14bc86f98d3c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82768d4180d3b21c71f497f11665ea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f6c972550872a3aa769b92940b8c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163ac7f7588411cf1eb4f84076d256e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5bad97e991cd32118e208b2bf6b06312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ed03edb89bf8a2e2f7d4527976fd6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcaca3df1bf2f036b5ee9be8669ac22314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431ce90d09605c2a1687c18cca3a4d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaeb3b994ce5194f8a2aa0767e687c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c491caa66bb46ea961dbe856eca52317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0151226fd45ce9c3ef11fd3bb347318318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b4f08018728942569e947dac1fe1c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bb37922ddce716417e3f9a7cfd318320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74eb7493c232b3c4a942fb0498824a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fef1f00f55de6471d76bcf9f97b6a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acccc2d6b10939b50a95f577b18550323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37bb0dcfd6e05337a217d562fff3e5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb7062c6f29e932b578ea40253e529325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1c6916be3891d7c87967369fc6fde326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711873f509c096a9e780ea8dc600314327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cdd0ae8c1d876c7091b90db783892328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6b7203d60ecaf545a5f10f9b07944329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40e240cad7e678ea61a4ec56ce8448330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d1e316c286b07b0a581859c5d9b2e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76558c7711db7f86b160e22f6588bb15332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51c593bcf5236ae83361b985567548333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc257b4f1270ed6badf16a782302756334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87af1ae4ad1f9892a151a6e311a5704335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65f5a75e5b6e1269e92b84c1682356336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe3d9fc885f0946fb4301ea5b36e79337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2072a1e02b2e08915bba69a82cbaa11338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e6a3291828d9d382c9d87083d2810339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa61f691e8635131f00a8e57a16ecd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55adf80ed70fd0707d20e27bbc2f147341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447997a0056cadd7059575032f19c43342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d25fbad31c843e256bb2bd55e09725343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d7b4bad229994eb78e7b719f8e22a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3275e42f2bf4b0cff8e87ceb0aa610345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47814633bf9b2573e563efafa81aa7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41dfc8087c1ad8862126e5bfd75a1bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d358a110d9d81ba17e0420e39b7bf3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565ded02b04364ee3b5e0bdeac7218c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe2d7cd0b2a7b548a1b76060e6c090350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235d81009916e2f09ea4220ad5f9fbc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce63871acd2b33ccb541b0890c0336c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08001d31d67955480393f0f985254c26353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1255e0bcc44fc34437d387b1494a3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9b895b86e6d7d09af62f974d7b9c5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689855e9c923fae14cbbbc2a35d8e946356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d76dd982787880193155202caa698357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded4cd34354bbdb6a2653095f3e2aed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e4b2c9210db477b2563edcf41f403359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9882d05da00937a79340ed2d1c6eeab360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f0ad4a2fd29c0f3e7f81a6d88335c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60637632a95b657d06c01752a8bee97362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c840dd588b8e68695244bfc2f465a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf52f7fe0092b97defe92ba9687d1e4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575d312104881b41aff8b6a5447e8ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff4111bf1f1c1faa23d348d0183945366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98695e2b1592182c54b1f33e0a520b57367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4c8ce0979dfe2a7cbe42375325fba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51856289f424f9916c0c7031f08133b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd4d18175871803f4222bac0b61985370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738019347dac38d2c9efa8c33c1f41d3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca3627ede348e2cde836b38d3acd07372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95669bfbc947a42c172112f21c1cce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693747fed458ac4f618052345008bdc6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2cb01dfe0e477f5305778999a5a1c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7786fd3bea4f6597b6870c76536f25376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e238e4af3f14e776622f3ec9e41c299377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac08e7078d7052580a5aeb8bf776259378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72693d9092c9320faeb1841d4c6c3412379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777be2028d542023b9b6c02d3fa2094380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f81cc7dba98b2688acdca6ee4f7081381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95eb3bd23e844ae1785e0a91a95529382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35ff5bc68801c748ad140d6b04ee97383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a5e62dbd54bf924f203c5ea5efaa1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791be081b71813b231a1267a05b44acc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e73bd2c671f8f60204101393efda5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d886ec4648a1b578174d6d957fe8c0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466b922bf62292d8a0be413ba83c393388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6b580ef4a0ae4ee1589f2bb709095389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410d6d7c00a2cff4eacbbc1ae3c0d0b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcda836468937d34e1f60c79768422391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf908e7fff2a9c41f1cbf47ed45954392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a5730e63178a7bd207794df89bf70393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9505efbe479256ea5350470b2a852d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d559fbbfe7e41e6f4cab146b059891395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b33fcceea6bdfcbe4e23b5b4b12ba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c021f209d717c83f0f6934e4db4895c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f581a6d95b63e2cf503791c6b1c9c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7816bd50d8b5f0322417830e11868399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f6a3210609882973f8cb14141dcfe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc236b648205d91a530970a81ae347401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219a8c2b2d7a530162162b51ddf6ce4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48d49c56f500a6c1d5999c540dc624403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df6d083f9d3618edefa43827dba18a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1838e6670e1855a9f29d0fef787aed0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe0708917bc6f706dfc98c01315203406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3872c7986b4758656ccc0858bdd493407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abae5fc7fe83f1d35b8cdd54ee7a62408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78816fde11822121b98bce897ac24ebc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1bdd352be968ea3dc891eabf13b26410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d6e6a70a745e4314cf3854cdcfb84411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1a60c04eaeac29e8c2f042104d76b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef751e1a082ce808ad737a1fdbc4c3b3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da816f210caf0e482b68c40b7a1de896414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d43d6e687dc8ad9dc00b90f8c80ddc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad83aba53d70db4a3a56c5eff7d041416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c321c4069c6c15e9af94bc55c13304417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b89c43ec8fe1f56527d5dace71288418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb66b4fdb7a58325b617c61253cca8b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b6876bcb9bbcc695f96dcbe040620420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c5219f90e6af171cf9da750dbd045421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de75e03794e6415252f7b2e91282d86422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b40be2976dc216623d5e8e2b0ceb0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc255cf3bdd8bbc3bbe2b6d124d2bb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba093b197a8dc66324a0e633a7bfb7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09a80be63e79edec65a8b97ddc5c70426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d1e83758c4e173ca3ace1c0e311cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d37875e7497901039072290257ae5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eaca9a56c7a41f489a45ffc27f2ff2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282399e93ec1f099126f41b1fef79012430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ee90ae9cebedcd213e9c67545452f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3d47b49f9c204f2d5bf44f83846a4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409245322f9e4add014b32946243096433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b2c231c21fe75e20ffc17b21d81f4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287e80207065f58a07ca2786094d1b8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b6e8d3b8df617f01ce28bd73b0dab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e001815a23f2229e9f73c954eecdfa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68673e8e3479be2bd2ef1cc4b3bbd7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560505d941d11a643e38a66fb8413fe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb91d66284ec04cbb68164d017113be440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73b719be612d6f0c45cfcd090f965d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd1c325146c92367ea0c3bfc739df3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cfa9f2d5aa3379feba1597f3a4de0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9ec1783d57fbd8351f5c71ff9389a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec23f72befad7317cc79e2fbc62303d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93499bee9c614e714bc4b9ecbb7caf4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d05ef4cb02fde1ceb1d15fc967658447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e81b12a234b4ce828644d9bc2b81e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bf352cdbbaa51ab7ec9517ff53e49449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3017a2bdc3df74fc7c4a18c1543524450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20517e9493d50509146b396b3fc00315451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a3ac0832e174f5a602132cd78a43f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0391e152c99036a3210960f826b2380453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e06c44d9b3f354b0cf6e43f8b2941454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c9355a5a7379bc11bed0ec0e0a21e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244a5bd0f20f59007b2f72b2b8cf62c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e83b849e03d849d98686175162c03457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c04c76bb029188c3875d8781d6649458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c1414f559966292e877f88fecc950459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268e3452063a6bca7dc4c1beafb59e9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144440f498f656c8d75a817fcb0a2927461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c082d590a09569f2f62b4f64d912e3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85040239a459c889b01783f6bb82e0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91466a9c972c892975088927601d122d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e757fc4ba20aa29bbbbbd04d4db0b0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4dc34b67bd76471f88c092a615b2b6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114920ac6a8b3c8101db35c3f286e162467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db38bd2195512679da0c0c8a92f17f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80d21a2e24aa99daa8dc904eff7b36469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d107dea10daba490d3357d5b85dfc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bba0b7e184ef75910f5ad9f38fc3b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b822ece52ec8c459ad684567ef464bb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20b037cbc5ac7bd3ddb55b0ab921b7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77bc4afc45a0658ec357b0ad2253dc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae307266cb8ee14369241c3b48fa05475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978cb26fa704c138ea8d0916732d6b3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd300620345bdc4de388b049fb7d00b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46f5c3b05bfd6a863408d5dd2ac596478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e913966794056bc435bc9e7a082286479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787ab6bf957efbb6eae70c33dca7174480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e122e7de230703fbb7fa9a372bd63481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43864c440e3142e8550e872dccd2532a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2eb96ce5750796a4d5b750a4fdd73483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046dd980c9473acee131d1c39b8bc31484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17107280718a78dfce0498bd743950e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a28f0508dbd2eeb05a8e9b1e6a117486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c16f494570df833843e612f7f07d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206ea878dca883e32bba6bab2fe2204488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2d38695e8976c7042225e226a839d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc142227851939afe06e5ca158d47be490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3b57cc9e395afd1eae17a20dc4ce8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387dcde7dd66e6f7ca155f172e6ce07f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080a67ba42a3fd9186337cf1a69dd63493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6654cb7e8491038c6152f7235dc004494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6574a9ecbeab65d10ddad2a078f615495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e77342b024330f42dfeb6e8bb00250496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8136d6e004e38834bd302afbd591f2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318a5618eb986327f927e7e684fda9e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a41dba5c9abf9d91c9b14fda94ada499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7f89b4a270194d8bf408f36b26a38500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118992d6be87074228b897404163e2f8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c84adb8facf00146bef8cbcc78253502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a5636c69d99f7caa0afe53657d332503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580c848510a4546b73c3ffe93c16837504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abbb9ec26fe42340517937d7647077505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62408de2f34523f79427ef2dc6590efd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816e966cb859d9b93f8ddfa55b4df6e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063010e6ed1cc258790686f7d7161987508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cd77d3da5b40d36103325719a9b46509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828ffab587dcc4b89fe589ca9e126b0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e255974368481ff0f187ec62ee06b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be97f9d0cd8a33db43e6f48105d44eb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42d32afcbe6fc78fb7184cc9570052513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33967b4b64eb0b349c4ca665225aad36514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cba4120d76a114779e525ef10fba0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f6976c9ad74650fa8161e381b173c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a658d89a8c59adf2783ff3dfc65b48517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f7436b667107ad7881b89c2a2d58d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af82015a4898ca36e25c5b2a0dae2b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688417e99be4b176d639b9262c6d679e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac1a0c64e549384dcf3a812811aafb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7b7e9fa9dc2fc5dc1a4aa059d777e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662af246ec3b11022331e3ce857dc0b7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da0dedf51ac3af2539e1216d0d4641524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375ccb7dfde6798f628eeb1b6d9864d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122ffe1e05570e8077bca88151c1c17526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec758c0bcd0c648b26016d22a2b925527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cde68406a534cecce6d6f12d1c8f2f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab2529708e515114bfe9443c9b1fa9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde09a27e28f389f4d15c2ed78f14d74530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0143cb8b6ab8a16cc5b841084301b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645e05ba603a855ca50f8801ea056b1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0e09c0c2c192e3764100a53265ebb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0ffefa1fc44b4bce091e946afc3d5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289f2730b180ba9197f47f378f94b54535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bca5cda031b1b2358e2711ba26895536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf7aa4941b3d4318823ad5adf711d0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6c35490fe2495dedce490fa425071538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc69aac6e16306a591d0a198f33b32539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f571d449075d32a1c2af6566982e8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76432c6311a778eacab5299c78d6d2ee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50139645e34e4fc9441252cdaf596522542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a5f83fb35a60d4c95f3d26089a10c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47a32e79335b666c7a6b8f6f60779c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342d2b51670db5dcf788fe1afb27b22545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737f79baecabdb6fe095c39b3eea0dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44ff9082f79806c93efe9a555880c8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbc0e1363e5d66fec112c6c18e2784548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ffe727be03054a9d425467f0e368f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b9bfe5dbaf27477095a7fb67ad813550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9103e8c98f4b4aba444cd2bf486f4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39fcbb88751d4bade3b7ccedcd54e5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db7dc297270ffd89a967535cf41a50553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddc45651d5c7682f22a234af0e5c95554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cec14b99baf0f053810a58d8cf0d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f30d72a3ffe039fb43e5116e97cc2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4ec496d6f50d9f812cea9689641ab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846e4e1443ad3779150468864345666558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef502218cd689f137a3c52267780e96559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99469cae1e12031e1a8a9ffb776faaa2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78d6845e7f858d6abee4712af54bc1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b35691a5e6cf30e97bd4caa75110f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f204faa7202c4e63ca182ab9749563a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ede8a996f7a441b5df66ec1630b486564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298583d99789bff727353c5684d04d9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30de47344153a7722b0c801978c0463566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f4c37a3803663d730177697fa9987567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079838557b78380edf427595e9a4b02568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5f867e15de09e3f1a4d1cee69e410569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6475eba7eb5dd036379defe9240d14570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24530b0adb2c91f63e382b5d335b216571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3dcbbd3953ea14737bb91d191d23c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356121ed1e4585a87f683af4d328d9b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee360f34c60ffb65ddd9fd009f6e25e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6d48f1143f72f7525f1f3cf978f44575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892dfe4e197e3e38caaa7d30d68de6d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee1a77e5e6177fdd9c119521f45861577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4e84e0e42c9c35b0d2db4e9e39104578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75865cf2fc699af59619f8fd57ed3569579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241b078136a85b6ce5d6f2ef76a8235580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02f37f6ba358ebe01342957919d4d8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc86b36c53822984390094ef969c6d9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1934d6d2b2fa5b522bb8252b23497583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1143783f7f13b4146b2f6565415b5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadbf44e0b7d69e07b20a7040e8cc64585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc22415cd8473d15acb733d078429e7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8a15e570fab6ae427e5ec720ccc63587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb3d6d4c924bf7bb6538cf541da994588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391350bb930fe7a9f9030a7b3dcd4e1b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220ac6c11be03782ba379be4714ab05590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b116922f5698140f701cfec0e6e038f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41228bd88c293cdd19b2f8f83f09c881592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bae9daefdfe8ecc6b4eea62f046295593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deeb69bdccb4c2cab5615e16ff9559a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488489888559d101d71613c26b25f6ef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff70a2fce30434bf0224d0c7982701596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80efb6afd9629fa93c2c573d1744fd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44de60c341ad59174273071db2c7301598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de655719711da833b59663f41fb303e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21378c8b86848475e774b293e14786c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53541f3f7b79e09cd637832a0a4fc614601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31ea201dbde8f3cf7ee4b483a33278602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db0ec979cd498a49e17492895333ee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aede694db29b96d5be63c79f285c15604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf3ceaef474b2240a0a835d2afcd7e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f3d760212e476a0e3ddb39dad8e99606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da552378bd929c5eeb8685bfa8dcfa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b185a91d7d2b40a4cc5bda19cec043608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b986be04bfbba88048565d9da965a9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ed08f52e9f784dec02d8b422d4759610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07c597bf870fb4ff0e0bf97cb5245b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82909e691c9f74e300224d3ae0b8fe0d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b80c4851f057d44e2af402552c955613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690549254badf968c3197fd5933f29a8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd12cf283024eecacf368f4f3a2435615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081def63c4f4b2d51563481fd567620616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d628d2a6c353ec55ea711eb09dc79617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f75b4f2066a28a1ca88f22cf5e007618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25be018d5d0372a992f4c601a1b86e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c902eab28c9309999720155c797cda620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f850475e220a6d7e3eee7c72d2626621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b889b09dcb5581761c4e59471dfbf20622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccc1360984c1857abf6775eca5fd5c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581df5e65e40d9bb13dc60e58863b8e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e486df00b4dec5aa5323ecf0b585605625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf4cf6ed9a5ad542676228f68bdfa4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96dd5457d15bdba4a5a7d7a684fe202627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386f1a3398f74ba82f1dc6789c28f53628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e1ec48d8d290788294f55fdc80595629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abd706146ceee79931fb236a0a16fc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dce5183f090e233e9c1593ddbf37f6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab28cc6e7e51b2099edba27357be2dc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5001e47f056c7617949dfdca601606633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16a9087189808af4d9393f8eafe79e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56db5d694e83a540ca6ceea2d98363b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b247e4aff809755ae40ee7cfe699f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330a6b8c2b0e5ed07ff6a7d33bb2ee2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cbcd46dc65e0bda36d60258b2bdce638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9598447b0dfad6e5c3d5aff62080d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d5ae1c710b465d7418a914a554b7f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bf08f5176a4be30bcb3be1a15eccc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc047c9ec5ff41b0ca24f0329eadd5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9222e8c3ee373ed34f586e57fb779a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b9b24e02adac7b8528759ac46bccf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafc699ce7bb06d14895c24fe7bfe73645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae19a7c3ab44405666c7cb524bc2ca0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20e5063362dd86aabca6e45767c7af647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25ab489b1abbcc34b71d232782a34c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92498ca73052c13b77a164c2e7d8f95b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfeccb14c98ec09cf970caf74ed6fb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de886f824585f8ed4aea2f2d01cbade7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb98738099d0d88ae46f1cc5f6e134652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65c532dd3f754337370c5e6aebcdb8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885c10b506da8c243d37e50e5ace193654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f20b86cf0f7c3af5b14f426c98366655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d25caaa22303396d7ff9bb05493a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eedd29d31da8ab5e616b254183a9a6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241111cf9b5d741e51bb0a0cc9b32dec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0c836f86693a36994bb4ba791e572659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693e486c0dc4ac6113ed461a5bfbd46660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08394c647ed914ccef00199531dfa9cf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3174510aa15e7e34c9e1a66d9b6ebd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48965fef374b3105a4740de9c8603166663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856ea8d4a3f0421b4c5dd657b87d923664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a795977556366d4bb8420e221ca0f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc1cb48a640bf798bf491f601dd5ab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec929d63796c9a04d7d92e1754b97750667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a58d12eea804573fc1a594e96e5186668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8c22bc13ebd73214a57c8bad9786b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953546884c84847dea71abb8a41b7a9d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1b1099bff2c71fff0eb330eb171e2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a9dc8f932edaf3c69704b4efc54bc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3e8a19bf0dc0e814f260147f608ce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d53c5f4ce662d62057830569a9b3b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360cbd04103a998196ec250294e4852675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6d253325181468255312aeb929fc8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f0c8a125e6bd60d9aeb21e71b909c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad85b2387a91ad3317159409201be8b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebff4c93064052398ee846388d47f4d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4abaf2f21399d7879ec9c8fe86b64680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be3e1ca64ab652715277759f426ee3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90548f39b890f7354a397b560c120d5a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb53047d23b6098024567f7afd1b4b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5587f0ed6495375afff6bdfa8ef13d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935e50847d475e2dcdd4cd7e27c8617685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e11dc10b5356da8683391434d3f7e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250b0ca1efd9ffdb5bdc8984197237e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5018b30feae971521d91aee912491688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65829b66f13de5784d818475cafea85c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf09f9e7d520bfdccb0988ff83d4bb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22900c59237b45a4742654cb1faa9e46691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d01ebabed892596d0a3000b5af1d88692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98165efd482da21fad4f97b664209c75693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385723fb0efbd87a3c27cfca59882df1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699aad810fef7ecae7f887c02174d0c9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0762e51dfbe0a59e01e8835ec09f4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a020e2e50867cf595f6239f4842613e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06c1f463b839e73ac41182bc447414698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68820d89798aef36afc6afa2c6bf83699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78073b7ec129e06a5551044342298507700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a1cd434da4c3f702f9f19539d2280701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344e35b4b5fcf52d5b185360fbbfc5d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6d7f22c23849ee391633912c9c089703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e93ee5a1e8c2985203e5c91578272b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8812b06df5b7ed5b4d041e6f3d2b9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8d7aa263685aec5782c0b891933a6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334eb538849d3eb43742da75a15ed9d0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee347d0cba257893efa2d2afe7b643708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf7e90d109a555282b462b31467f3c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903229c5f1b4a0ad1d62b6d96e7457f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084fe3309f536326ff677fb0b8e0fda711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd138a59b73b7791b951769f1f5e59c4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53813410ecdbeeaecb95fb879f499ac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af2ffda501e505835e4b397123aa97714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70040c0bfdd5a337f3a54e056fa0f4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756741fad05adf72698193f9f0037b5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4764b2055baa8398f3acfd34f2bfc6f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0231b194738aa132de64bab028e47a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a1e1c73f9a305d424c593685e888c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ad3bbcda14191141cf2a6408e49f2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c59fdd8ed763e89d25562ba8001b9c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3ab04d70fa67ce35a26cd4a82928a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351dc03c3f0e5fb3ad94dce5f5c575e1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f363348980e5c9716b20bafce75a28724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c692c1bd3c6011f67b449985d1ee0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401f5a9336468234bfd6386f8284579726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ea12acd024c387ea7bbb8eb49e40d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013a936ad2d9db4456e53ca595e49b8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bb18fe747025d3cc992e386a520cc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561cc0b8fbf2c823f20f9e265170c5e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f8bf540f8cd7a49a85c730c91cf49731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5c0c02929ba367334b408d0cd3ff2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a88f406232abf00975b2f6f4217e0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844d23da456edfcd43e9afdf9b3e9d8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945f611fac908e228a65a1e5c527f2a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a7f44d4efa34d30797a3e127d2175736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d836164444afd970d59d9ae29fa481737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080526ca9722cd024c37bd0d5e7fa1a4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29785e31f60f6b3ba87b2b0bdbf65e38739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11a6743cbb677860b1103411702557740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aec24a0850e34a18aa4fe6aa33c642741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbf768fc0fa580a7fff0058ae131c1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f4878fd90de61ef85723ea415bd8c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131307a221a0d4ed3b2906b83e30be2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce44884329a80ed947544307870d13745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20b76215757f080be51fb843043c73746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668010e78c30e59e3cea6f818d293419747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25103ae5446ccbefd6b845f7293ea9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda14a9c8389308ecb1ee056dd53556749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31513ebd2c8c7f1bffc8eaa5f523e0f6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a601c91ed086c46372ed303ddddd99751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c43a82c43da1640b382721d008a988752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18147f6b72ae0fa93fee2b2dc3c457b9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcba5307bcc81fe47a1ed3565247d43754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3d8f7a5ec21c89eed730684aac9ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236a4f223e0772d5f27e4a5ae1f89ea756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce8e029b298e0fa55fc2501a2b042c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535e92346e118b7e7074f927bde5e32758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb572709ec5d5c2ace1b75136c87c9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>