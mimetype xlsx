--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecdf5d7af1f401ad14b116c1e585751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369f70913b48b34b16b4f5737e11f112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17597af7b65a7cebff093db317fd2073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73422145aea0615aec657c3f193b526b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f88bf5cf77fe8a8ea97af7efe71b175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a967c5d898a62889c09a960470a9936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37d3add7e61fd5c2b75e3a0fddee687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e03df791b280459849a505b6844fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ea08ae46fe9b544dbcb5e1e099b219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68962c23adf88b435dd2ad94ee141c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4b1cc449c7c5eedfcd90ffc9862e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d249a6b76e4e00a4d6d480d385e1ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca22f9ce01ce575ec0797cbf29750313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96fc0fa14a81f5822eb72ee1c48b9e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b42198e3312aaf96ed0d98ff057e5815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9d7bb85be2d2582832f6656efc03116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6c86ef027128accc036130d8031d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596e8bad9fced547580968604a6be6218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dacb34f5e0bde526e874dbc872039619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db861fbf7be75909c54f5983841822e620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea546f57efea8ae658c3f0095b908121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9538a7e75b5fbb268652d77cd44afc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f5e09e05a186faf73c2e9fb3790c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26c50d42f526c78fcc03b08cedb8b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6318dd9b512e01ad48282baf6b42ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8ff75d8c993156d3e6e05bbfdcccd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a4617b760d37c2416fe750f42b0cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded01694e693562307058146f7c422fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97802bc09c295934dbdff2b9b5f4958a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49156c860bc4743ffe1822746c7395c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c3e4c20f536d230617cec30ee8d2231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ff985b87379d0e4d8417ffb94963632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827b5a4c9c6fd6acda11ea34b542f9533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe378153927f8e6fe29689abbd0d3ee134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34c9d42e656ae394f4042fbd11b13a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942dcde1bfaf956f22cd2afda9d413a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1818c5a772b1a3f5d47cec75949d4a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2cf9825c6f6e5e187a53856b2bad938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ecba4f9eaa81852aef93b732a47aca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d94f260f659432fcd3e8f866f5e9a040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7e6f0177064cb568673d07c4a68bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bfa3efd719fb7d13f4f7675e236a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af02965af37dfef9a96e8b1fd67502c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca594f1adbde6e74bac5c8f51875ef4144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07525e29ff151b187557fe20cac661e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89579bf5a37b96277e45ab4bb53dc6bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a667964fea8fa1083fc0ceddce00d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7d2a88cfe6992bc443e2ca803306e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730754685199c07f888b2ff09561156649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17161dafbd3e665a89312b7d2c765c8650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490ded76631abe2fa5a9b1507102ee751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf04e8bf681037b52455435817f2c2852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120be7faf2c7f8e87ddffecea0d2f7ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d039a80dc693c08b972a2ced54c6454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fed64b7210d4e5929cd676caea8c955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910b4d5a1aa73b09b042cd18a9d66a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f2c10b37bf0a23454e77932d4868c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072b6275643ef1bcc804933234a5b9f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2d894e97bc42a162ac835ab9abb8559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd116e7794caed0112c0b587ea959d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622f93603f516b9a7a0b25b7813cdbe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8268a83786d5dd42e499beb639e49a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea05d43d0bba4e6b2f1a280d325119763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127033fbd227f8ffaf5cdc652ef36eba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde77e2db0f26411a3bc0ff66b0f2b2665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e1ca50a4f549dcb11258c80bf761666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c766fb04eb23dea488cbb24bc4baf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc930fd13a444f36d784167c2c306568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af59cae7f2b7459ef11dc076d30ff369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b5540d794015225c8c94366b6a82170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f6f3cd74acaa4057793f2093203be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999b9b46b254428d7cd161c782117ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4418338cdcc1867c9fdc9078e5ef0973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78f05295a0438d5bcdf149fd58f7ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b0a6a2c462a6cc33d056399eae69075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec53c7041daf86198766dc2060e1d8a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee88835cc7acffeee03998430444eec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1a01cf39eb6df5389acf6852f555b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fb80057501eae5bb2050f8c5e17d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c9751b4de8f2e14988e6574b11e6180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64574b97865f81c25f77599b34b06f6781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031764d044138f5704821b583cbb014582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bab6eeba5325c23e3a285b2e81ccd283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8f89c5485aba2c35ea49b6cfc483384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdb7b107ec89a30ad8417aa87494ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc446670d69e74f8780430c78c49f02a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3d0e7ff8028709daf6ff6f36eb1ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79f0b6df328af6228e0c9f5dd6c48988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90a08cc6efa80b7ae7765a06e29e5889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e209439f2ca42e0a2a28c956ee71e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fa337131afdcd21257794d75e56f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f59f3912b69f903122a883433b4e7692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56084cee5f20b830836923d9cb3b6193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf277fc75459b73a4e9e30432fb8d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a523fa98881c7b5ac83ff770fde1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3a190246264fd4adb34d2f8c8723996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7369fd4f1b27528bb9cafc302368b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952335bdabc4c0f65063f05b020b63f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b1b5e60632d313a76520a0c280a3999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a871c48e5a925b93e875e1c71294d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5073f22c8a8afba8b0080f3a6b18483101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524fdb36f9313e7b958fbc17f599dd2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e05455ee66dbbba1bd3c8b6e64954103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a022d493b5fd22bfcf4ab8266c1a204104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28018afd5fea44a064bc93a905a17340105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee055ff94acfcd68d09721f5c8696ed2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9ae69f8d75ed547c0a6140d0f8998107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f50dd602d7f87cfae8c24254ef8691108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b39b9f7cbd512de0eb94d248172f30109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d77b7b02f33ef478da27187e10818a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62c570b1d615a33366359787843517111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdec88003e3b4259d1b6f4d33926262112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb65906f7929ca16d2f5d501032c91113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57912218d94d181d72cbcd928d4d33114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f028a9933ef858f77d99d149d347f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227316af36de394c77e38841ac1164b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c3dcd273e6c5f36c6b20cd89aeba4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0e848128f73b96913f68f9ffdf96c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f02f501877208e7d29dde43eb7091119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5d3164b7d333c23d9dad639a318ab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc12cca7ddf40edb9e82354602e4b1e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f04802b3f59046bf403bba3442d6d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2db6525caec442bc7528f0ebac0efb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5647387a54aa3bf12eab1c2ad90c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3ca876799744e733a98dfca6ba845125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03250472f3d76b427cf0604862471035126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43ddae9c9116bce21b826edb4f80c1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997bbd5e8dc9aeabf95d09d1a8ac0bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054701d1165f891beb428a7f3ea7a41f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6628e4a93bb21a338af7ccd2fa5fda8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf50096693a5050f89fea7b62b4504d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7f82d8ec2c7b5f5df0f1856a103d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8639f8847da4ce72b92f9140f7d0e2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67fe36fc9bcd90aee4cd1fdf1f588f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1cffa61ad218dab3fdaf4cba1f614135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd2a655a647f1f5bda63bf888328ae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865f06c3d408bdc12b52ffb394a6c19137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97a5e6a1fefcc40f8c2d9912a14e1b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20bf055a6bc3db201409820f06b2c6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88a069c657ea87982413eba3493ec3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffb05814611e8fdb1423ae9081b448141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009a4fa6e44b93df966d3ba01b96584142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063bb9e1258d1a5632af762831de38a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19293fd3234a635b2073cdd7d73960d5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e566b3643bd988d51686ed839ec65145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a133a589856d20db972ecd112101539146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248365d7ec30bc973777e445fb480c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a83297a3f1e0281de05453f98186c9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537e713a4007f648e441ac1cc8a4287149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01a81526cb26d8c30f74f641674c62150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9135c6b1826094b51dfe6a8deb11fbe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb5724afb9dae37fe3d52d48130c0b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603cdf79a0ef9b50783ab9947359064153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9b557ff7e16243e78b735f97283ef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f03f55f3ead38d9821120aed727e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5fc87f9ce01b822241e4a1dd30de0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009abde6dd4c7b90e8db316f85d9f102157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140131fa90b3fc0dc3a2957de1d8c7e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d90fc81ecfbb7e3dea1c88105176d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4592c054d9463c4f80f878b4e81de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48297204db4c3af145957c3c9e13c94161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04a844ad6376d2cfbd0b8bb4d42c46162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b800a829666d452a9671cd17cfeb3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa9d98b6d33492abd7220fd1852097164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbc8a2620a0c01cf990a583b9f096e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645b557bf81314470c2c87f8ca50d04166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e22ba94b0d4d333754504b70c3c074167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce061037cea0d3dc925e74284b6fe475168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35612e1ea167fd576833727c976cc79f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4eb681be97fc48f6a2be91c5e4463170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ea2c9e1576b05650e06a7d5d93752171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7f9e087d2e43bf98484fa513d4454172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fee0a00680e66c5924debbc9ec714173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbfeb23923c7212e08262ac146dd40174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52502be3b756959fa74732205ec1d387175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10bcc69013d183447b9f06a7d94524176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c751192e6900f30c7c72060e41e9f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59cca1bf81358d3679c0297a781e9e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33618d29f03da7d0d05e160165fd0925179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de366a54e25b4ba420e50cc0fff3619e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8053c64bbbaf16ac32f655c629bcc93181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6ef75f7a34296622d1dfd38c30319182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e107b1dd67853a7c47324cb5bdaa33183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140ae35e2bc2b823dbcb5d72b5450c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd4d35a10f00226c8991f15498dcc0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa4913ce9d8bf2fd064fbd2b38dcef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36e9cf6cd4640ba881413037a00513187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bbb1ab2ba7f4a2d2d2330eb9322ad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ed08c5103f8923921d683ccba8563189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931fa5d39eb589eb4e8648ea5e4d85d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313c85867697c45f90bd6fce8bad316191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954fc176087736e8ee65c363a98942d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d29eb8c8a887160650d8c2e886a392193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da436f4165f693ce8963def58ef234c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299413aa2ee4146feb437829ef9efcf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666feac08b3743b8d2c6f6337e2973f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33907437a5af777efe289af823d015197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c16703e80c21f4ff423300b4e4e40e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42af272c3b498328b2c04c54ab1e68199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9905efc3a48e482b376eb9449195ee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca81c2849ab6e2e83445fff459c71f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900a293d6cab77075b5caff5fdfade2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1d17159e0b11d8ed8e2e393035db3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba1e628ec2d75ead676eeb89283484204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb6284982b8880c370e2f7ee6d608e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79bba7af5ce75c5bf9b46849a0db71206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e311b968c7005279f8ff8adb42060e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75096e69cfc4e9edb271d743aeee64208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fe404f717515b8e10e583ddcaaf33209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed254211acd74e24595bcdc5a868d23210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa095905539bdfd04456654a5d1d0830211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762135a128e6fcb4ac933f564a8d87fa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03da835b22e3508081daf0e85be9dee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638031753db85446e952552162ab83bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df43b5ed3d132ca3865389af91b8c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a8fe13e7d53e25fed17541378c976216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d45561ab3488323390015324f8486217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ef01366ade2d35c16328c581e95ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d795237e7f36b1fddbf2cc643f54a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb3e185467c8ce3bbf93e5ad46b095220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3ff9ff58f9a38206a067137ed5fe7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233c4317604330683bb50b16593b048222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3e74232d392b2b63652594cc4d706223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f8c4e0d7f717a91b0eddb7cab3e6e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0de3d910e1e9a90e76559aedf7d1a8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce981bbcb90457e5f87aa2586193a0c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f44438bcfb01b1448c27563b78225227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb2bb96e4897383a1875c4f8c08b54228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa742b7103dd7167e1a287dd41f4d48229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59644f19aa7cd4b647a63295e09b6c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd8fbe98d1baabec2b636a7710c6ee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b2311ea591c6d60487bcf2888a6e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2807372666d78c23d67d4e28e08555a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048dda405d101bf2a89fc9b0b14774f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0586b025cc468719704f2fc8e1ccb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f8ecd8cddaae371cf7a4b46afcfd5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f91c8281c71bcdf67b634e7b5a80e2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ab5f5211b70082e11c381595561d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43931c1a75922497f8219f1b1ff9c4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab266a5c118f891f61f2a4881aa19ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2988698aa631263275f4859915d44af241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd2526a14aa1a0dd207c1e2dd46aad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a93e57b932013e1f957610946b9d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4621358696abdcd3020770db0aba18244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c05551391603907c30abf0affeacb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811a13fb688abd0c83dc4b65f68718a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40443c71999f087202a42174a436733247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e3fba8b15952b68b5582a2aa63cda248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16d077170594e163bdf630d4dc3743249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df210a9ce5a55f3c1e18417f07a902250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef1cbc0d87318f3b1cc1bd63aeb9fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882523678522a9bcc6df9fd18351faa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259f5f762a18823b983005a2ea9f4ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2521b8205d206a15251db59052f82ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb499526174dc2c97af8feca75cadf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e640dc4e1c82e25758d95a74247117b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924247b7ac8693a7397b0099c607b11257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547038d2dae07ae1c056af51f23de52258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97570a8bdd9c202112aa8ff1fd2a0b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c981435e18492553350cd4e12c383260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e2d0fa1e28a2ed29c86b282833334261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01405cb01ff1c3638c36c2faf1996b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55226dfd7ce0a5e1571adb3e35e1f9b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f70abdafe020346080ac422303663264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54350d22e472eab9c6371fe4ebed58265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73a722c5a745ba2af9e23dd7bbf83d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91b2f53aeaf5b52f5552c5ef8fe82a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c35e990c2877392daeaefb17a989b9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990534d6b4306ac4b696d97ff2682e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd952a9006a374b5b9eb63f8662c52270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b5043e1474a431a8370452a18ed2a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424516967eca569f586e2826e3b69849272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41524a97247aa9a1d499b86b83731bb3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d397516c2003d1b4206a194b2e86b5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541756e81a0218bb54404994bf422f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39aedbaa3d1bb14ca4b4512db28b369276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494bd566f1e9ff3eff43d0dcc3d50a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e45bab2b08ee550ed47a329e309370278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97195530df53a4e426724cd230757175279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bd658388aed95acd9dedee9bef323280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316587fb2207968a3590f40ed89e511c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a231da54b33ccfb87a9a103f5fd81282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f656ab883afcdefd5da9966f26d25e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b1052955be136fdb402572a339e38284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee46fdf7f8a3138eed6611fa23b837285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c66a9b777e254775b183fe863f9be4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0ec5a4a3e7a9f4e9387024f218508287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fe9bf39a29f17055933acb147faae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3958c8e72fef32db3a6a1ab57e7cdd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfb261a80c3df4825cd87c391cceb4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2746ec20431c57b8f4d56c0a42e018291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b260958fea6bacfe8b5bc45932a5abc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60736a0ddcbb1f1467a2a8ff842b72293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe7c1edd4cb1b6a16efeb1db40e99b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab924b0d167075a5b2089686f4e2fb4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59e6b0584b0f554b3fcb04bc61ec80296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50508334990b36760ddac6ca3a5d8e8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13772ec09d3e507636f69673360eb9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f97c3fd8b37c3e3ab5a78aa4add6e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbe6da1d0d0f267f093d0d0ea77d65300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c456f98aba2432e51f3dcfdf076899301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5345684f330142f719fb07e9bbe5f2d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811fe9badcb4ef8cce126b33cc32495303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e24f0eb5b7fcdb690218261efa3ce8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387534064545464217e6dd9e75aed76305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ffd96c76fbe276dbd6cff71c12dc3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e82a29e260f77c9f73c7528aa1cb1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c771b4e48650077d2896d9f00c034ee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89461776e8f4c136fdab1ce1ee3a9849309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e3e751a89dbfb117aeae1483be596310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6cceb78a670e55e51a6fee27c383b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af813979e9617497ef55c64c1a7c50312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df841cd5ac2cf4e12e1b4984b5687263313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069709e48b1cbb5d69875c90f7470d5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4d3f62e4e29a2b57111d53af46162315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ea3184d720b60e76f89bc402ffaa9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63911a04bef1911a93656306cef54d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15def05746f41db942cfb3628a89df46318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d6cb5a9f5739739374419a0176074319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3db5f496f979d7427ccf981be07e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e8cb3229d4b372d289588708e277d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d16285a4570a5efd8fb2d2e96dc4de322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7afd9450ccd3448673be51b6c21e52323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcab919fe5901d70794923fc89b9f2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2aec33a4b3cee42155086c62c1c39325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a6ef645b2880db1a7786fb730cd49326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c788bc16eb46def4afb11f0d1f59e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1b16f0096554d9f60cbb68919f59f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f986d528433bb4357df5537b817a81329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab71af64a28611b2c091a105287a761330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff721cea107eb0c82d83436bba6157331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb94cde930ad789af724b62a28ffc31332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6195002609babf4ac10b2322547a8c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b990e5c2df29f4d0e0a20d06bb63b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f546a2adac8fec6b62b2eeca646d76335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13565bb60079c12ddccdaaefeef084a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3b05bd968ed904808970ff1f43051337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328ecc96b8fb6b844c02032bf0af7e3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80e81cb192e6cefaca39220e82b029339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccfca51bc11979b07c7be50f5bcc6f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8eeb59d0979726bfa418f777a7860341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bf01353f0dff942a4039ceefcad5f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef65fc4364c39d6f56dbbeeafed09a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc9b0c24527ea8f7727b018448fb31344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084a083cc35e799a285be9fd5964da3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf73f83b7265ee6be68008f40d7519c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d3c7550db57716bc444ad2fa976d3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf0e34e3fd27eb6bd2e7aad80d5b45348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e80001fb4ff8be11c3a4c4a8cb6f9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18335a8676a9c10dd0f7906212369a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c270f1e1713b218820e27745723de351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd21b0ed76da2d1bcfc2c6f9eeb32b2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a880fbe4f285c28970bf4e160f575b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3201bba9186d910cb6ec78c7eb457354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0ab13a316a9d0be152e2f81e7488d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391096b2a6267cb87ad3b6c669c86fc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0556c89ce6cf79639a06536f425c246357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cadfbf790e6182b526b8fe4f557205358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce914a318743bba8a555e7bc81fb91359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb00ed6f5627a7ea25ead104c4e8369360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25680713b7506d0e2c7156c60d82005d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8f2908f22a8f2e9607757367b7a6b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53602f0a00874ebe7bbf1a29c5df2bf8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6436288fcbba99b518547e33b10b9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d678aa6005e102aa267ef3802f5fb2d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ac6fb289c131a989f018ebc4aeb9b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353f1c1944bad9a11e27d587c8a7de5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d3c575946c7ee13b83e58247e43fd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed46ee549f77803bea118c15e64336369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d8a5d6e300d46209f38949b0a2901370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9288d6bd1a52bd17b3b7a5435a1b771371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eeee10afae12b3851010cb8f7f1438372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc67fd3c835daaee472976180ff2f18373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd261aeafeaef9332ae1f016bdead66374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3eb96779f4667cbc39a3439e125b0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf05a15213e5a1a3ff69584914aabfe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefcf7f62a7d819e4f0e6c132166831377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d09d5898998e074bddaae72f2051a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88561b5f5bfa636a4c3b4382b5235393379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37619b7250e12d82608869a77b485830380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7caf88f419118352d5bc3b73c7d76381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979aaca64e1aa6a25d2f2cd25cf8c97382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a31f8239d901f15dc9fe6862f5fcf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a01376214c0f2c09f58b83facc32f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d51e7c4d2a21fb3df681e8d7df11a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af76811d3a05722c834b30fc5bea6d1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083ce0a0044448a612726e7f3ca28c2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d09feecd5c6cc84406a68494f6e964388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3e64777260f46cd7b9cf85918d907389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e42b7de2fa959d83103a2cc9506827390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75f039e91082309b10e905c9fa7839391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd280d0ab3f545f03f701b0f85c3ac0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19817b9c9839a72d28868e664ed3837d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56db1b54359602202856399f0f7a56d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e55cba6afce588976e7b4fe61f8da395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186611c260dda04521a623293feb6a44396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16101a0de328233b9b94e60b72903d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013eeb6fb3297c2d87f89677f00e509398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34129be6cc8107e050de87e0147833a1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4631ea26f1ef09f206e25c746c3840400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87066317c87474a146c8d1893262807e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd16cd13235a1c5ccb4d04113cf6309402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c721b42bfa3517296ac1671b9a4c12403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d105ab9660123c1c8fbbd74f1c35ee7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbea1a4cb7789f32b028ec5a73016a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba35297f37b138202f6140677420ff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25c8d35d75a01a311487b4c68e559c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234d37c56d7f10eb813ee6e8fdb0da3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff68f20dd7a1e7f33528260a914df11409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6d37f875a33b51c7b3b6c0ef9ef84410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a798be825b23f068e91669801b04f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08071bd5c670e16ec29acc95a92d5758412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab3e8e9ad06c3edaba9da70e09f713413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e314fc8db943ffd8bcdc10787237ba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad704cc1f9ead16de52209cf865d45f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c93f660e7db3009f737ff46760c49416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66715068614ad85ad9bc3866384d6cc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce9263dcab5c7ca4908fe78a2d3f38418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe3c08357beff75a10bee8ff0f23e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23206440ece58902fcc559a8faa6a971420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128017e94f6a20b4ab4b51d3a1739e2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c52bc01b8c331d97fc84dd563aa60422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd66223f10c79742f392fea671ebd60423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed393f2cb65b9c2a10761a533fd80df424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e5862d29bb9efc26a089a595efc21425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1aad8509fd94806848686b6ebcc1a8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb586d21fd2a4b99797e2b72ab2420427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018452b9602c435db8ac917cf5b16233428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965786f9a9a6137d006a2e900112490429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c3a39c95bbcd4de6102dbed665e7e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2f300d5841361f44e6ea30e96b67b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56958225dd1c3ba0cd81abfb0ed2a22432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ef1df8dd1fd97ca5661974652fd27433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4643cf14bb649636e8abcad518a1c11434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb104d54e5beaccf66ed349426f1550b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977c4102f1c9a2531804dd59f2b6f39436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4b70c962b847aa6d2faaadb6219fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c1f3fd3c0aa6abc449ecbef592cb8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e15d486bcabeff4a8938b3d53fb2d3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1942975912a2aa827cf28e5d30bea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e46ab4e5cfa50d3bb63e915fb548f8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab677c4eb38872566c0bf63048490ae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc358884a12988a1d1af54f0c2a7a43d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cb786bcb0e05069cd96a3638db74c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d16b3c7cfc91ecdceb836a1e00d2e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f5c9f0656b97e55225141b8d6ee04446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bbb43c61654ae327e1f74f5c57d33447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854206580c53c7db7accd29a201db03448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21368449e456e8f66d5c67eb87aa8a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455911115d73fe71fa8cd3183cead3bf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255b0731b87b241b10803f80d36aee1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610907887c5c2cf4c0a621b8636bc743452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244407c5cce25cd9fc710f6f5e82860453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04110c353703f2f5cd99475790d7603b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ebad8e72de781f72703abece230ea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00318a310f0fbb518c980d0b0c3794456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca9897d9a462bf6ffc2686f3740abd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd183fc7a7d6132d0aadb7b5df519cb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebbbc4b29a446d1275c46238926a79459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f5532e4107277ed03988e8b461bdd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec1509f1173b4e894cc381a1d8013a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fabd371036769649ba5303829cbadb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e00b692c656714b3e84e9c85924a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a16516957a8303dac5cd4fc84afd2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46c9e4ad730908907d42649b4b7e25465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e421f7510993d1e30c1b4042770eb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd80c553969f42061acce1aab1d2fa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb2543f44d89e43960819ab5b7e1e1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063face2ce630200fc37e26eb53b4a4f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7ace3ab092a2ffa304075e400f30c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740dc9445f6e24b5aca4a00212e5a19471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1674b8b015f8afdacd58727aaa613472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729447713f6658fae0e3398080f01e3f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d27830b25d428d2ccdeef99da9cf07474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376f523027ff80b7cf73bb4cc18511b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f2f60d98271a04af7d395addf8677476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012a887437772fd6603c6154496b2b3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c08e67b6310f903bdbd7fabc9116b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54977bc91cb26beed7b047b019bf1663479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3127bd29ac848a7b4f599c522426026480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9555a11ec2c540b0711d0aeed87e4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0d32752eb55b0721b28833214a6ca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209465c064f0774922359d34613dfc6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c327abbf18cb416319c4878d035f5a4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624df5c6132626ac188e58f4e6cee99485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66d5c2377179570fc93dc0a172c0b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd60f4609fea758b832948cb22d495487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65dff9ae0ef4c076ddcfe33846dc4ce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e82b0323723ca03ec04c43c1a44477489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9ac6d1938d5a3bc29e7ea4271479e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6981f5885897a70275718fd8987909c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822aff852fe5f9cb5c232539b85ace39492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcd2d1e825eb0d3fee9f59b06465f3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89d94a710ac966f1742508418c6bcb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb7638b7e05266e32dc225dc3f6a7f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f952505fbacf32857eabcd061b746b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66f68023b17f2126ce17dde5ec680c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4a1c1073b0619d18d442201e77d12498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c77f68fe2bcc21d93617ba0f145241499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c998bd2f3536d30d4bc3aca964224c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bb43fee1534868c0668ef8ba6255c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35e40310e00616c972ad11cc8e746e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81826ff04da95ba5fa912d0a8f6531503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bf9424e9ecefa1502bc491236975e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d28de8d2d4a8af7d449bca5d15c69505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2bb3d9765c585355f0b368127cb89506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18594d710821d7fc9e1226f19dfb91a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc37c2db9b92152adb661a27a230118508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa667d75998e57440cb74240e1ebec29509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bd23dd570a262e46cb23808a7df6f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7325d84f0b5a7f5c93f0a83cbe9f4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662b93175cb5655be1b5751a927f5e1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac5806c16051d02d6c99189c205231513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6365e800ea1530b4dacadac89b476c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e22368d42b1922cbd0579f2ebf3b05515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d167fe03cc4c4582c048a3faec777516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c410665fb20b3927cc5ac475f9015e2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a87ec99a1ab003c85b30e3a8651a5e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5892e0a709f8c92544d1224366d45fe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37837f67318ae301781d18d8ddb0fb5f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31af754cc7933a051f965bf872417f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5403848e9c57c7057487d83f34017e8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e0d01ccdcf8ee3d5f5c457ef6d6bb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1555a54bdd0d8b15f7ae7611014dca3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224953fe48e099e68fde01964329319525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9c9c2c4a504cbb03f06dd26477409526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e99f1a5c09ec8627f0a2ddea29c1b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2a2a2e5fc90269db5569cd6a9f47d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf6bed111a627fc6488ea0a39d786d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3083111abeef84c1822e692a85121530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612580fa904c3c579c892491b50bb5e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28787ce4028c0be9ec9f6c10713fa0b6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17093bd7df5ea5ecef0e1a5516a1e600533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46619d12b26e96e3b4b6dfbff65a82c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559b9563fdf7b553f9a1017dce0eb7e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c7fa02a8f3e039b0517419c6350f5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9c7c21b60f57b8e79aa1f48c47a7b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c803edfa5a1f01f8b4870ef195c98538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd266ec0087728a1889712b58cf30de539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824c7c11e3bdf89a55a31bc0020d634540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65fa548bea9b53af9790e47ebf5da5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb07d093e46389e154eb4f37b32ade542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b4b2b73192d5d26af31ae2ab216c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fbff46614a2eb5d76aeb038bd48df544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027e11a1c8b4c97ed6ed55443ef201d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a431bd82b4b330320d54f747b6f0697546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342116d1bf63873267134c4604a7dfc2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88997d05cb831a6688bf25a8ad05fdf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38013f9f256ceca0568fc55dd8120090549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ae3077e3d681a30d494d897402500550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c389d1c6e916ddf853e082b09f7f9e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c747a043c9146fb4b9fcd4a05561c90552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3eb98e22dfdae49267e5533ded9eb9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da625adf4b05737621fa5d35f73eb6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a7173b842317fa066d0bcecea8120555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51a72a3a97ba428d9703d11be97080556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1292f95f71324323fbe8cbd185b40557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f40680a5054329063ce50625a04c8c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b699254d3bf8a4d03612f140474416559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c37349f710caad9bb16d9aac56de5d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11091c0b8c4860f7589e4d50260b71561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf5ba08cb639b1dc63bfdd63ff9bda562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270f81e04064e7ec5490e8c952f6c13563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce25f6840a1fa2c7fccd77936d2c80564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c7a8890969e5f58826ab9fbe13f9a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f5895770a07910347f4c110310991566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908101be2f277fee9b73ef81ff3b809567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e789bbd7a0de7bcf4d4402f405f6dd3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98578ddd533546a214159a12b3b5b3ae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52759c079c3a826f7a0b948f2b51401c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32748c03b8dd8e644b2e507d7ebecf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408ed09967a919d53a571e0a44fc8fc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fcf80583246d338cc24aa5a9a11dfe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030b3148c921e31fe206d95db1f64c1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128f6fc4024c41e0716cf7d00b625ac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f751ff6c367b11dd7d42dcdef367a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5fbb54ffc8edb318f086487bb26e0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2a0d19b7d693d1b57c1c2774ef75f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a44ddaaa617aabf1547b23ba87bb2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799aa62969cfc5c4021c958af2d6b6e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2741a4a0959e954a11c24b1639e7beb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97407e0160f1f98337b7d9f5e3d62f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062f1361d0ce57022d64847fb25cc57583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230e584e828bc93a43ddda20a1dc46c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fb3252092964d007b05f055979bf0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2856d30af6590611590c02362e93e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35f680d8a0c1e424a463f3f834d10f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b768ab438af6df2510bbc5a336347588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c72dc1da6768f6f46e825836c0371f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e82517827a3d01248193009d04096590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fbebaa58a2efd58644119a9b543e4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607920671b148a64a70317e5dde45abd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32286d958ce32e449e23702f09d918b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47413c36e8ad01326dad433b77b3a42594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d039ad4a4694852b469857d09f2a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812af63a4a703ebbff51ec5e97a7be1c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b58656f42ad94a915609c8db99377d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdc5f205cff81b59dd6e91a31e576a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1092c1c0b4548cce27e48afc629cc01599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c464db3e4c3ce6759b426737ae4a1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184f0b6867a766f538f5fabd2000005601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29d9287c2e494dde7d815590e87e5b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915f98b6b4bd42adb120feafff6dfe0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab5ec790692da59ac8ddcbe32f4f11604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3b8108cad8f74700061d50f692f8a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e59519a9de3a3694c90dd81e53905606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc7e6c7aa4def98dd9859d47d8a083607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf54e35475beb5ac5803c1e8a78a94c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715759f3a0c78c67799ba61a7898f82609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594a0b96a2e428465254f4739f81a1c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c18bd1ba604b54b3645f8965b2ab9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d871046438feb26254dcc61996c615f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3ba72054ae48a480693d22ab0584c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83026bfe1da109f029c65d7db333ce614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792acd17f734f3a5c8d9b5dbb6650aa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9416f921b5fc7673831865909dd62616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d65b1b3c439bab4d11e6e9bf33e9e1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f369cf9155ff7862a89c66ff8097e7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1adf35a2cd794a72ed987e0f49d2ecf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2f7cb87252fd0e0e9092da726effc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61d015747811eecf868bbdc21a04a1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23380ca3723b6f712086c2b53a81b77622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a546f71103a6d1734c80fba56f286623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a5a1f59d3b855cac8e9e3a5b363f0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408ddf85d563f05eb57436ba956061c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9d7a8559e18abdb1d917eaf6e2cf7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955178c5454b859e655781e6e53a959627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02213ac14eb89c5e682b85f0368258628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd90699ab6fe89c7a30285dad31b10629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefedb1bbce1fdfca2cdbcdcc1d5b00630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95527e90719ed37e6da74f98b99955631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6533ad948f9d29bc6925723d44ba37632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a95f62d98b9aa823095bc5d65bfe6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d119ce3e289f6fe492654d5ed2ad8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278542a07033c166b2e5d7442030e84635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e939333f10fc8359fc0d6a4af059c1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bc5c6e3f3ddb9cb708c64de78e230637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa08115bddbfe852afc4ab8c2be6a42638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe56512c0346b8efebfa78df8de110639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc5204c469c6cee1cf8157cea52144640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b2cf82abe477332216b6f17b7511c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313e874f12f8999bc55ac5ccbda24af642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd83686a1ecd99e48bdacc444fbc226643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350b36fab47e093a1e8689b74101527644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8a1e56988e1d00430bb3315347fb9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadee62720cd61fab27af0f2696787c6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95488d02b4177604597a5156c62b33647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccbf7775b5912cbc1ed169126b093a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f60f7a99f37f3bcbc71c9613bb98c5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492294fe90de00cd9cc3ce605bce4fd1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefc675b526690e45c1bea551c9a707651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adf6b7f0ba23e9922c083e2e0490a9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb65fa461cb6f5e853a83ce99c8931653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e41706c1a40f6c5c4a1855d3374aca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429082adc192dbe1d01c871783f8a715655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30fb2bedaf7c8d474841a5f08f22a0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e59c5e912cf11c0dfb14740eba376c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e3390169153d373ea7cbc6f97849e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f3803cf86c5cc6112418bd2d5c864659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679c1743c276d0d0a1eaf778e0cf128660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969adecaa22515f4ce068fd55e55e0b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b753279af3c4e7359791dc4b8963a75662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc561d63cbed47fd29e5b9f48226680e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f7ec0e4f7911c82f9dd5ce4635e14664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc12b851671753f4a75f9b7e622c48665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bb0dffd97846e2231578774e2b998666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1f6173e2a1010b23e490d2893853a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114783152019eb71fca968fbc95139a6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202eabc1aca32c8ca219dfaff60bbbc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af231a82be2729e0d6e5f68b167ca03670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b041ab2357b924cb64926f6d3a595c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b00d070ace2f2604e4c6b2d43a70e4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68efc7b7967224f7c578bd2fbeb05d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21ea5407e3b0e3db87992b8fb2eb56674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1f92693df746305ed8621ddd10551675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9f38549396d391dac8bd78f9aada9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c429942b91ab62d8f3bed09e54325a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100f5c0f7dcfbe0a5fe33d89b591d38678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a65244c10183b3424e20d221bba83679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410bf1c0f9f26da7aa5ee1cda2da42f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c46c420fa15c704479d741be0c41c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd1c66c8dcbdb5e432329ceccb13ac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e14ec0a5981de6fb83231574318a5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78132b1a4117229c4f89b047adc36a60684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c6e8ff9588de47c2ff4ea8cb0fc40685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9684604e647ea40f599a9f84b3256d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b385d9bb1f33e34bf229d4998531448687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75922bf0e0a0389a4d728642d84fe082688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54613d67d6744f43c25ca51dc937dcca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215b57d4ce4f26aefe0921bae09b66c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6474ead00e49584df00540f7d56de7b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99467e1062d37076dd189cc0103cdf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b167fe7dc1d3c75901f45b2c9b157693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e13cc890f0be1e6f280960431409f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccaa0a66e9eb62a2a0a0fdcbb5f1ccc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fddc87a5f0bff444397ae8549cd3e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432de8a381a115c14bd523bf030636a0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f906c1f6527b1699fc1323def3298ee698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4362f6d114306ef902ec0bd86a7646699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa19d29069be38ec3ec7b3000998a45700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e55c1c2ba132d003ea36dc14fc1c5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e082975cf2c0952f065afd2b8a4d99702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c852fb76cffdf5b6ad40278374da6d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c03bddc45edda922dce43a4efbe20704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1116c16ee5957a4f7ec4f0fed3f32ec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f24f82ea66dc60f6a25725ba2bcca3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fa3cddbe675defad17fe6b02420af707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa4e32a57a0311840116157de1e990708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742bdd6873dd32508d5e2ae17af2e25709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b92c1c06c207705ba8830369c9f08710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1fd05a0e35db250acee81eb0bed87711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d3d7ef670731fa68b5222c82c026c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ccec6315f9731ebc18d42f6d9fcd0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23727a6bf14b5eda04fd958067ee8575714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a1a8d06d8b318ac98c38cab2bbebb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86778b7807d4529a990e4116234b66716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742722fd69ee30252cfe51c0a41e9238717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac353aec0009695c52a2ae12cf7d4f1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18c4c0516c340d2b813a55a8f658a4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0720014122b7d87df6d10b90f96d8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40e6a1e4cfdd4b34e42b0af01bdea8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984c351c7962d4e0457815094f15900722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6030a64183c4ff75263e288e96cd2b9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19206147b9fea867be6998c65d10a166724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85f809cf83608584660ba527c99210725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d8b6bfded52d994b5576554b03ae8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0feef5123dcb55155e4b7632b193f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1a50cddddeae918f062968b89cfa2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932d42b21810112384ef3cfffed0308729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc8adf025e926380b729aec39eb677730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7a3de94ee34429078930b4f7a206f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff699ec5e07344aec45afd3cff0412732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e146034d82d3b9d97b2ff395828d5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05178c1edd4068122899f42743d78346734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c12ffbeb37fdbdae51ca4030ae288735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48005cd34a537351b89cc79d77847991736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5dd789df508e46d0600f698683aa70737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3257d02486e737d00705a5ac33cbb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c345ad011192b144c8ee131f9b7ca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7343f4e715038d498bca130219ce0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceea670ea075b89a889a8eec2cc2b95741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e3cdc1e03838167fd40290fc499fe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e67135b92374eca61d5d333ba8279f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb93d32eb452de2b080bb3772347c4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28049a043365d6db7c1c914f8b410c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef2061cdecbe9ad36a63b6c0aef6dc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85195567d781543cb9d5abd493cfcf27747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87131dd98ab34dfb30844801d989ea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e72da121a3e00ea490b496db5b736d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d98278718d681dbb6e73a23e70d8c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdadcbfa18fe038c400f932683b2e91751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb90560c3f23e44a0aab75090a8b5e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444668976723099f11221a01b6f1491753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f66f29baab77e4a1c7006e35ea950754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd7a106aa30eefab9cbd3f2973d1ed755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9f9f9d3e4578be1c57c2a47324c3d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932618f7689156795bda01a77613e71757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd31fff5f339bfb095107dfefe5b605758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ff6f06ed4fd95760eb1cb36733660759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5d12de0f4453ca4ac0eb360d7885f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b5c987502f5487668d13fd1bc4f3a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7e99c7f45669fd85ac42519fbb5533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505101baa852632b0922f127a5478754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e2742a5eeb02d90059409736c5fb05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c16e70fdd781f1a4232d9771ec8096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164bb27814360b06c851bb905b5be0b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160b092674479d11b569ef05a9430ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486fff2f0bac617c7419d832ed634d49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2a7226cc6662bbbe6b58598d5fc7d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4820ec7076bb6139cffa032c83f6b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109f0ddd25b98be322c0713da0fc56d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a5e48b1b84b0a1147834a9e3a54cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a078a75d27bcf2e344def154ae6bc4614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec39e1caf681f85e9b753e1e4771b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6196f22439b4a30faf2938ad0a457616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee637f62b045e45f7cb91a78cb8510217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e58494c0b7567d5b59b3e21eaae05418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc66fa77d3ba0f94b7e5a1977c266dc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c3e4fea66f43855fc315cc0f28a4c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef42d8da192bda5150227bfe46c493d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ce30d0939242cdb88e2611285612b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba948a034f1b803128456d11056026323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a580098b20e1513575174e2e69f4f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812be3242d9165ef4a5621b6290cca925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bb58e918eea359dcd2db126f0e0b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a8ea32037b602b02657790bd2726f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff2231aa80e9c23fece13bf3f33fab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bd7f0497cc3ec50147eeec482434a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14445d0258c4fac9ebefb7dfa4f9514030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef400955fa0d85e96eeed5de039024ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cb328b4445acc264f334e44c7b9e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4382ef4917f513394e9236faf3f321733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88291d5a6a51381c47882625c59b36134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933d5557d912d34141c46e144d84a8435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa9b3f9789f568dca52295f6ed041536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190ac1fc34fd2f033072522946c631a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fedd2aa04f95c35082fc79bddea05f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf2bf433081b8c42928e5bd7da577039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c7d9017219f50ee76e540fe510fa140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d34ec5efdd8dbe9c02678d5ee66d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175af84911ebec5a135e752095bf21d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6692757b73d35b409d2fdda4fe93843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df400a17f80839690865418fdf9ba6e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b5d05fed7777799e077e15dcf43e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6349d27e4f855e279d8717d7acb1a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7c7897d2e8aa2c7a53dd77fbc802447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59636eef55195fd902c784df1bbb3c9e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b1197531ff87ed7ef5161affee02b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2af340551c66880a5760515c7a8a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d40205fe176b6f3a0f896710aa0b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fff06293e3f6705f038681c103d9752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d2f4b122cbaceadcc0d3ec265a45553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f238c03887cb8a87010b0c6b8309b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0a11eecd7ceafd6e5cfe5cdd8409155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61280e77dcc19cbfb85cdffc4cf4496c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad304dadfde879d940342fccd671e5ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6835db1ec47f9beab82c4385be77558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb73503be6601e9fe13893b6ec761a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f26020d5cc70b3c155895e6f33dc4060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f930454a5287d66b6882f1e6dd1ead561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591dae94d1c203b56c9586cd9754f68c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3221ca18f8e4a9de46a68d187e4b6563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4771c0b35d98f69e29b4dfe37be757d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e95164e19746ff9c7b9c7aed0b086365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd9ce65610f216a3d9a534cb9625e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cdd5efbadb5b65eb9cab7ffdd615d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35a0ba1a342bb785d86eeb50cf414468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3b4529fb797b8fed10912eb7654ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf87ddc9f12e36f6d061358bbf6dc6770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75cc925a1a0ec3f66e2703b3194f1171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92253ee5decdd1b5e5b3921bba4047e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7aee2ba4a1037ec3eb4a26cd06d2c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac8119ff66f00088c3d2c36a34febd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8d1f23391a6e5fadeb27f23dae1bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547de14138de760a1367c1d510dfa56f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fa31865686a7548ca23afe23c1e0b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c922b97e19beb68e2452994bc54aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d8a6bd8f1502196bf68f01e8cb01c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6c375b48479e51e324b8bb0ffe73080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a593f4b58b110f28ea5cee049576481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9646bcef346bda670c85e233b1877d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665224d2da8f98fd88fa61310e4f4d1783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586180dc71e39616c35d7ae1f5a19c4c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe89820068c03445908028fa6a9ff4885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9ba46e0d54ab7b89fcec971b1b03f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80cd1c55da4ec428dde054a82e037a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709d62566d73a45ae1648865972d02788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9a037b4e6452fcf76fdf5a063dd5c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a53b2f2dff4bd8cc671c8c8d976fc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42041551c41735972e8fc026443bf5de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52722cd7db495fbbbf305d192e48b4b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1642125e6e42c00b0b978676a85ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf660d91662b6427272c52e407635694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3d11bbcfe0a065c8756b8634cbf6d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cd50734cd0657191f9edb217e6a9a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3eb997a84cfa8e3eaec25cf023de497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b9a04741ef8a646d0027491669cff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d38363f11c0f547fe2b45396386e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a313affb09207137a34848f898f6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eff603d778a4a4aa95f39d4a3892d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb687cd1684e9b4662c505795f2957102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806e223ee66ccfdbc603c83759e7ad7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52065d1306b7678c8395cb27b73b4321104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92926bba7a6963d77f5af5cc9f5099105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9694d18a50a2d62ce35653c14a8295d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf09c42ef334bf3d624d186f83efcd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15532bb083dadc0896ede55ecd2f8abf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c80f65244f5786e39268192ab1154109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821be161a94fc379f0e3268edec7a0e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517b32cf4935dea73dafd9fa9700317111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0f6e8c109babf01631f91d47bd16a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96144746c9cf50c0c1f67591a66bea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad50009e67d60491de7faaa20759b43114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79406ae49e2b176d0bd649e8c9f542b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf5fe86a524ac1ef2e5a60a6245c12116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8b4b9675bcd98b5fe938337d2539f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc8e50ece53749e36d378a8e20570f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcd795e8e686a00a8b98c225a81c27119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258e9b75a95eddf90c00f0e77f0836f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff89e0d45acfe7175bc52bd2a72998121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c8cae6d21a1b2c0d69de0fdeb742f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c57ea80f0f9a117d8be8c7e7889af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f98165584786d7f8e4fc5c963baf2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477be600637190aa2885450e484ebbb1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805256417bfc41d3d40c6fc7b38f477126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd2507af966eb768af6b65d1ba3bfa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c67fe6ca22d6d7774e6e5a948d29f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3918ad9f21cf7b1afa2d0ff89931a8c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8b65124ac570088c6c89bb5059955130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63075bd08b42b91d7fdc61f9e558909d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e950d5851b034f5bca1fe2fcba773132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5245bb6ebdf22409a5d6822c6b54a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86981dd6c7c1606e461bb124c6cc153d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b824300a555697bf27d6be53929d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f83142813f34320ab83684e6ff7b2c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa29cd8da7acdee6cb88f7211490e7a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca8867666b87e278ad0099dec9a874138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bd098114f65fa9a87ae79f3c97d8e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec895aa1386fa9d23a1c29b2d3c09df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3860d30c850812bc4ffefeb866d1d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1b04f578ae1faa9689961947d2e8e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5560691626ef0be236fd16cc63c632143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4ead02906469a4d2d179020a668e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9515df7c5c891fbdd6f48482a4638145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730b40ca76ca1d73a6235cb3fec89e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe4ce40aa847917556bef00f54a278147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe8f4c04a41c53bf967fc3e609bdc6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b4db45e395f7803ea665d0b5e4213149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deca484355a181b1dd8679bab9a774b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29f135c31cefc1fd8e0c5268557004151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd19d3c655725aec58aa09a93cac863152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6a20404bd8aca5fb07681c7d5e8a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ffcac46768ede29325a03cb620509154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d26d0432acfaf4dca92efd8762015d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e3db693aa6f7b4a3ff7be28a05386156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278993f296f7217d04e13e6396efd42157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666915273c621958d85b7098de6126d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865e2bfa7c9d560575205b143df197d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a89dd7eb53e18282a2c84198ecbcf7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded29e50d5a32fc8e258001aa1bf3c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48720fd0ce5314d37e06c2174e6822a9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb16412fe2b9a16db836e87e766440163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec394726a98787d9d243809d94c888a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd1afde47ed1172f9b79e65437a414165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16155dc0667cd71a369014c4c550029d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffda5b931ca66c87e060734a85cf3d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bba9c5f8ada718a17e86608c4b125168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b6c5735ddbb818e51d6c7e5cecbaa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18be14489172622536edcc35ffe7b44170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60b57dc8fa395a116661a42b6805f2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5580c5b98e7d67cd3f2f68dd15024c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56fe3bacf360f4d8588562d0017b17173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e681b36396ec8fcaf8dc500e6f589174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699d729a90a92a2e618c353e3b0afbd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5c3932757dc2d26760e2f3aa997f7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96134ca090b2ab236ed789aa3cb33cfa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f792c1f567058812a93aed95cc37e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e6de0e32f1e5d592cb97f3480c8e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be262b119f83d1905dfa16cbe1712a8c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944a31f7b4dddb0bd85ffcee2f49aa0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c428a358d8ff8374fa4bec5c201ba7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08878025124a80d6f0cc3d84ec3155e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88577bf9e3762823be33cba61983cec0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4ed6000ebebf503c6b1e5052f9d3d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee39668196c7be7069bb485d74a43f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037266e1bddaabb34a333611ea1c26d5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2d9cee629acd0ee8f93765be4a4a4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4644b0d1699e3289363ada9e3865aa6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c597f9f3be9d3467e60c0ff2e6dcca6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67686c56e3e611c598c37ae809d9a496191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2493f913a873fd51066ef66f269afc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811612cbca3c7b530313cab69b82d4b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccbae3d4f45832c564b488803a5ce7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe2d7d5ea52dd72da770a3bdd0f9bd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab56a51fcd7618b6d2b77bfdf6700bd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e655525797f657729a83cc04c354b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b5deb114f391c3077baf3e02f77cf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5ae269af2c0ea0380e5cc4ef302f5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531cd44e1d8d3c7c3f929c628434546d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1f02466458c9c58468781330222af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d43746139dbfbd286bfae0d407fa3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2323c2f3ddd506bfc8cb9fbde37f2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e8db7387ec74ac1ed54802fe63f30204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee9e27c260959fe338294b53d9c261205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5c15a54dfe520692443a73077d5e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b92067e14a014a800fe2029372b78207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908283425ed9626dc865ee242bc6834208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d12031a366f983ff8301beaba518f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cff8430d3182551242bdebbcb7357210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6006bc06742aa8ba6cd5c15a0530b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa8294fa2bb50b832bd259294efb42212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71b1948493fffc4c06e12b8054a23f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e9a60edd8efad525d867b7ebfca33214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01058aa7e1e7e97391cfd63a3304619a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5851a7f0fda3eca75fc71514ca30a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778b12727c44b168717f1c00ac5b585217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ce7acba4c531b6d05948de16e2fd5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268a0f4284252c04f74c94ac07c16d8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45796b70390f6a61666c1ab475a2ab3e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69998bcbd5d13c7c6b29bb39f723dfac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf02eb658c55c93481dd3b668ce3cc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571834ca4997291f81477cd775c2c0cd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305f3ba628ec466a8c8416d27810030224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a755d48ee6ecc8f19569d8c4a09b6e1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fe1b578c87c7df5ee901e06b2a440226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23700d5c5d83c86a1cb3a34c32077a38227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b2a5058080b8af40ce3fd132bad93228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e18461ae6b8dee942f5c5103bb8cc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575d36af8e75b5dc59c966b26e66a46230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be914e341754a3e6cebb3295cfb996231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8593b4e5f61c8f9f7a053c0139c3d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4c3ea0bc0488bd66494e63576fe3b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91da78eed32bd8a4052c4fc55fa3447234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6103bd265ddf95d10adb420b2c64819235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3711908ee69525d3cfb25ecc64b69a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6aeb4ddc310f3ccf2e656f60f6b72237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752c699a5ddfaa1a5d6683a01577a8f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da7c3b41f5b42af8cc192c2dca78d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47581c3c0ee428e3a8bc80e7f7e7e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a56d6d1db3a3a46367e9703eef0090241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5d7e493f1e607496e7142bc4656d2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368e1570241667a4462bc00a89e2b20243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217822a9b0b5ff99ad90e7f3b0a3ad8a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8dee939e6e34a424aa5c2f7934a741245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b58c220b2d4e736ff2c60f9e3bf44f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86865a6cb5375a04a0567db6161bcb5f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb33f8d8d954811f6a3ea949c306c72248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d75bcfe9ab8c258492ef13df2e8a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651cfdc438eda83aeea72fd149aae51250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1931f47d49fd22f8b7bccdcc68467f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db07c89ed1e80f67b9fd4cae81d1bd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974a5ba66158adefbac0d4fe2f464c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd2248368a6be54c3ec8f651a464ff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c294582fb02abf6a637e11421b9578b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a0358fe25178ba2b54fc2ad16c1b9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2f2ae70e182b8ad674150184f5a68257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c7ff678816577e3897cdb9aefec6d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29b1c533a0239c20fa0a5f619f89cf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32dc6c527280cf4ee41afa65c8c9201260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfe4fa6142ec49b046e2bba750fed3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b5078873aaeac8cc15a8cbac2271c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cce610af90cf4f33a183f8b8c5dfd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187a3b6efe1e0d4316934a4d217793a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695e6296a1916da1735d14b289ed2f1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62ba42d95b91493b2589434cb7c049266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f732a7cf955071d7cc0eab2c2c01a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf3b9811b23a32bc08e9abc5957b21268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750a80cd4a36a651686071e07aac452269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe842601846bd69fbf930800d9d37a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cbe24cc17c4025ad474345b6b4f44271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996119a6b316272eb5da0e49d4416c2d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1959715e5f728706e040188615d0620273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa88c681a98a9a4e698cb130a4c499274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0eab4f05018b58a0265774d5f20dbc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9da1ef89fd09932806fed0b1016d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5f124090b4390efa0ffc8518e9aa6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67520929b1d3b8173dee93c072c93afd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c0e8b9e52148c19eea857742c2e67279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67e9d84b38c0af1bd55021b3182ded280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5764483c3330d7888e188ddc7e2cb0b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef05aaecf466027d7186acba55578a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ffe085f63cb5d48d08882f8416598283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6457f9d99d054bf4f100fdbeef45af5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e04a2f6d150b0898fd1c65369427e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e8bb7e3828596425d90b635eec1c9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03b393de6b5f0f651d5631be2c2eed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeaf003cc795ba55f0ef2c51b077508288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf889a0754dd85e9362a6a6eb21acd9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5dbe12c18342c5606af8c81aea34e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82668aba2a58cdc4ededc4d328c41b80291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2c42d7b3ee9cee80c3ba284142397292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27967bd7f36c8199432468c5f9a6a686293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c526e6c153a7e9b5e595c40d7aae7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8687be1d90fd2237f45199746b7c76295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc22f8ff4e70129aa5f3303984ef33296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6379e2e9fe18afdeb379ea8afdd32e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a130306f2687695bb370c7b27b809298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609dcf8576ae490f40486f47e107b42b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fd9dd665f51a89ebaea8d9343e473300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3aded5144a7b70a9af8931a73fbee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6213fc6356bbe61eb82cfef6c6f19d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336661c822886d49e27897d4f777e998303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e5c022cd4d927f81ef754f5808847304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c9d528b1d8e33394004d578166493305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cca60c8548d9c7d644f7df381e830306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc32432cee7dada8874d359ec77a91307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465760d5e48a187b0fc5c4ea25c7d24308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e17bfc90708790cb86c06c04652c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1750bf6acaba82c789bc55edf3ea3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfc75ae238b1f7a7c8b2f1b5595741311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327eb7fe3cfc646031dc45ccb5d4588312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1d99133cee5e415e9f390fb2777fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d2bc0d438b084f11a8ff53964f1df314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7bf98f71efd1ce0c5b26cbbebc140315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887bbf01c90e5f8a830edd873037dfb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f181b1edaded5b43a8e3e6e89342006317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676c5857e1adc251125e86d6869137d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fa90e7ff7957bed74548e450f09d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c68c5bde2d95563718a4838f867ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e61dba01bf4c5183fec41d7068bbf8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867aa18f48316ff0033aacac8bfe57c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5909f62db597952f0236d32c6cfd8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99244dc8691bb264bab27d37a32d5dd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543697a15c047998eb84d56ee772601325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001e802430c7d39b043e36320e682d6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb924cc610a93eba91031c3ccb1c26b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fa75674a412a7c74eeb1b4b3e783b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd14636f98b1828787b04a92dc95c70329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9009baf91ef530e0fe32b577b58b0f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcedb46e6a0ea316461dbdd98f4a616331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43abe36e90db421bb5f2b34cd8add3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70627b4f8613627c93e55829c07f4f6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa3669f70775ff6d903c955f0826ec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d40a8e503dfdd471b6a9e392ee0dd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d13e3c2404b48ea0ea04340770653b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed0b6b14da4623957fa18488edc588337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535cf260804595e0eb0021789b36e57338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9fa3a92ec59d7f8dfa1050cced5ba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35668793cd4ef2d521c9c7025b6b419340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261a55960a39d4ea5cd8076f56ed89a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950391a384151c4de24f2ab6341fcc7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b047090b34a4917f9bf62e910daefd0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd59d263dc7ddf77ae620c024af7e6d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6f6e327a90275738b84c8302c471a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11510bc9cf4ef58074c08c3fa67eed0d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c05933b3bc90669546ad53cab120e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223de13bb8e0633c93fe9532ed49a6b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb285597d15bea1d5d78e3833e6b6e69349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93391ce4c757c68ec489819ec79128b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869eba7f11d7aea3a78289f802645be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1fee22353599900f047d7fb2462a1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059aa7c1c0857bd19663561c6104290353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83324cf5d76ee36726d470b56d25a5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d062604e62e8ccaf124149a60627f5b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c209ca0e69475171169cd6c1496f106356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dac961362cee91121ea7e9ed3baa56357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f600fac595ea560c97df27227b27980358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ded9818136a42f6d32e907efc99e53359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ee09af1a87da3e0f5267e36ccd213360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4fb1c65be46c4be5a5b97bf144da8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4971c97b9c6620a8f6e6f597366c1a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b4c6fca43f67e83cbc1b2de665749363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3896c6a1808f0f984b64d70b6de476b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693511a726e891f0d61d26ba77adac7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388c1f4567e020c8fb500d1fd380dca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b00cc5f397ac9a8702da3603b360c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621028220f20460a9773ecc20e8c6423368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660f5218eca1836334fd4182f2dd261369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ade114abfd94452c29308948d184f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e12a9fb2283369c53ae945f1a3068371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522635e1fc7c4583953816fb9a4df024372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197126aeb615758e8b05f6ee349ef2c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf53d83146c2ee397819eef7301b28e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1b9eca34cf9384b9b15a34d9972a8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9f05350812aeb185c6149dd0ee5f5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb671930a55464ead8b8d4108e4acae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076deccfa935599f01f70b416793ad7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d85e66c28d0d0b192ff646410192b9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01778253d3ef29ac1c2d1a44aa5166fc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f356189c8335281ea51f789111a7b74381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f73c2f1e8cde960d0781c84c7891f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecc4b644059ddd3b28aea782daec6e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782abe20e58c1473c0859ca41b31227384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4c8ae9a08d436c86ff41fdb4bf5db385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2411937c4de0e6694c929a00697b7cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f19f059bb942f6f33a78b57a34aa7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727543cc68ef7ffac8b50e8ddf904627388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07621b1136d0dca1e0e524380755bab7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d735009e6ac1f1085b9e84a12069d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfcee57a48ecea74a3f5df102fce1d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19203ce19595c5b3bd82614c207d06a1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7fef4bbf9591da4a337f4e4d03500393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d502673aa20748e67cbc84595d8194394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a675c4c7381da92da43e86b5e38c0f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d426b3d87a6d80786953c5d50f8b17c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7c4ec68b2fdf0a7cecdc651e88dec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba55efaa3a5c1062de5c771d88d5eb6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198f526f7c3bb187e23e30a399e9569399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ad04655125a313730e7705a3db5f5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581dfebf0515567b16f5ada7f635159b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4d7193c83c07a064a478ccf701469402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2dd63f22224b79efc1a4a67aab5f3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201fbfc4fcd62963a5334983b8eab40404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7f58aa07b6ac4e9662b017303ae45405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f6422dba52411a386117f0a1c33c8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db2ea174a38627a8b37ae2ca915c81407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170aaad204f259b127be24ae08a83f46408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561dc174e7131330834f5d90f7572c09409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a61641d61bb7cc736e8eb30959a28410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d56dbb05e1eb01af716d17898a2a1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05414c658b8c42608a62262bf9a5fd21412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc5c419a69d9db75055de979784b1e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6671f4c549378bac91454f926574b35414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35aa48b3069815b213b643ac99e55a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ec1702bc24653cc76f250f902256c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec830adf16522a23e22866d23a27bf9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620607158a2ea7e29694990ce2c56d94418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fee1637b0c22cf4f7d35742e38624419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd759ed8f7f7fd45a84dccaad2636e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4753829add798272102e5ad2e4e00d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e217158d82389bb982af75ced20389422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8667942914d72dc0d39d453bf55772423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296eb7f632a27a0c7ec7834669c32a9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8ad56783e7f42b09db1986c71f39a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7b9063cc1ca821bdf61e5caa18d2f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29773a46b87341312ad961bf6edee397427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3303af1ed9079f41fa3f222399f4ec5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d3a4af90506b22f0792e985471c49429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd6f40487a378f2d6f823c00519abc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b467f0e7a24297974f3f9ada0f6e7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8822940acc19ec930e55b41fb60c145432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598340bd52eac354dd70c91394d03d9a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f74719babc21b2a92c43cdc837403434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8cffe621206ea7a4cf53beae02515435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5f56e64d4c6c5836aa444c9c59fdc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb428cda1b7d6ed0c6aaa3f1af339c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97a417be3b2b05d4651dd4bbb5ac4e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813183054398321fad0903df8eaa7315439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a84108a3694502e03d8522f57f8812440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b45e39ddc9f5f27e594a270ed23645441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3458651358fd3bdde4f0540e2ca3d1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4d61d6dafc8caa700bc6ce074ebbc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83cb15c744ec849b00a0a4f2195ffa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc51d36b397c9b9ca2d0910701bdefe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07155cd6872353e955ca1873777901a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851150f7f70b5b641276d19576731ac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46817c09f140043ab8308f999e0e9d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d7543007ca635738bb28bf836508e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c7e4c70179dd62e25608bbab8254a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb64bd331c58be9ac32437a5462911451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e262fc9e8ceda9dcf3e3cf7a34a2de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266c868391625e5eff0c9b7e60a9cba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe054ac89ccb2c5145e4b3458eb0628454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8460c91349130e73c5916db6927947455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68707209c90a9201c744e654efd61c1a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f320aa1c188d2947c6d19dddad46724457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcca19f94f794e0527e789f58cb920458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fe507789de5816cc32aab7124df10459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c35c6ac74b2f26950e4cb255ad3f24460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd57cfebc134fff609f284a72f9bc0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50619491a28aa7b5ba3120310b06dd25462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe09fcf410238e97b8d66a2abe6d84463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27a1253258037f20c722ac9e4375cf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c939dc8081fcfc8f5751cabfabe2329465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef088868c228cc08073369351a67be9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c816491530744687631cc62fb7dec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37beaec4939cc7f09c21a0302818142468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4a0f504c027f7ad6fd8f9c3847119469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afa3e779d60f9187580a9fa1914906470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18212c357be454e9b5e7c4df8a2534a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379b8dac65544126d1c9b7293ddbeb2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489faba63bb6cf18c6208032c9c7d3de473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfe7fc977a6dac3c7e8e93ecbc1d78474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83459ce5f15c6f78d21284896112094e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879bb301c8b812c78ae023100392e7a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54903b23e6eabb7ed232e18e2c97656d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530ea0b05eb5fa5ec539dd98a392523478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7067ad040e7b0e0c6e7e053359f43479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfea205e7c37ae0afd84f2c11773f0d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac4073b201e592781bb2082f7ab4ec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff16e1019e4f078ad7182f82adf649a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608ee3500371ba4421eb046b00154ea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b1d7b6744d3ec9992430e06eb025b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca2fdaf10493ed35b154d5d714f272485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b2411e4ede75bcfe93a2135aa7c19486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17eac0cb29a52e5b65f34c814e1cb5c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ac1e0b1db78fda308c1fa74d1b44e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdaff15cdc57369e9d7eab2b678da6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37aeeb697e52db816a9388a0229d4f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0963fd204deada9104846d14c095eb3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389783818ade457a9082222bdb8a765b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed11afccbddfa16a431569ca8f51c41493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532d49460a8b6d40c9cb856ca79709e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e858dad97cb14a0df17fc102d7589495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae38c1adba91162b8fff5f8058bc97f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a470b456e92ab80fd8ce9b5faefac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a379e06c331f978599de3e7fe09d7f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355038bcd2ac9b6d224deae7352ccb4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20339a011169c252c4c94cd68378e2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84471b8a23090f713b93e4e8c8bafa90501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec5de69ecd0a7b3bae8957f6bcdc67502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477d9748b36dce39a3e102ae13d1a26503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162a0f9fde01bffc35615823227bfa2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b572d5b1e2d45ea9424532e9e83f0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf56ead845394462df6706430a58e5d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604f4f1329e2ada5684f0b87d773b9c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355f9af0842d1fe2c67839569ce9685508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3a261591931bbd1234fd390101ce9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a267a636e7e97f9c9a42de07842cc9a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6eb5102b4f05983bb842af7e8e0cf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f399de82a993728997363026463d69b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6b4d8d1879221ccd6159438a7d1a2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3506279bcb2e1058ed07b2ab2f48d7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4ecd52b6506f674850bb880b792c8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e1c1f343a521a99725b9145bd53cb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5eae6eaa22809f69be96f6902493a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997201ac1d491769f7fe6f785b39086a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245b7094abcf4e5815c242e0743a41d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd058387a6a46ee78a84d1be833654b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadbd1aa4ea95af09d5f0dd1f3d4c09521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a15c77ec9bc1dac328708eb3566a08522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9d1fef14b3b8fcfb8ee01986b5037523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcaea2d2451d4a742fe8f9b545b5de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912e480f0996e44605d390f74d6e9d1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d28fe71964af9762e100d0ee06fb9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9e487fcee00c0525d80e921cb48f4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f770c3627f739083f3dd094f8520c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff0c2db1373a9a95385e9e72eb77ae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583ab0eaeca466b28eebf82aea3adce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf9207cd1144e0e4c24d79ee7382ca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705de2b845c9248ae4eae6e356d35396532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed8ac861aa3c0b4b434ee0e395d06b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9b1952ee2ac3a91519a236fb8fd90534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c617edee74d0f96ca02e37b89f9ef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e7898770d3631a1551b2f6c37745d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706352e53e566c8e23d29dcfa4a2267a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d3ffb5c72517a7d6436f681bf827e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787503d2c8f91bcd0c72d4caf143cbc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f33c7e72fd1c232fc177bbea7c582540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61209312258b0ddc6fd18b347f14972c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df12c9f6b91df026a95793cd837dc1d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c8b709543d447ee863b6eef6d1ea5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521796a63bea819fef3653d1260799e7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a8c2cb67c5ca58b3c720db8918958545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9329144fe70891b2c575c969ea28f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3075623377ce3ea063e518b73cbd2f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f886d67a10e1cb762b19ff74d3897d3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd408b8dbb34287b03f21262c0ad137549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd91bd022b55e76643dc9c6c3164750550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a1b89bf526c6fb37ef09f6c2de7bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f212ca47e4f437d7c6bc290026be4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a483723b3a701aadfaa1df2ef5944553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476b6103c971f3c9782110de06e6cca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99180a987ab4b67eaac46f57e4072e5d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbbcf6f1427dc22ee7af8dfe401b77556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37324ddc0ab7630e1c8b05c5bef5a11d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2548c1b0ca06661e3e2cf48e96002558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc342daccfe7561ab0545f8309f5db67559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dec4587b112ee30921db369d439834560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc6d6060696442a40e3c91d131eae9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781e682670938ff0dd13e0f203f6927562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315274db3eec7d16ef3131959b8f694563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ed4ff4812f087ed06ed213a018131564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fd63a6e9fb04242200fb57096f93d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca595d0b263b70b1fc720b8d4b15266c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb079a0e3db76f27963ddfe0229622567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703912276519639af8a804a55708e81568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606921fe24bc2f7b756be6203e16cb24569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65263dc296fc0aa42184818c100b042f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75e5b8fb633c875fa7e3fd4013db86571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ad18a1613aac1ddb15913a83f1299572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3899d3eb68819532e0118a66897ce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47179a72744a03fff8e9962a449af1e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b76f972725bd46db3e8108cb5a845575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2b919c2b78b830b884d340accbcf3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b2a6bf53275ff1da18528dc7411e2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2445880c67cd01e9002e6163474b6f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cb27b8c5aa0ce3722daeda2700ac0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34ae1d9e969860d9bb2dde2d96fa07580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14a46c305b2f703bd2a383936ff89a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49360b63441fca3ce79c778b88274a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39c57087d9a02a93bc4e78f95976e3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f97b223c1bff9e278cb2671595baab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca76419a67486af74a2a065f2c59c80585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8058a8ef8b3f3a464d5ba2d803a939e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1c0f4de11deb36e8dc138898fa977587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1e618772d7219fefaffa08da964a4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7f4bc2f21560d7ede8b12e3d4b46c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7007a7149402b1208fd6f194e58bc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c75cdb993c8da5c195aaafcc9a4d0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6f6cb7b6f053124c846fea5447d9b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586109b040b72e6ecc38bfa5720fb43593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e73815a4e1f09734b57aa6d458c942594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47504983c882aa163ad217436d5f3aa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130512e45ad3725332368c354b267fff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced940fbb12d4fe0e811044171b1cdf1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0623f0f60777a051ba63d34de73b4f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ba9f89536bf19e75ac730656b9497599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d9a3a4453b88fc42038e7803b32b0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db501f8a31e58a1b9257af3948a217601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6cd44064a33437f9405225dd130d36602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9656e7fcc51d69a3f1cd87257ab1e1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df99b1af36c9f308feb2bcdc7a03b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14438245a6893f4c4b1a7d4c997e5312605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f656b7331f60e617f8f7f63f8f9c1ab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2327a86af4d8b0d1d83a35dddd627607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c3384830d8251c11895c9637d81e9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3c9e16d5d259808163affc066746f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a0c6c1df6fc3400f21a1c63b9eb2d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c16e75b2db12904fb9199416bc8ff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c663e23922cee37881e20843403d38e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e508cb5f49c19f63ec2fbf9d904dc1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bceca9b9b3f6b2f8d6f0677c22fbb3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24999e535ed1c001c90d1911520a48f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8dd83083f25bd09a6d825919ab27a1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9917ee0a8f0ee6bb8230f452ec23e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772125bfb3e5ff940812f13e22d175d3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60772e4f2350f0cc26226d61d8c4ea0e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c46bca0e7f1632dfc7c486a13dce39620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c09d5b46ed89aca17d176e18c731e0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ef5778a095c55b7eafbbd493aaa09622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467191e0f2c4ba119473bf4ae6763d4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abb708b56b4357b0fc41b3477a2311624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26794e6c6ef1bf692933b216754567c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddd506b0e2d4ab02c97df7284f56fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2277b2e66553250286898d8262645627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124a9e93f5ac6c0a763c007c8b532b3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977711234a3b4cb43f38cd94aa7866d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06860fc36e93c316d68bcaec3c694474630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f44c8e562504a0c5e995020013be7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfb5b76377131401b41ee40705b794632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce27cabdff753bcdb367a297accc14633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16326d2b6be0c55d2fbe6e2ccebb14634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6d71de376e42dfbe8f6cc0e8b298e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bb343b634f32f4eef34d609b19930636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d12a3f1f507b69986817c674fcc845637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abdfb81ea39d66bd930c22ab56482b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411862588152ca686788a27f4195467639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c5e7db91a04549bf6e1c0d374b49d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f321bd9f6a7f7cb4e5f011f0a1ba2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf70cc6922d1b38a7fbe76825782461642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2ffbdebf572e9d17b3b18b10a8f20643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a241b2853fba76bf04fad8b33383b8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365ceace9ab6d06eff7e0b2ef2d1e6b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36b3b3c81c34678e90a16df73cf559646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d3bad51db8dab9e18e91fd008d9da647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca4d0364e29b1a5b6a146055a89311648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cc4d9c15b3b8f6f7e16d46eee2496649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19751c38e46ecf815fb58feab973412d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5832f37c952157adb7c2c0d316504c5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8a434ae9948e63bc31f8a2d6fd096652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c83ca1a8914b6d306c2ce606b4216c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c72cdf623f691c33aedc9d7a0eb9b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb24418ff752ef23d8431c1057e84bb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e84f147835cc4e757275798cc7381c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0901658beeac0f421fd24b6eacf6c88657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e28a87b32d42b19ca0adf3066a33f1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6d2058e8bdfa70db5ea773c45e7b3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb64b72901bb07523d07090e476a387660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b72c6f6fd60c0ae783b859300184a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ce90915657e093f5ac19383e5b687662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb3979afa6c08717eef8b7ff88ab9c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b73d93ad7697e1ee2af9fe76e373de664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83309064620170b79edf8e890c84b27b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7670b094c61a9bc2e7dab3df5f9dae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e60fa774dd4c1f44718937ac804fe1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a928d3cbf3e0c448c237317c1ca9a9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43824238a4ad473df44b84387d820b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c1ea051e44522f7eee876303cf14e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd8f2180e22dd75b5c574d477180cb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4679de47a84e44b2305a9f28fbc4ae6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6357a947d6eb74b1832677cd3cc892d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d1343b9e77cfc6ef60375b09a0cf6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c3d2eb38249f1dcd871c324dbaea9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ad753e01ace59e2fec507583c8372676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740fc8bc065ab330adfc6eca8993d96677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ab5252a9d79118435544eaf8647b8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f7acd452ecdcf1772e72399016cfc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cc11a642d23a974915d5e55bd873f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34bb313987a446180df5ea5de0d0b3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60be828f90a2235d651d37e623669f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba91710f4c82b9a36f8672bb1e1891683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172801f07d58a41c0541d9152cfcfe16684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604445d1436764bcb88c18ff620965c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a25c8bb00e4bf953d986e63a68908b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c95616997846aac346cfc688c227d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ed89d9f58fe4380ad0547cd4fdef5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d40dd16a07a5542ace9653e2c01844689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8fdbbada12c57bb64c5c947853681690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03894bb4393de893bc04e746a962c9b1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95009eb05b93d0104703950e3bf83dba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148b3004c0f53cc25a33fcdab9a5c18693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2f156e04edd2c4aff76ab00fc931f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cab665c1deb419cdd7cfb470489be8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3747629da57aa300f58dc5553e781696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049a6ea0939b9d997e58ab822a2a71e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd720c9ec06a3719dcd0c60fb443eb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ca5124f4dd002d82bd0601a48e2cc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d168087cfd40544867607b618166c9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e2e9288ee8e559204df217b3f57f0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8465ae448f3cf46f29583e7a0e9dcf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bca992cac70a59cdc799d27e7f011c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63254a7744de4eae09f46aa3baabe95f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c43848ca145d8ede3bce9615b0e5e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c49aecb3ae0b6f09d2f36debf09399706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc503ad7b5c4f941087a624d36679b38707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b1f737344d1d5559fda509a458ada708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a4a2167234cac223b4ff11668b140709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c4a524e69ed18448af41a98406ca8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ac0b068f1ea9ece79effb8a4fdc7c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27630dd5aece6953825655e1d2ea9102712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae541a43a8af1d2ce02144b9f3f48b17713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9096578599786bb51150bb3f31272714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd8eef8940c40657ab39e08329a58e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c76f2b1d67befc0d0f03bba1d10960716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f2253b3d1091ee2e3eb3340c927d3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3649e4be1002471d7731c605085745718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b381f84e05bdeccf8d1ba6287d1347719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207268018a1fc8deca4b22fb61f2d405720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800ae4df8dedbc93f7feba1c5fec9c2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751e2c0f76f91ec7e2d49770740ca7b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c55dc55228fb79a78cf6d92729daf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6627069a61e65b2a2a77af6dd795f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba30a24a09831890d35c103a2e3736725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2bc0d0718b36d289ae660da9aab69726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d5e9f3fc52dcd7b27de071fe12130727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cd89a9b5774b2b213c6e8369caba8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96a3ce9c66e4f427125c8f7ad75a1f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5784956d53edb63128ef2a74a64a4d2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0055d7a5495a428c7173c1ba0b221731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b050863bbfe66a4e031ca1b470699732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570095fe850ad759abad0872e2cac2d0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f229d48353438471554d69d8c84647734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f96e51f552b761b8a628095d883cc5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb151e7cee9f279f43997783ff3c4c6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c698679a12120a0e605d24c0631b4b1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129846002e8eece94c00f0a1fffb23f2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63214d4eaa36dcf0d09e5dd76f386a55739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f538ec22d73dce469ba1cd84716f1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245168ede308842a485db55a2a028e28741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9be5993852ff5a5eb4b84a894ff9e9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf9b1c97c9846e56e86d2d1ded692f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7414957c393da02e4506c0360f8dfd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2708948f2e79ff91348b60af59ba6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e27a8f0b3bc9709ad8054258cba5f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79123eb1e06fdae0790e821d5afb1984747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab9b6c996a74cabd754c2a83b3fac0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a846948741e185b6f4706693a2a125749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994eac8be6ae26978ba6b4b6829564a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8fd5e27707758cc77bb41d8aba3f9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fb55b0d9d0c1842dcaf6babbefab0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974908446a1f52cd09d1b502714421e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69885b9fe00ca9b15a4fd7b4879fd61f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb25357851004f8fd28e16384fbd8c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5443c9a7779dcea4d609a869530fef7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9cd78e526432c93099f759fa1a3f8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df7386d5df13acc87a687f96fd3afd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a266809856128831808b5267ffb22759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>