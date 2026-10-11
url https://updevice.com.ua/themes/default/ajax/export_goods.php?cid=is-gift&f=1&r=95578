--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e3f86f632ecf67fc32e18671137281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763391cbb2482e487d0b3164abbd2db82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ad507dbdb57570aefc66e23dd1d2b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33283148de640d3cdf5dae6b095f6c734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cab377b72333acb21ddca593004235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ec40a78724a36a8779820f43563926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc015917c484532463348d86c5540257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcf56e7e63ba12e92ac1b7c0601ec18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79152155ab9c0e3f133dc23435c66489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99396e5388bb396811dc180c0ba8e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bdaff386270e3d05695e073c3d82511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111c0cc56d92b3d967624a18ff255c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e883cd9c689c0b6c7b5b9ca70fc49613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca992782029a08560b1ebeb87e77bf9e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de7ae3c78b29ba16bc00884555735c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1345ba4ce15d27cf68db13260f66316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e9542eb07e3eeb8809af57764478e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298a5f2e73864168545d202555c0b9318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536253587d24b2734ddf59f2207ce74c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a070c91bc633820bebf8a305266bbb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39207f4e5a989d7fa63ffe02692af321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eab10509fccf6d49a6c77b5da3d3c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bd68770d0e099edd04edff559010523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd67740c3bf92d09f4ed870a201634424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449743e63e04ff75c36fc65712c5a35b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6faef6b66a77f115d6abdf780ab04426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d088a6bc9aa9d8e7238e71613f4ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ef3d66f9518d870390939263412cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a37c7cc64c9b2882fcfa9925cabb2729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d75d59c1f9c28dd811748024eb21a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c66c5e93cc0ee3fb592481106a7d8831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2cb12381d8a47d232d44a4c36de8332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69cd2c84243418cedc02fe3c8989eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec6327fb6ea40ec12273e6f070305e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506df78a9861cc72254ac4f91900bac035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83899b808d77e3d49515bb4593e0ebb836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef548936e89d9f60d435b29625d87f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d772d86e6853aed501b5ad64ee63e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd1952419fd80afe52c482be39e37739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919bd3dc08ba3d2ff0714025f9c082d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33a722f90c2423b2a37b98121e421b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af8540b90868cf9c68cef17ee89b9542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d04b44d7c57608e4d69cdf6a578c8a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a185295af68802d837c5108cc1e167244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965330166bedd60af6458a152f74aa645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d47ce37e851d5d1acf72dfcf69757e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233bbd5aa8ef5e13afe58dc73fe14f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6189c2d75ca290863df6a0906a4e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298dbe9b0b77939f940da7a11b4843a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37da94c6b9cc4df057c022334db49350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08158228e5dd8c3038e5c92d884d9e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358382e7db54b1a987fc41e10dd1dfe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b010cce5f7f62b29e5b4e82d743ffa653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc953ffec7af2d35f5c037660e64e79e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc0c7a1da566783d72ad8205f5464655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca4d51302a9aab838304364da9749956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cbb2f20b0818daa68082d67127b9157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c47649ac7b8688ae2d3456f03c3c9d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0183b128817846a8446559b63a5ee3559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1e4e352e438123beb9d0faea4418660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc58b813619872bba0fb2cad432ac361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2a4cc66ecf49b1cbf5c6f790a863c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c927e0b44d6f258a6956bbcfa709a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73729bac857a6397782a68e01243652864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdec74dbef0dd044e83f285b11eaac465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35259d308b234953f88242d9bc5aa0a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287973f3852c5346714301a5894e0b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15573d6cfb3fd116dd6d76e3a1a93a9068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3341ccf0b507f3cd95d919482f953569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa90305aa463611591ddc8598a2f8f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cc541e07630d1ea3a45b9a8804dff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2ee60756687f6c4db28465736f94572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcf023888183da972af7e0f93b985f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e6ee8663a87402849227f2aa3774b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e361c705764c8e35c68669748671de575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed407331bab37863cc1b2d3e2986021976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf5bd9aa49578575013ad7b538a1e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b837dd7f695fc729ca0a1e4bbc223878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507122cb573f9f7a20bcbd85587cde379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524f8d16033050cf09e36294e2674a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba3a44c48b54be1d2c0b1464faf2a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101765e94a53bccea7765caab8461a682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511aa3beb6e0c8d6568d6ae98b8f4d0a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1dd459b2afd21c32ce516e9209c3484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f5f2ee815924f80f94c20e6f0e34d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4995e2f652dcad49e0a77f5764c1a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98099d2e574e86815dcc9b2df4ad88da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c6bfb578506ab7de93459878b237788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853286702e244f4ecb1ebbc6ec952c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09436dde50c05eb7bbd05431a2994f1990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ea7f1d1d3528f10b9a87a1a6caefd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48999118469c0b8333a533a011b168892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f93065b7c22d6236df3442114a32c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62552ccdf5922d13bd97cf33cf1eea894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252a8815a6238d20f91ce2d02da019b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50148fc4465b63c4605ae278fdf03c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d211d0271245354ab4bd3d3c9680997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e78f5839bffb9d87b9ae6af3ae32f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5a373e9ef27fc4a427da36afa738499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca6d68b7607079deb14a8b3d7b6190100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5aeb172846fe5106d7cc981243e61101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263dcd390104626e7e810f0da013121102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468c116ca5a637d398399bad2a64f03103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afb87df0681c787a2f9a5ce0f284ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e8cafbb97aea90e2fc02c21b9e12d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ab92103e0092ae6d4ba343098d525106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1dcd15b08348f172ce9f33def8fde107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbc6b427d30b6888f39eb99b399e5d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd161151096f017f8bc0aa733ff85f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75291d816e722cbf7d53b7aa545ff02110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a911b34ea478b91cebe85d40e34c99111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca2351f6649f3896692ab9c8e05a2f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b9271e4f7decdff347efb1ef57132113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f710f6f8adc94e80af8fdfe73c48517114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5c685dd93ec47cf16bbce36289c23115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346bbf1d688e8de816f55dc89b973ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0815504e26b770e23b82ab93daf67dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465b6db3ae1138da55a8ed9f90e8d57118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a29b0456b086d7f19e44eab7076de9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789a18b328908db5ec8e78cc840b522120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4eb5985596df51ac657b4f3d2d09b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fd992b968c8eecbe164f1f6bc6ebc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4463395d66118785b21b0d7e7cda6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905563fcced9011034a30b8305abb508124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac2074ec075df1c6c330bf0a8c1ac4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d453dbc82488ca9ea03e1130a7d827a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d532fb7b0a5c535b8c95170d4ef963127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a232defd8de08db0546e0984c445e07128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db966c79cbcbd347bd9fb021a8a787129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e2f84c4572e5945bb70e9315be92f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5189fc94e602878816aa300bdd4bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b857166e80760b542f6447327ae1e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4329b8d8f415cca2045178dffc986b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b368e41945c413c3923b1db36c26a90134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a94c7b134d24d8f71f1effd60091f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f9875fdc4d7c0a06488a68036ec43136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6526f777dd1228ac3c05c0af562046137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320c73ab974d5151ad66219823e19c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d317a684cafeea8f0b553f8bcd2ee0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe98b77752cb2c3b12e30b721e74fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87d98176d8313a542ecaef1633eb0b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047cf4a254ce8d1b00676b9726a4e20142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6b164ec44677ee535768793963960143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1f9b4ee79f99a08488eae0ccfc053144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389a441754a1926902c2020b65cfdb0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bb12dccec1b8847a6ebf891087553146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c854e48ab688894d00ce99b773085147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65794b01bace4b71054171f003697c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e23b5fd14338c0975a76f33c6171f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c691acd567a0b9417fe678c9af821150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b3ce3f6c5af09232fb4a6e465f2ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52633c6028c0a4a19e5cdf71687f5f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbda74f42785fec21977f106b4486f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dda8464be7c1edd676301b6a3c6f9a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6904d8d737569407c8077447bcc5b84155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c328377e1bc31ab08e8fd41b14a20156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29695a451491e2a0d6905922da40178157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f483b32cb9a7ec62c428d07c38a04158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84042dd9b37b8226431a967ca6f0689159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7b841e4c18baa27a5999492f72586160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419aa3c13f0203ca5aaee720ecdd8380161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bb64f1ec258f72be662dddcec72df162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b737629089716936f36538c9a5e5e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc36321cbf51e68a1ec2d39f3eb81f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7264ff79eaad781adc8163108158c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd634c71301f865df2fec05740ebed1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8ccb8a2038b744d11c77663fd04ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684f42dfaef79cf36a1af1574a6fe95168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200676a54cb841f7bbc1f491c29f84e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1a86844f625cca6df925ec634be8b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33186e761a2d95ed45b1a8db590efeb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4ef50d46bd7ff683ef4f76b78c37f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c37542f9f6d6bd28714f040ddb2e74173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ab58963a0b596dbae2065e4e1bd7f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645b4d0f939ee3dd371f4c8d6077840175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b793f1c88315e5c4261ec2fa5871c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbd244beb7886363252309f1b0e4e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc2b231d86b1c2ea22c3d6f9b5a0e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef96f6ddedc69ef3c3b82f411e88354179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd084d3b0d40f3af55f2b748c98715180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2333b1aeba5c2b13cef3209dc3958c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e114078929e0fff680454b31749d4b3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a306c819b355a732cff57ebedec25183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d341e96f1b0837c016e54ca69e24b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c74e48b2aa0bca0234c358a4fff7d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb93ef3a9c0c4201fb13edc9bf4ea31186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb473dcf747623a0ed8ca5d93e8682187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848bd5979a2c00d7832715ec56960d5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12fee6c54c5b8e3c079d584a600cb4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059986346e5aaf2540f8911276d2e40f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b769fde85d14368c1774d461df503191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972d7ee373b39577b6dc0a31e9aa73a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e943767b2e32f23fda8889a2ad77d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666aeedec430ef716de2413c51e14fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89474aaf40187d1b25d441b50fb7c27b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f00f21b92b07bb1e40e247f1e8f337196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2818faed89073964847d1fb741402197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050fe3f46ca7359d5c7847b0570162a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ab84ca7f80260ee59d7420a4b5424199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740c53c80c83c8a799c35e959ed599d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f7b84556c98792a06efe6cdd77db5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46546dc65746f9943863c3f2910793f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfe3d79615a4eab218a818e26ee3bb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ab5ad11372ba31fa979f2d126ddf3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f857d2021ccba27ba8493c7cd10c26205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0298bcc5feb12b99257d499e701e309206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095660afd016805aad68395946ded8b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b78ae2fdcf6c966f68e863e0939b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8462d0a7a323842a699ce5e62c04596209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46aedd02ec0e1b37c1b19263862adc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c5a9815482bb4062ec98266c06cd8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bc09e196aeab9365692f47e4db405212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee3eccfc4d7d93bf03d127de366e44213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f38630017c25d7e9536edef36add2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c4adceb91d1be3598f9a8bee588d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c46bb7c07205e504ebd5763520938216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a0375d7e667c2f3eb4c0109fc5bfb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0b0220b65a7ac15a8708d150abbdb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b588e32a03f3a04285781b61ae778f5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513b2314e915961561b8ef82dee47a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db76b4e167e1535e08a16623834127221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288a2169488c1a26b3ceb62e6adb17c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728be59e7030ad70ab53d581cfaae336223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097f8959d3a5284d9d4d9daab3fa9b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfd9ab815ac676b8663cead49e2178225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9ba52133842a91a73732650c109ec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4954523df11158eb76b76b3d12e7a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc6001768d29154a8329d8b417bd0f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f125cd032d0ea9995bee60b8e54cb82229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba620a31bfd5998b181771265f077c0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82141feb9618c641e7f3c7d5db034c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a138b5acdd3b7a9ba8656b02875aff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85f691ec5f3b2e0aaa3971fd560ff0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ab41dc3aa4000a46816b481805923234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51757817373f90ca2750e513d0427e57235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208737009cc3818918da845fd45a669236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96a6a9e308992f1f0254ff3d5e879f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538d1b8e2c0e6f14d4bc50368422eb1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85e667bdf248083bd1289f94f2b7c6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fc7d77e632bfbd48ea61ff26550a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977335ae3dab600369292061b3c9ced1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464ab3609de17931d9a58cf17421dc8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00152b97cf039d893a5be34ea9b47104243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851d0c5cd4978fcee416c578128c358244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf7d965dc23f7492ef87dd4ecbb001245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51d7749cd775bb02d7e6e46cc9b69a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe7c9f49985040b61e3fd455119c37247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a8d77251f757c0f701a3993adb7cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7a438ad0c71329cc955c5be356a87249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd44be14560255965364165b2c0dca8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b74a0556eec74366b2c9911110745251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e479cb6c49233f44341e4bbcdae12e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9e0fb76bae69a95b8cb0b267ea15e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973625e232daf6647fe9e14ea4f1d78a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754e846901438296ab902f470eb5969255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae2476cd62679e60cde67f4d5f05de256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45d656dfec9ae668b5e9ccc0c909f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5973452670780eaf5332cc8f3b3aca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01356b20fb1f95ae7db4d836013c84259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f78da1bc8fd59662fdaaa0307b36d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca5259b49857b8d83ce4e5b99f4d84261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76982f39062e912714126fae364f122262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeaee15ac8a7e05a4346133409d86d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58144338a7de32778a400fce5e53b9e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047616b4d1977783696bf31837b3030f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c122f6165a61cb96ffbbff1071f194266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a674a992a13a2b4cfcc63e16155aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c5a99adef9d72faf23300bb34bfad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a2c063a3dc34d67ae554efc11e3cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb38473c43fd3cb797a913145d975b0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f8b3caa0218b01edfd1b93ae35e49271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e2af5230078051f67c80976a9f06d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd5839938ec59c8d68425210a2dc93273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd855b66c179d9b6cc5bdd1adfcf85274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f52e3cded459fa5f1ed781d2294d8e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06abcc0a08646e5f97be08956c5923276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56bbc7c7f045db0bb1ed7c21b26919277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c883b18404aca23efa845086fd7c303278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8d99ad729e323a2b46746624c226c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e1e06775e6c2d27ac1a67c09290fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94148c13799dbe7f403cf13db3615ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ce5a248b6dff1b9d0f95b965b2c89282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3dc10b4ea77b6fb60827290ed6342283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe34f1ee69d2966f23441106998500284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9b5b1abd61d278cd937adcc2ac0c0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252941049c97f65038301b2f0262215286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f55b6efc3ebf6dd43266571e639ebd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405bfe67b23e714c15df2380039d80dd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480feaefca070ed0c5f1fc9eef3e6c4a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19499a00bf7a895a48f1e483a5e70a0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70ad11393bf256f979d2f070da644d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd27b143822b6624027e58edb2104b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf04d36b70de518e14bde4317a600d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa40980bedb980dba1932d44ee2878294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f72f8bd2971937ed6caaf78a1c669295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74db7080b88e63c10e33dde97f413d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385b4e9ac048584537c351b9784bcd3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be36c9bb23957464af9802df32ef15298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393473504921fe4f6dc8768a75de669f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd73f2f1975f7764a1173c0c544bd5e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a4aa0887fc260f709a8a627f6ed2d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4c83be9dcb435ffe37e410af01f43302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304c09681cfa771ad5437a226006d13303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50d2f4f4928b66414fbf9ffcabfec1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b418c695e57c71225b209e046be719305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853b152ce1ab37d52fdc348a79c0f76306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b0aa0d41363b0fe333d520ff469f5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719004add1eec372d51021de9023bdb5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56e0c52eb9ee925853d025ecd46c0e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148331d2e1d252a8630b5afaebaa836310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cae5cee490dd5343c7550570596208311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d9c7725b02680008ed151b406ce97312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66a58ee39d2f1bc48aefbbaaec6793313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fa51e7e7a0dc42e5cc91f1238ec5e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65a54598cf9d509512047255881181315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60514d5689c957d76c75de4c1ae6c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946973a9552a3f4c122a9a8f1f2c3a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997634169ab5f45b9ef1fff2dcc4fbcf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f51b3163eb1a6ef8ac5f1b433e3546319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfc2f181beb1de8bc3859263f56ad5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073237d6982038e625bd782650078c34321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f91c8518bf35a61f74a89e34c6e35322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2b7c404225f68a588211a6204feb9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fc9327721e498fc836de7ac3e96eb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab31cbe4f2f80de2e7b06be52c8ead325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9623cf34db017711aa8fc4cf203c9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b81b60f298385e69b9aed820fcc748327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436152619ebf7bad4376286f5c590f03328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff19c503fb3267405a3db699c856aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80860af17e4048458a981e070c7860e6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b888a975704f4bb119515901b1c2a32331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d61f693b73bb53a743a785ecb3b05332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64709ac15ca91534dbbf03e282e84088333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520df78ecd77e438c74b4a6a1aa5ab35334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fa33ae983a955132be76619da4dc1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a1046248e76b2d0bd140c723fa5b6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c20a56ca7f071d2f911585ea7964b0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41cfed56b68bad84f2bee695b94fb1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4515a4abfdde5a41ad0f5403764b57339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b88fd24bb72ae6c5275407a4800427340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb48f81692ca282b7d9b05fe4edfdf0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ecac559094dd7562eb98bf41b3379342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede32693208c702ad88f51fe0588e249343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd421bbd8a5792188f801e71736e968344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07973b3a5e92d294c99946d48cb8fb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f391d6e5422a1443a12eee4b4097d7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f66a52a0231870c1db763e866dbfd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2da332f52e8b648dd4464e85709db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7b4454145ff93e995e3207fedea90349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33e6f07fffdd32f1271e378f28ada7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b7986fa846a6387877997835f581e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd31763b31061222490166fc55b168352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114372d24275c85b4da5e4eb060bbc9f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d722f56404c372881742a6b59a98df2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc99f425a4fb6a05b7046b645a7a7c3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc08d3622a14e7664e65ff2e0fda5a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c910670f4a3558f6d55112c45170ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015284453ba60b2628a23d0da316103358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678bec2f736387ac042aba1deee069c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fd7de41bce3a4754e655494927149360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a3ccda332a3a43261d344c68be687361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1c6527affaf060aed90952eaaf70f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a037c19ed5ebcb563b26af8616690363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f123822325488e5f6dc09754659b9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f867ce014ddbd85ee54130064fbae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b1494922d240f21f2fe4647fbbe08366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbbb56e4d2beeacf2a0cfa2955bacb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c261245c066f7e460ff9fe25bef995a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14185af76e3989657d4dfdc2fa4321369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f7ceecae0decefa2a6c4f07fcd971370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcaae1fc684e1f87721d4ef4e128abe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fd348614c8395a53e01f58df7b68d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96ff78ed8a64c9bfab14d5355a87d0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e2c7787e84124be4910e8e071588e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae035f8206c6ed80041965cde90aa92f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd18dd84bbb9d162d3b11bf41a60718376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0bea4a422ad0a5cdc1fcc4916fa2b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5871dae95c31f968eaf6d125afd2766378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f5cf119c6e2ee9154cfb6abd042d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4533ce3a792b893182b67cc1c93831380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae22f2f54ebb54171837b7f3bf3e9c7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3351f9bf1fb1ea8b51dd0c131ef4dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005f5da74f4d4e9009e70a018b48b2a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36b25a6567f20c75d1b73ab07abc48384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c7f00325e3cc6d32b4f077916762c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01842f08b7b6c1285f0eec69e7347212386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b3542a96e5740efb4b90985f10ea8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6493742412f21b40edcb1967e9ac9d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40b239c06ab33257dc3c28a851235d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edae2e1847c3a4e24c3c5d9a232ad30390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca56e9bcf47284e4463df967224fb7b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f54a3a14a390af393546916fc67a55392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3efac2b5fb4a620005df50c49daf0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8a1c80b20e99413b0ebee09d26878394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3029b4170d6347cd69ff6636040391395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad575eab8809d820a92ce55c271137396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222ea59126a8bd063f024f3e5d8ba83397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3353068e4933611c59c0478dddf3e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9d42a85623ef2e874997376b44f89399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50338c7b11fc950f42bd7a545731b1c1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947845e82bc126fe023fb9404212541401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643970bb82b6c21edd3964258a126d9c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d582db26d14d6e418f3a6bd9fa75a99403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4345e7d09e8664e739e4aa0142fb079404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b049460b7036d18106a2f606a9559b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a57dcfa2bdd537053226bc564f576d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d30df5ddbb317f9f7f2774e36591b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68b3f746497f94a0f362736ce1a152408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186d411e1525342bf55dbdae3d01401409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd79cdf75fdd4c01a33828cdb6fa03410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5e485cfca99bb8b2fa9adc4c09037411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4782643eeccbe3a67bbee402737eb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f40fd4e8f5cf657a34fcb49cc219f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528fae668f3356843ed01768cd4c496414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1c984941c5b7a0aaa2fd4254fd1be415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e059b99555e1e691db7b7ff8ae62a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a3e20d09f3353ee02d2b49e15d8a0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ddebd7b58510d9ceb768ec9ae7ad1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1745b0216fad9dabd49d0bb8a24a37d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dbfa659ad04b87f70078ddd5c3d27420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30731cd1c2696482b921580a9df343a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3b6a107bb2cc72791abf783680a1f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2a62108e81024b1db43f0a9be97e4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9aec54e5ac1848a0714544d1c7c490424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deeade0564de5b4da1d0598948baabf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b48999b66797e853b3b62b9f5ff2a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bdfe55d7ffa05e33b3ae8e43e4a80427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a78653e41a92c7dd6f1636b92df07428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd677ddc3370e4b9f86bdfe1cc0bd48f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c4277763b252c98bbcd2a4204d7f2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245813641678f92ad94e6ef81c94f3bb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120f1cc2307063271ce7a8e02fee1f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a96ba41ce153c40cf72313286fdfa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b612a5b655202bf87db96cbea9901434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633aa5ebd98c25ed893ca3183ccf122435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5fb5a21bb148a275d017efb33f10e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071802f8cadac1212d93ccb446cf15e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7086891e3a9f6abe2f3bb998f38201438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd99e15155f9f919e49a89cf99b205439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79c451b5b03325bea2b7e69406dd0a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b11cb3f361fede0ad7351d041532ac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c98e981dbd5142df7cd94a044e48a1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d81d0806702d25972addcd7b41b83f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d34a850fddf13f4adb9e44cffbcd15444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3275eab0e16492f4ef769d9d771df60445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519940bd0d623165866849736a14e6e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90823d0ff5d28480225cfabb63c401e0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191939cd56983644cd336ec526a3ebd1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a688465615a32c41fb238a273c77b8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d3f9ca9add872009759ffe790eead450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca3d0b3c88037646e0ea8ffb5c6843451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ce6d1a29026770ccf9530c0043e73452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94ec1ac20dc3824a496b569a13dc7a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a900321c083fa7818af53b02fb577454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3a40b6de0ecc7ba947bb30541d60d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049a65e90b33a8316b002161d9602d4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd64ca4c0c89c5facee92ed5d53e949457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da49664b4e91f7e0ada1d2883f2f10a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d45a593836463d0640ab7e743137d8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807954ffc51b3c95ffabf81fc13b8b73460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3731462c04389ad4cca60cb8b99b1b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c58f32db930c9f351fcb80811c8bc5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d10957a927c9bacfc8a6d30e39d155463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db5010e0626d9c791b50e7c1b021b2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ead608c70740d6986fbfa6807cf04465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376753ae74ac86555532210b916a74e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beaaad13f783d3c4ee92d1cbd526662467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6c99d297b174d5df01c698ce6ed88468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4279d5a8a24994aca964e4d0064fdf8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a87105a14e1be0706a0d2517ce4aa9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0880045293973a8269e20755c1de6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f4ae50590e3059882a3a701279021472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e60a35748a08fa0be3ecaef6160ad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79836dd38e0d7fe2733d2e30f54fe9f2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7002fb118b5334ff9e5dfb49c1d25475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270203579718c2c24f566886fed1200f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256d5410a078ac22aa0fe55dfcdb825477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e6466314f5644fb0513df9ce5e9ce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be2f171fc922cbb45b5cab40834a36479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a1fa58af8108493b099d81377fb57480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf75c3da71c5aec002a39a6b25d647481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d70904db3481643c7c44529873ad5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0da9fb3109088941c868e60865e033483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e3fe56df4107054f548f51a129cd2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a52c99838145f92dc6d3572750b90485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462bb28e576e5339e39e9c57daf8532486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d1fdd10293febd11cb3c739eab772487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8d72cbafba476a8592dca3fb2f885488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515496a2d85a392a2c18268769b391fd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122c1eaceee481425511093f8b93d15490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6c29d491327789a29c094a35e3d15491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2e0bed656a5d0f5ccfa6e65bd8b10492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01beb65f4b68fca8048f1ea3ef84a7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea951630b3489ea2f473271cc5a0c72b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06909ca3cde14ee83f8f4400759e9699495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee299f55bf8d81b94110f3af9d221d7c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1aea476aee694188aae787eb8c38d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15fa501ee595452c303bb4d9f2a2db498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee14c909e5fb1501733f07364f3cb7c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120ea947a45479318260a5439da6915500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c65ccc839f1195ebf22d1c7d773370501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15493ff335228c24ae2d2f55a7827be4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988f4d83756fbd5637fd34d0439d4d4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ef6905c6904b1acf47cfb62b4ddf6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f9365a8fcfff4053b7cd7c5143aa2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595f17abb0a9f0ea2004b0393a717c7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4d6c71bcd1d5ad1178a904625906f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ff2d77c1a80247921486efa381caa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddffc7eb620ef8cf9689d02b9c2f29a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33e7883f5d82fa837434ef9358a9fa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28c0086166a8212920ad607669deac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcce5bbb6b62a1a9844b5fbaf7dd63f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461c3d95d566c20a1d4ed85c72255d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572f2a4856a6c07f7fdb5f1a42c1441514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bc915f254b5ee79634b3074ec0d2b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275ce81b251774ccb8656730328341e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0feaad03cdf02b0a23a077153bfe50f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fc1562bf87ff4934c86bd9856c3fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63942d5c1346ae69ef0b3ef05dd01b6b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f850a3d390924fd2523969a95c4e7e9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5372d116085e5961cd4d6bdabe2811f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9464c0f2837e42f9b521102b4dcd21f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbca6ce5b4ab0101955f0134ecc86d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f883c070c4f251ddc5301a9a62250524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de8caaff41d3d4749f363923974be3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d5c7c2b2450471c656f4498268753526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee4e56d98d623cb1d952afe14222cb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247398d19520760d856764bac006a6c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c1253b131002de5428aed20fc4204529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fafae12900ac3fb6f7235750d7a48530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ac26d1e576fd64a85be01a50d722d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a91f47f9ccc488108a07f0ec2f6b2d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123334b8440d1bccb19a08851646e087533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23a1466ac29ba2340263c0060e9171534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f4b24a989e81497863e17ab30e82b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819044a53a857bb2533dae9f408cc976536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c5ccfb69caef5dd73efe5483a088e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0694289c35a1c83460fc226da95e96538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bf2539e8f598981954d1ecfa44740539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983ba91f777566715dfd7dcd86d4fa0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded591c38c0e815098f3e2e23aea546541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10603c225d0d4480cd02f8d8a4a598f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a8dd7ce86a475ecc932f4da1210c3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6769d4bd672c3c670c5b8c6c3ba655544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f14c24ddad76754a90593a57a466f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e0f1973f39ba3bfc650432c795570546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2f7c5a71718aa1346b71f20c901c9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be0b121752b5e9892603b658a7a2a9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d445a313c8e7b4105b60fc7292d96a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192685457b2aaf7e0af7a322e9a01f6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53110515e9ccb7de24acdf22910fccab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f767529f2ff8e84cccb24e00d1c54a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76bc54bd67cf539b18c93f8b89261a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef440f3381ea9f935d10b9b2ca2cb99554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af161bbf3f1dafc6091f780ea00df666555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2dcb80554e3e8b2ea8524b8bc0564e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47d04ab540599c2b5b53257ed15e15557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46dfd1285da0e102014620903c89e60558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446a4bae17f5d6414bf59715ba0e554559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245a49c649dd46de7ba70f91337d1ef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd078604c5fd5241b44c5d80207beca3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5a37baf5f57877935447092ad7070562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac108189a6d842e77f6cacc2e3ca5ca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1a65b8b07dac06c53e27994d94c02564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89c79acc1afe492e110d077b19e7e8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c4b78389a97285b65e206647031df566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f3a1d3fa49ca6807ada959d150285567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80237d2820647be51db967f0a3569c7c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60991fd6fe9263578d382a5ab5c9429569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eebac50bceb6fbe2d0656cf87ee45a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8ebaf71237dd8999ee5dc3277c645571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857c83d19c56c4d7a768bb0e3ddcae8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9960955757d6afa5fb009feca8815573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab99c84d60fa07c29ed8129b31bcd75574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5e152c2cf74aa41f362af8567d8a1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062234b05954302036b363965991209b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518cf64ecde561cf1b379d5867abba9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3e53ae315afbb9e23e67a00734b42578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338d1c27ad1eaaa24c9799d71ffb715579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c211c7602ff11265b2926f3079a551580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e9bbaed7ed6e2e7d9b8bb5799e9f8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468dec17332d8e543e7018706e965113582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597276a21d4588a80f0aa0a872177781583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63407625084c7a8aad958c71558f7d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1f4ea395d9d685b4dad370d86a65f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4801a48946426e65ba690f2d828d9b0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935931d5852f1d7145b53f66679efae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea58e355205247b6b866d715d2f80b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3c6da744a216c54f7716a4429ff03589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9ac16304d63f347be1893e3886b91590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a13d76123809ecf8e4dbc8389dcbb8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbabf5df669acd3d7ebcf905a6ac158592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bd7c2e2c5824412480424f2405f92593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d018619c7693844365a252ff067234594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fe35badc7ee292e64268276628194595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ec9966c5f70a74a66287624b8c4b8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ee8c264fe7697f2ebaa0407e13791597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12739356a92da4961fdbd598a181ae43598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1af5963d5729836679532f61fa2b9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e24527ddd495da44bdd7e6f776e096600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c26545b2e84f82d9df7b12cc9a257601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a57a60b767c9ebf982d3f0c7fe13e5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9510cd44a9b9fbeff70375ca4664b5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2c1c4b212ab5cb8e347b1b5c9d281604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e1d82dd0cc83ef5c093584aa4f751605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b296e560876b0f326a1a78a3f91b4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738675c324a777c986e5c6ca42ef27f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679e7efaf45d942fa29467c24e966dd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff07264ecb14e26d30caf306a4a601609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8bba47180a52b28e074c9c3bdccbb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1991b2ee6f07a66fa6df6b1fd60299611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a32d08b00f406af6a7ca2f5f70a3c0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b74f04594f2e0bd08adecffd009e83613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c5d487e0bc6652777f83199c2b9ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc8cfd9b5f76972edd2d6616ca76e6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d866b59dae5dc10545169910b7910616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fd762d06ef091739a26f562a759f4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d845ab5d079d120cabb1384c53355f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18264af0fa34640daaca6f7b75c982b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eeab6c152a1b804830068e963d7a1b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141cd1a75b9ed61c700c011a41fff4d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42870c6d65f98cab02763c02bf5cea6b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64144ddfc3f11cb68e8e89b3a2d97d3a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03624199b99b596e3aa36558a7d98f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eff10b4ffed7f8db037951d39be91c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7040004cc24fb604fc1c4364703b5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83282787c7a5907565b678c1ce64b2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e86102f0179b85eccd2f9bbfe2af46628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853de4262bae152e5d2a3909df89d3b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2be531f226b69fff54c897d3366dc9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55d9587730a7581e0c5a640544f4d4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf438ded216d29c9fda055f4e77f51b0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b47c7de5d34d71b9e47d12ec0af44633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c3a6bd5fe2746dfec4baae62116f3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a496d7fc3d35b4f821a9bc21b2a9c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533302d35ec1e8b0d83250382a3c2429636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73810fdccf373c4da2e1f9b34bae5a70637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9ebcd226695370730b09bd624399e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe62021dac1759f9f4216a9a86c10ef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58137c18337e9e52a3c736183d9b73e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da7746a85f7dd9fd30919260363452641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253876e2d3564565b76c139ae77fe209642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63283bc330d9adc852c570f46d9f5212643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573c7ed7a55ed63dc44482a280dadb5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713edd1cccfcf99d7fc20cb3657b43a5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e257b156b6ea39e0ef0f14b7b86ac58646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bd6482f66ab4c239728ebfdb70e2a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a027bae8f717b9f7d4d44a281e18270648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eeabdc85251fc9ad6ebf33b68f0e24649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698d1011a574f32769f23e58a80c624650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ab0421082758d81da1d4d4579c039651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69301399502cf2067e6386ca9bc0ce02652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768a4f19591d06b914637588979facd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284becb8fd497e3ff69507f0d70dac1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd3d1cd967cab80d393a42810102d2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f6db68a090272a70e3fb7336114b2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcd84df3308c6e09a99b6278e6e4c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb401f44667c468646fda6a458b4ef658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfc1654cd5ea4e285ac72ad0a56e53659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef193fcbaa5d6d03a1d5ab6dc621ce660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6d0e340b1011df74d04b6dbd7916f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ef1d3ac34fbe4b318600bc85e87cc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5d1ea0732794d2596c5a2b9e045f3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d58be25d217c2fc8e9048d8c3dd55664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd818a89dfce5900ee591a063323a9bd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b78c40d7a50e4ddadea672c3d21e18666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae95268c065f1ecb21dad0b439bf3a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5a8a2dede4e3b1c2f13428ee9670f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29640d2528a8c0cc90e165bac2a34308669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bf793597272383b0a4f6ad10f24d7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64e9557470040a01416e1917dab592671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e2b8c4757e5f3e69d74c0313a00e1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e5e59a802c8a4e41dd00b087332ad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed2b780bf08434e9f1c1af5d6e5444674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921a0c5da2c0ae569d8dbb656c294d5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8340affe78d993e8edf3b418a58461676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1683b527cd3d2f18d4da26a6f4a52a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17475530230122ba50fdc56cc9e11725678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e909cbbf39d2749d1e22c358c893e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae580a027fd7ca8c7ecf1690a06cdce680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d787079c3e29842b19f2940a03553681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71207da4e557634d07aca37b5ac2880682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82f891f1fce1e6b9a02a5ec274c905683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ba4d011a5fb043151e4d360d7a8c6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b4babb4d7c047c2bd84321139e84c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0e39f5c1557d17eb511b933bee597686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e9f4d4a6b2b0a2771cf4cf06bd188687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa28e6d7fe6f6ed190eed8f90c4fb27688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756b7109e8abc54dc5cbb2b5bcbb83c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff124b804685d76670b94133ace93ce0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce020ca200c4f07139514e16d692ab1f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8dfd10d1f1eb23250db6987e74127d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f5e410b10767c97c068be5c5fd767693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242680c2fe3c6608bd06b62070684358694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc094abe21f9fe6c7c0e1aabf6c581695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f969b71b8a07a5d890d63138944746696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532818f7960e0552b4a117cce4f01aff697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da1db1b87480812be80a175d8c8d6b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799ada2ff74c235e42021566d34708c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9773a0b60df74aa53d47a0c094b54700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873343ba5b24887a0e669589f55f6d7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb479fc17495598437edae74987f4e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8cc45bbd1d0d150490760890079527703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7de10b94245e5ad9cab4b7523e43cb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff02541d9b673c340005035b4732e4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6564ed2a70c4623f22e3ae1a57a9b5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ed4ff7cf2435be4e7ce46648410c8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0450291074f8c727cd51e58fd5358708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5dc4731754a35274037fb0d94df651709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d131c5928da6432f2ca41e6f739a4b1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7d0722df4d103057c9c9528c0a925711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff5556ef1ab4be8d889b8c8e00dfd4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32fea62510cedd70bf54146eda1b83713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a8df9651ad7d7454e27e7d23e2ec3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc300af8d87c6c8675d4f996f33b46d1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b07e44fd3a40d2ed99301d8a4eaef0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de258bccfc903778bd75e1e4b389dec1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2520fc2f181c193881c60397946b1e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622267acd298a4efc187d1f552f560cd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595490d575bb08566289eeb876faf057720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5ca8ff62a346929733f5443443430721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4efacbee59aef01c6b27485e9b312722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d9e3b13e201023625092ef11c5f2a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542df29f45f3b8f9985d28d6d596009724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94297bf27958b99c7b68a26b6d990366725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0188c3f2f6b62298c040dd1b89185726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5d5205c2ed99c4c7a10094b03ebeb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46225c3c3ed0b3b4314d509a1209a3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d351511e597e723dc5cd06b473244b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894a224f34bf3460907e988924125a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ed9148974aee71f8c0d494bdd3ce7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d291dd6bfee8024b9d37e7a6c03c8a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbea7fb80bcd296c3996ddd2835d3f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88054b1bb69b17b7d85b696e6796b6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfadb87ff829ac9d9043934c2fae78735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90054a55d8c9e0a0610c35f05c6bf4bf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6799c38a6df70e74944975ff4e0f4a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac287641945ea2858710cbe3c99719738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7a2d290190cefb9f0497e68c078fd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db51d6b80314f62c5b54807de1c701740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6eae4361440ebeb2dd1dffc19c1385741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510416870b8252cd1fd77d8facc7a09e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b11123d05e5f1e723e62f993c0adc7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbe1156f38d9e3385080e3927a5a7c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced67d1ea43e56ad4a08c62a8d8856fd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc295fe21161ca3270c188a5890713b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5bb6f3ed64d02e72ca573de220efc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07d6988f7e57161f7a65714863ef27748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471dd4545cd370df6c326fe42114fef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86aa7b4975193c9e9dca5e264369c3e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260ce2d5b5286ea08a615380b677ec0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c74a45d99423fee09ae7ea616fbad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef10bcbd60a24e35b7fe9922177f223753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711aeb47596f5d9e3a28df6d31f6c64d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79fc5713309561e4204d18299de9e8d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcecf17809fbe2aea8be361f375b25f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159e28e3834581927798a2d7b56e24b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35db37e9cff341672531b58122a896b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfdb945d58f167f8f7dba7b4b8c8506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8430483c73e7850801a968db5c4342a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5382ced0ff462de771fb1ac45c1678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0551ae958ab3d7cd12a6a06153b129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737a553af655457ae2fe6d269a051ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3062f037d0d99cfccd020684c949411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2287c330ea3a5a67bb6648681d11012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1078c45b46c9ce08566d6527e8a2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c36e34f966b2c2780806ffcc26e6be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66028e2bac7238dd491a8ced0de3f8df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6c8ee098f51861ab7bb7154161a7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288058507f2f9860f7cb27a923769cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020080525643a2c28d7537b174c778d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088316ceadefa350dcf9cc36942a50c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6df0c094f05f73f783485adf3d2be920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e43d9f6e6dcd8bc354fe137046880221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5692fe768b43fd1abbe0ed41250e1ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce547095705e9c8edecaf048c4d4c0e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66b956cf16cb65744a6fdbce987b0324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091bacfd4aa6f3651c793fad1e337ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fae101bc24928861c8e711bb215f626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38aa00aa586573e351cb97fa19524b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b0b693e279675450dfca16257603628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fc71cbba83f92d9be32a746dc587829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec0ce463c809f219bd1d3afb3b3d8130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0a8a7986444fccc34789815b3c19d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2756904077d924adf107d7c0ec6acc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7b91611b7205810c513039cd6d2cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb302ab271a9767dcb9e051852cde134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67822de34a5754c1410567b0b47472935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6d227d648a6938ee53a4d04da4cb636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d7307f3d3eb5b5df09856c0779fa137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083970034aaa71069955d6923c2640938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cf706a3c7d9e0ce8a6b319927c17c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054769bfca8b63cf04eb22822a3bda8740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e476e0680f0bcaf88d7377b4bbc3f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194484273a66d80f2695eaac02fa83a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bfd6b660b4d518fd1c8d7d4fbef0643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f858ced8862b46429162796bfdacbb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f0b37d22f420cd3947c2a17fd70db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd12f5685191339ea70aac4e610140d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8fcabd66168101ae4a1cc636f01d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a77fa646a062fbc1ed6675c69de5f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086ef9cd418ca212ddfdb8d990b22ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee8dba32c99e735a14faf40e0b5f2850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357d45809974ee0066f52553d2386c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6fee6c284edc4a86f5057c41ac73452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb60ba53e640332272638178333e5953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55060076db1146dc77a6fabeeaea3cf854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb95523946249c5e131b12ca21f80355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f7af6cd18bd8f46f55974859c510356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9791be80779244a0be7f9f97b0cab857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53a6c290966af62c34520960ce6b8f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c559d1d45b2b0b4260abc95de584b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45132aca39191dbe1cd1baf2eb6c51360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f91ef217aa3c19a6ae17079e44b8761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca1dd8a8422967dbb016388cd7776c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583bbf0bfefdb7a9da9a8eb9d2746a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e27f50bb20c0d5175172b5507cb34464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60cfb970b984680956360f0471dde565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7afad01b48d0ebb7f57bdc665510866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df1d5a66b2e95194a407c4804ddb4567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149ba028e6c4025b1f275b824c10b9968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cbd0b6a028843353a892727c77ab469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39aa79fab457464567f3c41998b70d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8bb5c1bf9782b8b78f0232c32f36971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb10bbee0c3b44fb5eb80dc60124aa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa9ebf7da96c59241c36cd95c884f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48665aece556880e04a7832f3a849a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2021abed14d16e4b85c877dc70abc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119016d1804818172927c2f6144dc70676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4b66a2a5cf221ab6472b61078646077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adaff4bf5438527812df7de6d69095178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5311e4647acae8840eb5fbdcbab58679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5cd04140d549e65c40985bab2901980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2505b00350dd0783ae78c05b9786a2c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca2404ba2ce031cd9e7eb2a84b586482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c657319bee28c5c02351b9eb0fbde83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105cfd0662f7f2ad19786aea3eff23c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fe010cb436bfe565558e9c952ba0785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb611f1566d6fa6cd1b9af6c9f7af2d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5753e5f8e737c66c2ad1dec766071587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569074c0c8e2b1c95740bfc4c2b532188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35339d3e52c5448eee6c6fd877079889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5354e14dad51f28a19cfa103ecb2f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c130504bb8b79d1f9999bd428085ae191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3c6bd97ebb83466913dbeb71e0b9892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf31a3b745895917c129678848dc10c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38cf5e1ed7c0105b63d18f3133a68794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385e93bbe41dea759812fdbe504a91f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66ea10cba1486b1b2fda3cfbc3d1a496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6318f1df50309fc174df9f5874ea8be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061096c70e8e39a0d5ab8c0c233c875398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb602d94434ababb81b3fdd5c487703599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6453efbc21080d95ad385b81594f32a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38033faec8dfd4f974bbe0e58acafa5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01801a4566217371d4b719a47a1392c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7ce9026034c663abde6627895bd40103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d5f70eb58c12129ddd6593f3c4cfe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308052f6fe0cf532dc4f6a581709fbd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0598458ca0065bba401be5df39d77a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2214f391238546d6464d167680a2c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6ac5fe2b3d1992c4f37a927eb880f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015708429406cdab5a56f79643f2c92f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a40eb252aec91c06751f601650313110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef61a43b00cd4d509f62db19afea4b6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f7c934472217d3a108a4a1b78f681112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4c6a11767b7d5e7e9d30a9b1c75d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370efd2a7d9263f6aabae4dff1d93ac0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354aaaa594c6c2cba238b14153d1b173115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0c10afe17c50dfce1770d7f9d20c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09aa07c52420f5f76a14ccf09f8512117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4195ef9f0067861aa1e0cad34053d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e09bf202273a3a64b39c1248e2b933119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb5e0f76169cc0e0b61d1df68a2397120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6842742e31ab38b43299f59ed048352121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16c5ba03b77ca38f143fe93e778a1e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968992518a0efcbe79eec1f38b8dcc0d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a70fc4ae4e6f663f5a819ac5adacf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8b0ca2774aef0335c12ae69044999125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8a8ccd240b180b2f0e5308e123901126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde4d5ed9f3444305fdf868b6cf03a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a259d842308b0e73dd8d7d02411ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722370afabfefbe2356fc4537e4034a5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273bb01742acdf4259acc28977a6739130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6aea2236836b56acb2c2cafebe5ace131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac076de37784fff0f0cb521885523c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1a847780fbc5d6f2409432ecc6dac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8b8e0d7b53b4c0b17f5e4ac643b1c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2568ce7854d5877916101d2a1beef7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c795c880cb5a34ba0733fa447b02c78136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d773eddc49b3eb33581137e8d1bc5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3d0d309a7ff8ba568b405aeeab074138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7fafbae591452a061ff8e3152a118139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65996695749744ec7b845dc196fef368140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ad12ae0921f597e86da961248a5d3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495ccb01521d20ecb50304d7050dfd2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c9f54550f434de5f7d0bb60555ac8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0176a2c72625dd163c872cb7c65fc53144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cb1dc2999cf12af6c5c86ed5ff39d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1e5c4d043d224b9ec433ea42be3d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f970415a706bf4e0a82769559a70c97147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b921d4164b62e4956d7ece3905dd4c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebbce7e22c4d2e4379809bc94d756a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcc9814c7c9e1769f7f16b316a8b3b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcbbe472c3847a542e47d27e2a7e79151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a70b984aed250bd521a5bed418c4a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b053cd44e781c10fc181e7bc95442a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf146ce750b7da45255d68e6595890e8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa17f3ae477a211370db7e7d1eb549155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab6a4f1837387e6e02e34b51e81980156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf72442d670a32655f38a524ff4740157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b33a0332f6faa59f019fd5a8ca4444158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18cbaf1f289c276d1c62e0d8950fd6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88729e2ae7a8fe73a4e65c9154614abe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4303237a88a1adeb3b04d5002df0713161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b8d0f53341e7c1b0907e5e845df04162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981f2f84627ed659e16ce6471102eb3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b0c0c64b36593d5ca9c1a8875e838164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab365663398fac809a50aec7b37adb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eda40d33ad31f9276d175b339919af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c32895e5e53e9bbc24fe46d3b1502167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2622b3b20252aec047b51dc433f0150168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe5900c8ca066212eb532f0b12569b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579698751e05af7897774f88d2daa9e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a0e170ef9c6d575afca322107d773171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943cc7292d31aa5cd43e8e7d6adec03172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fd18e8ae027abe39a5a2fff885391173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449e250ef3d30cac32b82bb184cb8c4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669de8d64c3bc92ea99b02866ff11c3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581e16d2567dca932054c1ca2696ddd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c724d997749c469a796f5c67f01af39177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a699ef55889f5fcd3c094aaee10fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb389e8fe38eb133164e9df158b486179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5172c08c44c62f60db3b903ae44807e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7299fdc1e6f520718dae8321478c52e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319dc0b42bb7cee89c41cef14906568182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d3e46290a7e7c78564f68b6603edf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b82b9386a5c9dadc99f814753729a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b718795d702ca70b75f123368cbe0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309746dfbaafa19c46152f4fb1118225186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc7ae20f83a0923179b34fef8385b0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae038ba2e871da50b8e013dbfabbab5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c77907df847d6701a1cd6a131da8e4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227082eb267c497c84516b50fdaf4e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566810be172e4a984377a5ba6a8687d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be612222cdc3b6e637b02e5a09487f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73699245817841e3244079897e6bca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529a94ea2bbbea1c5e2be8a41f79518194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a280304ad73029f662c841e0f07801195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0f401c6c7532e51be3fd77d00e0c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273c92c1eaf29c3475362fc76bf8143197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701265b016671810d511ba96903e542b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e268598fab0684aa3a338114910aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de80fea61c2241c1e6a9a18385b7d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4398e3be016a007337f6c94cd6c0d6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597be35c0befc6e6259c5f1c4699fcf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5904ec49ff237b48c3faf5537558e1f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91974e6cd415531ee29dff36572b5f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677c6aec09b44aca3ad33f04aba3c6d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de1ff4561726e227657439665136bd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f10149edff196d999c64f2d3d60274207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736fea145310279c2e169a3dba19fbf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea58ef0f5bf80bc399308437800915209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8b83f07aa8bb9dc1a2846283ba060210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839723b14f410d155073954917a54237211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b7617f35fee45247fa5e7d3e8ce7e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2546271e07a7c08a61468aaff521c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e065ae61ce53199556947a3b422f905214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0366fc98e322376fd35adcb4fc31d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d80fc957547c4a8edc70cd1b549285216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6356b86599e39a82f994ed470570c05217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b1e93bc5ff45e6d078daef75ed7a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0dd13b66697aca9033eb3ab4fac334219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e224b708c7800f816b7acc7b2b78e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9917b0990b8bcbe36ef7b207d24a32221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5d362dfaabfebc97f8a7bd7fe2b5c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e972a4d444b332fffcfea01a54f36223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809767d5fcca8508e7ebe8eb050cac0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04c657511f2c107d67836dacadc1f7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a93bf9d3510be377bfd484b5adb44226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1d391934b04ec4432af0a274032f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42f33fe347a66ee839ed7d5b99a23a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010eafba602622cbf20ad9235377585229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f12b6d787d38ecb5818700b4dc3b84230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5467bd4ae036a30a865f2f37742460231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec4f436f016de1ba27f1b2ccc3b311232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2655aa8682fbb477cfde397a52f9b3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc0546480796ff2fc1c2c91e46b6ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3ca33bf4bb765a417a30ef2e70883235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb003bc7af5a580769de3799f00670236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2cc6ce929ef69654af306965f588b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da12bbf096924ac8c727b5e9da037f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782603ace2a51db3b39f8e97f9f879aa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3996cc365afeea41268d239d340af9d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfceae28fb89b5db627f3a712c92017241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8727c153fd4c8cd05f6c81a1335e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa605811301d5940d5c4b73099926fb1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696be89411931d8356641d7f6dcdacf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b7834ac6619c5110bf08c4e232b7b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a74fc1bffb59f8465b5cb9bdaef25246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb0162c6c295945e6e11a564e62d8f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4f51470f9bc6dcdd85e9f643684c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c75f3d4a4de21dbbf089adf85b2bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e91cfd629b5d96c146f79ed1cb511250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9f75367d56cafee4f35115b228278251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d3b4a8ac6331d6e55b47a973f3201252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3402f87b701bd8a0afa8cfce6aee2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a56915547b4fb194c18fa16d07b61e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c57671c116effae80a95eded5c1a0a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520ac9f5e84c3d421414d13006857ac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03897a495663c64ea165801b6df6738257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d42a97282870ccac5a9038c65a7dd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5c67a7b2eb1d321f94b668c9516c3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e6d96ec4a58200f57d4f5bb5960cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a073d965f8dd0127e49571f363dcc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97485f8b3fbdc2d847b8c78f2259d2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0e0b4870c40ebdb6bc5f426f93827263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc56149c39dc5bb17f1660056dc1f41264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acef3e0af25aa8bba50fbcd441b77b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0cbbd129333ac27c59589c52ddb87266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910be12d069417698dc7ded3eb999b02267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd283325972c07894fb10d69aadd4f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be93e56ea125b146b274bd569bf69d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334d0610a959e8079b01a86378efd22270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad086578c2b3a1f6dbb80f8bb457e687271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023596ed43ff8676f62e7830b83c9dc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099581241862f641092a6624589f57f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1ddcea697551a1c3b983b4963e2f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152768c173dde71b312752ba600b8240275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192a116f7908dde83daaa6966ba37ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828c03ec9140aba0d8e426e25348894277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29f99040defac08f86389bffc0244b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4bf09b972ec510600390c68958b40279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c951185dbe00280e6391afc3337e34280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f9c6dac89d91a86a6fe170ba685fa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95501c43d4fbbf804baff69db354f27282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac072590b731c38edbafce25ebb80f5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838bd80b76d7e7c901c3d4988522e4b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1bb71847113f99ead869ad2aa6c1a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512110b0cb18eea9c06faf9f2a92321286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e34a89a5dc2ed2fa977ccc5964499287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f10b725ae7a480fbb7fb0171f46e84288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff60cac149d8f0233ef75c153f3ad9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a5b42fa77f30cbd07f5c0dfa312d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19bc661104cb7ea50bb8b24aa3b949291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f80de996a6b5adca85d3d88a80f57292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a3e302af6baa6247f533c9623a801293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ebaf8d2655289b0583045b3e2488d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed37d1aa7983f3c77ea63ff6ab9cf0c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319b0dc7d79144a5aaf8866280a4d27296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e2a853d83bf8e5054a2968b441f3a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4564e179300dbaeb1bf4d54a5a763d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d482b4d128d0856c97ce0ad54f43ea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7f494d91bc2fce4bcf50b70b2c574300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f44129339ba4e4693dcd77a75a78d9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d13669cfeb29d9d32aef3b2d272f29302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d333638387113797da3c6a017e0ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cd7d1c56f8d529dc60f7e0330117d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fd239121b032eef4f572e0597936a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87233d8a72771ea05d04bdfd48ad2a2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3d2a8adf73e4cecbc0ff28989abca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43b754e8355f597915cabe3234f055308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5649fa54456ffc04939e4a2ada458309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471dd26f39d036879bdb1eeab5ddb2c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818858a43d719c71ad00a4ee42c6db70311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436f40b1557e7edf7c6fc7d1a8e42de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c684fcf2e351be71fb7cb3ca8567c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfafc47655441a81eb21cbc7613819314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f574cc0d207f588f15a48bec922101f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492802f1625340b09eaad2656dd2e593316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ec4f0c8928ad184943bcd0c8123d2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69153ea6dbfd6aadd86896f91d843c7d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e201a14f895c7489b948dbdd83aeeb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8f1cb5a30c03d3312eca7be58df78320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7501c35f305a8eebde5d620fcc90a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df583193f7767d04ba74b9f07375755322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104c41de70a2b7f9fec001cac427456323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627dcddb9cc54f4b265c0b52ff290e44324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81a2b11895c3121728ba7310894dd5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360936675ed31f96807ca6d2ef0dcbf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e9007413e7a4a506853f8581a02e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3321280162f4709f211540fb547960c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788b5bc2dba45197f112b3275343bdd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8e56c621478668778cd9953259997330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a33fd9c28da6b997d00f5e2f3627bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463dbe8d9788c34708a3050113ca36f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd2aef5989b98d1b5bce53dfe47a1e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0356d037fb8a1c3d68d6711bfcc4b72334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353a8f2863ab9cd0183c814fb9d115f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86d5d5da3f1f66ba4a79df5b50c30a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2d30c06ae2e32cc6e8740c2b15405337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31ad5fb53c3bbf4116b51d1416e850338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad40d672215cf06babcd7a246d773c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e984b483fa24dbec93548638a900ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad345fc7eb164d0412ef136800aa1b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99354bd66a6b9f956cab9c7c801430e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2897a28f8c8c4f6d3a1c9d42bdb3bb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d50fefc7c25075db949c3d0e8f5589344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f552de34c62b7e7b047a35f83ac2eb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691af0e5edc3e71cd16283a8c594f56346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe141861021f96c57818518daaac902347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5bec52d356118b2925c8aa3de5525348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c7331e7340740225415bc3c9b302a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08859594f5e1d73119fe6a996e2fdd6a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27742fe88959bbc6b78be8c0d60fa2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c70e827c9e08961adc05c453527c21352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cd382755e0bc6dc197b7362c9be1d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703befd6f37a12dfd7a6d6860ea0838354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ec5c83600177367fbefae0efe60f3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb0d73cbe7a3f45a6e83eb8b3a583c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0ead8d381a3bef6b3c382b9dc76e0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf252447462f3320bb9473091ce2e7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22797f7b7b3fe771243d9a5b4d221d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847f5d1e8254b5c1e10fcdf3b6254ea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765243b1525a67a2930893de3fa0808361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1c78eb7f030e8c9d60eb645d827a6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640a3619d37e23326fd28338eeef276363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2df51bbc1cc5cc8dd53cf0f6a79b86364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39354bb428f442208c1658860f1ada365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67266e9034169869c7ab70a8f7afefd3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a435924d057c4fdec2527fd2dd1d3ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223f224e2c12de267aa4d2f2ce555e5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91441a5202f188fab55feb113b121b9a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719872fa00e685f09149ab6837b6590370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aaf73ccfde68300e06826a209811bb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e81dee7f23fc1971d1bafce5d6109372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709596386fde6b9e3b4ee06b1df67a5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9fc7068804ebf9e4045bde67e5133374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5de0e7205c206a843c52414af0ace375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e544fc26a03592daacf604a5ff2f36a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d73f58c5a7194a80715ff0caaff185377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c099b4368c3b1220ad0982e3a659089378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9474c0dcc6b6e186a1e8c2f8661dea2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad4cbf291199d34b4acc280922fa4c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5076810634f53f8e5691b0e851f50381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7119084f6250d8ded2d9a3c26dc12382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5c4dec26ffa90c8c19d56fd73ef95383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac67923fb40121d45c7107ffc080695384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bd8c7f2dca5aac72f6590e770bccd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4276a680473c596b7c029c808fa8e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394070ff2c5be9696cbc67e07945f6b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933790740a135dc53eebb282e887677388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb893f2b2845c34891cf160a6ae85d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254874414d1bcbad45ce199831513a3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83060f804ffd01be2b441a6912e3bca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5c1b13813d0e5fc4057011ed99979392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053841f8153a4b7b198187d719824de8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf74286d214177254146ff40fc7867394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcf04ec9a5054dbc86d06b45a7cd27395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222c4da9915d657d183d432da11174a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c797cae2177124358533bbc2d32dab8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de17c3ed8aa8f484b98b0cc6547bd44398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebdd431413d57ebdcddff95d1f4b24399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61710098c05c40b3af5fb6f10ac2ffc3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f54dbaf3b78d4e9746dacff74762b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1412acfbb4a7afebc6599f3efb1f67402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69943a6fba55e6406bd4d793df726f1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e2d596a9297db1493f515d1c32d46404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ea3ef3c451d5e8768935d47f1dc86405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5ea0b7d277d14b6e19f6cc2a79c95406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4764049976994e040f01e5ddcb63d8e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f617988013049576a8fb54aa1af6131408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91901129888ff56bff206687f627c5c6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cec0dcaf19171649ca03b1e8f2223410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c47a0b70fb30be5644129b7c9c8d35411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20206c71aa219fe481014d0e21081d35412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aff87627760ede4078819145d644c2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2db285bbf15d944a955dbbaf6d393414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec152eee9a1fad539dc516b9f04fbc01415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7633b65b1d517a4f56cd8f5fd7ff789416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6216df271c646fa427fb457aa18f9e6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1c48d55e30936f6958bd16c36f79b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc345c35835a14b8ca2e2fcf9e6bbf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b99743fb6eb517d80b826a47f8d90e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcdf903aaa5c342677ca248806e42b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad8c3f74b81b52253c2f5153a9b741422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b542e9519a8c306faa30ddaebed881f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daea9a743a4934b68deae160761575f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afe346464e32b01d3f139f5585b16a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1365c6a9081033ae272b05582ecf2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133b61da9ba17637ecd55bcab86617b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb35d63e9571f8c60870740a982c84428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205daae42ae8b67d1c543632c5f698fd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22377e24845296adddef1420fd300e19430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0da2178dafe366071341fdba3bac57431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba7920b8d8bca54df655619cb4bd8d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6e517b5bccc25560522a45bb720e3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a569dbeee4765638df6475dadd50e6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fccc6c024ce75b68415219fef8078435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053de5260ff4d90aea3d9510bb297c2f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985930f74aeba6352afca318577c132437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992956ecbe524e4121c60b61782073d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027e68dcb9472c98a16e30ea4780f40439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdc5c73aa31df1c0930f3e56af08de440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5838a76a5f2b1232ccd3da8b6fc54441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d7d64ad8df9c580bba2ad4b190120442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d03e686127f078c50a0c3ba3e2432443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a53b2136b869d3b1f12674399165d3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8145b5b5f1d8adafa6604532894a2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47592c29ea137ac266d094ead3035a64446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5450c6836a38f978c706fb47d52a09b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c6b33866138c535addbfda1fe7514448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21dfebb33adc49156ef6c2e2afb717e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c6b9e12cdff6ffaf15117232dde7a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797596618cbc7384d1cda6a9aac37b97451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93633cea8e411eafdd8107af6a7f0f23452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fea6f8baa7c7ea679ab71181333267453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1247f6f59d25207a2d9fa33eb50be9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29877e6541ca6f72ad0133a42e5b27d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694d053ff0ebcd55a927438b1b19e97456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac46f0928324785b0d01363eafcb45457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528038e06d9082e4ba31688918ad8a8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec2bc7ddb2b227852ca4c108adbb86459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1b8be423f235971abe582b87e0258460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6da3e1cc37785abec3b2a5265be93461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3cd479c2b99de038314e92fa7fa68462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3d8799deb88b85223d12d14172e04463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26915a18598885f1ebaf851bb256137464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd4f22d01d2036c6c67fb9f4fa0bdf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b14065b6d00bcd67068c1fb7db109466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cf2895990f60ae219aeefccf56188467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b5096611dcb8f731b5c8c099c933d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebc7616e3460d1bc279343a82f1ad7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b828bae67bfe7762f95444e8d1b19470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c8e2c44a68454c819636bbf7d2ac4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd8bdedd84adee576075acbe92ac83472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db26b231b1c3babcd5c254b94caf030473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967aacb606e7fb4337cab1461c17262474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251f77c569508476a81e6267c6ce0b3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d2ca52ad175c62e656d94079d9d04476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05635ecd018ad119ce9c82ddd49a2fc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634be2c5aac27356c706b9b1ed145e38478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366e401c91cc2d0a3f81835500fb5ef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a854a4a49546378035ef073de83269480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291616c89561a95771a353200b3ce051481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eae25f5e3932c60e1728e6742ee390482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840a699a76e1837712c046acf5e9198483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b652bac7d6fc2a8fc20bca1f5bdd0f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2daa418206921c92392c43314d4ad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155daf06f1b28355a07c8da7a20c402486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9635b83b61a3c0a98f14d02a75e3708487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd544e62de6e493d6b837f1419d22cc5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61bfcfafba5320e8f09b51065abe7d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e30db50c743adb68b5b4e0f35126e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a26e63bed5f28d50364ca15580b26491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232cee6d8272732d04065d90f33426d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c16020d95f01ddde6f09f13d302af493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3880885320e5433104492e2705dcea5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d3af5a9478ee1b6cc824515230859495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3e9b88f8ab8660891e25729470339496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49520694ea7821de0457ac0556faf346497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179833e678da4f179d7cd7d785cfaf0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2242ed2dc183f7800419fb4132ef3d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93e1c5ac6d8a2dafc1d2b4d8b105df500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce9fc26c8a5724fd3fa216e1137108501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9ae924f93005e4f6b323160100569502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37923b5e961722a64597c5cdf0caa75a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92faa45e6c640b960a926696d093a9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd940364628eebeff44ede3b4f3926505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835e44ca4824b2b7e2462641ff66157506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53100bb242777b8838e439f605b89b25507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154240f8b90292779c5aecc47fa1caa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0404008e4e645692afae29372431e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913dc42440bafc3b4e0ba5cc26f7234510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3251fc7ac59d843cf037e4729f3cd5b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b94c5cf19722e9f994fbe147e485bf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf18f6b5f7f5413ec44471ca2cabfc2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d03ea2459084a4a0911989bc5c69b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf27365c0bac37dd642f979011f25c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbe5b16da76d08ec1ce1431c9734c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6d01a113d1fbd1d1d5e1f915401d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99b5aa6bd373bb0f37f474e9820f44518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ceec066ceb663d717525d2532b790519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dd0b0a1551fb887edf79310420401520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc827a69f69caac7b605535bee2930e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40970a599e72e79438046af715d7d06522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22086207887746cad94c92a4e568c775523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d3d5d4355d5a8be82f7850438e6cb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2dc212ba3d3dc42fa29493435c977525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f80c09dbc178b99abb197b9c9404d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f246b18c906e9541c636a017d0d852527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13c4b7baa576615ef50c2fa9522c1a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62dc2b2ca6e3ac2bff88a8398c5f2de529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4225a780224ff91e0dbeea3842612c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57b7d10fbb818f55e2d8a81f6b8996531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0048bf7cbf56c302e46899f0687cf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98b7e10483b061e6ec9ea6913bc436533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4926a31ae2ca8abaa0613a707694d6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a753c7fe7853048802ae8737f02d096535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad395571e5a52f6be6d5bc376ed029d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20e109cb7f90cc8d694e2517c08964537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46ee8019f6fb6ae5b39fa61d5ed840538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1acf87ede0a09346d146a30ea4001539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ed141f3d50b2ef67226245b228000540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b26f5bdea74ee60e4cd3d05476ee5c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2213f2d9bb732c3d4cbabe037680ba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fb92f0bfc3edf9398eb4fdd468b0c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5775e9ef07f0f85afd97ca0c460af1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05eb8a4327e92d9db2d548deef9f77545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc777a88e38e2aa1c5dbcd2b5c6e5807546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47589997c83a33232cf77902e8c827547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65bae141d1be1b057b9a6cfe007a14548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867e53638d171f64c52ced2555dc23a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa267eccdcd83cffca85a53c769011ac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5eb6d1c65b46530d82de2d848368c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddafa141cc56f98b48ab3a906b639d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bb74e6004fd9545586547df52acb2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61618531a1c5f13edc5b160fc1af9da3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f7f801219755cb0684d1814db85d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db28e118eb7fc21c4d18cd4987315b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44776eef3512ce68ca042f15e8ce6b7c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439586068fbccfa16e3f218aafaf8880558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5709993017befe51596fa590181310f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73718fc5e50984319a13e7820f8e0bde560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0e51f40344d660d38cf02b431e854561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3182070c0db1297fa3e109e0d09db562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ef4c68e2819fb5a10305fd8ac5fc7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b25931d7c7e017fd9aae465fc372d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266b886c2c1214f332f40a4fc794ea0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7f6e37db3c9b8919d50e1172e34e0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f793ea916aa340eb44cdb2174e58c1a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7434b336b9904a373541df960ce0640568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2d1250be1eea5924e0f7e64e65ba2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209abc84846ae9bdc088f99cbf172889570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7769681b980d860aa59061fdc4cc53f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34a02823f7bb570ecc9802f871fad5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa33ae293a57dd8cc929b954ae4206573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9f99b5ede780f8166013b80e2368c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e617b07454a6a6dbab16e1423f9d09575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3da7993c4df675481e6d2767b7373576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c3ea570887fbc964f1b1d33fb5cdc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd2b7cb65a1237b6eaad660a6f05c7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b737f6a4192781d0885242fa439854579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7331dd47aa0cf7df70191d8e535a4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04720c825a992ffb4328899a68f5fd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26089c594f580c3d9d6f8d5f8dbeb4e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a122a5119ab18231f132565b964324b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7976aef71e42220b13b4c698f7300584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45b96fc9649fb01a658f1fa562236a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ea17521e496d40ddb03376022c137586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb6e74fba022aa9ad02b26343dda66587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26490eeea296831f6ddb0b5d95625b70588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c30fea188c6f2606b2f81fa548270589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2773841983ff7d7486ac0f6a83fa9e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8282b02e80125fdc6f54c75b0f024591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf38d5b5e8a98c8df5d379280167413592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddb4591947142dacbc320bbf4ca341593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b7b1c03ddae3a1ab254d8e1735a42594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37983ba8ba23863e928a1edda7409136595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2113bdf73c7f7bb5a6d36ca4eb2b4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831fca847affddda2f450a1a7190875597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7457f704863cc631ce9e85d3f5c0013598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c62f2e6b05a286563015e0a0d915d5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf92494c5a68fcaeb0d96e8ca7420e3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba6cfa9058c833641a97f21cbce852601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a717fae8d7fa905b0032b0531728b0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee02fcbdb6dfd29d13db4ebd3319287603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62f8df182aec0ed3e7c2eea9f42957604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb98d1a2df18843b2848dcb3ba1de6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bf015a17562960c5fe48b39c4d7d6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0a148946525935e68e7a07fe9f463607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143019956f2efa52a7b3bab86927b60f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b866d207e7dc9d8c8094bbe4b8620b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af88ad4effc93bf84d1e32c2d6fbe5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a787344426fe34961a0c974e824967611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c607137d1a2521b54701f97508a4b9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc86df3a46da3fe84001fdb666599d0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45942e51b2944640070ec278d308ea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f253e97cf6d8816f315994207e101a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2c796017a2db57d131d4747b2757d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e0e6a600087255d487dcb86e58dde617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50444b83e829b08096069fb78cf39506618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b8eb089a2f70731a5245cb0dbc785619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae569d0a1429e6b07f33b6104dac03620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c511e45b2aee47ff6ea4d19510bb2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7705bc24b182c6eb5d97dfd236b72622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5d28915ea264309701c94bc1fb683623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a736b50ab0209081e5593b280ad58a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cead87fd42f5d71e04740eef33cf4b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0189373498cdb533a879d46791a662626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00555ecee864a5dd884bddb4839eb65627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6590951075538403a805286317f8dd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6a57a325dad24df66d5c2f155d74d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b7fb3784a41f3a2c78f4e09065592630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b161de6072ef39b825aa5a9258a0e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db37733a69742cdcd02f6d40643155c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b66d3f67eff4225c0b84600509a392633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f9aef2432ddb355799d27a5852f7d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecf52cfadb9935efd92e3aaf67cb12635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d90a1401d6465c543d3221be48280636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03a614f8bdcc8c670d93e7e4e4876c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9201eb55349e4fa1341639ebc4110638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6dba1d97f9a6affb37462ec9e2b01639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34deb74ba66955072d81bf15c00ad0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ae5d37d4d8d6a8e90fe96882aa499641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c64258ca6a33ae63c3dec120a54c4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959da6941eff473135075e7493318b26643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7238583bfafaf1c2dc296b92968a33644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031db9c47f3adca7d470873c5af28d0c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647351d7db13bcd9b14bde927112466f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797da2e2966f557b3e1063b0ba89d6e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59005ecc17c0bddda7160ce1ba43380c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a67a4136025cc2c022f00fde48551649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130ae351c0347216a423f438cf0a9e5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a069758d1bf09eaf785ee71b076d00651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539b2180334d7e655508272af12f9c0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a224a2c4b673f42db0f1ab1f0890ea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8540674ae6696652758426912abde654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37743f591a2eb02d9edbd6469136a132655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28369f6fbb3d2cae75733982c07916ed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce186242fc4846ebf2c3e1c6e815226657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128b27e78e3f2d96097be65ba120e3d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd7f0372c69163f7699d00f94533bb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708b1a5e18755cc67deafcaaedd194c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bda24973b28cd10443dde189bd2c79661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d0de50e655fb102abe7a3fede378c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84c43fcaa3e2950555832da5b2085a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f5761c73de0c8017c8e80aa68548f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1487ab2b961461d4a3da54491b9e69665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb83e06c6523229c144940e7ea51345666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097228c0fa531601b5bbc67c8cbdb74667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a502dfef62dfb0dcc7f677978c20c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6875e5d34fff035fdcf338446e0d8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872c7b8efc87161759ea40192e0555d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4d901bece14cec5d16f53830a6038671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d71c53e482238a139a4226ad1dc33672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c69921e0cd754d3b891d2195d93c8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf825b0919f6108bc9d6d36ae80414a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69606e75dd269cba7e630e71c9e11da9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b09eca041536a633627201071f66c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcaba6cb905fddb0fb37659ddcdcd43677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede3d9b114da2937b84b94e7aac9baf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f15b69034f68e165f0d3b04a3d72f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637efcaedc27f6d51d9556bbf55e350680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebff2c038fcea33e2c1d64afa31df6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1e0671c301f32385b923fd68fe7bf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c7c33bcb63c3e3098183b75a458ef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334020ce3c7bfe9af25cab81623b38d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe6482113b4f740eb948efe7a31d5c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9faaf2eb8de649593c45946050adfe8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cb0e53ff55140a99c51dfce093a76687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b886c75b7a242f198afb2fa2598020688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740ba2dc5270cb626cb07d4d0c82f2b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766172371df0b71bebe5231b8bfe52cb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ed1a389d179c5f9092906b9ef6fdb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629f6d92fb0b762ecf759480aec7bcd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b15c6b394549fc0a8f6f8f743f04df693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d9c4b38d795a67282298e52fa31fe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407dc796dd83d92aebea64323f33d66695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761884c27c98650dac5111301596634696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924e2d265d1c776158a571c8f4fc0a6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2bb164d43aec83d544843d88f79dc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c836e0879fba0b4bc16d27b662e7a84699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000112cedaf69edee9d9ed10a4909927700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774500a27ccaca607d0016003b0b0581701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938439b3b1c1eeb61c2e2aa3726883f4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94496df73746c0db0059c21476e1c93703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58ee6d055a0177b713b84496da807d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7feb632365ef6fabaefc318e25b0675705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb96ee41e70636ebd5d47e3e5c9bc92706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c61e2bcf8e300fc5397623f18ce982707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980578acfa7c2f7c2806cbad8d69bc20708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02723043a795fb3f15d68241544c543f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbac15b21334aa86b87db0d7f799b90710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2c44d6428cb97ca4a766b97fef3b9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d9c5ce1e62efe6d3012ff48015187712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa93d6c4384bf6b1a5a250a98e7149c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c453f7ff63437bbcdb39e48308560714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b3b380990b48b4dad2f6936d3e87f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf817e862378344b214fcb18dbea42db716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328000c690b47c3dc0c5abba7b183cb3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67ac1a09d51d1475f8e0441f5376e2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07b47aadb23b1a57b47c56ad04fd5a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f328454071a5ae4cd0b2d6edddfc8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540671ed4296fd60d08b8662827fb74c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2d07a4d5e83a4d3f3435461fbea79722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943dff11042c08a0e8efb472363295e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ce0c1b700ac29ad7059507ead0bb8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c40759bc484a33717b14a469cd6ed725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e0c4941a3fbe993c070e473b90f50726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e33f28dc5f8ef47ca4d89dd908f0a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5b4aa12bdf9aa431ac42f8169f7cd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e90b49ce65d89665f3e958cc36e0b5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baddcb43a9a2ccd349bf72d637fd2c0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945392f3d8d6449b5811a96d6fe3f920731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98936d3741a1e394b6a8f320060a963d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14362e527115ac1c12273771a68a13b7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beeed94b56e9b7d9e1e89c778997d7e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0963564720dc482e0ab2f706c01e1f5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce81b8de84eeb10feb8e3aa121623eb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf548f48884a115bcbc2258f5f8afd80737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76638d12ca79c58136fb8d5bdc6b80d6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a2656355ebb9abe4b403b56fe3b2f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55f22d0f77d00ffa5b73d146c137cf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97ad90141e0db242cee5a239e49f80741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad4d96f2f43828ec2cd19a08e03530742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8129882c21c02e1fccd8b253c6d4128743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0914ce108497429a2534919bace8b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5716373e0a2da1762618bdac154c659745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc32454ae9847a78ea0c5309076bcd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf798e7d1f1495be51def74e76950f1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aab421d58ea1aae8f305dc2eea9f6f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848ac3b9fd55811f924bbcd2510a486749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0d37c74870dc9dac7fac31be4e68f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a1a9bb29dc6c84b1131e6d9d4e5b3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1017239e4747588e311b02699e96a23752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7a58bca8215a0dc2a27935c879d5b753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>