--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1acd5198f27f81a227067b30eb7bb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937b35c602cfeace368444fa71cd5ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b08d1dd1c08dd09561418b4739d093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0734bb16e141a14128c246d7f870074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd7c283774c3a2048299c63cb828025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7b943759239a3e016271f0b59db9f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed281940daeff87b99eb34edbadeb47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacb954c3eba2f064ba1e2101b48f1d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63af79434e70468a1c7b7e5b5624e6e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93259e4a288cf88d6040eae97f83a41810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdd43ca4b8edd7f97f21c3d353673111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b05ffadd371906ff4c9c2bc79677c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658933aafc2b51ba3b6ff32c5aa561013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d98a99dcba6d6e6f9f3a4d0b2dcc1614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca6cb716b071fd1d1588b401ad680f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401f90a8aaec2d7a1c7161dcc90f9d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfd5e38a6617f184f9a278fcbb201c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c677b735230570d9e438635ae98e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb8c7366f8abb762261a783f6d6bec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21faf4246c3757e67ef25f391ed7f98120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6d503bf715c8de225bc77d804dec121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c7ef188d29e8f5432d18d8c1f8df022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d6ee1ff8146cc89f437a73f792b9c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b960538dc093f599d4a7ef46803568b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f36a63561c7f24ce3fded5e3f74f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0a44c3278df2777c7a71b99193da826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fadfc73b0c30b5ee9088bf49df0ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24eaf41085b7ac1e26eb55d589ea45628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033c2d166f7b9e302baa9904bed439529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbfd39dadf1e9ab45464151bf678f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109f1dcda0049ce8fa3f37034ff922731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fb00df9541d31f8117460bf63577f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d32ec43fca01e8ca0bb1a8bae977233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f34b7d489322fba55c6cbfd3f9f49134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdf12d8b39a1f1608388a189a2ed4335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07d56a9c9679e863d09ffb491235c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9af285a72315c52ee539153cdeeda437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c195bbaa58fde06815ad07ed7c58538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14f6cf99aafa42b69374cf0cc5f33b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301611fac3daf438f775f250704dbe6940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ea96b7c4145b9dd876b620754654c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c92646a07321b08fdccaeefb788b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c9a9e135149c2a68def599dd8181143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e006a1d733e46de122f959cd26a8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d434d12dff2e3382086bbe3a18c2345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1400841549f9aa37df4c798b96c35a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a404fb3ac0093e39067130acdfbdf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33563f76c6cd29560a50f4e412d31b2e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e191e3e1f2aca3a4a3477446accb7f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44304c2f40f544b6295960a5f53c4150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c0e629dc9984c3fc8127fc277f9af51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f63fcd091b06fc1d8748e2814bf3bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85162f821fb2bb7495766f76ecf71e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff350923691406f1731d0a0905e51454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a16d1167ca39b95b1aeddca7f77c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701ff7d3bb4115f04ae9e7c5cb474c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b4fb2a6439a5d2ed15de2c6b048be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14241440d5482d7e2562636c5b23c3d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6106001a03a226e1777eb6012c21e6c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9e10ddd408f4370ac7da5e3d3107060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb45f8bc76c2d669f9d8a575cc891861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cff36c581d0b18b0594180b1f089e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df92cf8c7308c367e88d2568b49a9a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273cff63dd7dc1a5e574b44e48bba0964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647af1aace437da175468df209803db065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb0db7a9631b6692c7af77712e838e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b10937b5614d21b1ea4de6897f5d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83f39266c3a6d62a09b177ad2fa1cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8ea507b1d766af80538b4b2006eca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881226888734e54a6a6701c60f85450a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c51769fa88399d4d5ffd19756e4f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033d4f7d50339b6e27d970590cca42f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6ce9da1cb4450633cfc8bbf186c6373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b0f182ad698e5c10e0cc6a8473f0274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73f27960c0b7a389ad56cd0515fd9375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de09185d4dedc403957061c7356f39c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70cf976b2839a6f9785f5934a3834877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639aa717a25e0d30bf5c9d594f63092c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c72f6a33f5b68be6362bb7e915cc979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6b3a1a241a5731926cf1649ee1d1380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82a7fb6b143b8585bfb44dcccd5b3881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d69c5fd64e3fde0ec8e5095bf27da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699379f09e163d5ae2e223b0981791ae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0abb722b73b476e938e76f106326484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa998deb51fe10b642377d0dfd6bf785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fa7aa2e5f21b100a0a710ad0080f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15354f150c6bd885a76be6664d5228c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50765c409c994ed577640b3c78cd1488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a015896dd5b57d9f6fac03ec6fe5a2289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991c78742778926b86c73febc497ae490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6bfc0c1a9a6c0595ee72d1d8f4b7b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aaa1bf68f8ba41f42c8ea426358f8b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5b7c91399f5cc1eb8709e0117802b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b885ebf471dd0290e2de071b2e8b4b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5d8f73b792a73865e6aa8ea257cf495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a6003f7caf488fa696a88986242af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824800ca476c17d8af71b36db3ba33c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388306eaf5b337fbf0d08d778760cd398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88ecfa1925be26ab4db4e186866ed199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab1db7e9c12301c1f29a936d08225e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943296f4870460f2a68323350587474101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46982e3c5df248dc3434ad47d3b299102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6088b9489ad99708554bbe8e10e03be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0294ce75072d212f8414e5446bfd3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73e244d57d07678d58ab4809897095105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1978cbc119bcbbd9fa3343a7ad11c65106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445a9f0693d4d0b2b0f8a98fae3e322107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e7cddad0d82c205b4434d42412541108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bace57233c4b8acb0b3b89364a1074109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194f2017d2375e2033fefde8be97156110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0fec14c84d767224d82e1f3327367111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47018125b862ef16f54a47e3d539e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb81e3aed6a11a57141d419eb66bfd6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d0866595d2d30d946122cf1c91759114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83c7292d1a057c82aee6595d596624115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208245a2aa6061e50d36f3fb3f910f4c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b118f6010b1e5453e18f6fc8d3db99117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14166cf28105c750bd85b3a8bf3f36118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43206289ea499173bced0fb7cf3e789119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701750868ae42aa23f1f0f0b0a747309120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0d9e41f35735d07594fdc5bc8a6d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4bbddc908ddba359b4bab2f0be7cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a220818dfd3006770530cb18c86ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0ab7868e4f1f8a9c4cf473ff05d3e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29834d4c26ac662c977087b1d15121d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88378056c8f1b85b4d72bb9ac3f3b78f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6f8cf1150e2e44a4ac4b6ed3f928e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd03defc5efda401d0162282afd384128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47235371c07b8e4c39e5db14d5c32877129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b23d17f04dfc9df7e9fce16536374130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7140a645acac03f3cfc549ab64c771131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e7b5bb4f2eb14d9947fa64cc50c8f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6605e61bed17101bf00300edc336a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6efced6416d6256d43e6ec96f1068134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e11a8895bfe02a7a3158317e823d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c14686ae50498b583d085f3f50dc89136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161a11d973e8cbdb654d63718e334c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de83bda64be985a67fe560a77684e2d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd536a30ae24bb39f01b75a4e68c868139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4446daa70a022a116ecc2237a89ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe1000cffdb744387894d6d4d9a0f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a234b9b61f746a8804a60502487b127142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f89951711b01ac9fb65f43a0b040ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b3692fbcec43d2f53bf44119caf68144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afcebf9f59205673f24fc047fa691c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0337212e4df9c8bba4ab4b03410d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad45444814513ef5ac69ea1922d78c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cb016dbd492ed3b22f398da682f10148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba98a83bf6b72800244d6420515e3e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9950f8c553b3f635965699daa5455b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde362066630cc4c2392c9ac7aea1f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e999b916f4dd7b94031858ac50b6fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f174d13f115345cdcca66e85bb4f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4f7882ab7cdc800c42eb98ff24687154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5218c70bde51536e406a134482ed5ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada664c0632e9ac62800b3cba84da69156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc75dbc8d381b1c2ea14fc1171f192157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda4bfaf319e9c2bf5005f13778eb49158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac157764482720e9c1c2fc824e8cfc78159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c51efec5cd9be3011f6dfc19eb133160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9cb54f186fa3451975ec89d0e4564161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1091ed0f6b8127c97d4692aa3c4df1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618833e008f3cd5116f44e55eef7c997163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eed210d64788f6ded52ae93dce3f3b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8074cbbc03f2fb1cfcb315a277d3fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af00e82a00c83f71a235938223cd2f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fafd86e1648c0ad3edf747021347ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be072d231e43b4611ece67b5fa226a5c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee0631ad55dd850c3137db2ce2883d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302c9dc8b2524d4ac0c00f67992ad80170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbaa926ed5b8d9f18e3e07d1a76ab1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220591c5c3cc11877d2d016ce0aa8259172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919fc4f957c94f4efc2b8a3f2528267173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0d1094be821b0ae9a1bef832f53ac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d18e917cd985588ae95c4f4e800e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82adf9604aa29d1d691993eab4d742cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98374b27eb89fd2f5b395c0a3b63420c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e1ff4d3a0d3f2c67c7a77db8fe2c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d405f584d0eb2cbe04389810b01de6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc45e221763d65ffc08ce343bb01976180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea06e0f9376e1711d9dc2cec15ad77181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10563cf70c27876df06b22b71718a91e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0442bc58805613b486711bc82266c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd4e7abc97088f4358b3ce4d2d0bf5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6e679d673ca38f482d2a75cafe6b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fad4e28034cf323800aca3f32a0c58186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417106c8ae03e539a5cfadc319ecd78187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a8042dd88642d4c287b9ffb3d2acf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a784a0e3b1594e18f15570a1c7564b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80f9fd01c9a0cac7ce261820f49c9b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd8f021273b51791eb782754f7a750191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d37c5924e056f71533cbb4c22522ff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588f635f5281219b26b062b10d5afe2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fb6d08b570f7b9cf2f196a1f4c665194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9ace3739123624fbc48746abf0c35195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4abb6454dc013270e991aaad0a2d21196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a721b8504decab05a626d10b5cb924197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de483716d4b31a21455487ffad1307198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cd6bcc994b4f3293ad86360be74ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966f8c0b67ea7695847dc3821431b04200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56dc2c339b83ffcf819e9188a5b89b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da1dd4e04d92f12610009e5429f91b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d679aad7e80d8027bb08125f2ce64203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e374425b7ee08c4158091a31d3bd141204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd312a751c8e84681a2fe9f1b2f36656205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca693e789a170198293c2e0fe317ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b05769ca09fef66cfc09eaad723850207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665dfb5ba6e5bef6c53421a71f5de0f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e27d26cff8c39d811aeed6bc2f1d4c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756d6b9921543008bd8f4c8f27fb7f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9323a1ce726ae80ba12d32d5e2331211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641468f80ff7e80d184dc3dddb97fe2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f93d2a1eca13d46f25f9b5d72e2f0e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297b84ac0421e27c6c54d616b9b6cac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a432bfc70a3d8a00f1bfc435f1ff3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d217677f3450e7c66d44228e2a0465f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90700e7b24a75cbfce43639642c16d3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd51606cad726d4951065dc45ecf19f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b6f8f9a897365b8d085046b8f662d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f08d891ac56502cefd3c100e6fbd34220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856181279da6d038baaa3bf1ba6d0d11221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4153cf523e5ada09f846abbb7dd1c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12179792e1d3e84b362325d4b70f3a2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca73b1e100509db89aeb698fcaf61d7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02dabb38646e79a894d4f736999592225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24859d7606af6b059cd9f737b22619b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422636b4b7860c80f985cf6cfece82d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f194daf0e57da6c1790292e6c2e9a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc48c2037cc4d570026a3c755ab5064229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4276cbe14a9752ba99b1c749bf274e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0535ccc538d68ee75d6eab2ec097e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c037fc02928dc0b4284b800eeaaf50232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db7fa09e203a39b61accc4a1b61633233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e24e688761cccb2222c12dfea5c6f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad614d1e89a91bd844ad18edbc9553235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720c51bfb368fcd9677923cc8ff6bc4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764120575e05f78affd659b38cb72bcb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560387d3917acc36defbf134049769f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad5a447016b98fab7916688e283bec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146787bc460159dd64135220ae21937e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd09e96e9be780cfaad71edc0679af241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3717c10979e2d5c74eccc8c1a61d10242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef36afa22b5eab7cec3aaa661feb428243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13549be815a4a470dd469bbb83e5a58c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68725b3b8dc3e0cf0d69fe1ddb0dc97b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708b689a8fa7dec6db3468a2f1d1844246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e4e4ddfea465c48b9f470f85f7e0a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45768d6d8c362427c4a9d4bff95dae5d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f98c9046deb428b8e7c0ad93d6d03249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4dbf9048eb6d104c6347298d2360ee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc6425a61ddf06d10de07ee7bd2ba4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d56e8960be82198acaa9c079a9f714252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcec4f26b8e8b1c3ca3583e32ebdc3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed19233792c6b395505017a6fd7c14254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6ebd5950450b07cceb74571e3ef2b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b6fad999a947a5c58f950027d6160256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decbdbd279384790ba38b9d981e4dbc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704258caf81100b8f7653c198caec9fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ef8f2374e6db77af1ead7afadab3e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1d31d4ef0833deee2325b18342678260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4bd5d505571b056cdada6eb38ce75261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab836fccc8e0ee7cf91d320d9b3704262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03546d5bf9056f4fa1e749acd9b81b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366b4b6e70703bd4d48a3dcb6b27440264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb4d76215ad8faea48fbeb712bd773265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd884bb0edba660f2c6a3f4513013d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ae9d90743d5ad01541a4a9800d7ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80508b9166fa42ab30d9583cae235a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9252ed0c8feae1a33454d6e44ba5d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde67c82ee05c3d45f80e49a40abde2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec145e65dccf0fd96e0e2e1e0965ffb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb389e3ee7cb6b629bee220a983011272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61ddc2cea49f30255a7a3809276a69273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebe133e56b5fb3bb0612915d04ff6b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905fea88722f84dbb994f44f2ffb16f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ea56d3800d1a4021e13dcb6469a7b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df2bb1d386184505eda7cc6e18e238277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bd3a03ad3f827a65abea8ba283586278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d9b66fe25b7a262ce8e869f3e6ada279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af884cedc2d07b41f8e1ac3e16737d16280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de656a98e632f12224f34de1daf02e19281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc46e2a5fb8190000fba9465a5c4c3f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02272ea707966fa8268489870c806fc0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1239ad0c9b29bc706a443af53432f95284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b267d53ad4f1674ed33867afe23f9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bf4c29aed27eb33147ace2aa3d018286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5e5fea8aa9dc818991481e5c026db287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97b037fb6c20ef8c4a7105f50edec4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067faaf4dea5aee9e692b30bafba7bb9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb58bdbe7ddc356c70012173d264662290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb087cba479a90e733b8eb450a6a1d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3c9704b10ab0f1edef277bc178d18292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42dcee2d354756f18a4c80200680535293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ceb5c8d68748055634565c881941e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3307392c9a24a10071a567a1eaddee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ed07ac5b4850ea1bee7d42edf243b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fca171f5ea7e3eba98db51a99c979d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbb3cfdfb1c8694ba0e59ccf9ebf54298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e389df6f208620488cea0e746a5005a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c544fc4531abd3e42094de7f34249300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f415a582c46955504214ecf873dc6a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0dc96d57d5cbbe59aa062c28d938ff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8576d51757103a0d76a142bff26d0e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e6e1a9ca128be02bc9d4963af87a5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101953b8b8337e2631ed1228006bcf2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4263918f0a0baf187f367072fb298e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591663221b074b96520919388975d87307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69539235b647975948ee94b405a171308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63a42169279b3a23f2f141fa3f3d20309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f3c4aa8639549d624f9f62c7909c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af3b16a6d00524a6a1c3d4839ad1b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff531632f50e9faaa7d18c2e57933cdc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e649c757545e3079e7d87fc8ea4135313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc19f7ed31d2cdda7a22c8eec461979314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2996f137b72f2efb56432456e0eeadc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283ae34c8454be02909143538b72e5e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be109525c9caa8e349a8203d4bcfd44c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad389ae35229cb1eb8c52d4a900867318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb06057275af73e1ec2b3d9c03b047319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15577e8da7e90aceeabea9f356f4f00c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276acdbbc15f57276ff9c035ad8f53c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bd0b8c54eeb228ccbceb2fcd60959322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74100108c232abd08baca82c51372ed2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26d5bf10863482fb7da4d7c315c825324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff5b1e311925cd860f4e0c80dc0f02325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01cc37618228e9b91da11ff97f379b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08848cb1b52e697cec4bb555bf09de2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be93d5ad521855073f1559cf8544ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df69b22fab4bd6150e15d56245d29f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c33bd7c67c7950fdf95426934b014330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400b6fdd523b652250292496894e6c3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20954e9409f9b6f9cab5a058ae3d88d4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7c73f48af3873128f0bd8f729dafe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2576f07da21b10df8eda65415373cf5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926c07986bb42fb0b6d22330098e244335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d138e15c9b337fa27f5cfbea9d0861336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c62a458130489925efc56636cd1b5a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0928b616234dac662e0dca204a7ee4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdfc493f4274d3501a9de3da702787339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f20b1710cc005b6726ed28ec937eb6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cd7324ff3b1cfec687050c352f7f6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616bc2de652742ffe896d13b9398c65342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f686344dc25f94ef9f6607d05380bd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38a5965f7d9ed31a59b50e510a26d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d8f94d98d5a1492d1e87a3e970672345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a02044a2246f71159ba289e323711346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb6b24e944deb41064266ef29a8bad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b489fa306e533abb734da3e0b7c4f9a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf8d29d279eae490e5316d4522f3c7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28f7351cafd59f26d677a4c86749d7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b1e46fe18989bbdf829c509025336351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13731e64707062381a21962ad3c335e8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54149a66dd7ce3824acdaca20d930bcc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60a9ba6083c69b1a536b4773dbdc64354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46094aafb75c5c09627e040f894f05d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e9fc370f412a61c130c71833973d6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebd56b79238cebf986239bb3142188357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34703c4e9b880bcb47250f888b267f8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d862f9bb62d645b0c6032fc2703c40359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbccf1e7bdfe08010560334c8a2ec9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976d6e486d8d29ec63e4ec92e0f338a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c597851b2186b7637f1659e55936e19362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698b7ae2cf37ba78778f61dee2f1368363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707822c8d40a92301ab79c2953b1cbe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555e79b2fc2a237fa5f389ac3c9153b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21065a8cf5c1d23fddb53faa519b2a03366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f98055097602ee8d63b81b67d4ef98367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc25907fa2497e6cafa9810c095ec14368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955a3cf278b2be71682cc39421e9349369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5b9e93757e8e71cdc59e01390164c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4f35d5139532115e39b3758e2df89371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429421ec788f51e0be7c96f0d9f3b46f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d20792fb10ee85988ba996076e69f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e45a9aa390693e6b8cffadfa0b840374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ade2289ea5ec44bcf33c91cbd4697f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec582328cf7c76914eb0a6579823594e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34184c4d2f5b6e8645c840095dbd8706377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e6516be6ab2fff4f198db83fa9629378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b24a8f677ca491fd379b9260bf150379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8532fbe9998d39fd18d16dff7d5bc6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b071b8a1c49068ac8cf2c565e42c954381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44644260eb85a4dcf575e3d5a0d7a111382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab30b2990c786cccb14daff17d2e693383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5aafb0ebca3c20f0c1ad26ceaefd9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145089b3a6415bc9729a695c9446abc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce13f723473be6c688effaa7af5359386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c367161c02f325d35a1c5a61f961f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7c9c01f2c1f7759de0cc5022da70e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1868a046aa0f560b889c96bf529d1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae36e725a61dad6fa713ab459e28ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a022b5e3c764e6bac7eeb106591d2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c138ac8bff7bb79ee00368f2a1566c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb597a2a4c149d166538291b915a6e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396064075662a33db46324ccaad07d0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b559ce46118760b1b0184d3ce2619395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad29bcc45d538f5953057667730cd4a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8534b0d36c47a313f4acf965610a1df397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344c8a1438a91da450b3b6319d3eb7a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db04b2c0674c79f17f544227b01580b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccf8db4dc60e5c85043b95042f4571400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160f7f96090ba7beb67940a4449a57d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3d1f0e0308009962d0095a27c799a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729e005b5d6923f6cf6233ed555ff19403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d410c5616df44796e2b5b39a026030404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cc994a5ebca2d1b7aa393ea8475e9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcbd1c614edecb2074ebfd3815e136406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a31caa31c878f90727bbfec2a0814c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622e0e45139086fe81561a15a215b69408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab4bbef1d99f3945fa498157142385409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d06118f61f808a16b2222fa15c0e93410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343a3f7ce4773d52875251ffa218a08411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733fe25d0cad5bf7d0ede615c1d58ca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36adbce385bf3025db8b8884bf8943413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8234b0e0b762a8b993a96569467fa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7198c5fc950a0aefe4ec165b768806415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b106c4430cc0c2bb07c33433b0af73416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c6b192881817ed52a376a60272204417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6758d298388036458a36ac6f6724b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da33d2293d2d0ab5d04dfd7c0e2211419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46a5540af9305c7535e6194e7f2086420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192781095d58b325c7bb5c2155cea512421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfbc0b4a8d6e3ae2edddd3ab9539a1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fce14fe2e4bf44d9da16e7e9b5a52423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496b7270253d4ee1e0016d7c4e0f3a2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb658e3a92e4f1518645ba769059d6a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033240fd16759de1c6afe233b5987bd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5c55a17087c1f77d33be1a00b53a0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5aec80b8d6877236a2979fb36d8392428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fd058fbf8282b5b3fe902b0c2249e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9466f959ef72251b70e16c0811d247a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa60fc199569cf91f8532d9e0d0f7ed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b4887bdd5b843c446124eccd7c3d4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cf532ce5c4d0ac436c792eb5c0ff3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5160d886ba63c96f2e6f580de8cf32434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237c31489d8b4ceea388d7b785bfdf8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366eb4bd259eb658ccc76bc9dab4c5d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2c0fd515c89f710caf99d0e90aff5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67944af284c0f0898d49cc89b124957438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81254533d3e4ff0357fd917dffa0134439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e91ddee8557e1ed7464d6de8d10222440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fd6063b9cec2bf367e9fd3b41065a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d77a66051cc506feaf87fb976cb361442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d717a4c3c3cb594801b2fc63a88359e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3b20d63cc619291fd8af5c3a8f86c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49cb57397f487cfd5ad3dec6b7ae0d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07768833339905e1341b59d594b384a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547eaf8a7d557621b6166455546064f2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779155da366386877ee69fc560d232dd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c6f483468875183d06e1ef4201281449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f44241762be2f52d37cda7f4a86b3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e1f71ff4cf812613d92342a8c15be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30837c6b3170b32649bd08074f63a5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf079ff94f6f69812a24410227dfbd1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca878057c904427cb2aecef7d131fd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de6031ad2088ab778a8cdd64cbd547455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5cc2b4b228e9c577a2efcfe2208b1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d1a0e81c0573702c6d1299458b6ec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e64eb05772d1c16dfed1069d430184458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cc80d11b4c11676565e2826ca6fc8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00ee193d4c366006ed301ee1ca345a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78298590f819e75c7aeaf2a3988918461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bce6001a831124319318a0468b96f8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4686f69c0b5718f14cd80b7a0d47934463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b2b62b6c92247b22c666631e2cc3e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beefecee93342fde3e52745ec97be51465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1b870f1bffff264e2b4f03ba63892466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bd24820ecf862e1020bb8a519d6bd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e30b5548c9a0bb3ea040e7ff840009468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084d44d8ac7e9cfc0aed081b6718b7f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889fbc0adfbf856d13f58ea6bf38577470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19ae404fa7e11792710e04c6af9ee2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f94163dee9465bd9b2a8cdd992a22472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7062322d3fe5967d59c49cb56b4a4f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053070dc31ddf4a9e057506c9915173474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e94a3350a81774f598af9066c3d613475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6719d3f412513c849e67310d6c677476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b831e7386bdc4393d26678161d65fd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1fecff3636a7334a04ba5a5bddbd3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad652f9fdd15f9aa8ecb84c63ee248479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b102a37ce588685383c6626380f9b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d14da8e35210712f05fa42070b342481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8b528f563f73c6b6a37cadc7e7f29482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae6e1aae9e143de048f51b73ed36c4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b7b5f548ce55edb8fb00f486bfa61484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0ec4111b6cae15d2d8c6642501180485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9dc36ee1330a6f8c603761af78e83486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d89de884fd3a2f226340f43dac3bd4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f714ad3bb5a28a264de25ee9a658a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7607ce004c1492bb101a96cbd3672489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c9fd0ab9c8d94905904c99b285deb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0bb9c08d3b4be7dc76aae75a378ac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999398d1fadf8ebdd303ea1bb91846f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71439bcb76cb5a25daec0c82ea64115493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7241956f6cb68927926accc79591db494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48530a1ab5676491a7cfacb0045887b3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a4095d598888ef38598cf7c42419e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6cf09c1edb7dc7489c13cc04278db497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237766949304a29ce6a8d36eeee5f40498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe9df9faacc340ed2e2be74d4a0e7c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb4c2f9c3e95e70a8df3f26905e166500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87afb7ac130d4cf5e6f851997d4294501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476a90a7f220799f90f6fe6107dcca7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49682ae38a5953cb2914a94bda9013c1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b487bd968931a4c35d11ef3a3d247504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720bbd9d95bd849f3f64fdb42e38453505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24eacdb93a3052951d25e11bc78009506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6844351aaaffc985e17d354ce09da5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf5f929369372187a7b0683af26105508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a623171a0f1c143d1237ca9c5a0eb4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f7f0d6b606e984b1a4bf54052d941510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177582c95ce197bc139685df534d01b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c9d4ae8b5b9de26428d467bed7cd7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb4d75c668865edcb9fd55d0d97585513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf00fda66d855c9aedc87d47f29cd69514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c680c5cb37c022860dd6d0a046a8e09515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33e7339db1922fd5581ab66e25b528516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e951fc46e0217a09ea82dd15ddd336b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748a9f0901128074db733b7c6befab8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1ccef6025afc6d6c9cf038fb470f8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5be67335c91eafd7c5eeaf8b06a84520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32620d1f703222c8f2b59cd53d11579521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa352eb42416d8a0c025166d8993561522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ac97534d6caaf52ba49710fa2bba2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3229a9ee90c96726c799d183f340c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462abfd3364233f428db67ffd2374cb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9c91a00e9f0a8d90b3ee5c83dc5d4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6d13b05d47e3bd7c06b4ecb49b89a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948691318930c7d269cd834e8061d957528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b98c93bb24856b645a8c25157debb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f45d57249fe280e21501310306a2a3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d98f380280b4145012c53188829e7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125637887bdd80d5bc29953ea58b65d9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aff61f72e141cb101a91c139502515533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e192b572c741b21f64027c1a42fa774534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea793d2efe66ea13e6ef44713d7b95dd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2772f3bd3610a4fa07d5c0743809ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa20ac3f501191c308afb7b86fdf63537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f668d0806b081111c21d30fd374c8b6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa4668e1d7f884be8507f2ffb4b9fe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebb735a38ef69fd05e63c9efd6a522540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf741e3f932474bc29eb2882594dc29541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d990c0eb664b30f27d8f8e9fb1c5b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704cf4d38198acf2604bc1c1f85a30c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed755ae9b59f6c7785a90418c8c22f0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9968ae9caa35a3b310ad72413ac04e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4fce177a81900d8c056bd1916d6c1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be0583d170106a365b8103ad3654bb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a049a6fef790b24a4d7cd0c42a06e58548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d55bbc398f33de03dcc244422a67c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43178521daa115b3cc932b15a0446d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388508be5e78e4d56feffc521ea890f5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a37d159e2b9876f82654340359315552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711147549ecb1a8ef4db0e748f0b69f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6883b45e7f7d516ed60b94c68bce66554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866a028cf8f3a9bc51b16331a45774e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b881addda1f85a361c3abd6c6e0360556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2ef5d6af9752279aab1ad22d33b54557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967027cd7dd0332911e452dd488b507c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e81d79de57cddbb38cf4f375effa1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de614ed5408253d39d78847784aea02f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb4fc07263ff6f4ef77d7eb5eb0b65561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92c22337a1674dc3949a2a96413e4b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15def27ee08a06f1e68c9da941f091da563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31651e458a006cea2d079c88fba942c2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bccf06a8a7ad1cafb9ea6b57802449565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99751256ac270ea1937f07d42d88b6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de320bc6f389ba9a9d0c9595dedd8b9f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6634dce67807c8bd2a20c774c3b72e2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8b114e91ac8cfd0aaea2a33f4bbe0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451187f31fa576e253f87dc7395bad1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6585dc0bfc2a272fa127406cd90db571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a256178f042d4907aa8ff7b00cf255572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e349967da77ed6dc664bc979f609ee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0207207d90d64743d4311c26763df574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106e866e7b5430cfe469a839fdb4cf1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17ebdfbf4117b32233828d44d05736576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac652b37af1557b89c4db7839de538577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a070504f5a772005050c968df8ba9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ce3d8e77d789784883689c152aabf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1895bd6613b2150062c7736c43d702b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b5bf1b5e118510149b7d33bdc3d0c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721b839c031057718aae1463cd41aa3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7d501ec0e6017ef42b197d5bb1d78583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b296848eb0ccaba494f3fe8b4c59c0b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc903644736ee83ee4d745f4c57e8730585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bfac84f94003930a0d94bbe783893586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96960792262b0259d532b54610bcd7ce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82778a997a3175855000090c789e57d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469237de8545a4e66407ccc1dc09fc6b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb642ccbdb58d74399a5023ba36db90b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b03d207b943cfead63a6a69908c09591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bbe94215b6eb12408291fc5e212e4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783cb413868d888a5db80d4120c29e5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b39b77b8ea1c5e4e3a337fdc011c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496575186e233c31e39ba3ec9f020353595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd044c2bef8790cca2c8a579998c1d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7957d827c0aee113e1f7c8fcfdf5d6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a859a1bc1b7a00a10484decac6fb1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c123bc65a7b994f46c5b023526d72599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9459f8b634da896d088d718f39599b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2d477ccab06bcbcafb761d72b4212601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24939eef2b7e7fefd92eeb7663627904602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169d08af6de18c37d7fda9cb0a3482d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a54440c13b90e70c18e0c7b3e4568604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88d6c62352f3273e2bd66ff967904d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a264f5ec5a33a3e3eedd09e41118e5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68adeefcb7c19d4385bb538cb2757e4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e30c023794d1d821e94570adae0950608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79132a3bcaf98f9cd9d616225c5d256d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bbd328e88ecf01569e5bb6a548d67610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b67ac11ed0e05008e820c165dc7b2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab40b4db9b8586dd5e20a95267a368f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcfed780f524e7ad91887c7f435881613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc3763e5136c3ed7480ecd9ec8cb38614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1a19d52d50b7f2ffb70c3a72d85e1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125395037bf16204698780cc0d010121616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3908d144bed616324695192058e9825617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4b0c2252f80cefbc0b1aa928b4f99618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9da94eb1224d249412f8355af1436d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8605099d4313d3e4cfe854a8959071620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6dce67458509c660dd232d3b53023621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09020ce973047dd332834c6a8ef75bb8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129d61cd84a8586fe360db0e8fe05d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b9bf46b946b0197dc6ef03d636267624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84b8dcc8dc904d5a80c1284d9f4630625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815980508725cb85409aab94a64c14d7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69762e22a4b780fda92289a1a8b2ce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1468a70a21ac57e0bba728b3dc289ce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4213e4604ee19f95d7fa53c395c64629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93463a11415909e36dfbebd3160825630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec2208fd03df501a97cd219d6514a0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56742c18134794d6caeb0dadc3438002632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d207c7a00d89400a5e6b26057e21d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0073504254cc3e0bfabf1eaf4af03634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319074ea69143007dfb12ab42226a5b6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88b340aea9dfd6cd3de15a3a4d27ba636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857bc8c07db58784fa0fd4a93a99258637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281aa58803013984f18f24f634f636a4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97909d55c561e03888b0570b17935a02639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d613cc5261c85c9a25f356d241ff9b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc88a3facf318fe5fbcfe74c5aef2c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c971dd7d8cb90f47eaf43412d786a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac44bf818ab5528388d35f87eaff7ef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e15b92c56263e5e4a6803c0647fdd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c31b2ae6f141544b73847e3faf4a0d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e51fcc7c7d7a9dbefdd1a9898ca69646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1af55ffce3945078d72f8aa368f4a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7811a505cf33e1f30ed6f1bb5dd9414648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4d51d1cb1a961ae346c5bdab38d57649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda79620cf9867bba71588ed4c5e672650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fedd14f5ac295f95e708ed976220f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0bbacefef7cc3d3b77fe732ff5754652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c81e2aab3e8c2af7a73f2af4ac498653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0d8b4cab9859c1929ea22a1b7ca8e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca91e563ad7d3c534116d8e20cd036655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a866dbc7ec63e082026fcbe22cb7907656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e15c2e06a120808fd622a56d675e25657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e06e390326c842600aa4ffb5cbf2f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7da86d76546bfafec03901eabdd74659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b82c2b97a8286730a1a9b78724694660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b82711f83a817a9d716da09d4bc7f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b66ffde61d2dbd55b60df683f36911662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df21c3e7cd7892fd7ff6f2e684741bc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29a7b484f11080e82728708f68da35664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bf23aaba854bc601dabb301b7a661665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a10b2c47f273b1232f2a087318a86666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2b87ac1db4eb09505c8334a271213667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3e7a8c8d2b57dcd62612e1ba46223668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9c954643cf933c9e27d961e00c5ec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c612cc80a8ad3055fdba6fdf2b89f18670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db6ecb1cc78e27b19d067223092e01671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d8ff1d12a69313976a559eba0a04f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ebef044d0e854490db4af29fa889c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79790110362fa88712d814df3967eaa6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7a8c1db868c0faf11d50927fb6782675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49edcb7f11bb178378db6f7bdbe474676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680fd41a14bee1570084711eb567652677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876ec0b5ff0cdf297b4fd858ff92f75678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6a1aaa2ad4dc0544451835d9ce901679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e668054ca1f410ced2ff7d0b78ce87f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b83af4787ae0ae47e0b9fbbe7367e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01915019687955db48714bdffded796a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff217789f5ea034f7669daa997d5cc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb6552291d3e94aec3bbe6085dca7e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a6ba07b8bf1f08b181cbd915eff72685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0b614aa8296c50148c71632843b26686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f365214e6118d95d4e2241a0cd869a8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299268aad8c5e3a68c0e4cf58129983688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26c1358cda7408d8a54b03a982cc6f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cbfed4cd27ac234f53a0660d033b3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0707f7e5e693728d9a8ae548ac397ab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7612466e0884be7e969794cf34ebb0b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d9bdf7a3d0e6e907f2ec5a300287b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd3c6d8958c9580621d7ddec966aec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a249341cf8a3e343c5a9921086ceb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8d0b62490b2b04a46cd9c890fcc12696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc81782686d4f8e0a5eab609f62b167697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999845bec29f1821f3e905d445a17aa0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504b7c25c97c61c068583ca82efb77b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b08c04c9fbae30e33e231f88bcd7b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a8092ede3a558c2e383dae33c6096701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02917713cb3af4392c9fe9eff2f0ded702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df24c2b41f63e79bd9cf8a751eda48703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793ff41aa683c24ce51e2a8ab69cfa4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d5bab60bd18f4d4564078efeef64f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918cc7fd69f7acc9b46c478a2e725ea706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a55b57bb62f9d541ac8b11cfbbd99707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff479b47cdded42ff9075d33c95c087708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009cf2ae6fe0918220ecfbe2aad42c8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70535458549976ebe03c4cb1f5c8a291710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d2ef83e4bf59a4b213f2dd775b0b8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010b0a337092bef0d6c2ea4a4748783712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94bb3f92fe914efd224157f3ba4103713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6dc495062219923209f9d266f1634714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c26bec6d11dfe64bebc946ace37758715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49237f2cb20411a2c154c221ad3786716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868864901449ba9049f4f317996f66fc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d5f7a840c502786415a6342ed11cb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad2d060aee9d6e52d3028c460e6502719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7d978ac8077c0b2867a65bda29a7e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac7b128286ba6639d51d26e25eaeec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1ba93325296652c90526f33ba2118722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac1ab4fb8eb935b8e2c720c8ddf851723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8980ea79a6dae1818593d325130fb72724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff639cbfc75f6169dabe5e53459886e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01d13443a2eb5ef8ff924f43056265726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dee8ed62d36f1c998ee97c17089d51727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2565ff4116af53293e52fe195d671728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389ee1d0e8865e08f8756c66ebbf4a5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384ebf5e7b709cdfe9868c2550d4d2b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28eda814fcd2a52ab9f50c460db155731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bff4156107b14fb4c24899b964ea06732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c20def3e2cd628b9ab6fb798331f6d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2273c935767b7ee50c22765f83f09734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff069c1a7f111bdbb9f4137a7a6ee517735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e745ff9b89bc25de1c3af68cca426f9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def153a661cb4a47aa2699f7f8502e02737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f94e4f9c783b46c35f15b1926b25e2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd6d5cb733a903ed13f8977f6d208d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d5166789b3e686008ab2fe1f9fd09740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa36e2a0bee65a5ae088a349d42ecfd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da860c343f51f991069a7db2077d1e2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce0db5b89d97bcf1bb4fd58d6bc86e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e545b0f116a86be1b1dd909cbf1edc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674488aab3b8b6e24b767f816ec80f12745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f816370a150a934d6e6b9b0b62db602746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52838f2ef25083a40af6c34185b773747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f72470a55d064c62884f5249ba9cce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304246387c42cef8d97edb0ce68ed7e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c911aecc6527aae0aaae81813ec3fc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5784d638aea27a8eadd4f3320d05eed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f627490c0a56ecde5f6574cebe2eb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8e3f8155995b813bc1f0846e610cf753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8895fafa1b4381c92981ca0a003db01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cd761a0bb3a44829cab84900fa0f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d176ad9c7374c0dbdb5253c5562d64e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf057d3a9260ff30ebc5aa895a67e86b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a568e3cf3b8714609ed98c67a3ffe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31308c78f3e3df94e7f54a1b503257816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb040c76de25fb7d0ae01765e386a21e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb352e9fd611b9ebf70a6f4370d280028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745a02ffb88dd1fdc23ed9979c284e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44ffaedd6571adac1209d2f5d81de710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec33672c8543bb22537bb5a6a9602711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1942b6d3cf417a422e9a0436604018d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca6005f6798652937be3b4949ac56913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87193726ed9a5390c3d00a79bddc91014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbd97a85360e0121c4ee6820ddb63115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74228b22292d1f6b49bfa6f4bddd960616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b03643592fc691f8c5e45c985c741817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be3999195808ac2ac60cbdd9c76cef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950c0ad83e5f9796f39d5b9cfb3664819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631c7a83082ec19636c7a4acd62a5f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8306afd4b8f74b31cb0fa28ffa7f2f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6247b572ee58e65cb035c57c2e66a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddd1482453ead9a0d5e1e4fe7d42fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987dfd66c32de7999ce4ba2e351c7a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c13b1f9585ad4429d444de723023925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f19df3aa5d95f5bfa87b7e4b815f1e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce4b2bf6bd610c32ac4997c0914da327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423ec1b5263796227e6d5b93d6bdeb028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018ed2e1659326dd86b3516b537bc8c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a5f430fcb463a3b6a4211bade1e8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ed9ac8b05ccf525dfa9256b5ea4bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f714307d37cea32a6cde891bc5e074732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79057a13207faad5b94e96adc3bcf533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a041c0b3ca82827dd1935c16e994f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac0c98f301d6112522fe356b08f7b835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b22168ca555e78ab5f605f68f2b1f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb018338d2659645c87b61ed49c5c5dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e86106d04ef1f88eff68e208d6b7d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b7b773614cb36f73bec26c715b86939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1e5e56308505698ec0d587b939a0940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52b530e4fa9bbf8be4de847268fd0341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b28f86916b1c91996cbd17f5c6587942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528221c2b8161f50077202e61e8b704043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcdb485685b9a375d90d36c4411c9244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c8ffedbe3944c5c2c7edc8d2d9e2445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b0e7e60052f8ba41317d89b558ef446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe01c0a7d6cb076346e37f91e22db1347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68440dc8c96625151f983829031d4c9048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ba9d16250d7862acecda710f0bbf849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59e89a14d14f7d6be6929b49f4b8c150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60aa4ef8eed69af8703cd88d24ce9751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f16f2f9a6b5aab053392c3eb05edb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c499d9628c7e2791d3cd51949e3de353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e1e86d8117134803b0381a3e1773954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a48f093bec920eb82ae3b30c01914155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688790ea5482c696d6979a0df5e018ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c06f8af0bfa3419f36e26fc84854257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefc46f1afa32f1f0196c4bd4340f6b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f572c8f65c90cb35354f393d6b34f1959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e6ad90cc180b40939e2617f19086d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b199c83b8c52d10ea61907cb1885f3561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67701319141887dee762c50fd0d6f92b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45750740d8a60a72422cfb1c7a357aad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f8280c00c725a7b3a76d3f6ee311c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523a812eac574641e299171951280f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcc568b022240f8ccfbdd750ea4e7266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c73621e867afbd3f5b744dc8511caf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d1108f998f6700bfc8187e25bb56768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959092f3736c26a378c1a3249eb22e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f13fcf8d934d1aa266dffcaefd58d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db854f2ef3822fde915d6ef936ec26171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66107289f93a8a7b763a5f97bfe05f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa510e737634664a1ba71cc4dbc75ce673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d40a2323821c8ca0e3d99f4396c4ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e61f42fd9c61e9733c22eef44b72c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d05c106dcf22f55c33e489e779291476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017e55d30a0bd1d33c0340b63b885ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f65c3a18e700a12ec72737e93cd5878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524a09feb1d369a5a3b75afc777bbc179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a85bcff9046cd2fe1028b364da1a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf890ff071acd87f638844320f913bde81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30987231334aa199176ca31240f825b682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ad7a2c1f274710a61b24ce4885ce083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee9f426bc9acc7902a41094e85443784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca08a4fb3346119097864e74bef09685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760845ae4d42b0bbfa586768586aeaf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28f5ed3622a4abf8c0b89c5def26c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52df8aa33fe9d3b77889f7430ab6e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efefa12f48f985f03ff236b23ce962689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff7a07a85747f69f7a09d19e76fca190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca52f15cc10430d0989626f1bb7cc791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8cb0a645cbd2b3e36e03c62332a0692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06aec792f8a0e6e12775371736e6b4493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce64844c1b380bee5e457edd8d6c68894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e96b120647be4bef282cd70dac79695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d392f3746e1d7dd9a28c9e55b9d3a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3e67045ece379596ce1ab6aeb426d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24679b6e4479dae6b59b6898f53c1aa598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c9c33426b55b9451f4c30bb4d40f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfb84aeee598715814904d8ae62c62100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ad5df74ccb2387e9254b4a72c0278101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee0249daaf301f66c37e385eb13898102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d336573eb6c98db4678c205552309a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030410b486eeda482edf9510af92ea3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021ea89f1381155ddd6780dc7da589c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9da4f2463ee97e8353e267a3e734c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902f31b901971157a99b926826d382f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1698e00fb4a0a071bf6a3d39d460f3d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf93ef44c90d79933615edd178b979109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e63f94abfda64d62c31b56e059d74110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e47600e1ab145ce761d90feb32290d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870de518416e22c645f14a19f9c147d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371383d8f5ea4d7981e28081f9797fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd07581d941ddbbb79c4eb41a62c3dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79e800d1fe02449601edd5f467eee7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1244b84fd23d1d18ce75945088aa33116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64cd899f20c030706584c1f7d77f56b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689dcd2683a7d47b6841edb3b67f06ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21c094953c333cf04ad114eebd6c2e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb6219924b4bce6b7d7df00af5c68d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443f096adf6a498e6641e4436b9fcc4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e08008b054f44aa9c96a14f61b40f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e7d8c4dbdad1ec1f395a0432b584e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e49710124a04bbdac9d7fc107f6a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c39b053d3ed87726b21f992633e8a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138ba61d00ca3b1249b7811b503bdc5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3afc6dc310b7c8bd7c5acba8e05d03127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8805a1e9d049383fbc91c74c7d0bf9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f476a190007b96233dea2abf7ee76129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645e72d5e258b2e1ea3208f82902e73130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1df3fc4f87180ce1170542e79bc96131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace8a0ad62d50c3688c143355422c9e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8b89912fc70519a3cd78c5b1241a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04bfd2acf8f08d6e5c8f5245ef4667134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86655ebb4561008bb2853cfe14679c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7de6f3c8a83b1818ee1be858ddfabc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c218ccc8d9f0d0a3c62b856d9e8bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4271f217025ef7ee2f9ee184a91d9d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4db7c5bccd255977c9c720d008c3e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545d341f75958e1ea936e5a884f9bf1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2343536f3a61cb6087ab03c76088504141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264bff249617401ce0a1f18ef07a402142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ad088318498cd9761a8fdf5b24f88143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345d8e52c8b3dad1297397dc4a44c52144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ba1a6cecbf79eded33655fdfffe23145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6efccd13bf4c94b9b85f7724b48b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90014d908978b7ea050e753242f9f69147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d34cf1d1e35f34e3df39f7acef04b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727b17c71162acfd97c53f4f8cb872b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8157940a78a9a5a842ccda832578b0e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c222ae8bb2db548dcff06a5ba74fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53317901a9cd8b1b0b7923517f13e3dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43c3efd43d64956534e2bc10d1ee02153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9aea329c2ae91f0843f4d4d65b7324154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298302d880335b3694e9dd3b797bb2b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48eacca0087689f0bb7d2112d95c66d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13ac03e5811d773dc3a8c4c23592eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ddbd6b097769fdc29c1d6880ac61c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67774ffef8bbce425f26da14cad564cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432138cd35a0fffe34522151841aa54e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53f17d6ac6b22e90fb30711ed8d11e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4f3e6656368ef3a5b90d01a1c6840162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497ba4a547b3aeec7cff2e4b7c0f2ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25a0ee4617fc9801529530914e6cfd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610d5c7d394c312b204dfae0b4ebc9c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed0ed80dddef7822b21909121671bd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230338f05d09d7cdc2a281a4964f3566167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27b7a508398093bd37ae1a960826bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7ff0bd0627f8be2cc51a6333a0bcb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821483d2917044f841283a9b45dc1b7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed499c33ec2a1a3e47f7298225df6e4d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1b45524d0b9ec70c356eab03be29d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01782dd57165ee6159f7adeaff6582173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f6fbc5a461baab1412aaeae5e051a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba61f1bed75c7d187742550267c17c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e152831f821d4aae2f5c4cbcc6fafc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442aa268947f814599c26f3392c4b865177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0d364a3a954b2bb5a7b25ad0f1292178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072246fa7b1b67c87a00534b2a42039c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6631329eab98b6d5d0ceb013e669ac5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35d8a393b73e25af7d90fd5820d6b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7823e23c91b94c1602bafd26630ff2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323823bba8c964c2c2059387cb1b5e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d7824b487ee12b9b920290152767c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01e37f3c4bccd1d3c844f51919c66b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9c6ad1eb6b94ec5b97334d3f27975186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd06175e9181eaec05838db055773d4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f33d988d902fd98d735d813bf65f0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fc6d0105153900f15fb0757dedcf9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fedf48bde0f4470935d66e01e92d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056ab8b0b13c74511563aea2558dd7c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bf34bbbb18c276da0812176ab8bc6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37e5b3d52b13988c88f7fefde2573c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3d8c449419b1a5a66a227bb179508194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966a7f8ec927707942c86b80b53728a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea811a2ae48fd955179a5d8f7a5a8d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc3c948f966b9d47eb01c55d9dccc5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c945c711a0770c58cc4ea539ed2bbe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d8229c9d89fe1b8c85321679b26e0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868d2cc9651f8ccf48c9ae4ad3a10f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c21a6fd1d75d6f6c4802c184ee227201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74fb115cd1a5cba9e7d3f44f178d19202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b1f1cbfd6dce22b98691b5505b8ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1216ad697b8ffcdad4843c0e9604bbf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cc9d5edd7448ed6ee3ce8087578d5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b183f87edf5b42e4dadd810b0e32149206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cacc586ff5579b1949e009bf20975207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e840cc4b82916b39d070cab2e91e32f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa509d20e7953b994631f1e513c8b6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02861872ecafdca0a9931fe49442bfb1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff81382a1b3c847face2106e52d49e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40b94a71cfa018e8907e81e8ebe136212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681f11c2aea7562e0f6485c26b9cb24213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e6b36dad07a4e2ee04ccb5736ddad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c89500f84f1964cd19dc21dc5ace3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375d4a6a7d6480733cab36fbd822bc1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243b3981366ec4843f058e3c137abb9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714a878be70474641bb3a42d66a658f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78c9d5c9331f4cd1d73952af2cdbc2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d0b112349c93355de00ae62da4312220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b7cb4a4434e9cc1553dc1371d5852221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c68741ab8b2a3554b42b96c1106d65222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fc5bc1ef8facdb03973885bf63e0e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdddc4322f1917b85f9e731e67c9322224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a154907ad7395fbb6eddc7eb2063f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0aff68735fcc5d0513c949ddef2af226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48415fa741d1cabac039ae6ae394153e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c90790cd10a59575d9bc48b899cee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545639bc60a63623ff3b8f496e8f1f7a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d12af3eaf37a00238eb848fca2549230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04012568bb84d712ab429cdf5f29d9d6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ccc04c645a46fe1096d67d5762e4a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc15f37c5bccf9b9a3fa443e220525233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebc1c8abbd622474010b03af6f42ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ce44ac1053f375056aca2723fd715235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14b470365b65d2de7672857a7f19ff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ddfea99964c012e9c24ad435721a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f26812fdd409000b64d9ea2c173e2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c7ee0533207052b1695f9b7d6ce55239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365bdd1e602e87e1686bba79683f90d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69eec130b1e45afa9e62ab2b1e12e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32830e6b60b393650bb959734df12c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947534e85bba70ea5fa63a10de8c1523243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19dcbebbca619e59702f699aa9ab71244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952256a89f3b012c487d87d59f058aa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728db9bad64706f297abc49b1f0e84f9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec5045b7270e6e9997972a335e0a64247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3dcb49dec9e9a3f87bf5166c5e9e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7b0c76be8b4f1efbd7c5412f7b6fe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d403cbb634942b7bc1d30f85304fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3600c9b6c6481034b012a41190e674251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c8e33797f0d5811da59e9c5f111ff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f6eb8a49bfa8716e09a9ab25ecdb9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c54e997d8bc2a31623628edb8d9a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c36d4ea663a0ab17293ffe9da2c5b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f45d8fa69fe5e7795df2b7258b580256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5060313b8d6d07abd3c5b467ee023257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e89e8a040a9cdce4084e13ceb3bf8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558fce9c3cc39aa8ef89db7481a400f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fbf840e5547691db343f07c966c9b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19772336c61acd99dd1ddb9ddf4b82261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff957946a45aa4426db0ebd4d5d01185262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277213eb32793bc5de525962af1559fd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538da4eb4f6e0e790c71c4dbc601c34a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e4bbeb5eff2534722d66dde82e35c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be82a99a574e55d6cf77c410db802da266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc26a5867fdee417fe6d7a15dfedcd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b3ae8494c40758ae8dfdc910b7ee5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42e547f747415579cfb3eba4792fb8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c299f71bd74cacc875eaab5c22b75270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c4ef84d47b1a8f15f8ca2813f48bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633ebdec4d8d6748b2d6e86126601ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab2f14676cfe893aed8a876ef43f14273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0568169b43eafe9680148a105354eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1f57e427e28a368b448f64b7c793a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62664cfccd3d45cc96b8edd5107d094c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550fc83c176187de2071391d8cca49b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d172776b2ab16b553e892cf176f53278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82879232542c7df5dd41538bdf8d1211279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5058ceaa23f4651ca708dc0190d41280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a45ffe07f6526f0a80ac3074524c87281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418265fcab5e3576c5ef889ab4fdb5e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a39834af646a862013e717fe67e8ec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b89075761d9b73dc1b8afbb2bcfa1f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b11a40ee046c8d594398e1dafe6da7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39150cb36ca32989ddd1ac6438b27c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b278894ee8f9528cfaf50311c9578f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598fd12ccae63456b11aaa070feddbc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a72319666915d6f3a0e8a5ede0d4c1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd055485d3e1ccfad90b533899e732290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ee3efb4fbdb75cdf7898c1d857c0e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfca717d5e986ba109afad3e62f9e37292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72013b9798a383dc3d8a1496c9f57b97293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc1f743153efc4fcd06dd6896e469c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782a46a6a53a813cd274195995cb4be295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61143237e63c8a9ecbde37edd85cac0f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6aa70fe22450507bfb9e44481e990297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce53be797d1af50c6b849786565e454298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f95e17db71e5646ad9b61d924fd68299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7181908ad7f919c090dacd60f97b86300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce15bd38ae034a104a7e5e1a89aeaa6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e403afff5ae90d0e2d8a71fcee50888302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3703cd86b98ad972f4365b24a821322303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957c3418810dcf4227ed1ffd61bb338304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f94e65ebcffe2f0fedfeae4d0f84b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305139b531e66adf888317458ab9123306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6320f12db7acdabda6505407e27bf5f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583ce68c831f4e83e2fb1e58a121a8f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0846c00a5259b6f3e0e512fbeadcad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410088ed4331454918df3cc668dd8b98310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50290df23f680dc10baf0149e904f3c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db23c2b0f28d6548348b289e7f812dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6de6f3bd2378645c8b550d5d9d0cc1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754e4b7f4496c35e46397e9358924bb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19d811469328a2b73badfeba35bcd9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a04b997c29dbd0dfc7fe04c5afd80d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887867d933a2f39a205810bb42ff7c53317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b303fb121d5f32774a4ca3bb15c9e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af90e235f8db649c3469b28b3a3727319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfd6181b470b50195188b6630397db320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f137610738d64737adcc0966156b53321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30526186c5ae29bf4c5d2b75876fd9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c671231085642236a81d2e2fa8848323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00559c21d47bc8a46091244a4498d3a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b3e30d05cfb3b947f24934f6dc697325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e0babd7d0d2e4010cecdd85f17c6d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11d56f43949d4ca76374edb34d1132327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e033657550a1bc2b883540bf45a83d9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2e8ceec36378b99bc6c171a01ac20329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcf2df9e81160142f6767342b0b137330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7f5e9703413bfd533b4ebc8a35302331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7dd36262b76aea69003a707d313e48332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff97484c2a9ac42bb3f7857ddde11cb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac23f64babdc1f1d3089f783e6ff65334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a0cdb3a7bd0e22b4495ffea94d497335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e127eb9598818a29a6a74589560ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e794b8e3dd945b251a6650807c09e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0ad372cf71d270e1b2f8787efc8ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f19356689fe495211c872537f31da6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de454eb0c0d493b9c958b1acbbf0f8bf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338e76c33d704e894f18702dac7a3d5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffaeeda1b87de74c540bf09ddf3135a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40ec0fb74acb72cfc531753cabbea5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573bacf6e18cf3edb58e9fa7918058a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af37902037eee76cf722136b09d97d8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20326248d9f27486d8934114c4b994346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc13fec48f0f613f8a32f3ce38f9d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c10ac47fe2fc9d128b8b0bf86a254348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a4b4a4b011e2a5a4b571f089fe041349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ad865124d083412be6b5f9446316a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80941c22a03a86907ed26ed9d2a3579351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e3ebe54e2c899537afc1928df31a8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41314897a0825e32b43987cc2105e84353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb5faed38b7115070b89543fddebe2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa774f11b32d68ef1d2ac1a02d428de5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29882b1372fdaa4206fa3c57d6da4d81356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eeb6e2422e1d97ee1c5409c5da7b21357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee54e800ca384b839a0b1bf3b196e79358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f85206d40f069f823dbb04f661dde359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5592678620df747bcea42880bd0e77360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a0d527c931a2ecc42bd8fa62c2465361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c99bad4750c110b4b2292f5de2f2a6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b715ed102a4c17791eb7d0b44785d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb4196e1b326b0813b2027dece3b9d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6735ac569da7e0b4482612a3a48315a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af7721d59df622f37e9f1b70152ce7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4c8501753a069993c1758c5b322f6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4916566987a69a9a4fee91d447fa8ff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ce4b916c6bd3ec9533b03f8c089e1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38940971a4285eda7d71890b129950370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e882956616fc3ad7c05840c4d96f82371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d3dbc8be1d6d1979ed8b35c4d7dba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ef4d05f704f44952356ebf4053e50373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc748dc7c4c6474e557ae6462cfc33374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10005361796a444808dc51e725ea4f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459464dc3661aff320768725e3b2f82376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea617439e474d00664319bea3b494eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418d78773d6cc6066e511ad7cf11891378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa51a26006c2dd02588c6c5f264614379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec248de6a916367db9027f9a057a8bb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3d31b5bdd836246e79c195722337e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192093928a03c45d193961c2a61c1cb4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd949242885ca384f8e2e434cee65319383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373af780fa8b089932f3ec3d6ea0995384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cc24f690470429b86d2651373d85e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af23176740424ee56e682f4829a273386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf089a829e83f94bb24b6f501c62ff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c25323e0c8bf514331129fe95354dc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31880da5fe535fa90549cc1a7205ec7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1d33e8ba22a955b30d104e300c155390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488c294ec4dcb98dcd542ab3d96f129391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f755d3fec7bbc6dc5705b7ce04b0d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9f30b75dd057c4549a9b7cd45897c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8eb4f9f0406b17ef4a8ab916e3cc90394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac87863f905fcb7100c2858a1476a4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a8481a84300abfc26c53e483d7aa2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8250cf65b455346f690cfff486fd4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cdf15e49251e04ecf3f05eac6bf6ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d01aa04b3b3e7d8c997c68ff73ee72399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec14c7a8337ecabefe2e255d397b253400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09320656a0ec72728e6ffd9eb3ee40401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d76f1143a1a186634acd68774221f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cc618b1c76c023c7c7b7b6a34915e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3bea6b688217638de20f709f3a13c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eacfe8bc5ff3cb7d12cb2a7859a956405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb38668828f076a423fd1ad35e22195406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4fedb42e0116bab8b6b03315535b6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f17981999a8ea973ebe47db028d78408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91474f2fbee1502908c9757a6ce97b79409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30333fc436886f0e00bb48b33691b5af410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e405759af1ebad5d945f9bbca59efa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb55a77fa6e6584099ce7c853d86d6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535013540c7062a4c2d0b3a540c1e06413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a79a21561f922c2b1944501f69817d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca4bddc8a97ecfa37e01cbc2daa9c6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106cd2eb5e3d32b8356e6b29a8bc316416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362ca870d3f5c7c7309c2fee5579141417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee76934504b4dfbadcefb95fb6f788418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3f9d908693b7006c2511f48ce260f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83d2fd3b32c3dc4e5c533289fb29da420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c338b5e686889717945b45ac51a4b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f31ede0baba67f3ceb61fee14bf1a0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862dc1941f2ce3707c77fc58fc7d5cf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f92a20e9413415958ddc1028e9364d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eef7a367c6bf9cc26763162ea28ec2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e41ce4859c045a7e8555b372a76d00426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2163b64671ecae05e0a60211a855b2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d51dc4125d1fce43f09a33f6338a0a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a667a6597c43647a7e4714796f5521429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d27de3f33f13595eff2de6be0e909430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a2efbbb000cb38c3d256aad88dc3d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abda1aaf0625becc317d9f4fc7fe29432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db397eb7039ce6323d459a40f69cd59433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922fa5b29afe762e565a576a3e7e3c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75e9a1ed516d7773b656e4c3edf4a9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b907572ee95090781d50cfbaa6c3343436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74ddb6de350f7ebd682a691eee8ec2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ec37f407cb1bc6b19dcde2f34a200438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d556fe3f822a7da97fd794340334f7e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfa706b4f140c75d1a866540846358440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf4f3aabac8e6e5ce1ef3f0c3bdf34441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d959340a5c7f6c6f03270f9dc12bcf3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2480026ad3773d099f774810c47ff2c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a497e70c5b5db4816b697b667243f7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f60cc819817e4bfd26bc91b582be3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b024fef22a04f532492715e8323adac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9301cae24e8ecc203fbebb76ef70786447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbe643f78ddb80cca590bd3afdf561448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfb030c99a4113d13c5807aa4f8686449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bf746b16f7e17ca6d3363a7455231450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893bc8312927c70cd13f7bd2ed03ddc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9d12dba168c9ad95e47189a3e1ef0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770113ffd2a0abfffca2cea465c2be0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332b62e8708957da3498b457dfa3993454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7e4c7da8cf968639c6a758307d077455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d28db50ebfd53468c19fb8dc6a6dc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e84991ffe501b53da870bf7c573b0a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd28335cdeaacf04799cca5b47db60458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1c2d315f81914608d2ee8c5f1aa95459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e8d0b7d019b5671b4da6c8f44d06d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bef78fcea2462c371b7c93a2de8e79461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b1a4566cc43810c408946cac33619462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b6014b929cde4449b0837e831d5b8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca514ff6829790aec567d15158ed97f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7011944d122fc562d8bfe26b28318465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c23a5db30362b7d05bcf68654778bc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff6bec44bed955238b12f140dedc48467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332a8aec388a5a3517074d5ac993387468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d1359769ccbd2bd32cbaeb25e54e5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ba982cf677b90f6fe7087ca2f396b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac5d3c5cafa24053087592ca910060471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2a4e49cf30ce59a0f38bb0427cf83472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa320be469f20e3d2124f8166b92f79473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f10cb96240b7886a0894106f5d7a4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30994da625431346c371df0bba8f06475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3cd491fb27ce164756ff0d73fd918476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ac0ebedfcb6ce389d3c1a73804882477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7fff0552a1ab5d1eecdcf93bc84a5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7254ed49be6cd7367ab09b25f6709cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b31c537bf633505e3bf9acaa3be9b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed685cba62f53e5e8743bfdbadd794fa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708dbecb070887c7f635e30854f2450482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09a72b0b559c2953c0a12bd6aad659483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d982f5bcedeed8f7265209c8674ede4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7a29ed86c1438b759ad87a2f1163c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b67ecfe7756e07d776986cb228e7e7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e442fcf27f896daaeb5a4e4dbe574487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cf72213f0edbe34704e335927d821488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aaaf1b75b65adea0c6e51b612a4bca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191892f371dc288dd1ee69213608ffd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672c20cfbaf21af29094ed8e84b732a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b676637fc55fee78ec582b082d8cbc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51e2cb1740f776e8b7571fe19c85de493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c77a2dbc08940b8820a0ff72ac03ab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2bdc78a8766926cb39126f7c67004495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b22b5a9d05a79a4f6c67efb5ca2d0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12e2935d0d892e23e5a0be3bfb2505497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ca89ee2815cb4208ce368eb072094498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84090f9afb61b7c745f70b735fd9000499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48faccc20a5f474e6bc813e9c35e0a7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd886108c2020c637343285e1625a894501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cce877e05289a64d7aa9bb720d9a6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba49a9a30bebb3cd4db63afdc80de7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59400f18d8d27026ae6a26de131a69504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1af36eb3626efbdb52f2f345fd9fe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ad8284d0babaa3888c5b3756d76fb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948328cde07115dca00c9283346b7756507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b29244b2c42e89c82ea2f8bbfacaf7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fd389a8ada9a17661c58676d309fd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377da35fd16301472e18781214f6736a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff3497b269050d6f48fe40df461fdb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2167d792dea00bdeb2f5b02c33121a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e64d630573ff19b6628332eb84afc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78dce68e3cd01a1bdca2f106749133d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9ca3eeaf0301d2a4631e33880905b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43d1eed0ffd3712f20e02108423804516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78570d7a24266068dc139f117d4ebac5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adac889fadf24f5287af043e300c06518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d04a402655cb913c8c9d214ec2b85519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2e190138c56e411551b38ac44ec4d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98f75acda1729bb7e64f912db01852521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6838c99c1a7b5b19d0ab0dbc1a788d7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba607fa810a581eb4a14b98d4563cab523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976232a9bd38389f34081db920190f90524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e6d3d37fbe1481e140e65b3d9f8b1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc09a08f7d860854aec4e3f4d4e524e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc43dc05b3a95f5a2ab94423b571ae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d261214146e927144bcc93bce467332528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01599ec64f3ed02f7d27f60a6ea8fa0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d9223dcf5d94be84730094ed176a7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05357b0a724d068693c6c649326f8bd0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b37474783ea6f5d63669c302cf8a1f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cd5933c122742353cb18eb03bf7be533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7859b02e7f0b8ff29d994415fc1415534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1657285dfb57fcd1a29c5cf85485ec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8038f1d4c106ef1ac49380eaae5aa8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e0c945180fa18d90d10ad2befa910537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405f1fb266bee3446ad5445fb9ec7a7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ff7cf1ce09fa1729172bef0f3d298539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b55dd65020c81a1eeed02e29fb0a2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd042ae6864527dade46018d7effa6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1e5f069237f8efb7c9693689cd045542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee58ad79a2286778fb81a4a8af7d565543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb96551a9a78f24ba004b8889ac77b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca699fe4c504fd1f45e3bbac38a0e118545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8f76fa4f8c7aed0709ebcb9069cb5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d9695a5368ed90b2a55702c444297547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b41acddd8d1900dc38b260acdac01548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465428ead4c6ec740ce3dd1c683142c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68613cffc57a2be830a54e31a40661e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343eab93aed7b2b4301fd3f259e30a7c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39e19cdfd0f5ed06351f470033b3bb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe60b5a7c1e7a9b37193174f86311f4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654e0f150c9d0b93895c416ddbaf201554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382c3f67908d39fbf31e202c435520c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650961088292269e46cb594037a2032556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1eb8b9c8304fe3a708200e67fbf9a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef783477fac5e6b128ea822975b8084558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d28f34f3473858efcf4408476182bb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e746e2918216e0ee124b35cc56ce5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286866262575d8a0be18e34d2798e74b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d1d1f78e3a9e620cd1f65202f3d0b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f132dd53fbd5b4df30e83ffab733e2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657122d088af91e97947dec64f2194e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f936f7efb6e0eb3a50ed8547ecc30565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143a62461c8d83c0e07bdafedbaf84f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5606d543740170aa79d7520b98e6c45567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172fd8078254fd2df1489439e990230568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc86d06c48698582d143dc6a15a258c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e43119c3ac37f49152068ae92cd961570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7068e9e8b7a86e181e750e994c177b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45e8030c4e1d7c6283f4fd96f49125572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40763fd173da323b01d54318edf5544573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb834cd32c6e39ad785e1945109a65574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2209e1824a9851246d4bc5593022e51575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0082489abc86be04025c9fe8843b5f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbc680a2f33c558f9292969283fa94577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789bf75f106030d1505bf566d11cd52578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d46e9ccda0126979db76139ca66aa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d21bd7dbba9125a18b471e407cc92580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7dae04e6a5780ad10abdc7fbbea45581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53b75be2841df8beb57c33f1265d97582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee90ded24f7758e6dbbf293b98acd38583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684e503540d02fdaa5e297dc2dd4021584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412bcd9efc9f289bf006afd7708ca45585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079df0f64b18ef7f4d44f292d45f7e31586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142363a54a9a6726548a3d007af058f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0da74f92d47ed5e7152a3d9b6c3b1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68a63c55d2273a953ca752724504f4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbac81d009ce9c9eec1fe3ebdb7b3b7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ccf8c50d953b1e817be2b96a615f5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48247cd5e78ba30c2bfdcab10ce4bb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69526ee1d1ea87ace9cf814d89fc3c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56802d476b0aff998f820f715985380b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0901b26e9a8a1f6e7dac33b95f39a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd977ac6f4c4a611f10f106a39535b4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76663224dc5bea9fcb35cae2eaa747b4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc475d06e489f91b1bedb9e1d1e7e5e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca1b7bb0776476e0f2c56597bfdfbf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd3a8a217219d8d10e6390763b90c5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449dfa15a1c190cf6eba9bbc7b07112601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ace3ca208481324415ab3e95e9d60602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520cedd0a4d7d7d1712f459f67d23e3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996396e8f5ffec359e7461e4c86ef1a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8092372608f9d3052209b3df368a13605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828c9fc84a4ca6a960d0bd20b333b3a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fd975280fe420deaae36e1f83142d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3649841527f6793a92d60bc4955018608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed5dcd8d52aa2c6e8792befe874ec3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca90dc1d127457116be63a7b2fc29f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714528e11918ebbd34b875ed1b6e13e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6807830499fc954de4cc848697a1e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bae928dba8d09d32b8626dc4c39014613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3462eb8634a412f322f435282a039e8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20729a838091278370557988dae80151615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdda51d0a7faf8d30f78e64eb05d35616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f8d2f425e59d067a4eaf7e3120f92617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455db92795c840986c7b18dcfd681a1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cbf37b83df90d198c5f9c802df16c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b477a43361c43e081ad6d60402b81a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101a191012589f1e3babd9698afdfd9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1292df449f63f588d8b49388425fc3c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb56e4c2a4c7b50cf88f6d6f2449b21623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57432c1492698fc3b56ce0f4f53d87624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf854624ed8530912998821cfc02aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1a4617ff6aa9042722be73a516439626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697a8918b08fc809c108f9dc4bc0402627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00078621b39cb0bb3f39b33a703ead95628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac92de8f716b62cb37d690e14fcd86c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0477169ea07e06f02d1a52b02d0aa73630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a65756174dc3e46ccd6ee6f1c12304631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd880cbd40d87400331c348891454e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8446f2ed32c9d2ee4448abd9a84498633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ab6f4ef8565ffcdc2148410396a5f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c702bce1bf187dc3194700cf72a95635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd387607cb808e169eae83df179a92636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0074b6b1bde011c3d3358d145e1263637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34fc1370053c968be56cd4239591b5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f5564a6a822907b7139d7b99f6cf5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8816105f851031f7ac6d4641b2dc4dd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cbb840a9cbfd4805c9f87d883f4dd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e582d5137453b91778b5dcde3e567642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb08d8635a17de1d91e32b6b9a1012643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612df89ed54895320ca70dd859698db644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc0c2d3362ca0ee405bcc7bc436da9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912cb45eb82bb21eee1342f8c370320646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa13980b016165cfaa3a65cd1737338647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168a974661865a9252150dbbdd492ec648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6bf83003748e14e713d1940748f85649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c42e925ceacfd253f837220e41a09650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31bb8c6221950a0b65b1ece4d9ee43651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45013a0de04ecb49daf3e966ba6e3f06652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c6490dc357c6646c78a8a4421b5e9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f07bb5f5e421919926523265b9356f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187255c7ad96227023da8d0253e9661655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510fac0a5c61f428b3f4acfb93e16db656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb90a5cd0d6eddda555ab8ccc53b11a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc473b54442844f5a04085c8eb4e294658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9273c930181bd5e5245b04643b1bb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda827178311070a074f618a1dfa1f4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b375a8fc7375dcc92f9c8a5d8f9af661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b117be0697cbdfb07bdc2311f85e2a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d77e256fa07064c56490cee7f1117663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf338aa3bea919077474fb3fa01203ec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e815f7d4c942239ee7617062a8f1f5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bce671247acee1e6b768f36053f66666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482a6eefaf6911ef677e10d72ed8b49667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179be608d5690b200868fe7d0b7a8fca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b97dabaa628689ded011e6183368dd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef33d5a969d61daf4d776b332a5ec6d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6720495fc9d7fb0fb19ce936b62376671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48a0643e3cee546f38f7ecf7522071672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5f1e3e472128c78e6abb8e1727f03673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c7cb11218970e16aaf419f7e6f4df674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7322160c1346666626292a19acfbe3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca78065f04ba4891b6330df3967a110676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a87f221fc1826b2efcbc76b1b2e75d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392dc0e4f8a25a09c5ce757b2b89ca7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4c77f5d2ac72b76e3c482c984a1d6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43965dadba751f3f8c2f763a41568757680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c00e9fce373f764099c8a71ef30a9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf0b95c01ff4d2804a2ed177ea2eb2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b406530bd3d1f5939af1b286697a39b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7701d33c641498f7b5ec24a29f82dda684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab912ca751ddca0ac25518d1c94dcc0a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcc188b98c6b84be046082f373d8ac686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d086ba8e854b1fabc5e47bde705334687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f638f3259fe9425bfedf1420d47f46688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee084540d2bdbd03b6febc480e3577689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e6c7d7e0218737c402bdac7daca4c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97293dc3a5fb027d84f474f30b8cf3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc5601426fb5b8816da9b352c30938692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231814d3239cf71a44c0f9c0ed910ca3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ab1704bc6b3f2c4032fbb64778403694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414afe808681e035656d528542fc595695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c41f1b67525101ce353f2780b64ca1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827608fba14234a4eac2bf35d8d0d3a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f1a9ef0a69551f1f0d01cdcd08b49698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93564c16322811b598d351d7874946d3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fcb50cfa396bbd40c165de719b2d2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15e5efc18d7bb34e462590595e2990701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24cec1bad361523ee89cdfba282e47702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766b1eff1aff07636e21bdac6fcf6d9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3f210142399986af7fc252260065c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae56cc362607d70eaf7a0b7d2d95da705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e780ba4b132c0c8170a0a057c3e0cf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f291d3a419fb675c38cc2df7a3825707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb8a7f19d50948fa3f5f7caed1f330708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265def8569cc0d6046e8f550f31ce82709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12051369c5e6fb6089393b3906c38382710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edde7588cf65ff479f117f5480177f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631bf7d34b649387778a555e9b9263e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f84fe18fd77b1d4f701d7ec6f9343c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d461a35b2ae82de1530635ab622e2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab342a17a7b8a1bb27a0fbde9cc8e35715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2c9391fa70957fa4b9476294e0a94716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318f4e99394db87c65951b929e9c267717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbcb0204df2d1a595f77f2d01cc859718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c691c50da447c2f44494e20193685719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f78b951ea1dc8ef79683015c86561720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1500a101d70e331822613278a3f40721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e78b5d5be80dbeb3b2ee528b80a449722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfd4fe63ea159ad2b23a92e4d84b89723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377c0b2b07923954e24785997f13bdf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69897810d369e82940020845e44519d8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82965be691b2370ac1b0b796c81f35f9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f2619106540d63a140f51c13b218b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee15328d11c403ac3c665e84ccfdff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853976f184f9fe9fdce0437250944746729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1827c12190ebeb15cf886aa364f49b7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d1160bbf314ace2fbb23186db408c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50770f159230299bf73eba222a417573732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87463b2f193bf0c0045849b54b04242d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328645be663d22788ecefda842671511734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306b9c20fcdf49ec9d5f3ed7abaadb4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf03090aae2b5e8c6b0a52245a98632736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca4e6cfa892da03ad9184ce088fadb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d25be92b6b960e05b9781151ee323738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d68020b38216eaebb30704d7c4a95739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11715219ff30757d4d6d02decbdeae5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407402a6a2d372614429b6a191e5a9e2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75871435de432a6b65634d4175e3fad742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eab5f0dc89f12ad2c1af3afe6885c1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a8751331fd09ce97c49ca4301313a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55803d87af2ffbdac22e0f8b56730349745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1b260fbdf3a2d9122fe0815dbe286746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a71e9019cd52a0123d5db7e6edf6b4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab3bbf22026eb3c8d0d7aaf74b0abf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f8aa9dc58c9067c7b2d6e0c287b3c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0588ad4a622c047a42c2492584779750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2a141327d9baf4a79f93583bc5c51751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844fddb9e92f5435439a0c145f42440752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2ec824d9e52120ac838538150c0e1753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>