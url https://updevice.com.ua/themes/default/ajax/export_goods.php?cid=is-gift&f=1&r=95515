--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a353fb34737e71fb8cb3e69ad6228c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b2d9bb9ccd3a0d6f97ad5fd9ba1a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6457d9eb8a8d64f922eaabe0c90013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d332473941bd43ac305c3ed1c7da94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab521dabdc04fe8d44493249280e575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f927308113322eb6ebe7a8dfa6ac26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d507a03208d69ace34aa37ed727a9fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024662789c4438c7786153cc7f2cc2b58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3e51242569731e5f05d45589adf8f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e658e1d3425fc82d0f5a38d92341e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8c58e957300a031e1ce02f0699cc311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ef016d5b6248b93dd89737cc42af212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37674d83a63d046eb1549722ba6bd21413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77afb6c10c75b368ca6f06ec9e0bdf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c59319e879f2e55ab087fa2672531a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21ad1203a2d8b03f4cc355e7783a1d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbcff04830ef3f8a8f426677a29a3417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf389b84e06e643dbb11a46913b70f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1587d0f936b28bf84cc09738f1c14c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393921c4835b61a58e00e0504bf0861220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bebb652e82fb0f841f724ce190f5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e1bd7329b50f6a6efd6650d59c6bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329e8ac6bc5b79b84e41ed594f61d4823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ffef1979f9c18a838bc82d19c97e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804da535a3cc307437ca57ade822c2425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370ba2e203b9b16bebc16c161fa410526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bb6650bc44a1e20dafd17c0318ff127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca326c99cebc70a64b324893c240f63b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5ab57b323953f108d53efb781cdef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd07632428572fbc43fe43d07cfc2330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dc3773e926d5944cd45d6ebce9e1b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c51bad4542dfb173ab7fbb0316d1132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ea9cbd5d2d7949602f85ad01fd53e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737a9a5f60b1641a057ec8f8b14975734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681564fa39f25eccde3010af7750554435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b23d353eb0cd8611d6787e5be37de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974a508c0ebe28d8dd771f3594e208c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1335aecebc6ec7ce7fb64cb2510884838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb3dae43cfb122f6c0e7f2cac90c0339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b48445de9a3f4b597b93511a924fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb04a9a026de98a5541083c1940ad541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd0e92397cbec41aa83cd29c4bb15342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be05699271579a9171432a8e97885543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacebfb56dfd3176a420aa3f5151a4544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92727dd6db5d484d703517c0aca757645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427304a1c8861a07e6cedf5ca16bc38c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100e881aff35a3d777a46433dea89dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc16468d734a4a51dec526c878a0f6048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758507246349a029fb2026dd222033a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d85c7c762530fdbfa9c490d17cf1d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8054f26df62e74b33af8eee761057bd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bbfc3cba27b49f6320288c5ed7fef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13281e31a82f4026ea0bbd34c0474e8853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0a8b1c3c8844830431f386dc8e20d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f114782a88d56731e0f1c3be88e10c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bdae1aee87c7418059fad7532c5f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0602bb85b29e03a617b168305c7c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fbe000ef93dbe80628eaaa805f19658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc6eb1c0ac05e27da711fbf522a5d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb5ed0534033e1e87119e81479e97560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401b5258c1014df40b9de694781457961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d933c87e46f92d0a1733bb7daa53562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1b05cc5e7ec3f0a5a8c0f76aadd0563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78858accf9c20539ef4c36c7db6010864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd8f4b0897ae08c8b5828382f31dce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b32a18fdf1b0fa90f557a40cc0d5f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d799b3980c25f53b6d5d6563e441367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc385e9705624e04fbce45d4a3b3ceb868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603355939964752f5f02eeb9f780a0f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b9a9a5b823c6196db5883529f581870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18635592591075b3bb23d0480514c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8b6cc4521daff019386de0cb0a1d772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd82e823a67ac834288e8932b9628673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5058d6f7b128dd36d144c57a1a796b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d341e11840a1df9e364d8166754a0c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7b846b1f41f13b482deec64a1aade76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd88ce45a85716ab9c475332e2797f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1dedde9e77af45d52c14d6d0b7bab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eed4681b1b0fb4ce4e3e556a8a19b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c46d72e07a07f654f2c17630bddd0180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc849cee4266f4c1031700116f18e6e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6b102450ddab0301ba82aabfccb0f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca4090c1dc26eeeb6fca0f2088d6d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a68c24513df5ecfdaf3d3ac9f3f01b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842babbd1cc04456aa47943deacc707f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ea671ffbbf3fcef9356ec7a58451986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99063cdf1871fcc007b0fab9ba6cf687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ece46373da02bac0bf2ed145383b6a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406f3cbb29eb744d310a7d74809878789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6b472853504c0852293797214931090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1859d5f20631e30d7a15c217cbaf0691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060848ca5a88992a674bb4a16f26f2692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c776c0232f052077337dbd2ea7fd87e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef883275d892cec900b8216a06c54194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadceef893b65bc1a1f6978cd2a5213695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9935ae8209718a54fbf7097e8fb20096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36735185c174c51978961bf7765c0c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d258a272f4d0249be916da17c9c26e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab564c7a68ed2bcd0cfb8ffdbfae789299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86983317769fcedaadfa2f11eb30ce6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5221e080e781a313d99011a673535c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13bde51e89a17b18d95e9c9a82d819102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd60d272bd6fdde041061b190eee2d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150cf7cb6095c95a40814a0b8cc7e67104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf891410779bd6aebe1a52ce74fcef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161ba96b58a0a6ba6b341c1e0f1ca13106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e81dce55dd991a41a1add9a253317107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98445a2866f5b005596ffd3966990470108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d04bfd67ccaf0c1f59e00df42c9c8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ad591d9a515eff2740f7ee3c22409110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dba57093bd9a6d2203e52d4c8b00b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44b00eab27c892060971dba6e512e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239f7a417b16962413b4b7c04a70bc2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19d6bb4370ee154ac6c2ac77136ab9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc7c61da5fef3f4accfe59298f4475115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafffdc71d7516fdaf23dd1bd47bfaf6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e326581fc5bc6211e8d94fb23412b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0535f65ee6b5f52572ac66007b359df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff51a880229b15f9e8e27183e77a38119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47956b0a0189d20cdd5ad11b1e5f667c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179051ae7b9d5f708666fb8e728a9da4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b15269e8c405bd75d40514b2e79e71122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c03d99e56ddaf9a279bf348811eabd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4253606e6d0b85936da10dff6f4a97c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc609fabc80bcbf4e1e99dba5cf7315125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d84fdc678f5a6ee84a62951a750912126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655a5487a9aacfb77dd29e287ad7e26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24190fb3f564e06b8fb128d11a225b4b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5ce3a4f2bb355e725bce5c5737bfe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5b59d7b693ca8d99a0428ab5ef3e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef050c6f57cece92ea7155566dedc6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20586734ff134c31dd1a306d87116b6c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde9341df793b9f6f4656bcdb140f44133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e729eff998c26558eb97276d5f36b7e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44396b0f421d6e5b7060d650245563135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345a5c8fc2363bf5888cda85d66ed3b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c940b350259db840af76b45c2598216137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf41c0d59ad539fa97391cd44d863d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb42315c2cc89e6625c45edf4a3d5b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69745607c8e9c3c3dd36ab2b4a197984140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8944942db4349fb95a476a3dd18787141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02133464f09e4b960caaade17c23f81f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c5d6e74b1724214d64c74e7abc7f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08374223ebf1d6edbe81da0d489cfb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71e0f2521d24ba821b8dff10b4c7ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787745886995a3ef37136126c71f427146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb024f3f1524a4881fd32889976e437f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e0687baea091f02c9b86b8f5403f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2098f376b38028c9aaeb772d27529b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfabed254f2f2c372b09847f687e1ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320540d7fa131425abb09a84c9edd43e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5f51a9d72b8157b33f6f698cf739a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1cf1a5ef0e2cd0be29c7754f82f91153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864c3c1d780aa692ba329623c02f46f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a1c316781670c6f923fb9b54a8599155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483814a79ccdd46cb91b5c1199a0f821156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c1655d69ff45e0e8ba603b16369ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6df79b52ed415a01426284f7534c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78162aa42750ade75be85ced6ddeddb1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9676bd4b5adf3f8fc1d391745f89d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f396974bf751ee694579b504386f2f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d28456189755889011e0e75ffb1ce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed1a10e4a377c9cf40f1b227ceb569163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba66226502c90349ebceefd4d3a4e76164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d85110e9e3be58599bd94f4ab3f3ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e553115875208f471fcfc8d4d2160c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc45d2e5d83edd5f6a3bc3298ee7ec8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88855d6963502d74718bc4e1b8cc8fe4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4e0e40027aa6392e83ac1133bef3c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25107647db02ed6f5d7e4649d7b6d2e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191119df332752df59ca1a4c7391e6a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083114b4e620ca873bab24aea1b06b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c616ec28fc2f5b38b91d107512bd5b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f07d7c8c8ddbcb214260948480eb4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46df7d61f4f8bae46b2634896d7b16175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14461f266049ac69665e59964b10878176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5bfc2e77c7b01a363dc445e7cfad9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce55e37633ed0368c26794b20d272b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8c292092524f575afbdc04abc7c2e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5858560fe1377e915dcb4905d74416180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc6484b9818ab13676290ded3b506e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219c98e81536dbdf965ab2e50f8e8c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a65bca53c7a28d59a3378f1a8c418183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c77ea61e7058ae710625e6ca955ae4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa18545da833ca3c754b542bc3d9f33185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5502b995a218c3834d96daf2ae5b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa29354835e29ef1ab2cd7e331868f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd6a302d68f18f59af9448ceed1c4c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4168676528b7413d3be1f88b48dd5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fd04d1e653e3f52b6d9bd29234aa0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9a96070d2ba852a945ead9f9feee4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35330aa6f37ebc9a14d3697e9753175192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c520724a5f582df5c3a2eef7ca803c2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692a0a383e13b0cab1b0fde9b96fdba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda9f6dfc072df7bdb2d09aa88801a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7578417b2c6e8b9e513338cdc8e87196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd31bfa1185d71f1e0af68f9de608d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1470605e40910919dec1f475c2fc45e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36044fa64cf7dc82ce6645026dcbcd61199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a3f50807d4f2d5ce6d90cee4d74ec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e8cb8871d415d7fb48f7ace6ad44c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c7b2c3bbd11edde681f0c959d6689202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fdb243125b399ee8126597624a6d8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea113fe4896b4d4daca22bca60a06f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3466134673f12792926d8cd03f39d2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0af133da4349030b06f57f46c7ed31206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31978bb8c8b4db20fa809eb1f27ac7b2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554779a443205406867b716e416bf86208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c26650bccb895b0ac8e2793850995209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891b843c09b37839bae6f6065b1c28c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d20b8147bbf0a16dc5ffd54b1ecd8b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a89b4ae311faf4d540cd2bff0f1fa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d2623ed189cbe46b7f09a4ac07135213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82071fe6982b269257b6abbc1575132214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c520f13d3e2d3a29c57050d3b311f33215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe51923c1b91c1fc1795768a57f57b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975ee81bd5263f523846385275bab86217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbe943f64318b4a105eea7b8dc5f8f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d8a096b8c2e38d03037452d40b10c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac91fc2bb12d559983a433ae5253f56220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c067412d9e5eb1e25cec27d40a926221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d90f9412872ae24891ed27e8174436222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05dc79225cc8f50b6d872e84730886d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f990c10f6bd3a5275ce3043bdfb0d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9a94ac334742cedd005edf1faf863225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5879152e758b8896084a9ff09bd25d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add96ce0b0459598252bef0dcf1d71ff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5794053589ed62b5df5901d4742b8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85deea804d9939111767dcbdf1f5243f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3350f49b8223ba4c259973e64db451230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76709c64277f86dc59384a1784fd40f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623606dcf83b205a6edcafc1a2cfacc2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1413897e12c4f47b76ba3d9dd1406233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2324a24c533bca9f09d09c6082fbea5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde867427fcf535bc9fc306cc1638da0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25ceadd18ad1ebdeb3a2023ee91361236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55765bf91c2e2ab1a68c2e98e39297bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b30a9aa107c7fd782a5fc3f4f1929a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2785298cac759b218dfaecf4baee6c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd95201976f4a40596c10675bda3027240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bf8484e84b6eec4a9fb2a064797bb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65a143a400183d3bf25803e5b1b8ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fba7399ca33c22eafea1732c44f4a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a35d8dd10466c330254795e5efb8f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d12f44f68c16281368c7395f24696d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77cdd71510a167b2e22bc411c553a3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d94fc4e574ad2ae880fe0ea618e2d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3a3e1c294e9c8fb1ae88602300a68248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42b213dd4f2ed30d9d8a22a32b950d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c8826c31439007e51880826a12ba5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50222e2edcbd461bc71c41c205aa04251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3948b1c5b33c05bf9db1b5b98324ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d496aa027ffaa4c0b55598c9a24472253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5266e96f884223c043767117bca3f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef323f381829d88042a37f5c2b6bc9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538ad6550cf639c051fede6cec18350256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c874abfc6f7775e3489a2492216d0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ba84df33309386faa974e0c8b6f8b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb02a9dae3fe33b95aea60fc121441f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a758c1cf15a2e107f4c4e506514f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2533af86150a7b3d650bbf5eb8b96261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0495d5d5ae94c5a8d2961a0bcef43262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10490bb8667067854c32bd7370bff794263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427814a4a89004155f7e891e99b4c165264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe8585fe26f3b92061012f2edffb18265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d14df394813e79f0e8ece04fb15aa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb10432010673b116f646e231ead3ac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94431bc7b3f92b806bd96420608d262268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9d5a732e2979dcec6b4b0341abf6d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc844a1b3107180f7f64b68e063e037e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0266e240273500491bcf6c0101c5a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec4f2e3b33d2990ea3fb1cfdc8e85f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33d1e632c5b717d4a2318532bbb585273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d0ab10c63603dc94ded021f32173f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbda27abd94056b603dec38109af3a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23b7bcf93f91cada371044ace3742c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226e3ad64f77c8ca4ba790b607ecab4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929bcf56465a7f9312129f4bdb67c24278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3f48593009d65774a880efef70aaf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922c5cc82fe0ca15f986b60e9fc43c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbfe0166d8618c808728cd866b8e6a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37db005c4c82e2fb5fa9462d3aa714282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02243628602aefaf3676cf4e1d25d267283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fbdfd70b7207489dc2f49040cfd79284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfb7302bda593ea15a66a5698d700f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19499f1b3c2bd2ab48556818c7b871286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a137bd840a1dd4b3e2ed1b5cf5e7f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bf3e94d370ea0242020c0f2082727288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c4165e4605679e7295bb9df6b2930289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357052f887099c5724baef8e6677b94290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab1bc46b459f8265fcf50b9a58f7d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be9ec5d440333a0b46676f4f2d4241292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526e6711b465e1df4b8dcdaa63081ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d25ee0343a3bf3599e59214f5c3507294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845004e8b17c4652f1d8bb58ff676b27295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd773020a703ea99ef139855071af5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b074f1e5c95a0c8e39632a6981dd107297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a86d9c3fbd757d0ce3b14648b7c728298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6eab5132039a547d79a83792834530299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471b398b0bd3a601affaa9c19c9f070300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cf449c081efe9c1b6ee99be120a25301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5840d1acd8c255daaad43f0acd7442302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed23be474fe5c94cbfcb6f225b291a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c71765ee9a09a95789f044fe42ed6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff453d67b450eef47fe305d3b465445a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f30f9eee1af8f7744f204181c0267306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af09fdbea343c9236539c5ad0b445a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0a02df4259aad2baeeae94fd243af308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762042f0deac228a24793e768449fe0e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f1bdb443dfdbef887baca06d1bb61310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e43c5cfbcc07b4c552bcbb650bcd3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbfe8569700d2bb2417bba846c0170312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74bc82a02255fdfeb4c0d9eb86b172313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101001d8994e7041718f8584fbe08bf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f0cfda7fb155d2c77a1d39257dcb0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04be7c65e1c3a3da5b5be3c871505ae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4644d9059cb731198b8edb0340ae8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b6ea9406f5f170bf4c4afbdfc20fc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c092861fb6e40911674536160c0a6bd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a6407014bea1b8d150869e95eb535320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b77348522a294fcb3cb50dcac6577321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974374fa124988b3a9b54228eee8f35322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00144f51e2f1272d83ec343fca36b96f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ead9bc97d730216144882018af9c26324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef8c91f8d3eddb767e13b7e92138ac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7474a77f3ed1c8d16487ef639e0205326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72579e0a277d4fee0e68c2f02fa652327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584372dfbf818b8a543fce1cfd154719328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05ce82504898e26f12096730708bfa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f2c621d192c951521d516d68c890a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe6f286c03fee23f9a8f47262ba7c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d41b4be53fbf48bba14f1f668497a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520de704fba86440875f162730ad4d5e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb6c2529ff8b8b5534715d469a22fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661bade62e8e4358fed0922a14b6d09335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f96d6d0caf7113edaccce2ca112e1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52875dd76ecab4b060675fa4175a8f65337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07682693b54a41c75fcd912b0f49245338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37178cdb5ad5e9e7556ef9b4d020eb24339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58049673493d356941801384faa79c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81e33e3af38f431d5576956c61ae20341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfda85816f1a4a04aa1b00e89b19fb9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff25491cd68292e5a1d14cff75ef2eb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e2ec5deb5891397527aaf93c4b45a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16584fae00459e4e7d3a21f0d1f0956345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d23170c0981da78acd52f100778c06346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870399604df0584b27f0c6cf39240cc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a94f961ac49e02e50af915d7a7dc9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f40e55a06590b2f5bdc7e3c00089b6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c37a7af1537e8119252ebca177e64d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7dfa14aad410dea0dd3b172ad32ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e765d2991b76b6e93fa33c7cef665352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281806ba43a7deea0bd7883fbf389517353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0383ffb1db523719bd3133567b3db354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db218b204c84d6e378c4a93dc4f6da355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff70c0b3e9ae24a1f576ed7d9d90e1c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca769e1f7a30bdf4a6a3b2fa80ea513d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e110aa77a6119c2ea1cb61cf3c554358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb14dbf9ffd5ddc42336fdbd604737359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863f95b11b08895e25ab1db5aa5d1df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d174e576afca492c04e0848e28bf4a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c285e8407c412bb6ad6d2cc6fa2d2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1c7493105307617f34b91cdb55c0a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8147d03a79eb7429d95d0603d198df364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c63ceb9b02897b3b7499ebace619c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a185a4276360d1fb9ad174658ab23366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80410baeb67f2b95edb35e10131e8e17367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aca5372d9d8e0aa17c6ade41634d7d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ecd993e3c859cc9de8f1dc97a5494369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2cdda4dacaba88422ebd554de2b42370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c98d71ba74d782e154af01f7fe62f5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b976e0f28a9852737ec7e3fcbe147372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb06c47cd3fa9cdda6222b6f6e43be373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b744a1a4cf6c6f91d69d59e95792d97374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509f6c0e8de6b86d58ce9ed80b86555375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef82f7b6083348aa7474921c11930d3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f472644edc61deef1dc5c611b0b01e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cba30d0dc616b6caff2c8240c1173378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31ffd7f50e6a4dd94ea791cac9776e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51d5471f2d6851b68f0f93bef424f5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72facd3bfe699546b3a277f62386f060381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686dfbc21f75e0ac3854514e33333273382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e430f32ee201ce0510a1cf645934a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218bbcddba20f9fa02e20c24d74b965384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20be584bc01339ceb63fdc7abbc590385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9fe2a70234ff6c87637ddaf3858ad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfb78b096ae9784fb3bc1e424e6c35387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29254e2267149a93021e7151127e8eaf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67fcf64a0fb5bf9eaa275889b24304389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f490853512276596ec5a580f3e509e0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c1ef39af5bc46902029dc6732c71d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b480551b0cad81911a8d858de778e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95348279b505c4f5f3aa107100a621e0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0baf8e98fa888a8c1775c7875120fc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6108273bd666afdf18aaf7fd46639f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2953405a359d35e66db199bbd075bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdce61bf50a3188f7e417d749b7f552397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71c41489359f6323560bc731acc5c1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d99684172d2cef5a249d1649ee1e3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d11134d6143aec1395be06ebe9875400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc78e61a4ef09b89ddb9b64b3e947fe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099729245b491cf42d230bf69e5cf464402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b48af691f4f1db1d68cb8af4712acf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857808730fae1cc5c0d88261633cbb10404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5e355bebbb1e07052f10398cb835f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cff9edb4aa0dbe5cbacd505940a194406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b9186778d714a01bb483f42536797407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb215f3d89ba9eedb0478484a25fec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d430d0398c5191b51794daf4f403ac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b60f1e2d95f1015c70a285a47b7fd4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc9e948ce76187e1ee1e33ce6f1a67411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759db406c6239467820d963661ee8e4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53293d3473350ad00ac9901adef4676413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f6805d2b368189b529dd033b31cee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd87ae5eed5ff739733633debe3a946415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00cfd63732972bcf5c0a16d633f097416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a943530cf193858bbb7aa376dd34729417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5344cd22d8b86f81816b86a9cf225418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d4d1711d2752e90b3ea38c8c0f89d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92ea2037b24084777f0578e0d85fc9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1c2626dfd114bfae63ae38c18f85e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92152d2d2b0e84384193fd278b71fa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b35a17bdaf655a4a426bae2bd915fa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5cafdb4ec694a51447869bf159172424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fc2b32e1ea3a55d49f7e8b83e0f1c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d2f91daa48079e5e1e7c907ecae6d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a31e90e874bfb1838a03d8fa2bb095427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2148413977d52ea0cfb046be60322cc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367f13052910595c4df5ea3ab116d13429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec62236f48450d10e6055e35299192430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd1028e778e0cc58979a6bc18a8b6e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309df5291f2ace709432c05fce1b1685432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a40f7caf4688a9446c96998644541433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244f7e2c5f84a81cb92cd551ebc522a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab10924c1ea62638a1b44ce73be80e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65def1821795951a8070f4fc6f76d905436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d81105aad124e75a867fc86d021a34437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4cc7080ec4107b3623cf6c14859a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20261c71f1919d44ee4baffb816fdc46439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01847ae0e774cdb625cef4cc10a50f5b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c262bf768ee6ddc3256c3ad4f10582441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee478aea87b33b1086a87650a1f5a5a0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8bda3272a55f1be69aec6141fcfc3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0a135e32b77f9cf428d6b8a6a611f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010deba3393f45389b165b12f4dbac04445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0ac329887836cc3f40b9b3962e5cf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a4b030895db86e3d3d2d1cab355ec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b763a19295bd075c940cfe802cddcc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddda89c7a9ebe20a79e21afa09b4a4f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d229f39e8f279cbb7d31143e20f6a9d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b354e3271ff2590cc7ec947d2f77a36451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44280e80b6abed163439a8f22c7f375a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bb3036b34e9e5a66238c0d2981862453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0671ccb8373912636993d16a8328af454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfdcc5c75c20424da0063dfa788581455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f10f11663e65ff852eff88b40ccfe2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690aa391dd475ba37a1144d8aaff01d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b0cc53c75c67d9557d0dbc30e7643458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa7f79983f88f72a4a7ddd983a03ae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c88d306f64a76578bfec76c8014f3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed24d4f9a7f79dac931adc9bc33a0b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cbe410a5a404d3e075dff7e890a08462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962e10f1e756434cf9bb3a50b47836b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01d5b6599f632ec478e3d8fb1b3f6c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9155cf4ec670e4f034450e16d2c8596465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2aaedfbee81a70d6e8154ea6813376466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb395cc759c4920f2241e4dc5e25df4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53547104ef51e177998200b00a6321cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdaa2f39079472dbdc1f15f0f4e1c3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711d4d8365f7e42a49391481b425795470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b58c61bdcf5955e45581f6458b063471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e2acd3abdfaceaa384989d5f3d9fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5db84eb467e7de607355bf0af1767473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f439341bddefb4e2f58d4eee8b9a0b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a48b3482db080950bcfcad2c0596f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be72afd15e6b91f984c7c4efcbb11d7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a0179888794fe847df7a74f267b6b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afc2471997e8280434a488ee512e30478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a16828d3f7e13c4b39e120f410c4d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b774b5707c6277d6bc09f7f44fa813c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3d0aa492bcf03879de0a8399faaa0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090dcf7a6b7ebf6e715409975889403a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7a9e1fc6769bf441366542a81463e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebf3529a449a82f3a60f0b39334f31484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7122807b8b8a3b2d32d49a1e1ee4d6d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba70034968ee53e6a8c0371a79ae62486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e08aad4eb3435c28313d202ab0fb9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1eb9224c00fd020ff50f4b5267c89c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e801d2248779336dd01d6e95b1e7e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65491ac2c9ccd0401b1fa9dd647487490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8d336764f7deeaf72498135b58b16491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e376a04363c19c03a6d90e09ba973492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfefb9e825ac982e29ddb2adf325db493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d853eac380468da4052260e24171e1d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e587f21f817fe90ec65b065903d542495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b289ee291a3bb762dc3c5110fabe97496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52930c7bf64b88f081f2af1f3255dc54497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24244a0935bb2b72c01cb64696e928fd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e96eb58b2469cda6698b1086ee5914499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595baa85d7612eee351e3e5ba3c88a4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bb8d61eea2289ce98f65159e5a5ba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef934a704359193686db1b13377823e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14081fe11c3d5fb1aec46a2550e64808503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb5b923cd80ff85da11add98f880c3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7117841198ba3cdafeba6a4a82ee98e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f91e5b085a401a273a0dbd3e791f9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266f308c60b27fcd1a9c34eec621186507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf047ff19ceb2baed1202946d501fc8d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bfa4b11f24ce695e8780460e8c64d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f8540d5f81e29327c8abd8a8f1055510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93370c0ce7e9046b96e2fe1ea7f8c040511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cc2c0ff6dc07076ed784cb4a16dfa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040816175c7a798d4adab87374554ed513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fac9d14e8f68bdc97e043d69adc57514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce5e9cbf8a57040167b6a04f43927d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924985b0be394a415adc6284bbc5609a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebdd43db272fdd6bc363d01c60b80d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e350896bac57829e53b2bd418d8269518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd925007955f13421937b327e94a5a0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e13763f7d7d73506a48ce837112e4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fca409c50bda1935de32832eab8687521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96339bfb379c08941aa1884db2f62a15522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290ef0e06fbc4739b01d853cc5b8128523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c64e70f900fe1719c149b77cdd0fc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb7030d0144d14fff171031c97505a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065503d49eb646a68abe66738d37276526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49ecabcb48a2c90cc9e82dc726312b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef7878d687391bf6a7516641e29f90528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2595a55e0ffd4d9e747044473b46c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f59d94cb5c4263c356ac946fa3c34e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba91c34daa6466627dd40f650416b74531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42718c9245d88c384e43c9572edae2b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae989294df65c1237cfa3e2d4d5fe095533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe92e6afbcaff419a144f24ce6a551534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f869de706ebffa9bc1adb39a16b41d0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddde49790cc8494502e998d04f3653536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cec86befc34e820907ac230d8b2305537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add289a7cdc696f520c7622c8f300e33538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af925af78f0d6d118e9d3bb6148e2e45539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e6873fea71bef14e3af5fb60352a4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1941fb289ac64290a3740e64d19309d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c494656f4185ebb1523ea1996687f1a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a934cc6314f93fe52ffc80f6e48136c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f2fc38f8c694b087b7d5d93142874544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2c7c03783415bca9eb34c88d1091d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75f3596e472948a9ac1a5260eb4264546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73a7906a6df4219d07f4ca965e8118547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da836db35b4b916dfc6b62ab450f854a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fbdabd8c4a69fb816b439218b933f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7cabcb07a9ebcc11a84e55e560e4b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c1cbdec0fa01f9e9def26d836e769551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec003e46a17b84fa19a28ff7042506552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c59d8e32361da48fc2a2ac822839a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a40c4d2fe923304faf8888af97645554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30e653b65dff83e4cc71a35b36e76f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2538d7c88b49fe8ff363cc54ce3ff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d42562724c3a396802e0836365db4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d248216c38c32f7449d53272e8cab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b6f6fc49548fb89a1e3709e7ff6df559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f08c6bac16d15f323f171669dfe15560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa70aecf00eb1d2ffb194f53c21425561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06994c6a7e6b733f87572262b2a0e560562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0b4157e5f7dcb9527a9523e9b54aa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6fddb549a52d89986abf9fcff5b7c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecd8279942e4bfdf66968b9ea50d48565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f80c83b6ee62d30eba8ece897a76f1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186874e9f1ead80d62f0f503c8eeb1e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9471c40972bf92bdbbb9e42f8c75b8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34c20291959eee10291387e102c20b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b626f53a1baa848802790ff770c6d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1faa746d3eccd08c1ba9d113c2001e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b5493b2eb383d2fdecbf8a8204335572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2efe7b0d1006d8c210b9a0eb5f542573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230e804f5fcedebe3afe56d011fdda6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a739ec805732cff88b60b0042b6fe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1b8b9b61a555411337909fac76ba6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d39f7875efe796072201ede6a7a72577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e69e7d0fa558a22787bffd1a19558578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35578f4249f071f73ff3939b1a45437579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df524701e0bddacfb39d8924218e35d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01509557b115bb87c31348d089c2c01581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48fb682193888612252f0dd1fb00d6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4426b7a9852243800bdb8a1eb2acc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2edbed6f5ad3020dfd6ab2bbdb460584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f55b6c723f2f1d93f24152033ec2b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178874bc5887b3ba299a2f0f59887265586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081656ee251099965ff724de20b3a62a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc84a01d094d2d69f4ac4ca1994e31d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f305a41d789ea3008139f8502ad7f92589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d601d6fa96876761c73bf127228d0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b5b158042d013d28ce56cd6f3c78e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5818dbf9a4e3d770e301da761aea0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b742daaf793b753fa0e86a794bdae8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f117102b0f7101fced61de8cea5ee7f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e6dec1a939b62b908fb52a59dd42c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0512cd2bc992dff20d4cbcc65983d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72590701c884056d176aed470290ec90597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27c2a17d5f55d32c9aced808ed1784598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6353d49e844abed7a1e734f2b6990599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc77757f457927a1308b0a4d532424600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cd7446e036cf99cc48b2f8e11f687601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63363f7653a8bf00960b39ef5e82bcfc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99652fa71991e76cd15b0f8929c47467603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee185eb227a3da739bcb5b8d5ef3640e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a56b40ddf639e7ff4b5f543f3353b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1693c73f3e521288a473a18a55316606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5f5df1f87bc342789becf147cdcbf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9718fec927b1e562285cfcf7999e56608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4a001bfbd7f331cb95f0dc126ddd1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40381cd050e33a79236bed9bc50252610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291608c0ecd56a7637e1193801a5cf4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa5f1ad528c34ba901449aed8ea74d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee214fb81e332939c98836d7c83e88613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff19a00f88f06d2839449dbd5bf03f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96541338dbd10c1086c19189ea4f1472615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2229877fb6d2dbc368081e10d5b408616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747af5474dbb1a16111119ef6dfc923617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a529703af05136834c8a880a43cab6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f15cbe344a21cc610bac0f848acb6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacee2e87e96801c4ce34ce294f32534620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a626d4b15eaf973c4061fd2a3ecd3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514bf0117c0745f2adb39f830ca2eab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5288c55a42370e8b340eacc476fe8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4f93b7c15139e907353097a496fce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eec3e8424c58587b7872cc56fdd45c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f62d718fef440d46ae449830e5b3a5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8dcfecd37560360505b411ef15475627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6180fa57458627f8b5b7d5c482dfc5e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69790afeab0f4fddc63e6f6faac0c1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16010d0ae0acb0e21af8c8a20205eb9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886988634ad1c8a159fdbb8a7cdd4c4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b768583383af0bf51f9976a0b535b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b03d590f012dd1ea5b3b5434869251633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64834f5c0717c1021645b8394483dc1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fb57ba3bef8242c06c36d9a2b056a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21683d251712dbf7289334cf929db81636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d774b58d06b38b66fe22d0c7707f91c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30986063f61b0bd5c14dc03958a60f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca5ac9ade7e3a88d1c775ddda7fa05639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f6484052a846469fc34826d15a635640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7c4c47db7f7ccb8ff6976dca43c8a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47111ae7ef4b3a5695963b1558954fc7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359c6c624b9fb32059ed2ae3071d134643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6abb560c84608adcb0fa0d3c65ef87644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1e02fbe5371c52eb01b252b9baa6f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c286a86c50c7252b2bafa1bff9b3e7a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0de5bfe5ab10301e117d9ccc081c4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec72990f2e1669b708cf85d51f597e6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c70f37236f56df1ac91080da7d78a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4acb6b80d5fd857dc997c0031ad5e1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a16a88c4ef65d164d18a4987f186c2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772d83f9342680f36884e4a47628a54652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7c31ffe5d237fb4180ed5750e2abd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ca7ab61007ecf58f2dd0d7b4999e7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46efcd57adeb330720133e3791595d0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486edb76b58873aad1b9bacf959792a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985fc051cf0e9b9efa120addc995d7a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f9ef6ea3002f1e17b540c0cbf3cfa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1818e6f53162b879ef8007c7a9ce4d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831591acec62a824433a97b2fa67b920660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e11019830520914c20e5ebf60ea724661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e1a98eecdd1d2aaa064a7fada42d6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95252d3275c3293dc11e30bca18613bf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f57b0620679a1dc3694a124b4b2e95664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704f2895edcd7f4e042783c3912dce6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca8a08589a46cdbcb1aeb88816e157666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ceb21124f9350ad93b583a98927193667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db882393ecd3b193bbb11adbf6a6d666668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c745518b2a1db4be96fd7a91a2f2b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9119a76e5fc3387c1c84bf03c96f73670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e851d17a5e1caad288facebf30be36671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d187a65724c2361f99da55335255ecc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e3f773c3f201573e1c1177fd13bd5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09497e5f16dcc04c8531dae8c5c586674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce7d0b2729d088de5a473a4f7bde61675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddd5639f2a4ea77ccbffa59d3c1fe8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f9cd7dc07cc5acc1bb49e2ac92d82677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4dba99a4f932b7683c7625a55a863e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4a325cd59e49313af724c6c310024679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621badc7453306c304443399cc43ca6e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a374aaf2b0a9a39e6aeb56b066a0a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f369a2b1d32c6fdf63ec81fffd9d57682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df529a96ee35de8312cc4a7b361b72683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c78cc35da12ce53588e0e8830031c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c888ec1a0fe75a57201b1ddcee4b995685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa701e8ce7f4b597baa70501408f9f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1bf229fa1dee0d9fe0f9f4e350681687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61156fcb154f0806d4834ef407768d2e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e16a1bd16c15bcfaddc4c548737a41689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a35d7962d176bebfc6d4cc190132f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595314006e47aec82164d39bf570debd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c8072937b7b74996c5c1768b03c90692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad00f9d1a2ef4106dd64982b7833a0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eff6586886d351205c5bac59267440694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51942ae24bf1022d22a1cb9a36a177fa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cec49fbb9688f1da65f2360aa469dc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b8a459d0bbed66101b9adf1abffe3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69932faab075185d11f8f408ecf72c93698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e745435aad762e895c3e3783be232dc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715dcd70067da65378d6fca4073e7e5f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73088d80c4bea12c8e4eb4469a5891701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7d658db1af0c0b5581fb950e4ef33702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a6f3882565a8bc4ea5b7d52c0825c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360eaeda90633468e1ecb9490f10353704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e11d3a0362b991e4de55981fb26d1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf704dd438697aad4e9ca945e4b0828706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe36f820b2ec8d4ee214336c617e24b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1b3ac3e413976647604df65347581708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6282f5a431cf142e5f57b4d4b7c3cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418c1a45b566503c2d3e3fc57fbd929710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb569e6f19374a140f12f7de72f526a9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a223167baecd89948ec127037372ce9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f20f09d6d61389885caaca84605b91713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456e89400b2d7301e3e721db7b6e404714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33de9287f4c3bf6dcd599f90dd6202715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da4763b69245be3eac886fbf0ae699716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b4276388293f9807e87c5b768a90c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ca446f8b147717f6c609c3a4634a9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009aae613a9fc44363730d311bb99e81719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77586415617a426ecf8938111f1deb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0e84cac4d806e004372d0d1e88359721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618f206965912aed368fd2b689748c2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4bd0de3305a0fc26b5fbc44208135723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d577eab6e5af75ac3e5a988a2473f9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a36d656980e45f41d2b287b2c3c0c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18ee3b07cdf9eb1217157792716eea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2862a3a08a1dcb2488289101d6814727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb72a1300b44726e1573c6ed83ea6eb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31254a8c678865a8ef096771e268832e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09924a1f0cc497ef732213b0d176fe47730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49af00b20d434e64116d052bdf1d19f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0340fbbb742d3ce49e186acfa4dcd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b68455b639b5f55968b271d34a7241733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb6faaf918a7f028fd74eb9d1b3d52734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de9827b42b0d4011416510e6bfa5f9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfab191df29aabf2bfef5d2d3c6924d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41592b612fbc3262467fd9b18516fe96737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a390d077cd7c6f227c499cf339eb5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3058bec10fa265f900821ab9166b63739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050d61fa331945e2e09fac62aeeec8c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffcfdc0edf8f3a39b730126932e97e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea40507dfbb189b83ca415fe93227e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc3c39f20b4abcbdc30063a89baebb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09673bbb30847c0b90fdec78323e5b2d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269ae35e632887378c034d87eceb6e8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c777f5c273207af1b30aa95d382069b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e92b0185a74481ff540aee24063bb4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ec3e4ccdbead3c4f66b75542856fc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1659b5d12c8d943950a868f05b2afbc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7251f9a2dc3a5930da8975fd42a2f41750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed92f4b9852d4e703e43685a118e6e9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04cf1d775ad3cb492c8c2637b39e3b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5ccaa5cedeb78e96b74601a8e7bb0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f5e8fad2b5afc420e8fcb11ba4ee0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a74295f759e1ed2b6d234f145ac066755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bc920b659fd16f86ccad9b0fc9043756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eafe1b6dc3d8fce11041a0f91ae2c9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104ede241089db8e02ff916cba69819758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d74f224c31502b29d3379354aebc7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d29f3877cd71b219bc236d8ca45a2e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79210b50a13ed7363a5d2f6b375639da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbe9bfcdba561505a5cc460f0decc63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adf5521b7f51ee599420f598a5e1d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b616d46956d2a98d567c90540032dc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8c637e746938878bc2bf3ad8bef2e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4beb6172cdf57defaa7fca7481c457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a96aef1672a8a3354c097b1d8f1d2d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6df6ab4e3b57cabc8a8308887a631d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f741ee1d485dc03b439e4322a2f5c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cf1c1f9d240d322b89f56a4e188f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c0340b809eb4cb8a43189d3817e7b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a67c15706bcd2ff96dcdc9f78c99d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2a8bba597e3a9f811d81ff99311ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c909252f3f65db232a52b96d369a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34377f4ae361f82b1b98222140ccbf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e5f641b88a758dbfc0d8e6d63480617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527dd09aae348972e049a4174fa0af218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c091155eba30353823731c656ea3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cb0747c7ec99046a119936463098c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819349e476f2c4b1fd40ecc2feba222f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4eba9e9dfd5c31d19794b80138e02422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03dc14809c32b870c9ebab17e2a8b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5f3eba92bf1f41a86cea7bfc3890724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859a28830bbe8b49eb5060309706d9c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab44d60030cef3082f79424bdea75526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a1058b7b4a5df2c510dbcd0f13e7627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfc9a91bf0ef19e438e019b1ec487628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6209d0377a7ede7a93ac0f5c3e55e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815b385589d68d50c628e3755fae24e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541090766674b677a58c76e53a0022e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8d8cac74c24482a7502f37ce88fe332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89b62ce0b141ff6b4428298e6cad3733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655b8ea2724b8052f90a032f3db0b8034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec403fdb212750e7ab5fd5aefd956fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6d93318738af1f3aa0b31db09c01236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be5af980eb452a988f8c0eac98dd7537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6187e5c7f7979f46238faebd9a1b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589d2e988e9a494fdc966db2757460f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68287bd343bf011ff7ca92d8782c7da240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e25b3da9c016bc985da0f907e81d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da21877ec80547c6b99274ea649d66f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f79e76f99f2fb38cf9fc66685353d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47c934cb4934e7274ad4292761586044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabea3a67c62ca4fee4cd3996f84622945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2993bfd663c437e0f41261f40b39946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708ae8669e45dbf1e851bdc8cb2f90347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e032986c245aca134c794d40ce0cc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad16d5cbc473b788cf4276773ed058c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77345af34dcb24cc8e4156702963a9b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14d38002cafc70080a4fcf0de9d23951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9531140961c1a4885eab068c8e21c0252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57c9232b83b5b246b4db53a3618d4f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6c442df739cf1f84145732f66078b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0f4c05f9ce2b32ca58f3e59dd523e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288644a7f6597bff735d3bb471b192e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534defa6729a648e63bf00e14ae30bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188c59d92a6af4bbe82f44d40da96c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9cc3ca53a1de8c6556b3374ed855659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064dce6557909685a225f81c383cb6b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076edc23e36f40c4b12687d53cea1f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3e1349100eb0c3a09d5b6b93e8ec362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d49bc917c0f374dfe786eaf7c38cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb215882e38f6a04893a1a275d1896464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127280bb382e684e0d1c27d1245c7f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123138689e52d1e6b7141b687ccf16b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a95d3ba3db820c6f9e7a05b13055c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30658c13c8a71ee95f934c36e93fa2d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674314b9c708ec8d0734e6b004133be69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcfc241167ecf907df9a3b2c2a9a8370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa8b211ecbb0f1aef85f2ae0401aad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f0da7c377b75d00143e0d26fc8f3c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b60c29688b1861b6447f21e16ab0773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb302c9184c53645da27c3d3cc94200674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ebf61f6ea9450e46d44d561f95ad375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fcb0efe702c56799e15f45dc68e0a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f423bc40984a8313f91d70872580577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a8471e8e33711fce583224be5452e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835990b648c8e879c14c940dc29d94b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab0a690c78408a05534078c0003d2d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01f8a9983c3051b6db2f259b6e83e281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54c329c9ab16782371b19a35f702f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665343cdf16ae728a911b0aec771ca6583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587503258df478eb6ab5ca75e61cfc284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af31bf539c5ec766ceea2eceb4a61785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82225c78d421790e9031ecd6ffd433ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143147478f2fcc51d7f7429e11f2aff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6e079b60809f5d36a90f691772cfd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07472f742a8580ab185c34da1c2955a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436ba53d32e8800137c67e1abc13a6690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078514e56935e22913ddbbbb45710b5191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031037bf8d0d1cdac6ad2f0da20c33092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb966f2f3cc07f8ebf33d3921c35cedc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b781dee2bade5b5c256c899e972dedb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae32ad26b912b6b379cd8c8e83967b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd579ae821ce2f491c3d25e1502cb596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d3d478cd0af2d2a67e74d057db02297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced7f93069c045dab0ac7542dff1a9f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef48ee8ef3986070c2c59fd812be22e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860fd6794733fae189f37dd9513ca9f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a50bc96332f51e8fd9c5ff4353e72101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf87d451ac05e31de5045183fed746d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e411f5b76ba195722067062e46d2f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308a5745d78040ac7d78ae6d03da94c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07fb351210d798a91fc60d83d62699105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2167ced9a0a0413d2ad3ff39ca25e8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd656c6e30be689bbe19b9e7a33c778d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d311a7df2348581312fb8e0598373108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c069acb16399220787906d75e1432109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee1edb949be2b3a6e0e3e9bd293de9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83baf0d78ba78d12f5b4b5df759eec23111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d88cf3b10e78d15d780d0ae084b7bb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b6c35b7a35d2951baa7d09a8ca134113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6b2f7c837fc6a6b75b7d8bf09659d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bca1bb9ab0abde40d0dddc9d7807d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcb384fdbe46bcc163b1edb2fc995b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5855861ca0512910f7a96f99e7729117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1190e0ba02bf329ac34232c23b64d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842bd524853f98847aff3480e512e9e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f844bb07f4c0b4b307baeb3fc66ea5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301ce315bb272c4e6b4fae103eb6a16121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1e07f8038bc353afeb15b5791f90f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025fdf1441f8dc3a09d8917472f6648123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42573201c7cb2365ef9c1f90d50bad35124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d7c25a93ede4322c38fb5c90ab741125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852425ad9ad1008527e72ac5ad901e29126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528b2fe058757c4bc2f7337731cf5f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f8a84759530a82fe7098b2175cfc2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45c8e4f36dda728de67a2cbae63a49129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876a1f87d3dc56b6483f570245d9aa9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be9f47c69ef7dfa7b3a93554cec697131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10150d549f91a5c3305960155135166132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ebe0e5d904cbe431b7e749cee1256133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c7eb931af2b1177307e81874f5ba1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480c8d3e0608bd38c8927ec88e1fa54135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62488a9122fce1d633fef30cb59753ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207689fe5b9d3aaa7ef1af61edfd4b88137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b08be9bd2b8cfdd33e31065dbe8098138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01090b6c3d6d15690e9d46f608255f33139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ba746632637ef06330f05e7bc435b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b453e4c17d700044b90eb265310d08f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df16e15daa88af4b1821b8dc83bf12142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f30a0f1d20d551a46837aa1b6f8310143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5095707b5e6c10337eb5bae36f139dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2720c15191f87a69ab48e557aff3443145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1661771459d84bc1e949ea912a94a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737dffc917bf0fa2e39885b80044516f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1528793d8b48ebe6f4900652f1c18148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a97f6ef49315fd1d3446017068c3f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e62dd08d0519964479dde3371850aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e1e7ae7b1ea979230588fe2986c07151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba95072460b4b1dc31fb9573c510064152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeec6a7c6f7d2869f896d472ce1bfd7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631db71ad70c3f364233d6288c02efe6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c8e7284206c787e90da7fb3d23a87155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfff2dc963e8a704e82505c72d3d7d7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59945bbf4025e4689e4fe51d25c2635a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdc3958d838f9efb53e303b9e2c3eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bc20189566f44f8f9604f2a95c697159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b25e274652df5b02f0cb60ae6f2ee1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66eb432b2915e4c22edf09d8fbcdb4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9493c6d75d64239ea8e709a75254a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bd01a912b23ec8666672ca9999b94163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04caafb97b45b5f7d4e1548bdda8a1c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd79a1007f1f24e41c00bfe284a610165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de419efe2d361198ac12e23a3b0ba8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8a9418f18ae2b84c0abd7104a5cec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890a12f865de97b8d9acdf74eac1722168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d357f4e3b6ee07f77c925e4b4316f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0962b95b3bdcc7c9f4f88568f7b549170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3c95e35e5c97ffef95f205852fca6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23828c75eb017dca1cb9968970f86ce0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86654663bf8e0324068064e54b82fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e75631b96beb1884231ac2d66118b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e755d6eb1d24c337f697d1f28d2f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17506cbbf0a589ab6dfbc1a316d6f5bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be5ed45a9c698b64c715b379bdc7ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558819e4c34377cb4d002ecf8ad6267d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11088658fe5abc3f08e599d4ef685a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6b3dd60e70d7a029765e15ac261e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5163ac72961f383c27cea70ca58ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6454c3bea1c827ff09e6a2e531546182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce0345547227eee1b2886b4781afca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6856f4695f81ec1b1e820658021c1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58715a739ad9c9b91fc4f368091d768185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f8a39b2424b959677109ada86f2c4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05482305727e64f0c82803327dae3b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b1e3e42a81eb3321ade5a6916bd69188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe98e49dfb50da2149f5336ea4cbf8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e4367a1c3aa1acce95f49544f3dae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f55574b466bcad6b080cc4656a9c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48b8fb403c33271be2b16aeb771349192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4e20d8f287ed53f4cd3741765c065193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf81a4a0e4c6d24831e3d42fcdb204194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1b7950a352d04ea93a74b67378030195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848e88fc3c19675aacd41e21e610066196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89703427e0f041e1cd4b14fe97a67ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae254e76d740266891f175615a8937b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c8b235e9a0c1b19db0479ca66c4f9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa6e5416352829ecfcdef5ca9ece4b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bd13a8fd84f0dfa9a14c39ee0e104201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb741af44a0d07b02b9a093189ae922202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b73dabd284ea0e06e28d8658364af8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae9096227e91cbd4fd6b09518dc21c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d72a95c571dea010553da205499c16205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63056413102f70c1614f9468bf244056206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11260e66e50794c37f221f01c80b6106207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e68a0222bd3eedb174a7366a910762208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a96f319493d9904b95efab1c96b9b5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208a445a0ef0f58f3ab58377820da6d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1202ce4ec648e49e39fab6f3bf89d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2dbb8ed36fbeaf4cfd92e2be677f2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3d877f7afd569ef818ebd25d78ff4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2de486c03d7df5085b0652ebeda10f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73a2ec1634affdb1cf156d1370866f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18259922c5a9e309b5be6be99c6a8904216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d028078ee81a710d054d56ea4300949217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008db50f62fb8fc6f1b2293bc23e845218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcefdcd38d9016b4b377a1504a1702219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186cb37507adc3a84ddfabf54356e1a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded00b49f20e9c76af67393796e8c93d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f21bdf7a9435ed48346237c3ec925222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b22b90e3da890adf489d1f3dd08d3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b837109e5ec96e5eef4b414e1619d3f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789845cdddec53474c3be6d2a6babd5c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42c70ead29d5c052e2515f3e7b3098226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e365f5074a045350a721ab4bc8791f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb130c3b24a0b9951d146261e97e1c17228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817475431c1e077318c018cedc6d21e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df48745123bfd1e71776e1c0a6b9b6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edaceab43105cd993b65a1989d6c2f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df6ee26e7678d21448df3a2fdd4fb2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea629a393ec2cedeba3a89afb1fc685c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026dc776612e8cc5a737fc5d6ac0b28234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9c6962df9ba45facc0559888dc9cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b112c31d0e0b862cf28870815c35da236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c80322031ba64e6c7310c50db9a9c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07146fd2405a3d1551eef96e54f7a3ce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d976078968863fd9ee6e8b3aba9aa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ec932c99fc86d4f2db7f6d1e21c53240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f75fb04874686e7a139e83020db326241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2b436c88102e227a43cfb52465920242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6fa0a3f9dca44e59680285fe9d9c9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879976e5946af45fe8b4c75b30c43b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd3e62995f305386475a9ec35131ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2d08fe921940b8a79789983598eca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ffc3360f3639f8a5bc072121b8c4f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b0d5c045caa6260174d0402c6e32b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbddfa8902f896cfad6a6e81cb6fe1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e94865d5813da0d732df17789ecaab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25b588809e1b08c088f17868067bb4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0805a8b126af4648b919a89ed5844252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828cb6c3ac4693f5e2136e7a4d01085253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa55946c2d0365187e73b356530043254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9df5f5176a494412c03438f50126ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f219af5938a5406e2345367b6a9f98b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2335f95fa514d6692832530ce66f6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62ccf4d2424670579f621eacf87b29258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20323a1c18e5529decb801782466a741259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b3530b815880f19dbbfd30fb0dc6b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3d79b09f86002a81b8476e5a009a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a732556c6b57409c1c537f7e2a92e19262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d3aba3d00c26fd0fe4228df6ca101263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b914ca8b390f21c74227fc3334a85264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed976e0f464c4d8fc27d500b41687c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871eb07fbea70355c90dda44000e924266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0445b9cb0378222768aab0f2d9f87267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528642f233997139db460c11529f754268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb68a43bda6c77fbbe9a0df1f8f53ab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733062f0037df975edd9f71614e0c409270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d099d69f99cd7d4a415e75680a906271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6957aedacea57df9546f7063bc4b800272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21eba3c870450982e32ffc3c114201273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81eba2ffefd4147f34ad73a3e2b0956274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250fcd0f9ae3d67959335c3b0be1a4a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83877a3f37766395a57993b042b47e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd4280b535ec37848ce0fce6ef790d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7fe1bc317effda655b843d1b51f9e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2064f2214128f394920ca7dcdf535c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d697880f07e32aa5adc736c0560f0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ac0c45681ba0cf5d5726c60b2b4b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568381d6fed6c29784f17e056f5c25ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4d3ca4dd9c2c83ccb9cee10bef5f2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c993475d6236898704c19cf4a5fcdeb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbe08598c42e14084ab6d79b5716dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2d12ee0e0047b33fea8f17c12ee56286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41976c483d140d284bbcf09243ff67d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ec49187e0e6d2090609cc9d1b010f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5192cd753905e4466724d9b473ee8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19dccc9e3cb2a9655922a8af7046d83290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7732f262aaa3cc5dcfa7f0aeefd9b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c218d9ce902af225d9ef1cbd5a6d24292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd95a67ba083b66ad93ea0b4300ed5a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38f1e5ea6659e884723dd7fd5f35ce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5462099dcd3cea6a3bc3f068ed67c49295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ddca69f2f71a992d56ccde1a68519296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e526965fcc955b6856025b5e360a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1c4a395c02627d5460971fb284ea7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152301cd6f8985224e500c639122efed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112e5f89752002687d5a1305f1a5d84300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9260687efd97528aac608cf82dc47301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee582356f469b2ecf7e37aa859b7fbc3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4150a7785e08a20ced8443a0f7321303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c13a1fa41b49f2c8ec68ee8ad8fa20304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ac8e7cbe6e3f421195afe76232d9a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5fa1f31d6fa0671114da34b1c83eb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4855c0c4e2ee82c4587cc7a48d78f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6047c71777d37b15600870aec81f75b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700180f863c62db86972e967f13ac2b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204e95cd7f883a78883bf01519dccb9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef554c2ab5f9ff1009f80613ec491ec0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f519a61809369fb3c137601712ac83a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa86189c54d1fd8acb88ca86b1a583313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b9eede5da1a4a78a5e87507032870314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c311675459a996b0ded63683f0040315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f623bfa73920c10ea437bcf841087e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8fe4969c6a2dff1f707b11ff1d18f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870f760a8ffbe6cb7af84adea88671f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656eae478245061915c94887024869d3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ee8962f9fd8f7414df452bed166a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cba1fe6c19fd3ea97b82b9fd97198e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf722e69ce36b17c184a01c05762f5ef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70a67df211a975398c8a1908a6c650323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673cda4a2d62ecfa0951da640aee4a7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1b05126c85759f2031d29dfc44e86325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eec5b402afc4fe931d7372b5656da7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436ee07a3175be9d858910e68d51fed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3d60a89979fe3c0dc6b8346941c3e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a856735e9e87ff47e1ed8b66acbe3a8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19bfe07c75f2ee686d6a01cff6463d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb86bea5073d2f520c7b343380f8c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a8cb8420637b61f04e27391fd98e3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb0fb2bec1e222642896ff6d609824333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4288f92ae4d5a909993f4beb26888a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454b05ecb808173f5ab2e9f58bbc20d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc39d2e2faea97aed0483c3e829592336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98227da257146c1e3622d247b14e22337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0aeef270d58b98d04406014d700ce1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05d78c802408cd61863863cbf20925339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758d3c7e98bd415d6ca79d0dfd4421a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60de50d96a841386b73add3a4d56a4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d2d3214781c6fd6980eb173411ee2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4811b3f41e158cb9e3d2c16624138343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b8b5403fbf3fea287f1b6fdfad324344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b8f3dd64978c591ee8c6586f678cc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d45b16af6d8eafbb27dcd1bfac0a6b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993d45c35e1a204ee2e413402789248347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9119a1af7703781c67ce2cbd6f0a2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86922c79aa2a7515a52c471ac8b1334349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f34de826e49f98abd2424d9cbbba3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d5cac211016a7c316b08eaac4114d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9fb8e0884c40ea6b23c8c96bc1d12352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f34d02dbc85a9bf1fe9d25b7cc0e07353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2ea67219f9965f9682a5c99f822f5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a771427de297afac70dd65cb73172f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa5f23bbe636c0387f340b0cec34de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2aa00ecd750d5fc3c00e6e63b6575357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754056495baafed898db4f3b87d2423358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768a43e01beda03b775d5b2418ba41d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3457bc171392dda5681b7322396dd4f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e10192718738d59930b0c00af23cb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffe60887b5c00c950a058553744d0a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01fb31904328e19acd8922d8ef4a55363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c39ec5628e62dd5ef5ec19d89afe2a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d575dfdbc6ac8e07ce9fd84beb8c988365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c774cacc7b1bd725119c948b976d213366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac55faa84ed0c7de09946b4d50b8183367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02697cb3f62c1dbe248f2bf29f908e6d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6fd9faa768caf1d36966b439fff48369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b641c96fedbd59b2b8ad8e53a43607e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa1ae02832bc1bcd0550a66bc911ec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243e1ae57b98b1ef4b826601e031481372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635ce70c5a24c862474ab60239773f4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd313a94bba22661b79540a47e01b579374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ef0c9ca8796e679ec10e0fadb2625375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a6c400174ae8d6a5140c5ceaec138376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67379d6fba6dfac5a697168b1c76766377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c3af1e4e4e2e052421623a4980aea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d168c0d3199d707e2d7c6ebcedcd81b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990e7cb62e39b1df19ee19d9cf582a4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf247642f41dffda4dad3379a698bd1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846a11b8c201fce162a96369d856b60382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e38b7192fd2eb14585eb35a4e9010383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cdb8746d26f5d7cd09239b1cab11af384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c03916d50933c030072a96b052d3df385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b2ef78bc6b61d9d6478638c1666dc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ed6d5a7af9fc64823404e9dc86f24387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e9caf2277126efa4667d0fc97e55b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca378757d06c59e9f16b75f3298f12ce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a028c97bfd58d2d72096e2a7955a82f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb408a834d2b74f120ce058a4374d1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa2969a48297a4cfffcb905ed92c1b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a28959053945451e877efe13b723c8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88663123873f4940d3bef34be2505c07394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6917227fa8fba77cd8b874b755822f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f10badbe2d9ec3ef1166dc9329403396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f448c1454c66d993ddd64c409daa8a3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fda7e1aa05c0379f9f7c447139ed7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437649db913aae360cdf5ee342648e1c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc31d25ac549481bb0626dabdf1cb09400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6e6b1bdf2e0619c9b8ab89e6ac58e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f83ca2f550b80ec50e065ffc1305e9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60477a7ea6771805f8b3a4b76bd480c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03414f3ae3ff2ebb38be53c9ed107271404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d227b1e406e4f987b4232b75e8fe39405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6d38ad65de511384e58f94ccf5f1d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea255f9913107f5b1487ac85f753365407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64934c075d26e28beadc0cc40e7e548408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807417c7856b68ec94dabb1382e9c2fc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd140a12cc4904ab096ba18b441faf0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec243d8108e5397c6f6210c812576d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce43d0710225e3fafe4588386276d1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11223000247782aff1a737ee7dc1d82d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d97b9c49b63a527c486b4697542e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b84331ed6517e2800d4bfc99726034415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853fd9692dc75b5d492cb26d5127a0f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ba057237e7cb458a1f23af686cb52417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c1afd51b42aae84ecbbb69b284154418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087f5c27f301824b54784f98b13eccc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4e892e9061a3253be2ff511e01878420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d066e0802fe62c19c97192988bf898421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5c06c46973730a001546e94ded95a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ac37d6fa2bd733afaa5db44808845423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ee86639257de773e848e94f6c54dc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415813566bccd19aa1c8a5ec4c1f744425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41125ad1b38b20f95bf240edff5a3d72426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548fe2155b73206ef7fb36976243072427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb0a2681364c577800cb355fe26e35428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f7d4355829f9538723dbea873223c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ef4d1a52fdd9817a06f892f45e0f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6114457fd2f63a519a9179a37f0ed71431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2b7f6dca200f9bca69244271f3aee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b91a9644a3ac7aa2d8607cc4098d0f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded149a473ba959e617f64699f05e1d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa0240d7223aa08763e633aa2778e0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800e20997b961c42731b2af557628b2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcc7466672dc2c15437c95a34faa29437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f9a71f9a424e0ec4767f44fdee7c8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955cf7fea8c69eb7b4659f74be193860439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97de5d902a0d2a89f570c2a518d9f09440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194465281fe6486d7063ed45afdb6ecb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abe9fea7d33b5d622cb5a55f3fd54a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaec69ae8c0ef2882e5dc0b631f467f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f86e15a176e23c55845abc018a91e7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940193e9cebec4daabb9714f1dbbfc24445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf905c4127a8c4ae6cf74c5b327915a2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89260fbb20539fc46b03b6e8db189384447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b000b939d8b92c017fa7e2824c3b50448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b21d873db1bf01b376f021546543d5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bd6c1cbce48ef84699b10dcfcbf1e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce290ccb3439c43860d5bd61452d4afc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc0244b82b23673cfcd69f97f37816452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119e79528ef2c8269aeaa74293d8faa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e84df565e81fc8633f58a8e2845d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b11938c4053c7e5d46189c1f7b33d6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b481c018c2ac2bdcb4342c1ac77d5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e685f04c11c827dac6f8cffbc01415f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92032be8202ff68b90cc046ebb26df58458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79687af45b4bce84607ae3895f9738459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7752ecba4d6e9f68c0fa1ab036d876460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdeea708aea35f7e421a6d55ff49be1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115433085dcd7668b768a615644cd87462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc65ae273507f9c79b39f18413ed2a7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d14b36ae3eb11da7b84a4af7f3d792464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d1c9b053e63ead6385d6be5b01747465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f518f75eedc5b7e9a1a2cdc71af247466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b05f20c66c833b1951586f9bea017b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76192b7242d9204cbce059c4cfd48ec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e2252393473fbfdce4f74c0dccbbb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f1f2342c02c9a51de28bc1402de4e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50cb2fa1d75979b2065efba5fb8611471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9aef2c1e1c4f1ee017a9070d80b2b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3585803cf64d121f4afb81689ef93fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e8197e224e27f5431575709469c40474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0b569fb6f2cafdfc149056d92ecd1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a276d3877835113c83aadfcddc60e38476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ab0cc65f559287025859035003735477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38eb8f16f2b9d465a70f31f1d43549478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f39b15303faddaf930c2d5613a2131479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1505275acc75804b06f1e36e538613480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69320a456d3a0d1bd7456e08b11e0ca8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2460850e98a948087758bbfeabe79482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fa2faf191fa068a281892fec2519b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d5dbe43a9b6c3dfc64ee7357016a5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f5feb8292460a7faae3b1d44db03f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b5f30a1de2b29880d5b95e9e93f7c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448b457d14ec1fa9e2dcc01b3a5091b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2433f361a4a46b9957a8d584d9ec5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b55748a10a72394a4bbb6d861f4e82489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab5b4b963042029d52ed753d06e71f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab21fc501184c71cea6aff5fd54ec38491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae55c267394b89b235045ddc28b668492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6660c1707043d699d7d7f5cd22dab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1aa8beccab628f4b890ff122baf1f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385755573ff091d9ea621609719d5b7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e5c6744f6916315faeb891c122d79496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3d091cd8ba3ad71334c0683c2bd6c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b025fe7e08a4765d5df998a1ca41cd5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05baec5f1387158f0888ebc14f558d5b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f7fd55bbd6e2dde0961cb7fb50b51500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e41989d3dc02224f097da090d56bed501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0750a306251dc96b7a66fcc984dda502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673501f17fd3e28a1ad6aca28803c57503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a30a1f8bcf09b8ce60df73c4c648f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d5c7e33f1588d610499745b108bf2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070aeb936f6b4a0e5ee61ee5b7e43661506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eaea9137fb8f398e8068b09586d907507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71dbdacbfc0094bd3f13ea76ec59e83508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b2a6ec9846b8494d161a98aa28cf1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91f218371cee08f1013be1f5a43c7b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e1361278aca2f4dd82c1490196161511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc64be6e0cebafd48ffd2df63a7d76512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a69980b29d6afd2e4a6c74c6b17bd0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03134b943bf276e4206aea67b84dc29f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb214e69fce4cae51a3252b0c041e1f0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d4f3bafd9bb62486f2fdd969cd22a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3ed11e9706c26831f9e2cf2aad5ea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02904dee36091ccc6505bba0ef0961518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1631c9484fe82b4982c5d55beb22df519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2937c5a73bd994e9c67cdae428923e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648eb8d6f9d9d065a5dfc3ca154cb89521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c972021afeca9c56520cd491449711522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8a44a359fb4f8b740082cb12b3657523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb7552da6410ef48d35c70207ab289524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e75b18621635a87dc108a53d865349525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b2865ba46d8046d8697ba3b73b2cb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5e9c77e6e04c969a8eec8a1cddf66527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5ccd9c1851b1fae525a8aba0fcff5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8a1790ede46c7b124d0434c67b313529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8c9f5bc4d3bcf1697c94d440a2e28530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fa0fa66d324d11a38b6fa18551435531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ae40b9354976d8a8fd831069da0c4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc550f1b074956e0bf05ad4b4b7fee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d578ef11c2b541ae91735137e60c9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a72a28a6b27433d651f39ed021bfc7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597711774d0b0f0e995d2dc04a94b90536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5592a7437e09f2ddf3565491990a10b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccfa5b40f8490dd7c563ec2655daf7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13bdef463cf8e28e64b8ae7a43a6d9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4f398c05249c0c288a3b8527c647f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83d077afc8f75717c926b5891d3615541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e047a5dfef007950d5e25f73c1f5c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd321de14d60f2dd0634bbe306b957543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c53e4985bd22d9b0291b9d0c2b652544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162de670b718cc3a6ba6a03d1637258545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aefe64f12df65d050b7e3976ae6f11546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fc1a93ac0141d876499eae3ae19c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8eb3db8a346b21c2b8f342c346178b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d89f87c564367e343c1fb3ee016c0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79553000a8cc913b7a7414276707814b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc3ae6be8b7a5c12b76b07e4954a95551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e36c407bc6db89d7f6f2be28320f89552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ceaaf60ca20a7f37a2e4a5d9be6d2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0913c0f4abe569452e8c013db70cd7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b951d424cbba73dfee4116e57c8220555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde8160bf0635ef7a1596a5ac312da2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eae06296ab75e893d16f42d0b70f17557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485778544b2a5179d3bd7018e2b14bd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a307e2978717a44a664719d71478262559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a7534a58d771da9c7d705a734d8a6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce528b14b73c7825e58b50ae2a84177c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd876ffe9f74de3705da5f187dd12e4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a495c4d5af52ed2284bd758b7e966c7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e879ce2f233d64c2a4fb28cd9ce4fb6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bffadef64b48e739516f32fddc0f2f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec2047fbaa5e0a69b78b1bdf98bebd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1b30f44413d264a84ba240699053b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41532162fd75703ae89aabca4a6306f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea710d1456ec73c715117ad1669f5b3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac244130c2f765da3d0c127cf69245570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ce7f238e0d5b4898230e212ff128f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d57d942fd7fe85d9addd8d88816d7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277e07a34a7adf8f5ade88518058ee7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ab834a23127a92e7d729305c1bab5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1db8a15d6d6bf3a819a2c56400f277575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4c4fd43f9a7ddb66b296db1c2cf4b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76240b6845b4d613b25ae20091a314cd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9adaeca91d30d30da0ad20919a62c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea98f5363d29a52a5c1e16040a4dec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ccc902e431d3eb50e347fb48426d8d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6919ed84b79b5357f60a1557c439d8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27b1ac8b8d147eb0382c7aab93137d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa7c4c10f9ed30f1e554a12662f509583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e86fd231420e49c47b755835f9e06584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058627864d1a2d01246e7e7719d9c71585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9052279e81a6f38a79f866f6cb3c3d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea2dca39316c5a2aeea06a7b8f2efc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33759fcc4a521243236d9dc481789828588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c12af1f3497f4f175679e83bde0ae9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7c6cde40f2d828b860da965cfb19b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593b9be32edb57c5b100afafa262749591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a60b4101e6870df084bae2fc266be592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1303817334835eef98c3c11db9eb7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9011fce438a0a88b09bc29bc2d99c5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451f534f626984b6e04352ea71949db595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a3b07e724e665e12da9ba5a332471596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfdf79146bf6a497de16077aacca13597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c5abe2e12ddcecc3bd98a1aeb5663598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b659bdc55403be582c22b003bad677599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578d26a4676dd424463375b56c608bf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79239b60ebcd250d796afa17f34a29601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a6f81fb71047d9776d98467bda550602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d619c3ac7e76f28da5769c77680643603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257263ac31a7bf33062050dc957e75ed604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f34509c26bf2e013e84b82c5312294605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2e11609121e6dff2e19b7896fab9f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c9a7cc29206cb1c594f7a47a3cef9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940df9bce2e4a76bfd75060bd9bb0a9d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35171a8422b09cf44a981abcf0fee0c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6506baa51dbe008e243d773e29cd7e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997684f1ee692a2d483c0cd49dd8b07a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8118af3b26c81a551ca6a7584e6c0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bcdd0d65c459f6f78abb8746d68de613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad31864fdc1b89100ff5ca141efb6fc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f33e069af9b987e22b49509273014615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e13ad82bcd0c95db1c3055ffea1e03616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dd78a5c90c9190eecaffc383497d6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606b3532c7ce582df5fdc6f9d54181b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efbfb34f2857521e4622b798bec0dd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f54fca1d27a766376677dd4012d2df620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12266f0905a9907679743d7ef860cfb2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7647b7458dc947d87d193b51ce48543622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991e838e6ecf8398668c8c754348059623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482ecbb3f3240faae2615f9cc57adf0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd116627efaa473dba0693cd0735c6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c1e92090ae22a8647d6ad3c2b5244626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cc857d70d2bdafd0242907fa9bc76627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca18991947fca490dfb87a6db1e85d4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2803d40b036e2e2a1b495b97c14b00629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845459ed1ccd4bdc2ddd08eeef8ed0c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20607150d22ecd8af06e179a9b655a03631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c04eb8b0940ad67f03a53dbca01922632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6db9f893aa8fe90d2ac9f4cd204e2d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb996d775448b6da9a5f4e3a3de690634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59121629c9fe77c68764f85dc08e884635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54288071a6fee9e208ae9ba40febe1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9823036c702177f667a2ecf5f593496637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9be0c3e69c9e82c69f4ee317c46014638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276fcaf1feb2f85250b8de4d516e3a1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe6707ac14cb77fd897cb1718e3e78640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2947c47baba603daaf457ee9a5dc4d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f97937c5e02036a6ae6f274e8a1cf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb66553fc4112d5de550b4c8667b596643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acab0a993189999cb393cb05b3edc7f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003a41d8035c98ace7730194947a3a8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b66b037ca5fe9d3d10452a01e7e2c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abc650ecf41f004a4741c1aa83d328647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71d69037c51190f82d6e486c749b75648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066b8f9c003face63e913d2b5c1e04e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645be1f67414f12481b3bcd4e2fef77650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24064a223e771703f7705d3a692fe338651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760eb7480782bcf281d582a52d241ac7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9223da486c2fd9d5fbfa4a6306660c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d146c59bceb8da4a842bc5564378d4a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c9488aead09023f4db48f71464d8f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dff1df75475b435d8fc9bab335c7fc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619875a3477b6bd03c3a4be6c9515e7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b143c839f21d6bc350ddfa2947e52658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411b4964ea0cb808af7b717c3fa06db659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee42e38e46338ef57cffb8c842d6db660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f057f3a096368e8a95e20cb23ecace2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030325a6414d71f92ea0d39e2ba4a391662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3dec11d0355b59d4b2a970c0e5c1d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb1426b6dfd38cb8f51b1bb7e6f570664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc833566816432776a09919dcac149665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af4e48b83b1e4acdad91743fb212ff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f3f7371e66c73ca6e4513fcb44491667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a6b2a044f510d4d8a1a5869b0d564668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd2b011ee7a7f080376db1739678fb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e583d7676af0a297137fd634a8115670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171aa398bd398fbe938e8237e49bae0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9131f814d6be326885065b503b9a1b1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47006fb11bce22a20430a46c8fd22471673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d986d097ce1d2e9c4ff073eac3883674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad09feb4e748e07ae09658dc4a3bc1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c45504905e4b268df35cebba9e9b3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30218371155d8ddc767a96171ee6c7a7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562e93f5262fa1e96c8ec875bf99f9f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc01c3f1412ec5beefb680f16dfc7d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4b03763cc85145736956bdecf7a4a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca175c018664484be2e7353ad7bc5eca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a7bdc25b3e730306a1f97ba62b853682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd342b501ee59d097ce173cb79af719e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2309815a279981215f178f7065cd799684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918246ab5ad2ad4fbef7b029e7f781f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02422d0e3abe9245c00a82e6c30a899686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de402d58944d9b21879741259774b72687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6506a124ce7236acf5863c60f3b5b5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6f7d287152412f46e110f0f789068689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea93ee45530bc162408bd5221e7c6db690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aebb60489528ba1b5c06e6a2383949691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1ab4827ba0a1050e0b17041e0e21e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ed9f436f1a89555111ec977e8d437693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f04cba01a6f62a332ace82f3f9e733694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af4cdcbf1238698693522fd163fa34695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8802843f77d8c4087453834285d05a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3f8cc93af370a5e148ccfeee068e4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a1eb1afdaec5a0bc12e0f39390c1e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba78ee7cce6ce70130dc2d086b947b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84f1f51c8a31648867a8d6998a489f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69a2b546477b8fe5b108da299dd535701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de309c8d4a4001bc0ec59cc8ec3a8e2a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbbb438abcbf73e54588b0f07b3ba2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82c30756eebc8401f8224f5c841e6f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61996c6770668c5235224b7a87ccce56705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f933399d4611d9b8d594dd27f082e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacfe306ee22f6f283e8a0aea7287ef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438de6d3ab997a3bb0dceb87c7ffea30708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4861f46309b917f88726eb5f89c345709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dea7d6b12174a0c05f37162224ccc6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b9e9740d67032052ffa6ed0296072711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb8164b357d1a06b28b6b537bb431c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48a65d66982c1867130cf027712b16713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bf1208ce81e2bb74803f5dcbc4a63714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e33296545d7afb912f542b39649e2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a7a24160123baab6e6651e54c9254716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050c946f09da70d735b7351da854ffd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b96278cc5deffe0c4ecbfeb31f971b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ab96fe74f48087f1051f8aec21c2d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612df3fa29e5e0e10e6423328963266e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acd913d25229414e42803115fd2404721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8edea243c098746e77cc45ca288104722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26447c8c9f2ceec023171c7982303072723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ce5770c89a92a3f225d6d30f8eed9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6fca19d36824b6fc283f7ad880c50725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc86e99b0233539ce2198b1dcbebcc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fc386e85ce722cf28b927f21cd038727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778ca13d8767ff1be7234ad613d652c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48034e2eba398ca26008949e43ad75729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2865e1be962a01677e4ec1c2f875b4f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630819970fbb4c2116ad4da88444583731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd781509c5d44323caeba5fb587eebf5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81759ff9aecbc4d14c02f05353b32c5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4258e757f42db63381a97afd1d445734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abdf302ba39daffa008065fb375eb4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a321f98c8f7b5219d9957c0dc470cb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc42372c03ffcbe020e60ed71df549737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e5a410c0b856bc4eccd7244c5f1e4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a9b49b3f588ba9295aba3e36d6b16739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567587ca80d8d44416e67d663178c9f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f99bf356888df17ca1abbf9b96561741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa3d1397a7f87ce3afc7b0a7660d55742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8582eea50a1d2f43ca418438cff77743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540073be2e608dd47740105e4263a31744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc5283a4bfeaa68ef65a9dec83e980745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda9fe11c1d7cdbf13322d229ef8f0a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e704d033433b7caee67c07a84513a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d2278efe40ed1578a4aa65cac1fa1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2112d9952173d8e29f12db14754fa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9b1d80a35b90d594f9d46a6b91c0b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0ae9a013d75717498c462ce107c27751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474810a0ea154bb4875f2fd2e89d087f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8a0134ba1bcf7dd357a881656768e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e15ba48292d9dad6300dbd62bb3a0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb6f69d5765f84a8563bb8029be14e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb889b65bc4743c945b6da8b2c5eeb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c779f7851733f6737b3a03a4ba634757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3decccd6db59097d84acf9e1694210f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1a820450e6b507993d5b1e568cafd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>