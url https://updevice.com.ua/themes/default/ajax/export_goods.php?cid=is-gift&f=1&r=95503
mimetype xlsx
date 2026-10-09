--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27443fd925984ca65e6518d3760379b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddc35cc178e1679ea55d678d82a5152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046d3572ddb1fce0a6caa213739de193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309a96ecdb6dea53c123fa0aaf15f824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b003d2de70fd89bed48985410fb0fea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998142d8acecb7ef1948df050212d47e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907f812a6992b2d350a47a6a790d2167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e180e42c4ae857a99ac62557b60bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3909c49ba0fead2eb91940cf2a38379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b6966d7ea098e320dc12e684fed0e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f4a0c59ef2f0b67bc38b53ebf003f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bebdcde3a027fa234aebffcd38823512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9eb6a4f9e81c2f1b52d71a64db36a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed889922ad57c12bbf9810a29a6167bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93440c35070e49e301c5a3977891fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601289d747a43f749b65328979910ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9cee920116014cf4ddcab72b22e0c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7392c3c7fc85001f19aefe6eb6c93b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebec6a678b4c3b944509abf35b7f5b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c027f26e635b3850ddceb08cd26f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946d4538bcb60402f9f294287beea5121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da64b6af997465c52db2b49b4aa292a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbffd5cd58775bb98790efefc276ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189886b9b8437c1492eb7434bcb659524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff0e2ba6e90e50985ab9426d42aa5125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abaf5e422630948bd4a8d5a3b5d908e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bc0cbed46774d87ed52e87210665627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f348348532b037aecf8804286b580828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88851713e7469f6dec15f88f718c6cec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec38ae72e729dcf20b344b2da65b1b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ee018131e186e5a4140c68f12670431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee79b3c800aece2dfce0d1b2144104d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3064460f25f372c6d16f2887efaf0fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732711364c4439e2b8f9adedb975bf834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d78e7394e8fe7df8a8e0abbcd1bfa835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350677ac7e96a7267ccfa24e175131d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f0246e2576c1ce1a8be247d87530937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937b100cc798d0597a4e321db4ede0d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f14d494c373a64c05be23b1d02f6f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb2646f82e9c2b6bb4e7369ff971b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2442103ad053765464eee13d9edd77a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5890d52c441b2aa21a6c3a090fa8f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712dc3afacc3d7a02414ebcd50f98af643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdc6ae7657c34315a9351f5f96b27444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689a5481f1e14392026163a332d60ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b95db52f144902982840380a86b34e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febd03b9b620368015eaa57fd0aacbb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6c8e1df03514e92aa70d65656537d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79355eb6034dc3d81fa15c9e3680a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c46c3c0083bef568c3ff16cb447c8550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352251dd0548d0e617cc46550d3ccf7751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127801310b094989581d9e96a9b5e36e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b46a16a17e3e50df3ce1c54cd98c9553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1f43cc2ad224b28b1c410668f81cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ba34b7c72a0ce82eed9415668131155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a39f270bccee798c88da67cbe6d83456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce5f74c5f5a1d5f2f698c9daa51bcf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19c64263e94406b89ca726ada49b6558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d916b575fe02c2d053c9dc56c83567659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c937078578f86765f53edfc35e5c50d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f0d4984981fcc25e677bf3d5b581561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662755bc7cc26da94758f455431479362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c277f15248333da340bfce1666f98da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2808207fcb0a435398e37003d3290264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37f8eaa07622459204687cdbebe51965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37107c8ca660447b0e7b9c4a5347f35b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ebb6620b4a79e9e9b68acfcfcb3d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e5bd31a9ce39e96b227f8b6518dbe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057159fe9f86f37cd3db02d9e2f0fe469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e0d31ea300fe30690acdb10c6602d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e9944b2ba21d862b224adb86cf47971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db77f3c247ea0eac35f44aa306eefb472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce9e57394630e7a9ca1cfc8ffdf60473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf73c4e52c0a039981734d887b640c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077130d1040eba8ab46d4f6117155ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ad8b8ceaedbd243bf5097d8bcbdd976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64618397a08a97ee9aa981d7529aa3a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55e67893d9598b9c50e7413644610d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df51bd229634aef75c26446783d11e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c2ba116926968f1468cb33ece86ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49a795e18709d2283e5260b196f40981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716a5d2d77ef1cffec356a41be9558d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e960258285b6aae3428893b5451e36483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71ae0588c2041e43cc5e411de8335f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87a80c3318fbdd6a0731ea8a3d8b1385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4558ed5b48d80b22da152687057421b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aaf63f27bad8937c335bdfe3ed95f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14763baac8084f29506d2b5129f1dc5288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8588888c323206b393530ac18960fa489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1f3f5497dd2ef504c59968d9d23d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630d8417cc4d55c87f1c159ff0c701591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f142376640de227d2885ddfb659b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ad3717f4c67e1215f1a74069afaa393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab994b7a901265dde18f4f323cc8a194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c01f743016e13cb90af23395a0a7bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fdd43478f13f1140083eb5bdfe94196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355a1fab8547a13614f1957bad8558d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0708120c509d51f8bc0bd94a821f7298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8875395a43bed949086d028bf12457599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78382d1134d4a578f32358cb3fc17e21100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d01f40b5575dabbc5afa28439d6d4a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16862a669d5ca5f8186972a90632491b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70697a97e05e1f7d319057e15410281103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2302930f58911023dccb2283441c300104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572246251c161fde67891d0c1826e21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2545d986a26ced0cf1c071b8ff7bd8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6afe739a53775b9686559a8d734f31107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631af3dd8c939addb6dbe598fb8ef782108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47e5ae71a01c89bf335467dade2e0a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0222b010e928e27d7be8def664644b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85680895b74ec6df861e32d0bd7a8815111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9d38ce4834bf1ccd8ee79ad2edcba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2bc4f50255b03706b33fa3b414e8a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9c243eda2988a3f260b1e98cdd75d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edf3a4952e03694971a4fecee03292115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cad1f77ec3700b9b8d8dd20b2f856e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89964979491d9d55f454e16bccd5974117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d9c0f8b5f010ef0895ce4e0969ec7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981a9af5d8d83edf9c1c5440a11c000119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22512613b92d3b63e4f34f9b5c6cfca0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34950ebbad213988c829e81cb030d0c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c482aae7b9faa3b88408a4a2d8c417122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bf112c286617f34d653cd0a22fbae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5c951fde6728c03f99ef4af095a9b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f604c55bbd4c131a03e49865e81613125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c14c0d78acc30d4cb04ed487ee53c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0bbd87101627a1c33aafafe68df63127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1aaa1fcf2d8edeed1d1e3cfc0cba44128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55413d21c600ad8b92248b351fe601e2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf5161bfbdcae803e36d0770717243130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e01055a7dba15251a0abc4c7c16540131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7042fc1981859297d164813989a05d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9716e696f8be770b9d0f43f83e54753133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905dd298547a90fea52b31bf1cd95c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027e1cbe7d65b249aeff2db7b2b8561135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbebe175798722caa22ad22e7180d3a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451f83a39ea3dcbb5a653d8002e7a12137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0accba883512d749a6bba650d626f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a55a0cbed5d1674718dc6b875a463139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763d829cdd8ea4fb0d592e61e94ca31140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb804a7ff9449db7afa571a28cd5e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767c92596625e54298c64c78d279a83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca855ecc630674755651a3858b8d54143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1712528b128207b0f0d2150ceb3a0d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd931e76daf301f9ad30b60242a7b7ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0338e02839e208c8f40a9e43330463146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3859a5c400cf3c33a07be8d0eb731147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b32742d4964c1f39a630525e2b0efa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b26500906c7a6abe60ebedc58bde0c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede110a1501f980bd7f156fcee899997150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b314ba38764a93e4e96f75dbe5f904b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76253a5cd8a06981f4005ee6857ad67152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9daf183eb547f8b730619a1cf88ed3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505e47a11dbc32fcc4399d1551e1376154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da296d0496c9f4aa0607b503e11dc02f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb1c3e53a79a54e1534266d59d0de1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8755aeb4ced54cd8ac33a5631289eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bf1296475851e1bfa485b5df91cdf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c71566a2355c048cfdc9bb2cc061af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e047cf139de02ec4e4b4f5b5c782bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed722370cb449323c838bf191befcfc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9594abd5dd517167c9169d178281b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8283e798f7d7dfb071cbdd31f6a680163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043ac8637b0a01f0994338144273ca3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34a0e4d7d56f650bb12d91752ef0fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505e11ea3788622099213653afaa2ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1357f5b4d79f48a6a7d10feaebbb6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a3ccdacd0d787b9070138d95f8f6b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388594c8977443feb7510c2ccfd7c33169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349d60d1c5b57ea81dd5952dfb4f44e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88299354d44962c6ec2b1066c618be2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c379a2e320db2712b300b7e8aa197172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc8af5860a81364d00da22abdf8487173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9693296ec7767b6bc9c47a57a3129174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d27a8916cbc3a49d41283e6fdb7e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c80a39f06962a11e88789f14dede91176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcd96b4302adac76ae4d5a6dc15afe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac70cbae43f5809efa4c60de7029da178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddf76cde998823a24b95f7199856ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1197d4cb1dcf3ff1c493482e48753c7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6fc7c7da184f5894ce841c5a2b114181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114a435bda37a0fcab68ff58c096e96182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d282a36079273b87a36a5a83164a3e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b799b1407fbf61659c4d74668d20a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6d1acff842e44921a1af0bd267501185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a79a3d59febe6876956a3182adc940186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1e8580354489972f06a1f16cd4de9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f5c34510fc9971a758b176e30193e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a9b0d2e436a0bdd3664bef98ce5eb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac289e9a7810bbb93f9e104a90b636f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543f4775e7cf9d858ca4d3524d06065191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b18646a36dfe3ac21a4a595646ba63192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ab5422bc324ff238a98775dc24d15193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038dd87d7c3faea06d5c65ecc1d9ade194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d651f97f002ed737e3543afb95d1bd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599857bf5e925b8fa850504c8a102bd8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252501cdef03b6ba5a7dc5cd565b641197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cc5ecff66cc375611e060b6ca359e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844aa73e73a2f07172b3133428e8003199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a8f2c75b09d07fa4d48edb6909431200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322706164a9e7eb94aa7ad33728bf6c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d23c6816248383fc99406d7bd38ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babeba0f2e346c860fa217e40cb9612d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74053eb5ba7ca8858dd7b64f6099a5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77684c733e259319d0f61dcc65093d8c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb43ebeec6a885fcfbcabbed9a848ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246154dc500041817114627e25d56f74207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2d817326851369cb91eaa34bac9d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538673555f82fae940482bb21f9d3cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd285df03b3f798859ecace1f7df348210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04b9c07949a40e8a8c5267134e385d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491a6ea3cb407d5b7e4729c310559ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe63b64570a8da9da30f1a1ca8f1662213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175ba95922c455cc24022f8680caeba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cc057d8605bec9f73c931cf52ed0d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73313d3acd15c824e200abef8cbe6f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2fbf322339277fa25956fd2309ec2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8786e264da3dbc75569cc31976e232218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78feca1ce082d0a4f816f7c8b4582d40219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633de87e476e5e385817f3917778956220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335c605165348679c19fb7833c79b69221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c09e4286fe41090779a4f8e3c37e4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd117d5d62c9d086090df1448010d227223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e364c8d1a9bd44a8a95815ad49a9e0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209f0936b4f760b46bd0f1b31341a6e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b1df9edf89fe1005c8e09708dfaf5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d7e5580b1eab1d90de89420430f66227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387c97b038ca4277ae2c98aafcd61a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267ad90e10fbb0c7f351419014b1f84229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559356e56415d13721b164d3649e581230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59aaddd3392b3db8860d97137577dd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12666733e05aeafa416fec89c85adce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ee428ceee0bdceb82d3e8058852ea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3f81241a638e5af28c8cc8a337416234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4976f30b55858b732f08a990b64da9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8136d12a3ba1ed46dc7cfa64be9a4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18722122d290dd1dddbc74d615bac1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddf7e3398edc5d44adcef94d5da059238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f52050219131d8b641408319d4e8e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5170e4b6764e401da4ca1d7a8f5fd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ec13f51394d29a6a0cb99c00f4b8c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39935b5d4360453ae1d656ff2b397bc0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0cf7ed35921f17096b51e57c9dba4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed62f810f0f9b7602f21045896dfc85244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c65b04e9b5f71cb527599c333b8d36245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099428d71d753a066c55673370e6bb5d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e993403b766fa4ce410fe4a4a238ba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e53cd1976774fcd7caccfc131f356248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f55b7d829425a78acbe372d9016f4c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7ee7570138809fff1896ce3f3630a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5c7c20a87b3a8f879b8e3cbc4b342251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eea3a6391dac5cd773e5ed73122a96252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf918a0e2335b5fbb512c4e17f1fef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82808139f14437eae1aff5ec08188d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb20b0df6ed4bf5d11fd8aad43bca4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea1a360a66df964510cca9c67c1d3d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f3b7efc9547c2c4db09408e9e8994257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7dd45f4c7fcff5be2aae6fc2545ae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322828749317b99aae55ff0c43095bcc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115c90aa7629d39d89d830c633984e6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b6ce84d94ff6a018936e3d0fe36be261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c081bc8013a456485e4969fd16f35e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71efc4610131dc8c1339524ac686d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d105725b2d6b020f68746467d636869264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af5fd09d815494c61a0361a24eefd3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a14d5c0b407381dab017b8ae36661266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f83743c94164c02ead75523e869d4c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d706a46b01399329f1e8225ef3ff700268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce814e373f0bcb92c9254a7d470e2c81269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c28de5acfac7dcee752591881fd573270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6e2726db6c8271c5457de2adb79fe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0376512c3ad2936923be4432aede5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6973f5e84d8c2c62c0d77e42e0646bf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fba0ad9791c1dbb7228c90efb6580274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb165660ca75653aa9f4c6527949f2d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a28504379057e32c8bdaa35319151276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f5304683277b76dcaaa79bcafd456277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7bc588da1b2211f8098469a8290ca8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d9815a76e3ae4fbb004821c0bf7a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6eb5b9b880d51448d5f3d5753ef5b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83b720e6ff4b4c8550b31f8ebbe2f1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4c1c4c293584769019a477898b4b1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5534e59b4a76bc33932b21972243b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5af3bb79e6ad57a60c0c3620ab874284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8607024f01775062bba7e972a310c3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1e04a8d0ff75288b6c8ba0da4f73a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b6e86f1dc5cfe6d5e5b29d028214f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c00e7f1a80b9ae5de6a91a622b7c6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cf5b6d32b72a6bb9065d5474c7a99289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455072a1f5e083f4e6d803e31a99b089290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45b0e8b933aedf80d49127ad4df977291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b80bf5f26b57b9a424fba870bf38b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651ae9d1fd6a6519faffbc1519d6707293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c388c7f342876dd31adeff854db9630294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abead9a4926111821db09d76348ea5f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00e790bb66785dac1645d61d0dc79f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43e2f9f480c436cf27f487224b930b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4c14e43b57f45ea7ccdc7f5196117298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961be90379660454edbdd2659ce93cb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce6b439dc0f19ff3dfec450b11b56a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4db1e2070ec0bd0e89bbede9677807301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28d6f5a46832a71eee57c048a3d6f9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795bdf6a572edc75e332aaaba3e3acf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138ad9294158660646ef4ce926a183c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb317297327ee414460dd5fdf0b785305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31815c566de92e4b3fe1cc8062227b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c16a82676a0d711679c0b2fc376c15307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd49819165f188f2e0a049d9abb212308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108a244b56828d310d2d2b2b8964364309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392954d81f46a85c05c9f2cc778aa19310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c9b827a07ec897fb0a06d5c94bec2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe2e78a0d067d035c440ec2b2314a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bb26d26071149f6c349c4b4da0599313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a62b18164206c96ca243850d661a1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ea2c799aa2ca5022fef4f1d89e820315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47beb319b0d84bde0c673a04981a3fa7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34745fb9a2c6c960601dff54b5327d97317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d27c2cceb5a28ac35613e66b24310f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588965a585dcf7748d4212d9241c904319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70c579b1ae32cdcb3908f6f7738e2c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32d392e332d7bbbcccafc1a32c955b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fe8514b066e372e9044033d80539d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b417657633045c1323cd495d46491323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363067050bebc509faeea10f7f2eaf3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1230911702850c0519e62e9478cb4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1730d777585c7f844a22a49e290a5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17826f9c387e97d2ad540a79a9be6b0b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f21532d9da7e8f2cc4872099815ec0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df0b0e1c6857270ae27bada564f34d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda3f34229d43d6d12e644584d31af7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86714fcac1495143041c21c05db795ba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b6c69920b1f0b40a693e4739410cd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ad15381485787150602dc9a31d417333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668588e4398c8015af09fb004361c9ef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce157bd5884983d6f41919269898d532335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101ccde7dd4513bbb983c9f0f419475336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd15dfc06b36f94bb55109fb4e6475f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f96b4cb68f0067de3ce7bcf70f4b93338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e64a03696b9ac13e9bba1cb847ba64339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c7c7a7c46f4eb3202e335cc22c680340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72130e6fa0de0c9fa211a7ae9bfbe092341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a8ae8fa18c63e213c401fb576e237342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403bc46eb6f7befb6c77a1d5f15b804343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795b9e0a5fa3f1a246bdf93f4120556344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd71dc4e4c3fcb3242266841fc69b2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807af3a3b5575d7c3ceb31b8eb326fa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce299104843b36eba8a397551235ffd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741d8640b1bd1497b652c76e6d58fd3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370b21773ed84dab5bc2706a891c2d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081a2a3cee5046c30a4db7496eb56b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cac29899e531e51f7140a9d935d89351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0b69fb846b9e86c92e38d0755d77e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e32d78196367b6e00eee0a5d08352a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164338fa0a724c35ef43413380cbea2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc1e9dbcbea8793c259dd1c7a25e62355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193a9f463e969cc80c458ba5260f4bf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9b0dafbe498b6c82cbd6e41a36a30357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e22869f62c8f9a74aa0d7e5f1f032358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3471468c303575e4b29ab078d7717a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ef81d3d189980135dafedf5b09891360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2435c4f92bade0181b64961181d69361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104d8d3ed9eb7a477b8b55cdc0bc927362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6192cbf7752d31fee389715ed888f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c7be4829f3c8d127f8a18b5a1b883364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395526ef73039aa17b4bae61f3b33e9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ffe69c4e9870560aed2aedf99c28b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5261f22e0ec046e13dbd070346a931367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507cbac15002b5023fe7f8fa2cc9b366368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbac5195dae416fd8db07aa23e9597d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66dc96f7f4545040978617435f5b98370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e893f566ad0d87c48f668efcdf5e9c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522452fe921ad5bd83708fa345244cb9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753c594574c48b0ceb9fb5226dcc9ae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9201b3a349ba8509d8194dba923dac8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26fd9e66bb3fb1e65b543cd31af4e8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894cff6ae7c173d8e9b86a8239af34e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700a4bf48cb0fd1d823b3ac6f7ba97d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d1f25261615abb4a3244dcac8e29d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef363001f798f3ae87d2dd612e169ed7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277091a729ba283142b3104f3f3405a3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5244c18aaf5d255c3739f229fa891381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6c1dc8830e4cd97571655f5026396382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3bfeabf831658398142ca56338ed9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340ffb9dcb8c3735c6800090fbac5c0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c308974f4024e9857d47846feba05b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4971134052aac8816dc3005629552b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccdc9636fbd29d074c44973ccf383c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b935b3165edc876c0b42c3a796f37388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fe974fc8161b9ffcaa8424c036821389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32364ed851756624f2201fc3be5fd4b6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ec56a57238132fdd78a55fb8abedb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da34ce6c67595d132800ed21b4cc79392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593d91dc55a97cb762cc5e473b5321f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590985a2d74d6e2224ee6b0ed22639f4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726351adfff4c013eebe8c88c4de20c0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c4702c49f5077ae33a81a79eb7e81396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9caeff0d10bbcdc80933d6a965a7e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80a75a0aad5cdf6aec07be7973db6b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00d5168998f8d6c335151e0938cda8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ceb770b4574f9ed1f5e22fbf38e229400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173c3e6d3c62ae32c130861594ade12401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3145eefc3b2726ee703b85290f0cc7c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf13d7feef683b940c6dd824f59940d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca737190aaabae88b0e240aa71c562404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c125082435564d58626c19d67c9c22405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611adc4206ff62ddb36febe2311cfc8b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944a7c225cc9fad19a12e5941a25b36407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711848d3b5d25e87dfac1f660c54bed1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfca93ad9fb597be751998603d7e91409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f9a2015d886013124d96de4a893a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c8f876e8e57bee1df387905fa4fea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e690b6868bb5bfc0c0b7fb94f0bc09e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdc516ad758415fd275d166f778248413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c60b0937e11948d99d12c6fd5feb98414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302b0227c3404249ef24a724ee77eec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244bada75aa10a96a1f18c33c9bb196416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a116d60a87be6c035f0bbfac080a7fb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f10d2f605ffa917544ab706385b2e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd867f1057b5e6813889467b2c6a38f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151626f0c52ad1f4715f08e29f9fbb1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15182a9d7e0fe4ba24fb26ff7007bcf3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e503aa1761a763c32f5a6d939e0489e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2e7ffe43caa04e114739de60e4406423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bfe2918cf61cac23d37b5e38c0ee1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a634a2402b5b2ac743a1d1c23869fa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358b49689bed26dc2c3c156131bdb31426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f68e5091b3aaca84a5625b2247f6a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb9d749793c2cddd7e35fd2b27e038428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95d6af1c0ed8a9a9397977808878e6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecbf60e588b0972cd2452eea73e1bc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bebb798d5d72bfdf512084009333f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38309567fc51073c693fadb6b322af0f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d89dfc2385f1a8e39868fb45c0c97e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ef2bbff501f68c00f5e681c668d2d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e263f3cd6fd8cc20bd5c8e202214e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330b44e4993c5088e1b1c32370c1461436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72758736600f1749281756b4a3de83c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6fac7c77a3f1d0e39ae2769de40c0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6477df1663e39434db2cb2b4911ebed439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80ee2cbfd1ba9d3005e008b2bf14df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa06cbd8a4d9abada62d85a2a196e1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab680cd88f8ddc3c72a8e8f82949591442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2879f3fc13980f0c40a391f413d6b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dddfe7b9921a7442c427ea5948e20c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6652037086d4b21dc47b1a1a89ab336445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0445067e2aaf6a8e752b998c53e4e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b291f79d3c5b1c04f8e92701057a765447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49910005ed0ff70cae86aba7b2fc47448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead81952152bac75f66f26c7f9fc9638449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32edcdd89873bb2890430d8bbe4740450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e4f65681b840eb28188467acf6f2b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0ecf41a09b0a695d267ae61fa602e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f1e023ebbe4f2aa91fde0001efd9d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db25790fc27de821cb243410edcbe0b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b562573f39d958b53de981d69a6e95455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e2c91c04b4e041ab76078c2880346456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a367c79790ad8775ec2bace8b668a8f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510b55b7e2aebe4e543e87bff47d691458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda2ecf1fa4fe7d9e06b602765fbc30459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cfd1f646da2f498d87c88025bd0e7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63465e59181b234f468c07e190125f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b074e9b1710c358512bee18118287462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e90b1c3cf0c598001b6050efd94e2c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76727ccf0972362f47d5d05074862b7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04aabffc6caffa167a59881485c301e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7fcd3f99c900bd3e32706ce6bdb0a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6181420ea1f4924747a9167860603467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178266c9946f7d0a731b7a1f5b94b90e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979217684e6eb93cb26ef95b7f2ea4c8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac1eb6b587f53a8f85b78de38dd101470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99262c4ffe82930e8bc9b9f11b002a9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf7fc6ec6c28582b732ebcc5288655472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de504581db58d4c4e31954737f8f1907473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08f6e66c2f3d58d635dfeff5c9d5b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78519f215828737e100c783f28b24c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092880ad9656e0e78412eb3c59b5583476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd872f262e806eea4bea7f1f2659d8c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1264370c57833c1bbe6a9be77ef1350478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977fc5ad906800029a538eb77ea7a4b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c37706a2a0c682b6bf273b93b92435480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a68bb492e3435096ae298041d967c2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecac77bd736c2c14f88404e8853645482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e21030baa55956a6d5e9c62e428c0c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa99766f0d69de7ed970d1248f5330f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929809b66084a7eb846d7cd5cce0262e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a1f1152804c32e430f9a221276183486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1522c083fbe235141dda5a47a487379487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911a17fb0b7d35286b4175eddc70dd7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b7ba3be94f567efd80a65a7db0193489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189ee6cc3139512650a3119430f1689490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8faae7be490740c1416c293c4954212491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87fba8fbd1794c032717cbdc08b178492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfea0825d2d1f91a62f1f8c80f99bab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16e802d6e65ddd441cbc92b1249327494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91571f154869df661de2b737cb838ea0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b748fb33522b3c4389bec0b69871f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6844e490b64efa42005f5500a249b8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2756bac615303e8f95e0fe4b1d92d46498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7d21d5430e4a85e90befa2e243216499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8480b4583ba26534831b4da8c8d3ff2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b228a952684860a55c3d3d6c07c1fc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415df4b9b4dad931ff9dc069cd97bf91502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701dccfd950e0b568c3824513e2c44ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72b0465a7719a7b75ba37b7a730dfb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc074296b4c68097a47a1cf4417f21c8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c23d3e4a2685ed052c49f35cbb06d9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71e22228b68b68b5e6bb6dc237d94f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8837676cbaccb69bb22defba1ba07ab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048b6c1f66e79e7c8d019a7f9b81fdd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dee549e3dad823899406fbe94d3ddc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b4b7536a26addcecfc1a8d270f6bb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e6590de460d452735494cb69d5a1a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3923bd34152aa2aa4b5b9ea438e9ec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3d23d47950e493822e36036acb71c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2052c218126efe084c36aa94dcf26515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142492943d66f868a0c91a0b3d2a2088516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd66990d2a5fa1cff15a4c5358be81517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c5261a66c4aa0999a63c8fd1712ec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395574de58a55332ba93ac769a85650519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914ee2f655ba5e68d2c6dd22f91fece520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9455b80060e518f11d3f0298222d1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82fd8b741e7201845ff8e9a37ee96b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b451800f6006e29a7160cb8fa31183b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e07728ade1d2943af9faaf1da83346524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4e2c2ba0e0236fd873a9fa1a2a69c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6736e122b043231952e1ec1bb4b8ba9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f80fb19c3d47168913e19038c8722527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57fc1f504acae2c3cc988114c35574528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da169bc63e1ea519b907b20d28b1f6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58badf23e06ea47091012e78dfbee6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0056d8b888900c798fc19df7f2c9e5b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bb6a1fbc06376a663e24d48721192532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755547c3d851b5a44f400506083c11f8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d52de55936bf4fa2ebe878d2b69a6a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b95cff912d5850c523e3412b73afcf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb4939fb6db4a43946938ad9e9b5c0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd4423d9d9d67f00a199a940262026537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827c5c5df5d67637755aa0130124fab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a40410a59b6cb12bfad96591d26e75539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2970385ef847976c547537460896db540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd1cbacfc9e3a71efe4f4b4d54a83e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbc835253d67f871987b7c84634391542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f21ed26d3c7d7492832dae1f2a7a1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025358b404dd5fc0568e3fb7a9456c9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5180f8aa998ca91567bb8575dc1f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a54c24c7e7265199d5b3393c66b4e7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192cfebff3febc91628f59dea4ac64f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af06d3a7c752d9e85389ad2f122388548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab047a807b5f1213645038960d7894549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3fb2bc89cdbf03b57e286fb8d2af5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d85c5393fd2134c6ceba56e635c32c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c10482a9055d71f3c1029910a242b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30554a09981a53f82e72e5a73eb3d108553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136806389d1a20944ac724f07a6f3f3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613d4197760b8657901066eb33894ed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62974a00f31acda5cb2a33aa3948392556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85062bd1a99de43cd8a2681b0d85555a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e5e61d603151f561515f57db76428558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ccfe4fe317b4aa86e7dd1704b4ad3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699b4e32b25616c7d36dfd456041a6f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a656b9355bca09e216b9f1a7e7cf0e2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ef442e665d37f2b7a1236c7fe61e9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca28d194328301297198047455ff42563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7a0665a8292f954b0d727ebc7cba1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f47e7817cefcc19980a14abacd6c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239a1fd31323f0d409cd350ab48b750566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af61d47d2f9ee3a77c1e23467e48af567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba01b80b0392b2e13dd581858ece58e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa523cea508903aec03bd8f653c3c0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ac72a6f8bbc3d2e275514c5efac6c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1203d86945ceab4a5e2641568b46c58571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f1af4d08b4ebe3807bb8d980a0bf8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6b58cc3c0081930dd982dd343eee7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41575176a2f18996d0e0431e0a3cf2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b7e688f7e2173cc888089aa940864575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849abbbf42eaf7962382b3bdb7d70a9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d760521f077267599907dde357e0cd1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539114b4a4700a4872eb4fc35533449c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429240dca2dd2fff81143f6a171bb58c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777f3593b1162336694cc96489a27f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef80ea86f3ae8ef497740664c7891a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25389cc91db0c78b5675aa7c0d1b2e5d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6f1afa58e11d27202ceb04e33f67c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32e0257b2074aac16e93dbe0bacb80584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e90128a032e39c2a654e57c907ea94585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627516dd09db641b70e3dd09443ebe1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec28c3eb2b0395654eb787805de2c78587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6f4e950cedbb8a534cb4bad5761e7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96da2499dcb188cb7c119f94050a21589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ca5ccef1a95f3129efc3207602bba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b587cbf949df7065e810a00f0ebf8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286793eeecb2d50ec0bd35db1e96236592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a80659279935470405ded1b4bbb72d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426d375c79d64280135f735544abc04594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c581e56507dea487252e246324ac6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876a0018a0c4f9f63c1e7b8fc538e26596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4c22345b0d52f0f29d76588fe6703597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e6227f21615c904cffed5f7d2a374598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72264cb0363728c84b2d970fc4f32741599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac95623c4ff949946e1c1d835278d01600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abfafef2b423fffb0f197321fd4004601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bfc481ff14f67598c2f085b40dd78602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2bba5568cd0678866b9daab3bbb55603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8461ca6ccfc0db261bfb3dda018785604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c645ecefc1dd8e3413fa9189a12ee0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e0ba2ef5da0b3293abd4428a49d98606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086e45c434d84fff7c8cb809e989df2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06638378f6c8166a2d4479f9d1eba41608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b696a070ff79f633df782f71fa6c8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3b229f37b6a0a077fb47e9e3ce647610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca54dde1f76c45d0edb7990b7ea04f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41e777a007b6ae29c2ec805cf6ab7c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b58cd4d733dd8dcd9961eec8bb509613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564e6b557f799302019edb3752cec1b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94301270a47d8f8e0b9780e08f4f31b9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a75382fa426dbb5322192b7a7f8c0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5f01e6a25182896739d2e8a034e98617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806b122ee7b87a71ef314a2d30cf095618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4974a9f1278039d4314d39f3806f4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317d43efb5a6c94dd08fbd2d1ac4c8e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773cda74c892b1474c4cec29a957d9e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2acb4af29f9214759d96b43870f34622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34786f0242081e33403e46c16a76c50623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05260f1a1c79611125ae9b3fde6691b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391a9c0e636352fca3b0c841cb88d11625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356531a0c851863c38401f72f385a32b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f872aa35ed9e240f17ae52fef009bde627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8f10eaabbaf9eb0db1e797b2a1620628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506b309450818ab12872fc2ab902437629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100aa26ad91bbf6b8bc6fc3e838dc530630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e56ff52cacc9c9bba0b800bbc9f39631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db295712942cc1c7b53c90f7167bd5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595e03371b37913813b070ca1368f08633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f840cb719c38e9c28910a88ff0aec7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0dad39aea677f5563eda6843ed547635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af436034a323ceefe9d14c0cd77629b2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab003b47f7e2b183ed51bfea12c47e1f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef15382eaefbea92be1dd1abc92e96f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc9ecf6fd4338b1924a688b8c404f8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffac21d96d5076ee1f5af7573a9b108640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d37d545907bf86fb0ac1c6ff71978b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9feb6617994497f75f832d06e653cfe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c0ba0d08dacfd680839bfa4d2ad50643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550b8a922af0a0bead1ba6c4b6fe538644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953aec0d68db736c585f51c9c0985d8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7044157d69d2459609756b346eda00b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f431db80393c928fdc9208098b4879647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95292744aaaa06943dd649772588b0a9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac5dcff231b270480e4541d2e59b4f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c9bfeea0b2d5a151dda9122415d16650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5526fac4dcca57bfa46c7d37d9a0094651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723d0fcc1c98dad207f4d83feb3cfe7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee64ce85ce5b40c93d59e559c7e4b5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb516e6f7b68a0462ce9657fb13719654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2df1d1f5afc44ed5591ff57c98556655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404b3042a941c24b22805fbd562ff25656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8f6f26af48ce31bde41ab2c337f8c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a67fe7523b8cb9757473eb732475fb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f3670e25445f3c9e3b573fd43e66d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe4afeb3234a6104c49b8b84e68159660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e334f4957cd7ba7e9352e5fa759c6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb754e6adfd6aff380719ebf9e30911662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f4ed789dc23efa00839f5cce29e9f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8395364db9b4912794c630c1956f634664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc847d8452745025359ecbea3eb7cd22665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c407eeca41cdcd24b74596c190e7e5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e686368ed584b10124416b4dfa0b9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672a39a0ed92de51bbb54696fa99871668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a4dc1f2b231c9fcf54ac9d07f60b0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94e296f09ee5a11db0cfc52fc729ee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbc4bd0c5b95e5bd0797a1693bdca2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4c8e387a1754be3c2439edfb11971672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf57296d414d5d2706de6f7b638fb6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a851c2398d13c462adbf9ff3c19c8f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6394bb7461a99fa937e9fd87a4bd5bb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b891c88ea0befcd710d8bfa713f182676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d078ff8958e856c17fde01dbff460c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6071b9b97249e11be1e4ba8c0e74daa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6f28206bc3753faac225dda0cb1fc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23ced209f6b8936373085cc2f23797680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b08d53f8398f99c214f427b288a31681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8697f1b70e0435be1b02851abc5d2d0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d993956fdefcaaadc1442dd76b238c3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5df47a3cf9c2d98e68575984c2a541684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec919da20c3e2187b1fccf9160bd633b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e575284aa73cce57c5f0aabf8f3d1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ad9133b5993ad37a1332d9cbf9c3c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843a3c27240a3255cf06d5c8d4a776f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd514336782cc758d53191e18cb965689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb469ae0768bbd45f53cf7338fb818c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee83232e7a9520433b8561fe50b392691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3570833cc111afd55970f036556884692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff587dc14a2fc902067235d1326cdea693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ff66524fcd607b66e49f766ea17fc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5daf6ea837cd0a8b375ca687605826c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac4861bf05cde5ef1a46fc3285496d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400e2e60bfbca71347cc34b383fc7d7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da2552fc8c7124b0714b19b45d5e4e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269a0cabb4f3d63c7a34cb11c117088699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb4018842648f7804c641442966b12700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848d3d3624067e53e29206bb7f5a072701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c59f72946d279b306ee46fe1452fa3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46057241f84257909b479b2d8f042b5f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3030fa1eb4536742e4054bf683f0ee0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46efa5ae05e014531ae247259aefaa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24ddb7c39cb08b7c91538d43aca2ab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50237dc5c147d42afc419512ee5c922c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee2ff2f4459596dc480cd709ab9205708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f565ea372ca63b4a9b85696e91d3f1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccb1dc532bf001d5c179396eb49400710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbb0afaa66540ff92b461b4d444ebb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd5400107891c2571cb41d9a7f1a77712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41dd81774208e17110581d0788ebc7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179edbf7029f7656f2cfd0965a5d89f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d5faa50ce3d05cd03f7821d6c0d14715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4155ce967d58a30ee84a49cbda07bf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db54a81873b310d72b5cdb81ef23a1f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b027a83c3d3fb182b116339b195a5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daee89333e8458add9d1e69a79d0710719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8de6d3a5813222b578a9937ddf176b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75feb92af5e99a902b15dea32082671721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cab4e24671a6358b9bda85e77c919722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead3a482a78ebe6f00acea51649e890723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c1dc1a58b200ae381c4fcd4c9be3f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de40f3367dfd4ad78aacb2ae2ea4742725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee44a95c530a74daea9be7e69973e8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857836cf32fc19ee6fc25c9af491feae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845e79dd605df7c91d2880031e79380728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df2a90de89850081377d55377edd7f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e72097452a7f5acfcd8b02fec5447b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0e48bbea1e09e4cca3892e4e52bfa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd89b6f3fc4eeecf4bf2160719d5b60732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffafc7e4c49e1a7cf0a1d3218563498733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368242697e082ce808a4f609988aa39734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d98c184a1fccce708659a7dcdfb0fe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f2feeff42116afae0156291328099736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8dd259af93809d8348a9d2a136ad22737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd531bca0fb6ef256e98eaff5f241576738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0eed4142ca3f07b7fd6ebaefdbcbef739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1427ae40f053fb66fae4d25f00283a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafbd03c8df0b63a3fce4fc8cb4746e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933c845bbfd2fe03794fbc785561b53742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9998c1c66330ab4b5877ec91b541262743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cee99718825919c8456a7012a9118f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9b9fb3688e551ff385b20e76870af745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c85265a2411699b9d15a8d59f04a03746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7f910bb6f55fd7f989330d4e76e9d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c113bbde8735aebdd7223442bad45b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c67a8734cdbe48ea2763b1c4170f4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff43762ce2ab4cb23cfc97350221f7c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e6256c446d38074ec9fffdf8b9ac0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da68ca57805d391db09860266950f9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c2259c76c0c4ace8427343be127c1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d79079a3ff40e208f1bde85d65f784754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fc2999d586735dbb09842938c7f2f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941d99a18ffc41118d1686dbece2ae6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8f32c91d93b62043abbfbd499ac84757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1024731d7a296cc3d818a048811f1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175527c3c990e0b4b87af83995f7d90759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9533d5b65cac1555e2760cfc9887a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f3115cd47f831a5e2378e5d3f0cbc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59adc17b9ea4e81c62ee6bff042f82fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b223b9fcf3bcf516bb354daf5a2db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a695d2c947007480e517d0ccd5677195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e20d793881cd764614ae21de597dc06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef35ce56388c1a274613b574b8ede57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be310290e403312775004388bd946718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea178b787fdd78fe383937f12c201ffe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536470bc39079a9720cf1a83b6e42a9110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5c9eda7ab2999fbaf97e0f40e847211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c127c6c62596dd3d3e7f99a00f7118312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ba056bbd997cc4100eb3659b02d2613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8487ed5b5b006a6b982a868b28119014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5004ace2058ba8a3c49e78569f7d63615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cee431445e31f2c9a05816bbe8bf016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcb259b436453a9d753433d877263417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57a78a0893f0b69a32aaf6edbae5b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45b29d64be331844a0a0deda96a3ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f157c79ca77ea9d37b84e734cf90fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5be9d46b617b5ff7a377684023af5121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c555e63ac0d117eec54cbd6e5f4eb0522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7abf63721709f426e2a6cf4657e67723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e682a242a8e3ded1fbe8d7e71c98624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7122d105965b5695012b6e5657edb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06b8d27a155f3ef97343f383b70c4326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d238c254d61a1acceccd5701e044fff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedf4c500eb1c3bb8a2b0bfeb528c1c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c96baacf74c022d25e2649b3e4b34329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5855e142b78bf18c7b327669b9646d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c600b6833704858de76776cace0bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a81eea36932c535820cb635e12453032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216720558c9429d1cc47ba5f33fb9cee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fcdcbbe38b24cf10b6680244576eb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa96f0a40065e3cbcd5b7005f56d1a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957b968ccb1358b4c6f0a05fedcd56c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a190eeae885d0751d84b4cc39d9c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128058bec6526b93aa6db51d6c59d2938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28deb2ce5c8936f47e3dbbddca0de56139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef880dec10ccfd1b0c390b8154aa0a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f30c64376c471b268a6e785dc571e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541b30d783e5019394bb70e268bfbaf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a1c605ae45ac7340507d0dbdc5baf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463832acc52702283004866528bb87444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d431889ea6caaa5f7e845371ac3dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f9d531d3d8d73a0b6117f554ef25746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6baa9ef86cac12790698fb80e49ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274c2f80f6cb681565805556575bc6848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29127a8bedc25f7ab531ecea44e90949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98293b3fed949fee2f6f446c291e6b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d3ed7ef5224f959cf4d981152084451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70560e6d2d8ae42b30a23e4cbf8ae9fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f70a10a50980def833fcb96bc6cba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cffc80064a943a32d97938611cda254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91632c9e01fab50111bf13234f54b20955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be92105fbe48d704f78231cf7f24a6b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36541e2844d706a9f9741503450bd7a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ddbd6c65c3994a823f326e29c15dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb574abbf3dd51c92895772c2d3667959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9faa06be1de237daa1802354b8dd9060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a812e900cba85bb6b17285cb3b976461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870ae9434912369bf2b0b24a6aedc2d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d38e0e767af4227029a4bee07f27063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fcb41d2ac6ea104a44fd94d1687df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9d31a417d3173dd0a89a039bb451365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328031e1d5538914d3a6534c430f5eea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef594cd2812d20c68a69638173de5ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014bf90d92c74ec201ab28c4786d0de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7000171dcf745e0ff793255fd6176b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42301bf3d48d3718352f90e3f5070070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f40b58a0328435c1ceef06b4bb158471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62f42209aef880a804c6447039881472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95791737abd3fa43dfbc4640d0f94c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcf243c7a251209a369ecefd67b13474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a6e187c2440a3c7f900e55a7e226775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1df4b3c844aeadf9791b977c26f27d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bb58240885281fd1238f56bcf5f9777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b6f44cb1db3e58ba86ccac0d9cbcf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840b98f299639213079cbf7a9e3f12c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c57315d35af986784500616f29da980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa7f897348d88e5d7deee19baef4d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f6dc3d22a4d8218d96fc369eb237282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205daa727f86020185036f8a424efcb783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e24c7d4bf3d66f795cef482c31a9984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942f73e511f88d150ab4ef7d1804f6585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd579f1f6430abc6f3935ef6eb0d7086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333d623c5797ee01da9a3a275e55a2b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc19130880f26cf2596390dc28e8aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f6615408ce5515aa6a98205a723b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458c109974b3477db0feeefbcc4c3e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5ea082d83dc00788eec8bcecc850c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406499fc4fab03486ce805559c2773092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34220bfc25eedc33cc1cbe32983bcea593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac46cabbc1754acce545b4b9544eeb194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc2d5c00b040220a112a0f6c53d99295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb60c6fd3382ba2bcaf804aa8ddac096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef087da527a341e88624a1062e283c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2c14f4899ce8c089dfa6af6869e6098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e6d28ef01e9ea13cb92a58d33359a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725eafd19db2969fc494fc04c8bbedb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383dea76a63141cd232d754de1a5e404101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0d58d07744a2ad9e0d9eb913bb735102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb046fb674d17e0e82506c6b3043e64103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8360bfa7a401f23d9db3be1eb185d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef72636a1c5650bcc951d61c8d8eaad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fcdb9e19cc7190b7950c77000a127106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4653260da7caec0fdfb4a6b0d4c862107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef0dbe7d1709050de714fdc6da109d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb557f584d1876f41493c04e1a8cdbc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069758a237a6ca64f46d316de7a5b9f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5000fab0076e2c6902ee99f90302e4c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a04a3a00401ef56832010244558cc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcbf8f8cbd41fee54603232e2cdc00113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1d8169d41dc67081207e35957a6f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b9bd12bc54c84c4c8e8376eca6be4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c8617258c0b77fed6d4c980bc6da5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49f7169412958702edd89c5d548545117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216a59a9b605f8f1260ba17a49cdc10118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c486ef3451e368935573b8c99f66742119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137d072a438ba491d9d18702257a4d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec477af7c59929608aed701ea4c7db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f768b17b69f71986738ad6ba07d78e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c897db154d1abc5113e35bf2a9cc14f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb99b6e42753ad28d607eb782bad0b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6222b7d52590ce6b626db2ed06ac8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77163b8702a4624d28b4820cac079c18126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db8b2e77117960010939b62f2f0364127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824b722bb828ed582c68ac959a118a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f65b8bed4446702485fcdb489e3201129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ac21d92031dd99212195d08583dd0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9014c4628d7588ae982277fd704e02c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008284e7d715268d1ed223c549daee3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484992ca94054ffb925621e5518db03133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ddee2ff9c2759534f25c2e66e3cae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62c123d1160752843c973917fd1d95135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffcec05893651cef7d35c946c6ea96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9a6053de8a71d5428c9d978801037137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59b67e7befe8c6a1544dd4383c8c17138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d79a01e92f3354fe9b6b1b46bdfd5c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d924b2812a9bc4d43cb41652f9cdb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644e2aa88ede58e442b826305faa713141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeaa4a94f7ade3f17433b6f44989e0b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d923beb53ba98f88cfda3414768fbd1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca0160715a3e5fd09aeae92126874e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f5ccc8e60d06c19ac91d8d01fe5bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9edd3b5abbc3e9a54f1e025f2ce54146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f74d1fd60f87754d53d628224b87f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3014b7e28b2bd9ce2a60be800edbc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3e0341d204cf1fd84127d06d0185b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470844de7536b40743077697f7c8be9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a2cd881a00159bc181b53de75cf74151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9660c5d272fd7bad3ecca8f220345152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b3b9e1d9a8bdb380b6812bcb185cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0de084db54a9c1532b2825ba89f9c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fca226a2559a1caba57eeed3361b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485a5143c8702f23e2189e7775046c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b0e59dc6caed1f359aa5b844d5933157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3b904945d9f75bbe15ac771a05b8a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812a74f673607ce7505249ada745745159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6ed05456e594bb073f3ed00e0c64e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469ce25c60c5c3acb7aa2a0f80f80cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c905013acd6c3a85531133085619e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42197db9fda7037f3857cd26f7c4c0f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf58bb14765a19e4ef26968d02a1d61164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b574aba0662fc6c043e16a4ec1c82165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9481517c9f76598060892d261769e75166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087dc35c1dc5150783cc18ac6e6feee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d478054dff27394be1c2bbdd5c753d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab5ba75d77e414cbeef6993bc186cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489b94329a7dad36c37c4f3c6dfbf89170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc92bacdcdfee6e0f9398cfec2dda11171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefade3a26d23fe7874459e6e0c43c3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bca457f2f223c5975c28635e8b532173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7df6d59153441bd3a4356ab8522fd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f247c0199633f80ac69cdb243da3acd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525f56259fda599f762ed77e3598b39176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff62c06cc12f620329bc106baafc3f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda16d17faa37f2e3a2904f2bc8fee9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db662b0dd91b7680c31d6b3c4ab99029179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80392a2e8ebc0f7fc37afdb941749ef7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34952f840c4f65c5d906907981e8cf5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf40bc85a09628aa7c7622ab93ec8e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66141d7493a58d414885fd19d93e171183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28600e007c30289c012a7ddd536a27184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc592f3997f59f12895691b16e636fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9388b4b6fa4670c4da7d4a6c03fa7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f772291018c40bde0aceaddea328754187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc56d48ce51892ff6ae8213a0477acc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226515a5f5c40aa11fd1971b55ed5749189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58c32d0162d8a9ba4ba1385e2ceb45190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257526b6a8794113d1c0d4f00c67cb80191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0aa987d8dbfc428d42854c947f6300192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b54f8f3502374a56db68d00a30a77193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702ebcc27f33318255fcd51c404f298194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475b08efc2432248367cc7549462781195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de609219ca6b4d1911cf8577c2cb22196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71315056c877d60f957b3ac60b666a3e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df43854ac7c9348d20aaf1b076fd2f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bd277789570c59a073b201af38eb9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959de17b52cc21b6fa1d309472fb5d4c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fade92b0afc93b9ec6db27d0162b338201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f891f92a2d82aafcb0e87c12b5cef9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cd4d7e08066f90925087052bcc837203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb3aaca0d9ef4ed2b32cc310aa6b81204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecf70d0e8b0c4833ace4784cf6aec6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf386404c98c2823945a1545675c32206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0d987dee66a67a2d9bef858a712b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3983c76a788816b890e8368c6bb7db208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd353f17f0d12bebf9cb4c2605a123c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6a7b58950a84e47b0ff354331e2c3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1500f67282fd6231b271a5e807f097211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119e8fd2abb163803aabf7872a72627212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635b2ee51017059f41e06c8650e2892213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8717abd0707dbeec4aea0ef9dbee7f0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000aa8e927985f90bbc4edad129bd59215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7c044928d28cfb5b7f0eae15d681c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abeef48da0468235c045dbb9bc4769217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32c330d41eb1be3a6679104c936b34218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ccbe44c12c8e58d4ac1bfc6c3ca92219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c9256ab18d2049e47b34de9f24ffd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a8136c22e988abf38f15d79e73f1e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c52715ea0097c7c60664e3b5f5722222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1957eea9cf2aa285d4ae5a522cc9bdd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5b8a9b949d991fb538ace381404ee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be2a070af95f9ea56d9e608af8093f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed236f27d7a6f9f1959f80ce17147b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97df9a5022e9ca13dce640915c90d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602c3884662d1efff48cc52fe16ad10228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d28179867f9594b50efec9366c9ae5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49a6346182c9d2ba5c71632efda8fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d5d2c45677d3260e7954b3143b50a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37d8755545e7d73efc3a7627879661232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b6e6607f221c335d62750fb93ae17233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651d15a5d47447b16e33656f517e212234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fa99048fb8970d2e3c9e389f62422235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced54cdcc74aecc009d86484e14b9dcc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0549140e9d6fa669b9a8d736dd1cf2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24b8939a7f2bedbd91cd4263f61130238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a03c4613c125e40bc094d35d69c31239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80de711ce6da8725451796ae824e10240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04419bfec7bdba118fed5b587545ea6c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99cbdde96612a03c171b48ce7cce82d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368340e8a2d912ad37f49bb776f1b61243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a52a2f918c5118b91356bc1684dea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b615a9c5fe0af29d091002d15cd45d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208b4b8c2fdf2095162e95c3749b497246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b8b127ef61598217bd97731076bfc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1741b564932fb102873c986e67104ed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f89e870be8580e8f7c39e70ea3be3e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa119a88016b808e1b8043d587698f49250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e380c3c9d210a1549001c5b22b80faf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f94a30f571b4b6f50b0218ef7bc66252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f40f199a61f4208671425a68c0b62d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a47e1ee4fe5d525ede1470ffe83593254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643be27d7563c8dfb58f36b45f1fe3b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafaad2c5a36e28b884c52886d75ca5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9e0dab294b8b2b7e9a9cabb48b436257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549ba6350cbe52e6fa2ecc7f1e13e92258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acde9d76a2cf26dbacf4f4352c4a61259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10989b5edda7ac5685f66c160f65e28e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccc11efef4464283fe5acd2c6b4049261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddd27eb3e1398d9b91e24bf0e5df44262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832661f48cb4e7bda8c9c12786f59e04263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcc113b504730a0e8fc10e4f25c134264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a879a258b275198c2cbda6be7126ba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e9bba9618ee8cee4fdd00b76824a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9dc56c7f058cfefea61e2d75a07e6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17f1d7154c893a5bc77c37a7b4ad9e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35733a147b1fe49e8b2a39bda534576a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fbcb68f8a7659473fb43a718d5995270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7358f460b4817ac36f180992c3cf56a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892d0aab91888eb7fb76c4b675ca3aa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cc3a9357a39fe613784487a4849b1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d425ff52a06d48443282fc05fd5438274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8f9ee26be78220029f655237ee8fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e9587bb582bef52421e1e34dd1774276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1407499e3709950011be53b2d1e8ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f250778ce01952400c0b56fb9c7cd04278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cb485bea1faa6c23ce00fbd2209c9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ee41f911f53700a62078a15a7998b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfaaab4be137cb666d5c0e073a9bbb5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e35510cfbd5d627e10d6ddcf337f3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664586f331da49b9ed56487d99babd98283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b0339c7671b6253f79e2d367af561284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461dc6ab1367d516f80a6fd7f3ff74d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f5b20cf73160986bb7750ce28740b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc646d34e1327fcd1e2924d3e72e022287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5732afd8538323e7f02809c3ef07e59288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300aa9d6872dabcbd376e4a052e14ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193167d3a76c2425f8dede2d2a3c7bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0bec8b7ebdb1a2d6023112de1fc8a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7141cb55472b2a8b5b64348731176292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc327099c9029d382dc953a93be74e5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050347d89d0043bbc5b5ef6a174af11294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d502c9ec96f97b0df3b2d4a72c1019295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be4a8f244ad2f898513a806df4fbe1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250910489900f3f6b2b83676f2341e9f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a4b053451777b7babdc9617f41662298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba1aaa20bde46bf7fa84ab2fc2527a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5b5badccec6d137857f4c07734b1f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62086f4729ee959fea2f16dc12e3f568301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3430c6e9648f8e3030b2b97cce0538302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc40313360d400e5295785a3ead425303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093b0ddcb66861df5a2d2987b105211304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ced3a177c8857cff08a648dd86d81305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28223efa4186f6937a645982d1d99d4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b6275a389aa2dff0d0d44018f7bb8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc293b83a1e82e6b25101e4aa2bee28308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd53aaba21005e07b8f031179a57a4b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22370f5e8470613913667383c33174d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794c76aeab5a80074d9798dd69db131311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297416498e7c4eda4a75836cc660ff4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fea42eccc356b0033918e450d4509313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db7d10a609550c4c9c0c14036e8381314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a486aa3c9f9d469157ad4ecf24feaf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cc0e73df1d2f48f4313a667e4b1c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae2d7d0db1a7910324a5b5cdaebe0e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cccfac6b36c500afd1530a39794d0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbce52b06b5fc7b9023c9a29a3a2a07319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a44bbe33b5c44a2fa17e4f04cc4a6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cc89cb7bf32d3317609a6815da345321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc14d7c5a7f6559411dfee49eec8e9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fabf9b93d5bfc8d6d0da73903d6275323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94402eab6310d85c8ad148366e5ee401324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca7b7007ae4bacc216d6b0c8eaebee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f6705bfdf84a31aa6a301d393d876326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07109793755df9cb5ef69b2faa7212a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828af3618929b7787950cfd8a2568105328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea9322bfa198372b89038aceb2e6d1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531ab89ee3dfbfb59c112baa75334c3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0066258eeb78dc22e7c4d6f4760b51331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8b1ac48d6dd480896bf6ab4ca5800332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf8f8a53c333ffe2c835989336d31e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc081eb5c185850a8eee36baff79c38334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cd46df5e258cf98da27960c26ab5d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621d8d99ae573f7c91b1deabc3d8011336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2215b43145291fc9c38ce3b20a018337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8fe52e0a3bf052212dedb75ba270e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58454e259937323c635dc17fd4ce7890339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f587fb6685e630f56aade63ad1f60340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0332c893fc991787f5f8a1588c573e5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dea265ec2092d0c7127df07facf57e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca321ac44d1cb3773053eae99f91ae5b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82848096d53984fa94d44e4729de34f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237072c04ca090b657533b1ea2d6213345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b48f1431003b418216aa249cc186dd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b4309dc40fb1f442f03705944b5a9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63965b3c39461c5e35757e7ed3a0eea7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521098f0ed896c2984ac81d50127b51a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c50bc37442e011c79615c493acb85350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a621dd5e72b7c6e8413c97c3e3cad65351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e000814b7f00c80077f62255e2e9e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758772dc8867432d80e5f9695f42d34d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492c4e5996df02a37e14ab22139b9e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b415aaba05550ff5ea1e59c82f91eba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4e31d27845200919b02318305af4d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664ed9dcf38ebcc1f6af6b000a93ba6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042de1c3d868bb954555cc058522074358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440523221cfd75a6fdb2d0a23220baf7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d586ee475258262c330c7497967337360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78f7feab7b6293f766f309e636c0c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ac2292fc3f45c08d388ef0665e317362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa604374dcebaecff02f7d94a86f4914363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6f45ba73c7bf6f008d82a602449b0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66c29cdd4f79dd6ceede8b100f6c06365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67057942a8566d555ad8d8f56d262f6a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a6a313eb8c82102fe09cb69e6fb7d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90278231f25b73f196fd20de04b31f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea6c83d8b34360a76a08109c3eaf18369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d99099dfb5ab5aaada8821d46073ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcac589081d7bf7ed3ace92feff9ba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5214cdf010cb951c2488eae71f500b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd63be5bd61cb7f784c5e662456df20373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e6f7b8286e537f6ff086ad504890a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637fdfd62713aa82b675770f017b5b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d116ab12f1a22d382b3a1a7674d7dd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23555b355fb72f79f6b37c8c8d5fbf16377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf67cd841b7ed4d06421822c9dab7a7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7afd2af9f873513f35986b5340d82379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aab235913aa7284d3f28a0cfd74076380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d495bc9fde38adc9dacebd8d2906b90381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63679d4b4b2a8ecda1e3811cb33a67cd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52851d7084bff4e8ef307d17d0930a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b5d206b28742186eb50741fa99fed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661de1742b7fc47c1f3958ac8c7c690385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a049906023104d56d13140ac9eb12a3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876957a9ed9df93dd40fd4059a5ca62387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92aa8da1c23cccaeffaf8844fb5e9c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b009ba5e3150dcf0d138d22892f8940389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da12391e13a87501811915c59d9f65390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5788ce89fc97743b8cf3680a5a03b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce562020d18bb2479868a9fbad0151bb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9013e508d8c7eb67e90461e10836b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837275d6f0730ab6720ecb8f9c414342394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3c6a28df063bd87d097cc49031aae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f1aa80655e2c1c0dd3f41ce3445e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e907995cbc0b6d518903bac4590752397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202cb06970ec632a25ea626dc3a60e9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13561c7793cd6baa03d4655029a245c4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c871b1f28d5adace01a4c688d8bad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cf80fc4fee4727398cdeee1dfc627401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b596cc246bd438c6dc5d26d4b2f395402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a1586feffa044b2fb891c5055d4ad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6673ea1fe518d175c665caa5fca12404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2421b4519e3314ed989cb7d62a6a15c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b29943c1e88bea3c90e739f70503ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7f517d09cb2fd01822351471dbec3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748b88b9c40292c6605d3d0525851f1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d22884bb13f4ef98c5b13bb7a9aeb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dceefb1458ce97d61f2b9295a5489e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5435d3b03064c851e64a5e711e86ee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812a4582c06c46615e53558910a2eac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841134409f3658df772184f2cd231d7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d6a2bf74f62696d16a1726ef6111c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f32900fe101d4d6218179b6ba4698415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e304211472411d910c8eb87a4fb99d6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e5825ee9eddaed8b1d28e3a4a0cca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bd2872da9023eb4d93840d8146413418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e331b1ef04eb47d851d62cf3a69b4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97455801734e980f408627987b32a6a3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8a82cda8f212c95aaeed494fc0657421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed656c57c39ef7c34ecdb6ca0e0a9017422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e298499605c5c0c01511004cb5966a3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599e12dd2c9ee0c3f2715c0c2835623424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645b433a988cf52703f445bc93da284425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6716c8c4bb9d9dd51b72d9b94d84942426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b997cf77e6853dd96e9cc047ebe0e1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14dd4558bc62a4fbca432eab10710c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2add771d71afcbffccaaf7f72b9313429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb9f9f3e381681638c4975a832390d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baca4aa146405e0db4812a83d1746f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af3d059571b882757e355dfe6f1ce5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972c888185a2e7afda84ceb0103f53d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2dbca8f6149246026a2bc8cc037a2c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0d210ef22df7d9bdf6c19ceee030c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e2d3baf9536302fb464d75d6a8fca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8999114430e9c64edbfa220dcf39b0c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759c106b6e5a3a0dfb1ec8f52c36d83438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd6c32b9e75597409edc7695e75113439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7c89bdec093e85c4e53103e493762440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37c3290fb808d60976488f89518df6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a343788abe39d3964d42b569dcfb3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efebb29bdb0f52b56276702e3173b1e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e219265019b4daa5f95b27a86e4111444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91933055ff701427ce76cab03bcda840445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4d7c0941d15c47ceedcf7abf39e69446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712531a6dc01cd09c9facf313e7ce52447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e90d741651a44beec53b05d51f0ef0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1c0c48ecaaee60caa0d2fe2e25ae4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46586e98adca15f116ec33c9e147d7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f739bdf4f61df9eea1dd49fdcdf88a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ffa29c2c23ae6c3e4e4695e8dbd55452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eeebf387d4fa5478784007872b0c0b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640c43fd3fce0402b8d06b975b400d4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7229272656a78dc90564e26677436455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc75bfae7f1ac2efb041cddaba5d10456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d982eb89d069be04fe133d9ca105c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bf26ad9b718735f87ef5e7de23f87458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4cbe1c79781db38c8695c40106613459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4596c5eefe9378d9dff1e1b062b504460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5ead4d49ffd2fcd6da0bb96831b5f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979d039d26c47449286db03aa6fbf55462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d75a9ccb6df571823afa5d90b14a6e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a084ca062d4fa43a5016744055501464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90d8cfa58acb592102062db6116e9b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425bdc6c89cda5d597ab5a238ed3f04466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2ca050a2bb4b1ee2f170a4a65316b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb02fb85c55356d36593edf70efb3e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb21893ea24133500cd5c478a21e50469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9761843eadcb176d40825869de8e8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9b686cacb05a831ad3e8e1f8d3203471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7d243df53600bc5af7741d1660333472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0b707e0f44efbe35911613929cc9b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760baab1d49ef5ac7e127e36fc72382d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a31ddc9eae2d427c6ac27bdaf0b7d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ca58659beab230d0134b3b75326ce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db8caf7569cfb68072716e121aff69477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3648c10904d4f8be6e275ec113cb55b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49bdf034bff68137183acfd95bed12a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145d16ab03ae41724c79e61678debca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8267da21f34036002317b94c951180481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fa7687b247d4d0eec8832f81de601482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e81e6ca87ec2cba4b08d9de6c21cb4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c534e20c13779dd9be01afa1c0b73484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd719196a7d299da4fd88ca9bf0da53485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f61c9df60289dd8ada2a2488cdf03c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257cb39f8cd34d0762808a8407dc212487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0977025d2bea5ae177d795357a097f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db9a4f097e7a5037d7f849eb83e77d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15c29c4719e2adf3aad6d186f7a49b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267c5d6e6deb0d9483084761fee1cf0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64499c0b9399635b5053c3375daf09ee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ddc223997b441d66857b0be06787b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d63af8e1dce58c831b500029337a6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6952d09302df715e5b9b4f1f06a2da495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cc6943f5370c5e36d00e3d7160eb1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1278abceeb5d5590e3e423866b656b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9583679769d761a3592590aff0217498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82e8f8b1d713e145831cde07873e0d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2cfecd791d05a1f29abe574a3f947500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966ed01c4ae3bd21d3b6c3605babe7f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f214497a067bbb83ec59623a1b85f4e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889ee545af9ad48298a162f4c898fe3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511006cd1032463595a0b23d2fd8980504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d90c9a07406655c886041031f8dba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c748f4e7dde862b49a02e3759f3a14506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49425f4ec850d8a9094b5de85a8737b3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866abc05ac992cd9cd4bc55f287adc9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41341d7f7719f181df30eaf8015ae9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcac16ed954420949a682dcfd7d4437510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706124bf87af292103c48e0c10d13d75511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb917f95137882f2a1a8ae102d1ec5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5159cee6bb51135ac5094d6c4904a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabafc25736cedea61ae028cdc2edf19514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48dc9bafaa8115d3681d68d34a9445b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d72c5c103e34930d37707b0979f70e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c97052c943f9fd569095d5a92d29b9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffd17b71dceb8fd153656fdf295854518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6758f045536011b7a9e35d14f79d2ff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2969b454b1ac3fdd0cc58dc5ea1f189520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7559e2e50beb9936642cedab86dc4e2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fccc6763b8653a130da3def64e505522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7a7a3791aa53860546e6fe581fe88523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327dd9f2a0a830ab7d62d9ac9f744f9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205f837940484aed0ec04b844d947af525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb874accd9aa72d2564866e04a7f6b20526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9890711badd6e20b153da8bc5f70e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6c8930f9441ccc3a5053491b98a24528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9228c0a0c9dd397ab4b4ad426399f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cde8ed50f49a0e5e47688ac500d519530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a428d9339e20fc3c6044206af889cfd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d585bda4995eb70e9d6762ec208a597532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449722b5f36061d016c3d5de8dcf1f1b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d24799631b913c3bef25ad4dc7764f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b7a02f44365998839dc40dc3dfdba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc5152db08d2035f7b71a23cb024e6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799e661099c6d9622fd749e440b473b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12b4d04fabf034ab5464311fc3b1a2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68949afd31e5a2537bcfc82be9515269539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62745b00913e368f380bec85725951f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eabd62fc825a2618e9fdc32b589019541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe6687292707016c22d60a511ddfbc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da656ba62594e8f58f27512c7cce6f84543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b502f0870b669b093d3c56ad2839258544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fedced741938de8a1f4f70645f1b4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea73db88e6a75fea5c500175349f755546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9990bdd95f30e156fe2c6ebbb3968547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54acd7b6ca35054beab8d18c125196dd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce1b4e76fb75ae45bebd5e354eb0e0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bbc987dba873593c140e5462ef84a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1ea71c73f8cb813c96131c30d7044551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561873647a80d6f34ab674f2c25dd84552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f88c48b0b1ec7277c50cc549efbcd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03473b2c4753a137a3cab2e7050e257c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155769df26c9ec3786dad13b97e9ac9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f463f9cc13346c43b557dd5b6514e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b908f8aebddff26da80c7cb53be69cf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f543ce8fef64277c0e340c10d1b942558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e185b2a842904d2ba2eb68bf0915deb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4fd01d1da7bd6be81259699bc99e5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61394314a8327cf7ec6c7318f22a9a29561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22400291fbd79088c13c349ec0f9d4d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734ae4aaff1784f926e3c462fcf122e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a641321310bd1d4dc380b67ca76668564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399538a0e6af3d8265383808d6ba5d86565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aaf9274ec900359700543851098d69566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e7e41601d5781d1e378112b8112d7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39897a107b9feabef34e0899f14197fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58507299722f8e840b70ec3ad1400043569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69941b2c5698b3f515ac64cff65eeb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462512096918055986841b9079f4cc1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11719f1dd019a6be6b60c549d28e6d10572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dceec5e92592d56ddba731d4ecb6659573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01307f0658127733c6bbd42d52fa060574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fadd19b01cf1389d4a2f53d2ec683c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397e8b5e587cc776030ccf8a7e5cbe7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407c8ce80d4ed036442b281124836cc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20701fbec7f3f945d2721255ef30f3e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8953e05cb3e24c220b2d0d3ce8dd8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9205428208b4ba478d38686251ed8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82441da6ce71fe97d8298f6cdee75838581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def515ada17069cfbd45fc0de80c64e7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d64f4a83b4a275232d5800bfc1595e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044877c7477bfeb704bf60232b2186a1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6d201c648f3402839a246c57d5d2a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdfeeb15212a113029610766dec345586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29055700485b3fc422b054d3a15b7e9b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fdf69bfe5bb19442aad19672f546a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee882c736fc81d6ba10b3de951356d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88a77145cb9c6a5b0cc5f637f34290590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42146bb3cf281b6b3cdec1848a9e07d4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01dc0d16e9b096998b110d9ea1050d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fe65e6604184b52ea30992f691ebe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07be6247033179bca1047b14d4a8bda594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3666373331c6c511fc134babff450595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a624ecd3a943c8f9de50af48aabec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d322ace740cae9f0460d42735f282b1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361c230708b0c6ab28d78ebbe0766cc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467eecfbfc23cdb5bdec057cacab9b8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df585c79ccc2c66e7a82c20a8c5045600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399ba1bf614d389836c8bb1ba5bc18e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd12b71ce4933ed7fead2f7642d7747602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d74f67811214f0f6fc3d4fd2999354603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2c0336e355699e302e7b4454e4fee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f977dea7dc84f355618278cb76349605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8996257aed4434a7a33d6d08ed36936606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066afa5c0db9ecba08c50c7f2eb31458607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac8614a9d72494daea412a4fe9b439608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e436592bd92daa75ec8481db1e1c006609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56655a5b80f612a50ad4ebcbb056d276610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14857a28e59955008be5d43531cef64611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319a850ce3f5fb982d60017c456262f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463e4f3660dbcce10b93fcc8cbfa2c5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44ee8346870d5c36f02bcc3d2b6368614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adf1b4f55ac5d7cd86cb423b718ae7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ae86f1ae1040f64b2ef73ba4cb736616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a808f27ddc7f868593e24db601048617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c12ac2841fbaf41d130858e9b92415618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786dcb6d5b3a3e62d6c22e87126b8746619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f760cb4733afe555b139b4eb13c05620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046dadbd3608851707090ef25a0afbfc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b21508b0a3c2e9eadd2b4d5050445622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8de8617c6f6cb7f0a3518ef1152990623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cf30f17a4a41d2c8f27da55f9c782624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc81219a0ca6baa7274982e5d8a2bd6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95079deb6f596366b34f9dca4ce84459626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b28f28e5d828a64db5cefca454129627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c04393afb57a611e273f938cfb186628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc818fb1e35fe6f3c1ce056f44ed19b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d5f3a1370880f16ba8c1bbb483531630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ec5a329880f0e7b1cc96a250b5b0d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de509f13e107ab50febbaed663d06d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aee50337c38cc78d4c15990b41de73633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd15a00f5987b24197af842e32b49f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed33aa0c86d5b886cfc92784b83ec5c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa675e3ddb2212e15041da6bd2c59716636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ac94bf62db45401115a52eb547d9b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6278816c145448135babcac594c1b76638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78550a72902421a26ee6cc3c3fe91d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32179028892dad70a05753969a54e46640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890189c43e6be61fe7dea12646817418641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbffd8f71f9bfd53b7ebca0c550d2df642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc0d3cbd0b40f50684c5068ecbc80c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c46308f8c54472216071fe629d2506644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e433f7fb0b9a3f11613280b4cc0cd2b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707a47807fa346eb2119394b3734a86646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848fb51b85b6c84ea6c2904a63ef1bf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cede9c7602a1ec0a5d7468ac9a4cffe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c48135fe556759b038a1de59fd43d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96021b554dcebc48a37dbc3869070de6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9eed3b10e4e665eb876e55e498017651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1529816c0560f4de0359ac0113821d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdaf5a9596c2a76a849a2a9737f793653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bac1f29533ee4c5a1559b284b8739654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61587f731dc75ae84f5aa08bbc21088e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52868bdce71bc145fbee6bc81f1966656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f881e031c09b368ebc13c719c14907657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3f84f2b8996e5154bdb6a8bc5e2d0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f047e07c4593884a557ebe5efd0f4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1198fbb34efa91a3d02bfb4988801660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666dd84a5785c1da9a961254cc2dcde661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763b99bc65bf743fb756a6d0acf1532662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc37279acd04834a7a62a50717235f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caedd01bc8db2b92d3fc660f2164e8c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bed409600020cd14b7d4e4b45caa8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15960236f2bea513f0289539db1493666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5bbc302fdcf3537dbdc402da85b3e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22512445f8ca0d3cc2ae83e784019786668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa270464f461c7f0cc3e9211ad277d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04f38452bebe6deab0f0866da5a1eb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129db1db17a001d6d336650317a1175671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8269992da5af94f3e06a41163b583672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2e1fd8d19d6bd64fe29169c9c99ca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86991fe74fea204f19b0dc58018158d7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9a3a748b2c6e09126879f4284ed86675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17363465330df0ef4e6900d239af34c8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac8c385d18cbdf752cd559cbd621b1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000907d7d5f91b0a43d4c00ec28525a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aaa6febf95c1f114fbe866d8a826e5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e909d6c66f41300f0090cc71f6dd232680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d536922b0b8e180dc1799b0a48d6c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e93a62235e6fb7ef3237006c218676682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ca9fcd04f0b5b209d7e0a05d37705683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27d20b02d9589f049298a38c6e87b9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba26ff9cec3d3932ecb4ec6f143620685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3eb1b79e9b5806a8299268d1d778db686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984ef4c3444a9ca6d4d4e6b3ba35d32687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da599d426691532849fe40a925ac40688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df406097a12ecb0c1bd581c8634a500689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3334f12c5cf8f3a8bf68adcdd611bce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3185c66332b6c0aa097994d8e6be1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e462649aaa85378048afe4a7998c99692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cb98c17a438c07e9b7b3fe9d1c51d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5dad0a1cb9aad9f2e66ef1af81e9b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b32be0a84847b034b07a4eb0c9e7c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e5a0e895b5913b943c995ebeca42e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1e43bb692533292eccfa8df02e232697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1667038eaf6f892047a4e5475cacc7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd65294d8238da832b7cfd7c43b0c5c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3504dbaa17744ebf1cc1aeed6c835700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e400a02f73141754b15f67e083ae2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69a5f6561c280cfeda2d9b61eab7ee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8783302c60d7b372c16d6513e9225703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05bc7b01ed546d7e412f0fafd2519c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cc58dc405ac40da33f45680fa8c0c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17dff2c29cf7d980bd11b407238018706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb27a869f0e3ff9a57aced185d36561707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c7468dfd71b079f78bb46f93cfb25708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5e6d52c26c08dd381f2946fdc8f1b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d3231d87da1dfbfa84c3457f7bd84710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7dcac3e6d590b77e2a26d8a2965f9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31b456d0911d9e09e2b2a78c5caaa6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ac798356fa4ad0c3507c8da02f321713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e1dc50765bba0c88819d591396ebe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e321a1a8cd945b15d5a2ea91b55cecf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cdc1444a5d1aa65f0df1bbe87a955716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9f5c5b41f4e031bafad40589c8cfe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1cf3ead22abdc6a589cf07fd0783a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed885c98fc5a6c2cd2a73e100d9a9c1b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9df2ce0971dbaf291a060db530c16a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe6ddf4096f0a5502aabb6af54f119721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad6abcbc36446e13052ccc8bee2681722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c50c44001a05aaf5322b982be53ac4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4035d63981b05f1f8036be68f9dd37724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad0a13ac77c094a7b490f1247573e7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19acca1da50d3284680d858d0dc25e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6f32cb5753cb6ba34069097316bcc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cc671832b26bec094b5f0bc19824f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35d859c43fb1d173dcca3ee16bfebc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fd6e399bce8a5bdaa8416d42d7239730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f4489c45394549d7e008c808160c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffda05419ee2714a274e49cd8e2cca732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0116bce2207f640451dad72b024793733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d1d43872cc96645a69857754ca870734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464da7cfffaed334207e15eddbf95f5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314446c5c192ef1c822b81c4ab263a2c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a5d44344f50078a42ecff6f37114d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79d578b6253d3c3e26e27c7942020f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe612d8c60a177bc4a4582c3be9afe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e030e0b26289765190c14c0fea24327740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa3ee76f24a10da95c1d22cf534e9d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc191112f9f6e70c8c1198ad52594d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0c3ab7382709246699614c22a7ac6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648a11a457ae8c8bb37213751d01270744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9767902e5afebe449e7f7761b8de4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f36dd4b58b75bef709ff57f844c77f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170125a0e5962c914153f3dcdeef961e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b343a2c1bd1021d711aff50ad738e2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2cfacb692119e6bd9dc23b5266620749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9674a1c83842fa581eb821dd8c62168750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739083db02a30e370f6848be175b7e1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b37a36f6e14eb50fcb996b3c5cb5d7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115fccb547c2d52bff3ac1fac834ae9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267c0074faa3bf8cd84568aab41d1f1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045574620a80eeb68f41c30bfd305fcc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63182b43ee0495ae8bcf57d067f25655756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658d0835d390d63a62491b770f974eb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fca36ec4ffb6f79e91df069742e5f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c69694413ce6d1c7841457ead5182759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>