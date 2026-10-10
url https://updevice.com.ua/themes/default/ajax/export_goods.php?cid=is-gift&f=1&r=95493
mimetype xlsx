--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd82e522c13a768a7f2bc9ac6d4f8e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604811ed71b5282f161100b22c431d802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae344e65689b3803efb9f91f0ea68c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23d7214f86eef2591ea547e3077ff44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a54d6128e52a796b1118477f0b8a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee839e364a90ee8a3a3f479251b8946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47c4ad22aeafc89c73954a2f35d2297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf39a8356cd43db2ae9044ccbbdfb88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfe97cecfeeb3d318179dd661f8e549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219398709621c908a3897ba4ca49a21210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff1fc1161af99e7788b079d8effad511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3522943d1e1f0ce6f355bd53a0f5812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51f5a5200cd2317ab5ec0a5a9e05de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5c1da8367ee79d260d9cb255ff01714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6f3c0419da070051cfc119076c5ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad4ff558baacd3605e8f1e46464be216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7970f78c972fc9a10296fdf30ba3f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad04310615df52fc3272a29f7f7beac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09121ab760b98d9a6b58fd0ce471e3519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c94c815a6b16c46e2e1842fd89f1e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d2b0fe0b9d06ad2c5591d4d2c8c1e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f391dfa6d6f5f8421f2f3539f071a8f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab184d027f5f2ba1fc7d07fceb2cb5e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8e70ae6f7bed88abe0420d89485e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c92f353ede1c4824d5c6b71172342f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf6bdc90c0cd4a98cf0203eb204f9326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6a718b2c8373d7f57d768e0e2143027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc269e8de6444ac45a9e7994236162eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441da883be08447e0571728c6c093fd829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c1eb78d9b4b5157a03c5cb3ab785b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613dfeb56cc09ab0c96f40e05e81cea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c97824ce3e736457c433aaf9c1235b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946e4b7d08b9b4647d201f448d22f8c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36eab6e87b6f736de5be966a65d30a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719767b08ab0200e3d01967174dd9c0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9f78e4d294b1281536bc966bd921f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac09939dc30619997c3a98bb192cbd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556d6581eb3dc5b6d689992fb51e66638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803dd5591c47becb374abb18411611a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a799d8c8b56a8ad44d0cb0d3c8fc840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e1e37cec1b7fd1a60ee8a3438c3d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19077ec0025f321e48868acdb2fd2e1d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87f72f545c095321376a525bd5df9f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b63bc046304bd3a9a07aaceb9f3bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140423d74e6b356d55971947470479e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44edf1398ff577153e90319d549175146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55101a0e35ef0f336a681015d3f19647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ae7998695c4707c21c944ccca7d6f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8114be5df62134a059b300331ed73b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1a3c1b143ddf96ce1a4f3e3fe608450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb71cad138b09cf42921501e54a0f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b505f5384571e982ce89ea9931a5f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb70fcf336b7dfe5c660e89019510053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014887b0a9b4c5331db6ca2c0630e2cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157256827cf3de8ca306301516ec1c9c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0352dc170269a4eaa1fc2d5d0eaec9256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee9a3b1defaab6ec5b761a83b4297357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fb6ed3eddc27bbe0f9fa0104fff0158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3b8b5651c5314520f284863a1a41759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f7ca64870a2a39eb023a88b8583a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796425514cf5d3554ad27e547b4f147161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5dec664503265742ffcafda5f4d2462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80a9d1a66fcb8c38b35d12cc0057b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409662f1ebef12ecae12d8c61697184764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd4882dc083bf052e630d48678740f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cf1fb37fff875250712c40120202e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3743ec486022551dbb77d29c927793567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aeb8f23a504ea9d939c135c11f7e4c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f080a60969d706a3a85df9818d37c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb0e07a7f6769e1f28dc6eb1b9b17f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdfc7be33f02aa499c00ff8e7f51a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215dfb497661ab7cfb91dedd2ea12e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4950c68e1463d60d9115afbe1052d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284063b5aa5e053c3f62ede7a9899a6d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7f4c8dea734f3b8971e3743635bf475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693762b4aea476ad91be20067d4b786e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcec416f593c6fea8e3f7f07d3ab91377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d4f4c9df9c00c58d7a0e7a682975578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482b0bb344fcde1d2566ec1e4af2eed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10966f2306e3d602a215397b8e5c8a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37797e41a59a70c72067c2bfc8b87481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c349a0a4a22be9f2f4e797606f2e882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29f80e0c43461cb8fa7ea1b999112983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85483dcf6f979937d69b04dc2afdabb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00342d9b5e80a44e524ab32b3e1be42785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1669fe06dbcb020cbe7fc52a00c364886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1099fb1b69a91e7de96f48b4d43be3c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64863a8f7f9603ecb8e425aebbecdc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28f236a4ed1ccb0e2248e29795d82a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652ea14261a04714d1b6043113fc9f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fe116736f32502e2bfe33fb9de0f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc534b5b5ce1aa15212f5d51f8b888f492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946aa93a69b7d5b5f40d282b5572aca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc963315d28acf26d0b182a502498c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f14b9bbf26abf931979a17be86ced95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8144e1f4e26087f8b42e89426f1383b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce704d9d33b17d5d4f8152954ebc8a3897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c47fd61f4792d71d521c4bd7284bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925b71dad65958f147db5eb63ec743199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6489d17524eea73b777812a420713100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5bd6ffd0f789d6b2bd87204e7f03a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fce109d54c103127d2cf920d8081e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60453b2f6053656091d32814bb0bc042103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531f0bd7898135537daf8ece6ad6fca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483571af3eec0e0827883b0edeaf63c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d47c198df5c472a4bd96eadf1ea2f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefd90daa4bafd37c1274b006ca0ed8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fac36d4542c4f4d8b3e74c6261e2c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49fd28ee77e5b03e06f2f0fc6c3236109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193f2fcd9128115fa3c7d22948d809e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3dfa89cb81ec3ed5a469ec9868765111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd9b4719431adf6cce06b6d161bcbc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7561366063adc34702ff8cd2ac5d417113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9769e4b803b6c20016de71f4bd0658e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822501d3c9531b36490f46d8dea280a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2e2fb8e066fb8634ccc917d8348be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5210d8fcd5ea8a6d4ced599a4b5944117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403c036fd391db6c05d0f80af1b6147118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9228122911d5a0eb51b5fd25e7ae0bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc31aa73b07dc4997752723fca73b9c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451dfdb46fe8320ea1a147a97637d0d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01709da4dd55bdcddbfed53cf4db4e3a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c6f5368b1b95966fafcc17703a661123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e668fd546be275d1cd6409da9e96a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdda0ebd9223cd556ee8d0ebbe67c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea768223bdb76d95f83b3ebbab0f25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd4edb9da52d4d7c6e2128bd605e62127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df022cc0eb6b3515311f49255b082fee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfe9f37b260d00f60ee3a525c96e2c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65ae75e1c119f5e77f65fe144bc345130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb20bb5009db3657099759c958dc1cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86224fcfeede9d3ca02d5244017dc766132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf15e9b46d12398a33350c797e87c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a48c75975dd422e5b13af9f3b7537134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cc875f0361e3114cdd190e99fe27b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785d540365ff0182382f9863815ebbe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1eeb062dc75010495fa6f71ea992fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69271a61b0c545a6832dc7d28bb0a5df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8961a751d0117f81424a34b1a1af47139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce56450c6804ebe24557950060ebb3c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1eb8c32a23964ae9af953b84226ea8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffd2f0d9fb4a015f4fa8a2a944baed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76782ba7166a035c398dca8246185a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ed07e05f1fcb5e69ed8b75d9dbfea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ef06377c4d993e5fde857a4e9a690145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba53ac5561dabd2f974d456c11d101146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5696f55860a0a52c72b0aad818c236147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab67c0a1858a873773d0e41851da462148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbe59aa7201ad0cf84a45b13bf43b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab0a136e5178cd5e59f80192a565ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418d6c2e2e30c292ba5baf40dfbfabf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b93a17f6b6f8e0981bcb7dcb8dc042152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc559dd748395dc007b2087c730f27153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ec855c9fa186826373b033947be4b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb090bc38003991bb8e596da1bcd2d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd1e2fb5223c7ba1e90da16364bcba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e91c987c157add29ab348c40d7912157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875ca1728baa88ea2d8c57dce741ed1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3255a6fe8bbc14b4d17c396d5b7214159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d49d636d1140de7d13729f63a3c0d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f174f8b6f6151d72e99bfb7bb0b0de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb05525bac2f6f324628c98b8dcccf7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cc3b886a1b44babffa26317ef3b66163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bb80c73bdafc2a808aad429db0301164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39309f48270c1bfadf4f1e016cd2d3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad846514b2b64091c2c5f6bb44a235a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543648f7547f96bf6417be46e649d4fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd51695ce5ec9f0a0181b5e48da4e3c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76eae4dc9b1384da95c6aed3c389ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc24e54fbd6648eb357c15c6a924c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b1dab4cef4aa506a9613892446d63171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb142f0c1d4cc99407100696434969c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd223606425ce529ac6693c1b1a31ea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929efa6baa3ddd1aff1a5a7283bcfd27174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132eecd60365ff9ecd5b08d1615feeb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2e8d618b84a09743a39d19c6b78e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8ef8475bd9c9c6f4ec24f6307f638177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dce880c27731ccdc471e1b8be4fcea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405d2c626f6a9582efd26814ba137fd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e58856557b21ffcf0dfdcc26b14ec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2df031eb5b82ef4a6407559bad994181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d73906a0591eb276152363e39a114f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264cb3ecafb2b73765d8d5769e77cc4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf151a96c5acf3cf99b1b8f1a105368184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066311a0e2e6a799bc7d4679a1b4e03185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ca8d3d0add70208bfad4a61ec9909186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1143886cc953449cd911f915ed421187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416f66c61ee952d56ee670076f09ce0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0ed7b9bc13c2b77e31de972bbe810189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074730fe9f60cd34f7c5b434ee1b19a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665193e392cbc6e5c62cc029a25141c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791b6908933eb77ce911c99eca80087192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b6a94cd6f436ed2655dcdfcc3c2a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fb2b0ebf77b0f113b4b51d0e3d147194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8471b3d9f3c7f83391bed0238afdb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a21c1a50f831ad6b1e3ca1f2225de196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b7df9e5fa574ece6d2a0b30d1f80e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d036708eb577f476ff52d8b80f20f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946bc4ace8aa446b5d18566a3bdb22a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51422c4225f387dc57aebeef34c8523b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34b1ea2bc6e9b564afc5770fd629e6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfd8067890372df899e0df4a2762b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54dc0144ef94ec06f7586da6cbaee3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18062c7a4ea22557cb893abb182a1e4b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da89a7e7b59d768a599edf4114ee044205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f5f3758c9eb3b93f47da5a14d1e5d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3ccf4ff82956887acc2d35331d489207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694b581f8eef7388ee71b225a1a91a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884e8f080eb9febf160a49cb37ff1f3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72529c0698213bbde0880fbd906cf0f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6863dde147f6b414c33accd4735148211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b4aa990a81072b98aa96fbce94356212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9070fedb69270e88c76d56d990caa5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d20c9bcf810c519d092e0d3e43192214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b92fc5336c5b88d0499dad19440346215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d2bfbdff8ab1f510a9f3c41810cf7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e70696ee719a10f9049cb63b0a128d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb51ba82480b71723cfe175e451c36a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1139c74ddf0f20b50e72c5d89ec38219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6bbdf8140db61cccfe7da192811d2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97337f4ea339bdc056f7a8a9cad166221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86667223d215231b17ed60accbc60c69222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc227743086dc18a69af8d34a6cb328c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e05d8003fd5f44efcd575feb8ce9f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b67c90d071c088aad75559af80489225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340f5330c143f6ea5ff6f70935fd987226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8d64d94ae9f66fc38b6c91c84f34e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e90058f08dc2b3201453aeb980fd37228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b45d891e22e571dfba3a87dff3b750229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884775ae01020317b38972dc64a7fb5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a36f952f90b19f68f7ab7adc2873fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518287caa7f7278fa5eb5445d2cbf01b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72e1bceac3f2d4fc0434c050718647233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91caf7e43ee6d575d6f8792bde496c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa75733bfeb3b67ddfe915f959d01d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef0b3619776e7644df9f275adfcd9c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadba05d191055844707e12785f6392237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceea6d71715306d54ccb6065901eb1b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37045e177578d2df9373eb5eaca36ab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417dc8cbad74ffb88308e102573c551240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e18822a334971bc0bae6941a71b8d4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121fffb9babc45c373535a6bab747c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee4f4497063b9255a2347b93b39128243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53af0848a2c1aab8b0070ec9eed3b76244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a4e6ebdcf7fd2e1587a0c8dbaaf80245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958631ff8a5f2628107a6241e8986d6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9269504251541d68422dbece2aea8af247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3ccc24152c3e46df44c4c9f4b27e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee20f687d07b6794b22aecbc39e061f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229703a87b1c0b24d9603d01016175a9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82180c7f4088c437656cfdca1305684251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46ed965ed2ad44e228e5945e08a0ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5a0f404dc9e2a252e3c513f4a4102253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904daa202c56c0c22d2645b5daf6f0d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc1e9644529346c885dee4a9c4525a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cacb919647fba2c48fc2be25b746c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb04cd3e19cb177726417f84ad63a4c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39536a8daca561943307e64aeb81e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd01e63b67d9a697ee0bf64d60d9065259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235eb541b0691094106673e18d591c2c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917f4dc0d13047321e4cd76ad730a62261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71030a59d71c9b4df392b1dcb72fc558262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579760460f9b197731e00bfa6c3f7d83263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e167dc5744c6bd98489710165e671264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c524b64331b61971435ae54b4a5540f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a864df0bc6a9443afdbc36d959334266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc90a74415ebe94514e2b594f75fc6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62764f953c8c47f168e8a3ee0c72da4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f886c1eea8b5158cc23510d2fe692d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30afe11f7a478392dc4927a455f7d99270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48aaf926b5d13e85ef7f3441b0eb07271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc54be579934e947a97f5172f518e47272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3394bc8c5941d498c8dae283f9d38273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636411e88fc61f0c4b602548199cd690274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f7ff6f5016f233509923ab17dbb25275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19ce431c2391a90f62879a5a6f12fe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e8b76dca20c7a7ab157a278df88fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7f193e7c5c432a41ef3273b65fda7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4c22e0104dbfaba798dcad77ac20f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb351c314cd39511cdb382df91a608280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8344187867fe26a1d0476b3db1830281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9fe02605fb695d2e4bcde787ae952282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced88f5747e853177f72ef1524db506b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a1f31c76d651cb7345c990c4c44b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852908ffc70070c8ee95fdf02b4123b9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0323c271e7d1520c8b7c475a05b5026286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06da9d103881fb361120c617994bf87287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353aeda0681223301da151e9a460f4b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ae2794da321a9956bd9557e8cc77e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94a3a5ef94990c2c0f11feb848b766290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeda57d6983671eeecd727290bf871c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cefab0e9392d796a7df2e56cf3430292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833051ade1ae7410d44671ea8d141c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18270ff7797a6f3e3c504fef0170d2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96ba3d9c465bd458f595be0756246d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba2e5e7e3464a37689d9d539e10347296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff470229c76db4aa0029af6037160d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ca6bd72bd1e942684297d1dc17ea4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f107b6423ff4ed77f56dad0d6f2c777299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600684301efce1bc44e7fd9bdca760c6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacc8d57587ee2ea51f57fd980aef9f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e660662fe81c4c0a41543c812097ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acac323824fd5c2b53e313377aa40f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77beaa361f88dce867d3245edc23c0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d1ad331ffa7bf26006bbf48753fa2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2d56a7202aad67d987d5a8a57b8e9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f96a67eaa1540fbed69a6f5f7eb99307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f03d433f9e809763cc2ddb9a7d033308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac3d90f47c9388e2fff3342f0e0b15309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983633004b623c2100302a56b15cfd30310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70049335faf8fac07d14dfffa90955bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670f6d98f9bcf03a7dc5e5d9b116d70312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d59bc4227f85d62ee90262b6e805a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a88f543a7c3052131c56879f010bf9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3f490dc3246a6b2b7313a36059d9e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b31a1b34d6a789acb0c36242fd436316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f398ef8da5a39bcd1981a7b73f0697f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8ce88b5b00d1a9d501318ed4e62f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11207b9b6d2cc34c28a4b439cf589088319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0b4c71702aaa5e3bcc63933f19e58320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95950b69dda5913b362683878aef86bd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d6e0a4197814fc3607ccfc1a76a1a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ada922117c2b3b9c2ded437d67a0e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67368ffe99bedf0eb79ca394d4a613fa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3986c64b5b7919678f2cbc6ffb7fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c109b46ff6c2a1abbdd18799226bd7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357e952ace6d1902193bfff3c2095da327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16877958cc3c7f096de23b914a5d4c3a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855d1e0b4e4e3158aff88bcb4e9e0fb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c1f6decb373f2bd7d95bec8e51d44330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8f60c7c80ccb39e84a2b2aa259a50331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c3072418f153fe410e6e6f3cc2b3b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e8c9c049775992604b3cc9c88e1c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5030454b3d6bc950f35d500f9da3914334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931a6a6bc26402a5c79d5538f53a155335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7dd260888847129ba6368e83ab828336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f674b6d6867bedf7f9007d03d7a5e91337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9711697dd9091c2f03c873e5b9cd9d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0128e9b8371ee8b1acdb77ea306ab3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75bccc2f711648b7264006bd4df439340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ce667b8d019480fbd528eb9ba6fce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89509e17950f942e2cc79060d6c70c42342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cdce473c4ed77e4847e3dc977038e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00932b3066e3b9410124be7a91aaeebc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ab9091e920de488bb84e24395d485345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3104de6d646daa03294c5b5263238346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe6b7ff0b043fcdaeaad0c4305ea5f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940ee54b4e1cc3d737a7a3ec9b5e6cf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951df448baebc46f24b54c90e29c7359349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3d5850869f04709710840f58cb2aa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcef80b759d1a0b5083170b8964247351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0266fe5da095b28123a8986b04e32d0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c503bbcd111fbf9512ab8cc0be4c974353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258375a0f1f611e44de109c3ad55b100354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4694f4b92636e31ab7c14da76d7e88355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112c05b71cc83e542d87c0a4ab37982356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f40124e3ac90f72509bee0c2f67a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90841ace380a788fc8ea4adf711353c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f7f1edd71cac6b3733eba6616059a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a0a9afba4b35cc9dc79ba4ab8238a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3dd2efc73a0602d1c65e488f646ea9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af598b7dc99e38584cd22adbcba1676362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d49a6c1210bb4ea9c033f12ca95fad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fe7ddf925545c3c57fd0569a1a5da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b4e42a2484fe095f112969a83d339365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c592caf7b888759b04a5b27fd288c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23cb19c39d2646ec1cedbf06e269c4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5e871e3b65d1bd0d38663fbde650c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93043ab7317bb4636c96feec487c7d62369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be181bd4aa8332c778dcd13a507f6fe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346c43dd371e8c40af896a7a54d5baf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294dcc4906c6456e9482ed51859f990372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb55bdadedbf2c5f99dd02919dadf4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7b54f19da0282bf8868a8cd14f44c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a714138ada549cfefc03add2e2ed33375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03ef5ded08d76125db31bd708f903f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f88730d8554afeb4a0eec6ad3dde61377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3708e87f02ebdcacf82d1ce5083ec86378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd96185d907784695286b27c8a8ed8a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9c37c5ddc22a93489e6d39a4973de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bcc5304e95db8aec66e037c083043381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bad02bdca1cdb6c10cc9d4c2d34e1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459c9b1c03d926c9d90573ba2e530fa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a7005d9e640cc39e45ff9fa248be5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7a6cddcd8bf5fce9dbdbe63bf115e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b99fe9dfe487f5f8a2f31241d49d57386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b101e50d60acf6aa4307930c0f5f00387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5beaf10b5fead08b45ffae883eced3c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac984e316c65ed5deba0ff3c9c37c0d5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd13091c077accc0ac3ba4614f0d1b6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b821b4d76235d9affb456f8723ffca0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb30bca5a41f89950b18445aa1d275392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e134d458ed96bc490e1b70c43c630a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e51988366c092f0755d884c3a7c8f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6a80c4e813852f71c7b70f01d800a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eff2b9131c08313df90feeab726042396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63a7980e17ee909770589ff7b49266397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bb81781ab8502c37e7aa5e39bef62398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab681ca133283fe04ff156d35e8ebf6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a204158feef138f58d090703b8e3af6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba5f61e551b69073fbefe046131dfb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc75601597181113c0c2039e70f4b2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc634fb641fc25032b0477811335ef4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c7e176900e74f83fd6e6e7aca296a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0d7c114b71e0081f69bb7a9b6ecdd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a71ce3b21a5931e6d1a24aaf0e7d8c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ae28c123e8e9ddca6c904a19fdb97407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5ab8503bf96c3f590f6b997efce56408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60611e6d6d5dbb625b6306394b794a5b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92aa56e5f91e56d504e82bbd9589bd9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cea80300bade49e1cdab7cb8a057e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2459b1073a0016a136e2f0eb2681dc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34831b075be78169934924837649654c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadbb4923bafd0e5715b47b66afae2b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1eb1b39b81aaa9e6f8676b6ef6003415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5db2dec92bfa5b187444fae177e65416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15eef82ac0006493834a9daca2f838417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4e6b0045b7f8682d7fef881d7dca7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41593e0bf3cc5750f5ebd97077b0149d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbf6dc5ca3329fc8c7745c27d6f62b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88c31c73e8f5ec9b9f121b3db2b7ef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c33ee12c58803b8be34bccc570659422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40055db959967bf2f14633455f5885d2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6f95520bc77a41c58f60bf177ea91424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b949d15c29f40afe4a156447d5bddf0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401477c6feaad9c4662ee29edfc24e27426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06a599f8faa5a500f580f5574ebf04427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02955f44a6513eef23983a06f8573db428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9e4d3411c44232d8dae6ab9b2178d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436617157a910a544b792c84e057ad33430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311287ffc1de6613fdc8f6f2d3ff69d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03276244ab26af05a42353cec256ee3f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c40258b99a99f1b334165b5805bc96433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992eea5741ce7026a98200a5ad99b4e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6ad05a0854762340a6b0aa72cc74e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e3bbb75a35addfa557ca8fd61f5ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7f073665484585c4307c0e3504954437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd95721961274198ffbe67386e9bcd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbf9240b80e3b00a1cce6d2c588910439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43dec1602a6ac714225aeb977abae5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fb903817979d14a1d78fbad0911ce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc12260498fd71a7a25e477f976a0d5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18926a1dfd1fb64d02cbd89e8e027ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8c47fee905189217b8eb1c75432ab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aba4af8614eb3bd6d1c472521fa788445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c4f1926e54c3c786344f18765df8c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd397c61ba08543faf7736ae6d6e47447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a044ac51026c3a214df8b30195cb3c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bae2c31b5152d2ea226dc58f80dda8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349e69474bcc37a454305542141218f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42465b6ea55bdba3c75c77b7d00332451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95921d4c82b62f6b87d00f66bd32341f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69177be9cb84c11f9d22a1dad3ca1d3b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424b93076e5e28eb170748b16536c4e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022d9f576166bd2c2ecef8bf3d6c796455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ba6a43936708c0193fa490e2991f4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca13855368da3a84ed6be5661d0006457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd49b4b34c48c6b972782aa22ca25d6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9df41b00d7fb08d22345669ec48480459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f1a24a3ddac04297d6f5a5afc4d08460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293a675dd09079ca334fc9d563c7169461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9582de399cf8799edef2437dcf3a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519bf5961d42027b1351a6b228c6bb0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fdf868afc7017b0e23a22599bb878a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32705ead3d175f34dc69d6fe63c3031c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a286ebef1f0066bb7dfabd654b8035466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b664380de6953b508354f21de69078467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02d8f0e7e61e8291e08cab52459a69468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f60b7279843f73745b583d9e7d410469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded60422b5d844029f843ca2e37a3eac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45159f79add0e6e80951508ed420538471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9590f121895205514f1341b331c529472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7565d661882dc8d1bde3bf0c97d4a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645af49f79f94273dcbc3e57c252f0b1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119513200b430ce47062bae80e18437475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975e1e5b962a72fcd5cc7bda5529955476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c972f91573101d30ad6e73eec0985477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19aa81863409717724ecc1427b9c7d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f7de6fa9e7bc5e20e839518d46a1b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af48c6510d6e66ff30ab615c5c0c4a1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64619ec478149b3501ceefeb043e7e9a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdddbc54f0feb6d76ac16ee6aadc1b3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57739336799eee7cc838d46158a49b28483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c270c1c41aa09f215df6403f0bcf9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e03951a4a93a1ad9b082a68c48d921485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce4391eaacfe20f20e50a7511880a9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836f12d80d4416e9bab0feaf9ce1571487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68c9c456b672b6db80c692b26869a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1dec8b440ee45ac1811d0fec73780489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ffdd6257f2b0fcbad3a154556c80c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511674b476bb6bb2e482dddfb128c742491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f952fea819c06b2fd03218124d3de492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a11c811b8f94b0bbcbb45d5682eff4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26c0f3d602b04faae819f464bc6cbb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6588cbf644570d1792262cfb09c82495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c64e616bf8f60c030f9079895d8ea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff53482cb84d5854a7be7d557e74504497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f53fe6c1a766702465d76eb8f5e8a3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3526793b97ce467a8433f15920120499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df706229725c942a07a0e2478c4213d9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015e80e98ef9447888901e65f6cb0ad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05231732a75773b9c754344829ff933c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e08b275b2138039063e2f68d0ffc50503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da1e5155d27d99cb6af57f50aff12e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc88ec57df33150b3f418a34799c896505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c90362f0ee6f26835ae6283472c15506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb6474bad9011fc9cc74eca76bdb4f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e04f8802e40473fb427d65de15b8a7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e0ad0561c339af207b08066a42f60509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace149533df6312dcb0ac31e971b1da510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3480d121b57fed758e15ad9fe375c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf49479914df084338685534a835feb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb24ecd09fea70e6bbd3dbc7d460241513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d50db040481efb13e4a3da844a299514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3507c3b628b880237933fcdbb16eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104419e52e911716092efb0c58c6370516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb5af67d1bb6446e28063cacb13e1f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5da50b0df85ead7779e5d1380d826518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf74fb0c38f13e4a38f136e973905f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947f0bae3072843f60bd894f47ca119520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbe55bd13a39c3d138c4ed5a46ee68521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd87d1a93a1f655a597760c5412ad7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b1c8fabf5570a303a8ee5c94bfc4d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148f70d15b4273b4ed9582c669ea9a1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1311ccd84593f7e2f6667b585b8ea79525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72653cc6a751ec9830cb50d921c30c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4128a790fd15cff2e0d4181c75321cf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26b426f4bb58abb0a393e81839668c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d16e3452a1f159b37cf609ff8f63a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce080fece6eeec97975d2d96b33f921530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9126ccdabe046bae6dc2587937183e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ecabdb7c77615e5c935e544a90310532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5d00c85063e056cef7a2c313e8205533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19cfee2b62a23dee6d09ab7b443743534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938885de5b23ab94bcc4c006e6fa3df2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31000f094aaad375ffd6fcc29bd9e2e1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a0376cef668c93b49104a52c9bc98537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbed367936cc27cc9e6fb8210b301c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de585fd6af9fb246cd0ed5fe98b760539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a914d34ad680d5fd0ae68ce32156c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db3187c08f310681ba7dffda27f441541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd98efd7e7f88cf90af264c1c64e620542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8952090bdd03607b27d2152181b727543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b001cd24bf6ca8348731330adcdc73544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75f13aa97d80accbe4ec23efd2a728545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a060fb76fccd48777b281ac08fcf2f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c4ad22e0c4392e04bdbad0f26e6e1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51739c4f7d3ee5fd367b3f91a0daff7e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda0c203e5e6d357559fe7dede2ee02549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b17c9ad6b0ece4ea4ac65b70cc1a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f70c776bf149bfa2306a2d05d7f11551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719bb43a649911856a9f5e488f9d9de552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e70e9b6e64c509f793a2d6ce9a7ff8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f04bc81daef5dc264f3faf557bde91554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9058e00dddcec718e28a28faf6682555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0bd7f1e9714b29c499e348694e5d6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e541d510e8a7bb317bb6f9f4103f409557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab88fa60b6c878b80af25c0d6ea3617558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a236cf8fc6bbfab2d9f16cbd6743c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345241b57348ea12ed9328ebec98500b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36dbf8217d59c85b589707e1442371561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317f6e3594ff0cb072475944a804ba7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b6c58bd4b5629eabed10af6a6c928563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce4fa86ab65a03fbd148700cd72af1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c13fa95471dd1c72bb8ce7ccd337a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c465a58ead30925074a0975efa883d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fb0f72c4bf34fcf52bc4111f7c2ef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab58672afc95d3ae2fd62d55f52cf0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d230a3a6988837e394999ba4d3233569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bc43d8f1dc7695557c4171b377dff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b725d55f0428d652f25bc7b9b86a00571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368994a28f92b413756306c7937aed2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142c0ace24fa84c7c8cdc115ff8a688573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d06dc3ecd086b32bc993e3cb1bca6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078b8f37b39b4940dd69064481f886e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930092f86b3f91884411ca94f17a9cdf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225529c9ce95a9dda0ffffbc58b1c14577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f2f67d251dc7a21a5f58fa7f56146578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc4d066e10600e60209f89821358ee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a035cdef77d622de38e066ab04d74580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a49e634923047e1c92906d267b9e27581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9987060553f8db73722627a198a49582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a3e87dfb2d4a3a8e52f5c2e18b26e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda22704ad0d4149e095ac6e10b4ffcc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f9d6d59bad624b23f5b93b9122284585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60436f9c286c088e4d018cffe6921e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976349eca07023ad6732183e9dbc1246587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae039d944f6ca7a91fbd5fe3eeb27f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a129f3cbb94288d6f1fffa4ac85f12589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3848f69ab6fd255189ac10a8b4b21590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5473bebbbe5359ef04b15ccbb6d67d7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c0c2b39d3065c33c6af900657dcb4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9038bd689f29a03d18c218d3cabf1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0496d6cd148848baf3523883624444a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb1c5c09b0469b24ea751b2c5c9155595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e300c42528037ed235d97da1ac93226596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea14ee8cc55e97f28bd088b0cbba407597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d1250fcc220e5669057aba5ea5fc9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8cd3ab6684f324c7d9bc98935f502599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1f72c373a8a3411e3abde9edaa3f0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c51c39448e845fa4b2667a333337d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff2fa5296fa036c9f91aea82b0a89f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae32823e07c89fdd46c77e909178d1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081420d9be9603294da07e7c615955b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737afdd87d57e86789f026c4f7212a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bff7d794c5a49551a505fc0ba8633b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0c61ab7d9698bcb18f4bbb52dbfa1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62afa3f6b19096725d95f1c3d7e7832608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02b7155a49a55b0fcf730b5a5a9e4c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3c0d50217c6f48516a1b5aeaf533a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39066d21397d20a43a5f74b4c8f4b5c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66ffd6dc66457eeb2fccd1fd26e9ae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7078a1e761d77efcc06080157d5136613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05afb18b45f2c442eb1e08a580134c4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560404e41b4343559f384ecc0e758dc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49fbe5bc810cba36487917dcb52308616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aae39af74d1624742990d5210cdefd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee63c5b425efec633df89ba5216fee6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cec61af4abd8bb195a2eb8254937b0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10f775ee8e920884dd04f43ab06cd7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62e0f325cb93294c4cdc47352d3f72621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b703ef93785a5edb48c2c61be727da622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b327261e426ba6d3667434b40c3436f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e7d59eade85e9b6dc8078f41afcfb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155a0767bc8cc0622ad3c2d2d489d76625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a54f7c8ead60ce28b918e52d190995626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3bc86b906c23931de1d297136f119627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fb38d134ca5c9ba4342561ceed54c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafc8e1716d01afc89b2e9e3aa6c8b3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883996868291cec520dff0ef12a62d0b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194897a96f9f9eae3b10fb27fd3f465631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077c465b8d2c0081d73d8cc012a1bc2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e7638577bc8702bfe673a0d222082633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e11d219acd1b1f957584cece868d1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21136dc169777e9d65970a20e58d926635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635954f661b59456dbe2a7af68f00807636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cd8e82909e07c596d7a8625a524cf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458a20e366b60f4cdce5e6f42087f29638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330e1fa365c93ef979cec7f17581865639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe599a46f7020f28a7e511d33a3b12f2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8632328ee4b1345358cb1a1cbd08e6d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0439b2618dced90217ab95aa3fab6e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006cda7b4445915630be6ec07c788c0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc924cf427f3501e59f1a7be2a6863b4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd54b0671a3670898746c21bfdd5ea7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf386797013177b6d7062023419144646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bf57bb4195678f24926c55a3195dd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8d7bd5301499d723c699b37a1d11b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e733859053100dddf19ec800f3a6d28649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004afe122ecea0f1403c85776ba5104650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc8096767e63c9e218a98b2b1840e7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77da7fcca8a7015de9ff6341203627652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d091aaa10e12269300fbef9c75a1c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12f234c4a6e426873bff9571ae4953654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28935b330c5a53ef6b20fd2502e9e538655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e33201e6e380b5d459266e13d7f57656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2635b84e054198835c46ee4bb8fb85657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b156aa287c52fde2e0f31b38033929658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44a3d83c5110337e6a7afa1634d144659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b4b7738cda1493761711a4f2b8faf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ddd94068fb2e6ec3b828a7153f230661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829e2cf1aa2d0bd4c1b9763f542425d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b211cf771aae2701f57c7641e76177663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5d2aeef2df0077ea87fda7ee9d689664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ca83593d7387eae3144e8b69a3a74665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f9c1bfb9e29886046712b2b7dc7ec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121df4dabf0bedf4769b0f7cd3067d9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31070cb86c61d1bee9366cb0de1d5af8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c82a1b9f795966fd79602d14f3945669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6956253e26d13258477afc946137d3f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105967cb0537d268bc0427d28359b31e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22e9aae0b9d2987154c6de1fe4729d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf554390a2faff4aa9acc06394c085c0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b0d657ab6fd9c7b9ba246201c13a0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1025644a6356e14ad42d71b973da0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea95a430f2a6bf493118a5c55d629b9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8bfb1ea942ae6b4a831b989ae5098677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff68544e44e2fb889a337544340d42678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14841c5e51cab4f2f1b3cb14353adf0b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae6f6e8ff0c6195dd07190fb1a7d62680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f110aa1b11dc03c9955147c8e31cf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b70ac82de6b83d3f45250952ff7b6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa02a05eca0432df04137f26f8dee2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb5f8edb63fe2394d628a852f54c92684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0c5bd52c7825f6ff3a839c3ae86d7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407c0cf272f97748bcec8ccbaea71a9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869c9ede7c1ec9ace972d1fcf322331687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5134e29c49a2c9feddb5c622456c45d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c986f6b3c27778bc2163309e3c0eaf3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74a7003857c66b5f6135af5ee91256690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ea3cebd7174247f31aee792ac2af8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b082f2b33b00216332c45a3c2f2f05692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427bed206f6c6f7e52240829ca99d8a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266ef32b4eb2318f5a3eb436e4cae5b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f2e4377c43a5cb1b8c6c27e47761c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a95aaf253272b333582efe3d77f39a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4dc3e5f3d17f5fba0b738614f6af4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e517b5842230acf48895962d2bb7f2d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730d734820f985f2626290e70be5406699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022e605b9b664c20a043c47669de02d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95ae4487ae012480da6e4769ab19ef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0238b89c1033755ae7079ae7614953702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740ca52b374d169fe79a8e2a65075c6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97060ddec70958f2bdae3932490a04704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05b30bbbf9307e88d5368eac0ba3b6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62f3f944cddd25493da0ff990e7a5e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c2a084dda7371ef46d9edea14ed37707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9a3e20444ddbd971ce91b688d8bde708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a8debef7f4c55cbd3fde2a1933826709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c22f66d283d471b77da0e5bda8cca7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18063be44e411b3b94b65908f4bfb321711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3a25ae9347b400a82f91512a1da87712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9334581257a20502404cd6c146128713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae610e39b3f25646caf05310d40d12c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7946d8e701b89822f6f9929720cd7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e91a6cdb5c704bf1832c6c22774d73716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37b2dfbae85989af7108d573322333717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ae477c0290b654b0841ca44db42bd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e073f5ea50937767f5f1b93fef8e95719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dae47e49648682db19435e6c7a0c0e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6302d539cf42866b95697dd0fcac85721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1636f1f3cab3d524977675be44a4283722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50e53d4aa144275dfdcfddbf0c9985723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f386530ea8bdd898b6b7cc60f93fd4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1aaed46fc415f6882969ff7627d73725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ea205660476604b7017ff3572833c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf07627eb5da0f942398ce9d74d9166727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5afc4a970f09d67131c4b09238de61728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c39fea58f00725edbe800157a9e63729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31049fc990cae69bb9d59408bd0a4f4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d9869eeef7bf03bc23e846d480735731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5381ed4b617e05356e66482d424d8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e240386aa479b05ac7ba093338cb1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940b568c45e95186f953a1765f2b19a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c1c41c9e906005e286f78eaf2f7b9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b374fa352bef8b068ce73ce234698c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151c9b502e5734d1461bd003ba20abe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbd9620062e4d20e313c7a61d035d9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb169d4ab4bf062cda14a40daced066739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5231c4b3be48feefc496d8f2a0c27d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fddfac8f71b234148de4048011796c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729a4e7a218abcee20a8fcddc7c9777742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87721ca12b5b447a3e70285c7d8f6e6c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662bcb1f204606edb30441dcb3f0aab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c83b35b4ef741bd9955608c2958c0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023647cd0e15dfb070da28dc3be727c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a379572866253c8e1225db3fde49b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a409b1274445bba2eba4fd23a83633748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecf7e01dd7da6a364d042eef27d069749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e708bd7ad786b7d77fdd55d2c888c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31064e8b1da8b450322949f2ea8a0c58751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e493352b69cb079c5c70674e3eb5f9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43314814cecd02a310dd2d5058b000753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4e76b902f1278a09a9f7323a07146754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd83088067d7317a5260431be828732755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01567fcd993187d0fa38fe13b4befa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d012529873fe65c19a29f7dbba40f5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a54d026ec2d53c024d6254ba8b288758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f8225ce4200e3edd4a74a9ad61029759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609d9ffdcbe76942872f5fcb76e59341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197a22f9008c1cca5990a5e8dd479fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3c9981ea7a04f26dbdf40e068a7803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353beff5513e8c76d20ffb243058b11a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410ab0750878ad3d2b6f08cfe41ebd85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb0c573a50ac98e23ec7929824f5896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d9202bd82b30a9e6f6684bd67b1637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674aa00b9703aa034a916528773da788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32a0e5a9228323f217be4a8b107bf29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326327dc82bcc4a78ec5493ab74cead810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f78ec4c18b63bd5cffd9f5fc8116e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b78c2fba105fb6b0be44bff0c84c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d3b664ada23a21a593c0c46ba882d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c0f58208e307145b1a3229684df6314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b97932586cf1cc3de4624541a9c93115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2985473290f3e085ead520de63a8a6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8db6594945ae65c5d5e8015071958f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837024c25a7481a92360f075edf6fb8918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffed0aa20e72eb08c9a62316ba4efcf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c84ab0fdb14d66439880bad2c17e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a1730f9c755aa26ab184f24d343e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51643b91a2ef2d91cba199a8d901ea9422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0733276731c1e2716f2312a7bba98323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d0293bdf1334ff56f6423747785b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b46ddcff981d98752f596fa0607abc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dea7050fae54526b78d0f5fc8af97726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146eacb21a40a490703f615e42383a5227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26f24f3e793105be55fcf6cdf7e9df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1b1c8d02c26df9e6cdbd1894143bd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741e798c80ad7d1df5b2bea245987e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485ae798f23d501d2c24f0e08d514dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c202e4fe67981ed4c18e6940983890432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c850ee94690acccc46a819c71b40233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfc61e2317f42b9f33aa3f3df58c5034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58481eb839581aebd26e5c528b9ca3435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf2311425ec219ee22e71d9734094a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a7608f3a809a0bd1d098179fbaf7f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be60b6b83d4821bb68ed26aa02dbf438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514ad38a8195bdba20abd3d79de5c1539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63bbed615d58e49dee646617c1c96540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa55694d49143d026af8ab627d8cee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ffbd2db834bf7ac4269e03ea438fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45598ddd54da8be22ac0a1723538083943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e758cb4992f2a7683f82c794457931744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4b12bbf7eb60f359459f65322416e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5c6f1ef18aecb91cac54991a10b7446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0b13cb6d9648a9b5f710f496a115947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126aad5ff0915f1c01b4c185f464fc848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833efc5149380d02d5b1f8bae86c8ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca68a60f978900bade4fb39feb7fb8a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52004f3b4990c2b3410ede5e980855fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19daa9bc73a8b5f04d1a5f1a44db13a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf1da51a90225485c0570dd29fc2bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55830bde7bf6e7e226a84a4afd52a8654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822671c0131405e0b541a7f696d66a4b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f0d3e973444a52aafcae6d2cdedbd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df92b163a6858f323c0870bb35b2db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8c7b3d8723a9c9cfd1790f105d5ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c44b5b3cbc0b13b2c5b6b93d15a2559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7c0dfea9af086bfff650754a44b3560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34aa4e0cd042f004aa909ac7f0607b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb217e48b8d2664f03319146278d3762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedd6b67973843a03cb58925ddd114263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7497d928f26216e15a46a73c81c5564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c3ea1ac665dc3a9b940608a9189f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215a7d844f4e6c3a9fcb239aba5bebd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bbad210b31eab06f53e58ed813fd267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92e2072b7548b853e1ed411599d6cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0289cd3614e80a2261b3c759486edbb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67735cbbcc3fb9274dabc0237b0d7fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0660863e16a537feead1b73e86cf0d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d28b948c6d85befe232708a543eee772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e65dc495e2ceca3e16bc1ccb4e68b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85b5aa145853295504242dbec2ffcf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449744b3d77e5e5ee7ca83ba729ba0675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4ceddeac6d9dfbb4b6e3c6193fcd376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31609abd454b149bb9103d1e6eda6677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bed9c3f6395324dca5253878c8d07578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363495efc27fd68d22bd18c8d8d95b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be66ec8a53664040a6ccd6cc92a2d3680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cd8380b837a7ad820812071d7000681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d70391e1443fb5c8106d0cac24f8fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb2088b72106ccccc02e98d03e027a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b03eea2435d113758f18689a380da584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61baed8c0428023a82323aa8031a3cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9613df17223502780203796d0eae9d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f56fe78040c317d75194ab9623d5287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec82cf0ad5798f8b8a76936ec64514788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2c793cd795c263f3c06d32062748489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575e199adc731e6e06ac5c546dbe0f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4eea8e1367424733832405525d68291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbc897a23514662e4ce03cd4146df592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65502cbff2fcd065ab1cab57c089649893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc6b0a2964e7dcb1cbd160a30cf8ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db58021a8223e021880a06f71d1ae495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04712ff75c81f6d6ffeaad51d1b09a9596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1126c06d99f073e59310a1835243797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d0a24253922f5887f29006ab94a7e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea4f0e1bc5b3f3f22f4b46ca488ac199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f31a11427b8b97c6a6d296c6596c7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e558c1c5d9cacdc7358014f0cf871e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf0ef180a4216c87325ac64c6a3f74102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290eb5215ff51b437debb1dd8631ec1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a8799ff0e8cbbc7be01e689a23853104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc8e505bd68e8af8958bfbf74b9f4b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b39d7dfbbebd35fb7ec32e0862b80106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96baa0e129599980b15e0d2cb426dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b90009e482deaebba2d8afb2017ad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda91c08d97b00a055c754cb4c54776c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61f78e7f26412925250aba1e7d5034110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cfcfe2fa67420852a4ff522e6e7d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58849920b6aad5069d9e40147861f33112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b009fdeaf06957d037d371a8fd6e5b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e561ea03afce8254ed1a085e98f87114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb360ee7e83e7c9b8480e4fd2146de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445196f897db7cc687ed1079dd01d53116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c892a7ad5a550153962a72334ea0d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b6f299e4a832e151d8907127f4f3b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c4d617e045798c446f8033a235200119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b12d20ca482d4ced23cab52c913cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281f3f81aadb8be5763f43bc6231f88121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2e47de75292bd61189da5f479e86c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25743fc893beb1f2a6f9b9819991c745123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc4bb1ea3f133e0d6b75774f769c48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235b71dfb3dfb7c6697bfd5d8cd821d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3d86ec4ff07b0c2a5a8877ab12ce2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f09944799d90f73c533d037932b3f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcbbf18694e76e93782cf7d04afcb1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7a783d84738b3e299c137c534458c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7258e70d2535e743fdc0b0e7bda0d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1716693eb67f0ceb997862a89ff84a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9cc64d668f501640892e173db4e2e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74e24ad154185975be51e1c6cb592d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8c3290177502ae072e2b8298fe00f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68147155695571ccd575cea0ab8588135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23844f67cc60090a38ac67475a7b6401136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94737c4d55e20fae77e876778626ed66137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f9f28a1e5f1ab6372e7c5c4262ef3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2df730bc7dcee6879ea2ad1c69a92139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f467ed88ae6cf9622c3d70e3aee90a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ebdb1228a0e9bb2f64a22a5a87f85141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ff90e95ba5513a1a93d574f3e3901142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70936b1d8ffd7f21b92afc34cd5974143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2356dd4faf17cf6609d22b78adc37d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d7a7494ba67c886723fc37764e261145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874318aef1eb1517cb8156b608f2b0c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb94173184e37c4139bfa0a0ee7234147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7c695b96f915d0ba1bffa1faaa491148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7a0ee78f94068a8d216c74ea97657149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517c089ff8fd4833c5528003d1713f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678cea7e32a551c34251bbf2d792ee4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0cba1d5b88e061ae9d9773e162686152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f89c25829e491e025472e3d19049ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbc46690ac65d5eb90257364ff24b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bd19b6845dfa1ed98c26d15d30797155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c06f21d4f8e8a050f7ae516d7526e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47800f34e3a48964c0edef8d8700dd39157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0731afeb486d55802e4b028cabfb0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7bbdce1b6aaad6b159133f7613c2b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3bebfdfd694d4f937cbe7be9ebe4b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8831a6753dc4304e354c1070f3021ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862dfbc4757daebc479f6d8e1cd66ce9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbec821cfc5c08cf2beff552f07bb86163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b17b109b793dd97f2b12e3ec9da60164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce72c611950e76145856d3c4590f71c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4296816154ed9eb1120dfb66be9af9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a6a01ebae1b867571f109169d3c5b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126564bb5978bf1ff581743f55092e57168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021727db816375f45c15ec2d52331853169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472f269b78a8897a27e3906f31a03d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302793b6c874485783a0b596847eac6f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7813fa0b3469134086461358f4802d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607f99a310644a968dfb13ba0baac77173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1138840404c74096655dba4241899174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fe11cd5aac517a03346d922e095ce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055addc372e3a88dcfe9caba07ffce6c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fcac1f98ed08312653396327804f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c6e95101332759fc2064e90965066178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449ce72168010a1ecfba357937625d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc15ca99c68ffcc0b867793604e9a5a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41873ff39561d35115ebd63320eaff42181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5644605128e124c7b7c0d120a4503182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bad9586651026e85652e1dea953347183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03623d360ba0cb93e132bedcd65b744e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadf13d7d916f9fa71f1aa08a4a2686185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9223eef13e44dfdaa6e799944baadc4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd3b7160fabf24bc9fa81aef1fe187187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87291fc20afef7150fcaec4323c0364188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cbe19358c1265fd2d80f8fa6286ba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abd1242bfa8287d532d5ce805339ba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1002149adc2b86314b8c2aefe440f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9420e666831b141b185fd58cee844192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13ce7ef2c5f71f02ba1189fc86cf79193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513cbac5d47e270326419f388f74c56194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4149f48aca6bf01756a360dff082ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb10c8f5b6b72b7514687f3e24ce90196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623340b925cc3f0b24fcd7ab05df4edf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f939c95e8feb9d77231e87848836b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6038dd8d932cf31c5fa66f3834fc3ea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcd5a8f8dc0f3d4752f3c92b788d2f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55a68d8750927af74cb5ea7c4a4ef3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8612863eb8c487a3d69c618053d7d64202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2a43f93c222c9c012e0e01ad95683203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bb15d3c2a1d7564e1eb19a2a0d08d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e783607e47c29f49b26c917da4896205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c900859dd1d896165a30b554c56e81c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac5e954278168ddd05cb481218c850207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01604dd951f409f51d21128092b574e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e7ae694fcb8ba7ccb094e0077a3b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94126972bb927557b47b8c8d22a15190210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc492be4dcecda863f8ca430819e4741211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94c30a1a3d9d23af5b54b2512af97d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e80c69ae16f51d2ad8d4c1820fe0a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da64ce8725f0cfade62dfca3cf12e6b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d71de9bb6c3d4fcf82eb8209c1041215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4a4c90029886cadc22ff1ad2682ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec8c12ff57e4a738cb2bd64556b160217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb9659d3112b625bc3fcf6ed3b038f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080603727f18b685cf089385ade44fed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bca81e9d495595433d712b98353214220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3da022f60277f425128bc2d8736316221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec139cf76f5330e34e7bca1c93d86f5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704a8d338aeee4d2b99c452d5f1f248223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332b59617f5c40f136da437cf611c0a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0921dd3d13aa9fa09c8dd409e6ca6f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19743d2978258c3576cde33a43ac9f10226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0e9aca25d55a02a53e79f742b4f06227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571a615f4d14032d0e74e82da6be795228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae908da358c8aa2615652c2f1c0801229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0d8cff2332ee494f939ccc37d89aa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532f4732246a5841c97d2434466bc6d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8006738b29b490e1f676e22f8852a28232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533c804a3a9a1909fc96d73ff2cf729233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692ab2c6508f1fb09607ec47efc52bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ef2d4341489f07a5f7db2bca50c3d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76f045c58c91413c9f76c0574b2e99236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10651d01f6099d3e4280da6dae8fc9ec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e39d1d4ef53f5855d86894050b7ba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8232e7810b6e44276e6d144ed7c3ee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fe4ee654f9b2e1d4cc06685b4d9ec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1cac7b0243f59a4476fb72a1e12be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7612c352206dc430558be696cb1d19242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a811ef1bc8a94f24145c0f3790a2595243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b523f6f19d8e1d32544e9ed62ddcc88244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542885498df0acccde9595fe35b3b4ac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f83c52ca9d9e8fc476e00b2575f5ff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bbe968e74ea2f1b8863f1afe30d64247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995d1229d8c1164cf195f8ce6657424248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db672a93c87b9a7f03633749f53798249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d17822d23cfdea595f5fa113a7f49250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af99861d0a1a4a0fc7d3fffd1a11bc9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f89cff30216b1246f785f3bbad176252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63d8e2b860ba8d2b40a6eb5b74055b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8ac32196ea52d13a47c6605d6037e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c20250d2ffa933b39e2a47e221633255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614532bc70b6e7ed947c6d5b9b608d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbabddc0d980dc515016c8c708e9e50257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331b02279bd98808f10aaae3fa4d478258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981e77e4a421190a53621d11cc6cb6e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c282c4f825487773e62969688acee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2213160cc6807caad503c7702f66f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e172702b1889f7c861da60494cbbb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb38641bc2289e3823e47cff0c6b0a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa744ccd7a83dd2a4f01f3ba901b6f7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba996744b974aadd3a7950da0494f42265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15450f5abf69db29dceb9f309a68608266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a523a9aa209418ea1fedc0e72fe762267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48f947f8796e245350acc61289f3c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50bbc865d6ba67e4306c21893cf6fd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2dfe005916adaed8e906d2807c48d7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe9a6e37736171f3e35898387b130e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e098a4799bcbeb6dd0f22bdf13932b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da0f99e7eb15555f4c9c1f70617737273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae5648a27c2edaf82b2bd7b59768a4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87104b2b0577cc58e305394a3079427275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae067961ed2603e2ca8d531688ee4968276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94c81e723beadb0587288005db8b85277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682147d01f7d7852dc94378441efb646278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034335fa9d153229e44f95509c94a661279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45720239f09882e395442785bc12f8bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa77e5b6c4963fee68d2100d02bd7b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79c234f14e58b3a4b0fcb5a4fec06b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e330cc5f2f720f1b33ad6b9287564d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e816d49a8ded00bc7cf42f21dd481e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3985499af4bb47a114be0e06887116285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0931204982a72b6a97e305deb277505286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf6e13b505643cdd6dc83617e91387287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953920162c14d491150aac185f4abcf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbbdabd6af12d0014f11360a1b8a5a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62e7424cb43ef57a28a6fd7f149419290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf300bc81bdd1e60da2fc3210059c8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f676d8da925683e73d8546d05393e33292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d908e16104fa82c09bedee4950591293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91200d66fb006f01dfaaa402c25faf8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d170ec57c3d6e73ec375a5af465168295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cd3f04458da22e145fb0d59bb6c32296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0cfdc8468b72178a6ea78310d795b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fc0db612cb0344e751052475840fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e691f5b66e0a47b02d49b5c1624998299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79781dbc41c52d7a79ac6a988ae4fe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb83d46a4ff7a4e0071eac277bfd78301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd28eb75b80913f1eaeb3fb5562d5e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f95818d1afbf80421387bf5d679f2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f77e4c2d54117aec185ce03477907304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10717ee6532b41cc2a27abaedbb07b0f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41500b62a737206e350ba1bd8d22899c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545a23247894688623369e396c35301307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff742d55b9d234a19f77fb25ca6f4c4b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42063a3b09ffaf05634ef510996a593309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a0d2873f67c1a4c0df5824f447470310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc9979a712221b3380a3541bd0e6ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1756b0d311d4edf6d2f30684f0eafd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68d25faa4b71397855c60ee19ec9d2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116caa94390f1da003b6c7c4005d503314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7112ee2f5cb6d34be2ea6c108926a25315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7dccc8fbfaa7f5e19aa575e3a2eb54316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72018faf83c8ab9612902256ca4ef9c5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae193f725490f6935a3eb42198c24fd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63e2803d84ce616b79d6a695df29f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac363fc7251b38fdc4ca20754a96a8b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43848f78b04a5b71c3fa6d7639bb2e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98badeddbff6166a3518a638e36229e9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376359c88291a03d861d2efb7b2889c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d632491a9733620242bc1d7b2a28fa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40fc32d3f1eb6bbb422676e09b6e16325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070f050410d268b9e152e9984d95a70326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa067e3b7e1cfdd62e7fcbd19b4ad76327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65962f6a14b06b90c7f997ea7fb9d630328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7d6f1a0f22b9a9f70830aade7a0a4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d193d2e5a2f05fb8225e909785ef6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14518e51d91e6da7d6eb06b959cd8e94331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245af8c2f3cb78102df80c1031974f58332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ad846760230e66eeffcebd2ebf74c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a47b64d1a70d071433ae95d256c08c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af98d14343e40a9cd19c5fdf51bcf32335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f2cdd3474d05b1a78bfa5406320d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac2655c3f73661feff7c07ec8fbeea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d522e1ce1de20029edb093b4e69cd61338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a29ef3ea0ecc1b4510751bb644737b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504804ad476880797634a35b3c1beb9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77546e12ac783d4ef1c7d1a888d0b7d7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413871d8c113a0e56ff4b298e689b55f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87746c932af882b4d879c1358a2a4ee6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e423f8693fc7ac730e77fecc7e18cf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76768865e284e7c001d8ad475e15ee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b6b93562ec5c65b53fdf5bce88747346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03baa7193f5641e077abf823611015347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf237df6ede5f67b609f93f7feb23bf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b39e19b4714928dc59ebc5aa305fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed712e37ba7e554ff75cab990d4b641c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78332b37b377f55e0f9de4fa7f0ed8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22d29126593c7aaf381d0f38e1c019352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fd0d6f32647da56e9905f93f74277353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca1e64bfbbff5356d8b54c80da7c93354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2350d42559ee1e5d11fa1ae6ef667d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be018380ac3a2858ebcab9446fe795b3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900226d4f561e4f64193178a91552b69357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eab455dc57ea867262970b2286fd5a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76189a0b7f46b8e124bcccca20a3c35359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40def25a78221c89bf5fe4f4d84a4e17360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06772e97ff98d000e30e614e6167169d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58f5686ae40be243876ce6c3785d0b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797ea9509073680163ad47ff46adb27363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72386b5c0da18e647c28581eb97c4f5b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c3e3bf27f198559bae71387b34631365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a6ed6a9b02cd14f5fce1adf1b7603366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7de9290f8653619a4901ecc681cbf2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd1927254e07352f8b87121f7d4bd7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdde1b8a826337340a453be7b27d2ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d3d8a0c4a02bf31e30d1322ddbed0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509bb81a81a62e0d41b05e5928a77c8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4f96387b37abe1c473b44e04a6fdc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920559bd782091948415f138ca110a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e30363fc6f74d3ae63a98c5500f8e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34153d0edf869ff57e324c6e096b6b50375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1966bc1cbeef3195ce035f902d28a2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8d006e2bc6ba91bb67b318372d83d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316eecaa8755791bb02266558b636530378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a407f4ac44bda959bc3a11000867f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f90b33ec0f978856a36586d3342e6f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b34afb1e7a75ba2a730e6b5f39adfb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bded3d4aa7cc9940cf7698a273812382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f498fc0e14425c7ea48c95af9529c5c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b7ba267fc10fcbca90bb7d90552ff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66ae6f2acf7d7cdf01287c6f0557d4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1165b28af72e43e289daa8a639663b3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733c725407564ab18aac4da8a50375f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d43f5550a13ef526cad3a98aa75381388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0eae6ce3792b05215d43da7be4cc6a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225999893f157219623110557213dcd4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b166728a21dc97d811a99154a493d4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ea9b39c17ec166680338562bfb267392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ceb8a198b8da0b4aa2b5866dd8a38e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc07bdd791c942c025ff04d1697124394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de2bb968055e2e1460dd95aaab6761395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f01b19f980fe98974131481eb9f5c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e653d7e6c8ef7b4c4aeb8e65f042724397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889ebaaeebdbff467d562f8a3c2cf7f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc9674c2dae6a1f69fe38735d70c6c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef731bca52eff7877bd9ee2e450cd26400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa0708dd54263022ebd78ed6a521ca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb966b9bd6a60465bd0af94eefde5038402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d858cdf605368ba9cfb7176ffb508e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff87e1d0c8c791264b9c993c6c471e3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87af1eb3b2346ab4d3cd636a2722c7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fd355be129d859440eb3702abbcbc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728badf63278f18b2fd0d9dc80acd918407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212275df9fb75c4bcf499d925f334765408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78461b8cebc5daebb089334faa0034409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f3c554b82f09238f99f5ada40aee1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f90827cee6bfd29df705f653ec0d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93b68e472d0051e40e9b3ca039ffcd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e4d3f8a285f5f3d2b8cd855733f9a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284049309fddc6dfcb3d2815ded15da414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ff2f3ff1a988f439a72f7a63768bd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479af52d825dbcb4fd2f359052a5502c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3758d82707076e0f759047f8f50d982417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37814c0f526b5cb45afb3b04453a4579418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41ba2b65fe8300f699d2069d045377419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1e71e59cb462a230ac7fce8efe0c5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649ad669d6a8cd3e5db37a7687c374f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e19771d4d273c85ddc848ae95813b3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9feb4ad05b0ab393e457987485a40f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fd22dbdf51200445b39757b69e065424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35cac5ef41f2f24ad4c5fbbfc1bea4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e27f34d91b05d66a133b2acfb7741426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ab536f8ebca7f3c863d10333d5eb7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518408ced44145596bf32a95192d91a3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b844c9de94bee2978a11dbaa6ddafc7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fccd90653131b81ff49d66c64e78e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f7b8c46f00f6c38c7a7f4d4e774f0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3163b604ef3d8cdff3773086ccb92d1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009f7fb3b3ed82255a0917d8fb5f3c7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c99f5b77db7e7ade349625a4e72457434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d1fb1cfdf97fba34797e87f8aaf1d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd1bfc46f4f1b9293d3227accaf038436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad5c91ac8387d6c4cc09dd918af09a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a529525f0a966a3343d95d955ecef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd410a1287575f3098395008fed037439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36189805f8436b36615a375e4c79ab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b35bc10f3e63933550671ad91a3de441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92f2b8d566f524e50f1fbec2bbc8bf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85f821c16292726e77ebf1ed418df7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53946e46973dd80d009fa1e85e33620444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c767baf34ce8c33512adfb9bb4bb4e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c2d55af83b20a3eb1e0693891f9cc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fcb4339b5208aaf2d13bd9e7943d0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c877aa4a72722df92eb7636230f42b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2fdd537a0def0ed13e64e05f0f3c9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58932d2265496b570223776fde4d714e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9aefb45d2b1c358ad55ec543283072451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b230166fc6cb39c3943a7ff8cb849aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9643eb78aa3940489bf8a4d89fbe14a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c72ac80187745afc5f7d58691fe5b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4837a0126f34295211937c9eb8d7d3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b98f674f783690a7563969db40a1b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d721dfa3dbf00e3a2ee6a558dc09eb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57dfbb846ad3750cb38c81bc4e87de458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd142e3611511b8ac9e5d32df299a76459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373b1732b9d09ea10ec1b5194132a8d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeda0fd793553613846e84cb923a2ba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7781a220504e086c29fa4d2c29eb24462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c172ea890795c3a8cbbeae85a97052463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c927a8eb34b12000b2c27fe78b90598464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da21e3fc0b9a4f4c84ddf82d495b02f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbfa8fdc116a42ce3963d1d4b10f0f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbfdb393af012ec07bdaa4e476a8cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095d0f883202be9b6b05125d22e9b3b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f4bf6d3d6823b400a7d446b49b3ba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be8c92c05b41533cdfe1592403007e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411aa4768348a3d6e7bd50c25f36206471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc004d23722df74180b6370f88e6a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91408ec9cba794f1e9e58637eb8ace473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc09c74d1df0325b330e82711ec6a4c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d4857ca52faf151ae107d32c390ec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efbac35ec0e4ce37184c919473a4ea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d490727f9b992dd7020cd6e2267da78477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f7399a03e4ccd7b7749aaeeeec0e8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1f5cc1e4c0b58a20166b67ae37c10479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d027b6d9b50db971a4e14da345a3a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211dfa31e8685e6c3e755ec80d9d8556481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43875b874f9291ce9fddce6f2cea370c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d2de13f158e1f54941a5384e4a384483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3d4d31deb437484ace7dedbe817f8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f53576013056da1054749c92bf0536485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665d5b7b645365be87e132330a3f003486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6068ac2abf984051390ad32cf74a1b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60801f1d85959fda126e12094fdc951b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049f57a35ed53a1788a0d0473bfb221489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759d072490a3a16655ddf4bda8cfb80490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3fdfdc7d0f94aed928658c0aeeee9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9571378c3f00f2b403c6b4eadd957da492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93dbb6712a9ff99598fab9284785bbd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f862a3dfe297bdcca525f4ceaa029c8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0347c19c2329e0ae8319a41a7696c2a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cade5d2f972d64b158ba4cd4c62930496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619d0cb35927c084c854ce94f124a53497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d609672771b5a93b633f926af502784498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be846143b75d660d75498dd59e43ef5f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b336b425a35a195b18c85a4eddc71a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9689b8049f78458de273db4074266501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c604d18cddb1a1a48da8623f48567502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3531392ad5250091d473b24257f14503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49595fe8ffbfa675913667cac89c85504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92619714ada1db01862261135755e6fb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28a5729378f40755d6186bbd438bdd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711aa15c6751f4bc56be7b74625e8ff4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3ef452fd31624f82be877a2f4f671508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc09e116d07cb8ed44772dad2ea1ad1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d38b4abde93dad49ace208ebfcbe0a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd935f6b9f2a39f9a0d67e8214b55cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddeade4c9576102401087b5abed9e2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b6b191d98d103c9211872281a4dcc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839140bac326f2bd1a5ba2ad56d11cb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a33cee861f2090976001d008150797515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de62595e49ee0f53b000e1ba535471516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9cc33194fdf33f34c37ff1296b23f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3328cd6c293af02bf3948e78343a84518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84404d745885d73c58e14b0e7d911346519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb4ed0cdf61dd34c70d36dcfe35c19520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4197b127dc220124e399f8c5aaf099521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12988341d45cc0fb05e4bf78c4c9948522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c3f13acbf092ef7290d4d2074152d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20194e3cb6313cd9549de69712322e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbecd0316035cbabfbdcc1c6e6af5d5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6760cc05dc8b3768c9e709cb64801f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04612490e164975eb5313ca4dbcafc15527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061fb89663e7deec520808e85f3619d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac79cc3051199a5f167b602b563627529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64c6acc57cf91594b38f54c892d2ad530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b74f9297df0c8e772b4952b4d5f49d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bcd988da5a153f3cda55e235d5b7b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc7d64d5ea80d031bc96d32c5167ad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bf8b432b27789dc033a9200471a5c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e800e0f706ac3f49870aee565b0311535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632136733b1556bc27f253bc7562cbcb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17fb377cfe586360437ca7f8924ecc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca316732db8d413afeef3054aaf593538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83289c67d7c1f2ff47b8e599f1c4ec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9bd4579e1ac24a383891c182b59f0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06d9368e3b629a3b75e5170a9627bd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bada405de104dcbf469c8353c173be542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89918ef20d6d8cd8380c6b7f744f4dbf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf6d0a778b826b4da98d26dd676c8f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072da14b844d12ec169c60365670df2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1fef8eb67dbdfd665a18bfd46fd6d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e6f3faa3c2d1069b73f7d9d038347547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbf92a85d5cebe509b53128d9274e5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6436df276937024aba9a434fc76685c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15c3e3e6436d3430481aedb59e6831550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac6dfadeead9ed4de1773d43a338d8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217ab373f755d5587c2806aced00bed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e16b0f2668481ad6ee561e44692ddd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f7055c653823478a4a532135f0080554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611699ac27e409817d084bbb78f06e7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79786c6bceaca73516a805dc5012436b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e8e3bf77867b6ea07a561d3086edc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6354ba08a780262acfa7bd53435a778558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e9bcfe8f831934a254227c1ff6497559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b7c182ba39e8afdf2569109612a9a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cceb9f6cbe4643ca69d2958d080830561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82caecd49f351cc73ae3cd3be7c48e8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c0e69a0b8e8d7aa6a1c99365940f3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7072aec07d82eecf964e42a27b60796564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664d634b04122610f1f679400c48581565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d2c1ef2f07ba00dc71787d012497d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8303328ad840a1798e2fec609d6ce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364d03bf7a4bd71a5c25a0c4a306556568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b54d27a1375bc752969a7687b7184a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd57d09dce47d3e615457dfe5438f0e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fe92e2b8127310a0a0072c2bbb44e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d965e431592a5e80474473f056aa3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b218afb96cf1c3f82c9565b9b6c6374573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68110e898299d31ee26b87bd0510d360574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828b115d4f4fe038f213161261c8381575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bd3dbf1ee93989766f208d7842f17576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b867525fef69ae269ce5675f5f594e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d4f1353e0341a6d687e60a4484963578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6e7ac6c1f0eaa7ccba043f7bd422f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58054ac1193cca7a0fed28a5b3b78a5b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d32afdac212a9167209e0a9d40a8d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655337b10ddb4a7a3bb4b895bd578c5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8bb16dc117aab9ff837e1a913ff81583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79ea5e6ec5607d65e55a7f1a49b0b4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc58e193c82a5f0b9d62b341a921e99585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e22a9c6143592e1f7ce9873db952e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5578671d5c1bd2ed6e65462ed76a2b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe123017996b06b4d5fcf68e6b3216588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c19ef1c42a4bdc31774ca19ea533d2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27988209798804fa8e2f2b98aaae5672590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a383b808cc099df940103e13258fd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d72c0cb151b93d71368194759d724b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582697c0221e959f4ceb201ae09a356593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5374fc9a9efe3bf94e89fbc363549b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc896044aa72bfcfbc0baf0cf66115b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb12496b98f385bee0d99bed1aab43596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816189f9292c41fcfe5f57d5ddf9f5f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe7dbc53ce8954d9d3f0dca078e423598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e584efd9ce00cbefa2aeab450e8b7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592558e6e049f52f7e5066984b3e9171600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65114bfac852112311b4784a1b4853601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59dc2150ae04ffe3112ac51a45c9b2a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bda38849b739633228278fde93c7c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552eea81915d70d28f4a8717bb90e211604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35ec89ec5bd808c0ba7af881116f02605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df329023a4c72903aed2025675f2deef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb6e7b5f5c539b32f6c398e898165a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905c28c3e1e160c19992f719c55a306608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceacd9119631e6f5af55374639622f2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba1394d3119684969f25dca28d211c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc79e4efa12ef8216fe02d75d6858b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c060f36109f92813b76d8d73b92fd0f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18b14ff15a6a78bc6216c90c061931613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e814d730a90853f62f24b7c01ecf1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa94fab13012ffb6ca6320e7744b90a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411d6a71c67249fbd28f0e357186b35616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672662e64ff42671a49a99d9de7afd3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c8c573565fb8748eda3ffce42ae74618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a286a1b9d47f8e55a81412987d1c3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538839c218cf16fc4a5ebe3a7b173b92620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1fe9f4f0c1c773e214b4afe641584621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de847fd9328f4f11d0af0aa8672194f0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1730fca57173a7e1eb10f20f33f718623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1d772393146e6298bf2b9fe95006f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990deb3d5a82b29a80ddc0c3035030aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddad5ccba04a6c5ba384c0db5df5d3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342427c58c5c46b5113a1e1414b27c7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4317987e1d8bca510f2a1153138c4e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637d40c5ad4ae18e09c430444d97f2d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57328e46fbba914a4a3e9a1a7d5e31f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795796b1fc969a711dfc884cb54ef85631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207a170e641b0de61f7ae9398aeae49632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257c1e7774da15248ced424dd948cfe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458d62aa7e9ea45200bae8016dfb69f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cff75ae75a1b8361e732eaf2efc34635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a3a4865d81bf535f0283c2a15fc39636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbec1592166e234a55e8bdb06f992d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a18279028205b8fb9ec3ffae1b73b4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa4adda20da8f5b9c4da4f364eda53639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefc11e8573462a3988fe51c8cd8d96640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c96085b45efef575437ce9a488615641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d195d89f3c69685932992379a2b52642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdb271219d69d612173abbd2ffbb99643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f330ac11657b85bdda2f3155afe29644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25730586f27f2c40f4e336ccadbd5884645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd49e7f2264a17fad952173de0ed7c0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb555bd881eaf5c050747aa4566ead9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac829797ade4dd96339d693a06ab45e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b191d7451770cb60253bbd85067a9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b04a7d6b3a62cfd5abc589a61ad205650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125edb7e5a81f577a942de539b3c01c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528bf49c4e9751f6cc2c2450cfa0e16652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef715ad9e30530b9baabe409f6fbfa25653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f3f54dc777696699f16c6bde2f821654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e8074e9cfd2f08be42ab322290e27655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c496c30f4a928a242a7d212cb7166656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6921255c1d9a1acc66508a881c06b8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab69d586766e35072528a24d218cbf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa4c5c93f1a481f86f1b95b49d3c5c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2824a90dbccaa0994e745674bfd463660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a8c94b01ceace5042df8217fc5a6a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab953ee22772292f28b60b2fe045572662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedaca1d4895ec01cb9a215a81c35b1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8f09578d782d3ea6fdfb39d8eb9b9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b45e18c25fed3577a816cb39565f7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d700c6f32090efae55cf791e4e10ac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf6e661973c78bcf47c556c1160102667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ec7ce0eed57daea644362db463dc9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ede7695257293e297382b53b49299669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9eaaa6f70bd7356a4540532799152670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeee47c775039c79f90901a110b5b55671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a7e62f926348a0cc9d989ed84b6a1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028645ca3acf7d078e02b4be8adb404f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acce492d71b2437b5204120d0dd1b5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c840efef82c2e3efca1c4d973f01fb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33707dcfe18df905cce275081baf3671676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab119ef8648d2b2a91967424d4460a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71457e53d607cef16d94b8deeccc82bd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daff0971293c825a52ceafba6b42cda679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e57adf7cb619f4f4979c7b4f09136680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04810c4b684c249eb7aab7883d13ce681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cdc106d028d340acfdfaa70cdd53b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742d805ec97f9631c009111eb4a9a5a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18096a707e3eb2be859855ea5f1244b6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59d1e35ae491ea939abc0c48fc0cc3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87789bc3365b24bd9d153618c10407686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c026b0030c7f557d317a5ebf65300687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d39583c069db81ada75ec221390c1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcf509e30c634a20fab4e61caf466e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943ff3af534926abd0911ba41945f5a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7b2fd1979894b1cd1c1f45b18bdcb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427be8d146e4b1d6af41eec9bc16b397692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a314f6a8090bc2da5560d436486d88693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abfea3ed0f5f616aa5fd71a5073850694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992c9fa11475014f9463d0fa21ab2ab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7521f5b1af03b0996412f7cfdaee5ff696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527e057941c3f0a41c77ccc4e820a70697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc66e46182279ec9012694932f327c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3e21f994c49506e9ad2794d7aadf1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a07138bd513b06f7eb1d75b5a0c61700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf2e85f0c666b38493d26b199141cc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa182c2bfaf7fe9c10a05d1f1918717702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8858714bb50b7f1dcf9f2f6ac291d0f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e189c1d7c027c627080e2e6603c315704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd14c14b87e0c68d8235b8f43500e5b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799b1ad3509675906b59781a0e5865b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889555670f49d9f240e0d26a2fe91221707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825de4d41030cff0dcb8000e18accd3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb591bd280cd1e0c6fe3707cf0faee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef771a7719863c7195ed82cffa6eea2c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563cbb36e888d8b70e4cb203b3650c4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49e9096823bdcc5b21a8c4dfaad799712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90d5c2b569ce67a0064ce9963f6d8a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5da3f114562e3d5bc5197b6d2ca70714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b2b901cbded43271c05e9d457c7fd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405cafe862afd8bef91fdf71c86ef10716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77a321bacea7906eba6266ce89a0cf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8b06fe96b1f2e72a25421ce0fe4fe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6989751a3ea279e7ff7223fbfa0cad3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256082f16230b411d4520c050af48fb4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fbadaa1a3556a9e25ed157d95be48721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187aa721a338ddc4c55757ca2305a9d8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4d47a1996bcf20c39c0597d05bebc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b31873bbb5ac41f16f95ecfe6ca839724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79b7d595009be8edd8403ddd2e989f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693038714b40b6b85d8f02ec65707c33726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f69f0f41eb34ccc6b668a5569e79bd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4af1cca5c6e35d0820e2b6704e8b4e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac065208825d521963ae1c2a169f6dd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cde665e66ea0c58a4ae631209ec03730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44881b20d52edf972dbb0b02609b5279731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa9365b99b8eb0b959c5c3b313a86a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf3caf0c5a77f7c2599a0c39e57a18733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6e6c39908826e6cc30e2fd6316586734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ef8c6f5b736ace486801d1751076c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f2552cb4037d24edc2427dce049bf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824af22eec9000ce7e6ab0a33f87a71737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5324c0e22ba89e3823778b9eac05b0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a897df5c3c1cfa59df9767e4171a8cd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3e9811a4f47841f311dc24b14880b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9085b536cf058c8ec6712316758b2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a4cfefaa914d7f046ec9666d9daab742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78850b53c573f741c44291f11f5955743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22733c73a7c8739aa495be807724c6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56625817a566fa7e90d824a0ce182cc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90fa6df93a1076aebe7dc459f3d618746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbaf1be341e329985dc65c84463f8a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87897fc307699e18400d77e1d90de85748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcbecb36031f045f8247c96e441418749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086034c836f1de4cda8711d181d31d82750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fee27119cf58baffff6f550c3fb6a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853dcc6746d2d63706f76b4de270c0e8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e4e7011b55cac385808acc805a0a0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe0b1d65362ce2f61d081f6b5795d6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925d254a497cab811fd96d3e5c05fac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e2a566fbff3254bdbd6dfec1b39e7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61381a495274960ce89e6ad3ccdb925757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a9f52d76e620798dc9453d48dc073758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49849bafeefe68f3f3d9c0bc8823be759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>