--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09806052ab41e4a478b786fb8931b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b9d9c50efa0573668ac01797d9f142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51f8c7e2903ae3b52dd0f2fdfed5de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a12ffe17537a306a8ddd0ce298c42a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced69fb33978a77547765d4d158449bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb9c25194f7295bd22e435efd0c2f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322fa1fbf78110e39a4af79468491da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0617d2d70091e1a84d888f1f0204fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47db41567bf78f94beabb2c14a54fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d59648a53fbb355bcfc23adb14fd010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927e6bc3e472161d5acee6e4edf983611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ebcb70d3f6f36a366338fb1eb010b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0dec5066c6f2977467738e01d7eac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4ee64ef4c5989f742264b76dfa4a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157498cb65020373552e53f4c61e36715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16185c6139283f7a691fe9a021f00016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e967128a1a4f72418aa86496a161a5517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29ee2a99a47f321dd425cb45950d0c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ae2c1980abeae9f82858122742f1919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91390e1378232bcc5b1da861566479f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f4d2fe8aa830bbdaf5524dc3bb0dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96049326be4c410c640439204a669b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866981612a5a6fc14df775246e4fd4123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f90f5ad73bd3ed14a60d6dee6936424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7aa1c0d892b18f10d855308aac73025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b91616cc15558c0faf7f11582b377326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00c8d80f9cca5d800296a4bb2889b227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00892fff082d4e90fb7034ff8095f3228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae71e0f63dc666fbac745c253d053729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5b1a8ca8fb0cd79ff42de4e4027ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3eed204c53820d5c3968e394d54bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb9d02dc814c4f6bcfb0abb608cd9d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3faa87d48f50c9cb1c7f8c89ad13cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786f194cdd37034cb46118a1765bbe034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2ce12d4fc10b96f6278b41a9f539535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7c41f8820c289ff09824bb8efb78936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804863c853fd21d7ecd17267adc2b7b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb616c2abdd6c94a40479bb1b45ec338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1dfc5e65dfe3d6de4b964289d2e1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d919f25f70dd50238a7fefa7b73914d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6337c2c723517a15de150cca640538b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c52151da80a3350d9e35d26dec3cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351741b69835f74b853e2ebd1992ebb443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa85a4c0b704fcc1b8e6794799ff5744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25fafe2b6a218c4063876126a10ca945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657d5102bf7922c753ccae882f8519a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad07d2c12ddeb7cb4920483e5e05d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8443882be83ee233c77186a919ec2b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f088e39cf46e44c448407ecad0bc9449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d196639f318c4099dfaee3eb0d19d0350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a623e44c1b4f1cdecd2041c294bb0751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a83108510c010a08970d37dca0bffd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6466ee18e46e843a5d358a97932c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444d49dd32badf1f8270041ffc4c85154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030073841c8fd3853ec914b11668341755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba8ae4956378b77a3a1d3cb2a4bca156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c68acdbf5a088377ea335bebe8a06357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad95d91af31a1e4e74ea1b0a5080ef758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989c8aac70e968aa2d6460f6474e77159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984f70e786946ca0f82b8691bfc033c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94101362137cd2e3c9f93ac4aecc0de561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9c31756b31486068dd8048b93312462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda53ff60ad33647c8ac0422a82a01563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9678471b2d1bbbcfc15db795a014364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c529d66816cc3569d7b835d330278165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4da8bbabfb40e6ceabdb81e514c7d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fb1412fffcd329fdf2c2e65301b8f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3842584b48249548063e315ad45154268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2465271eb0c8587da56b666d1dea88669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65117b5d5360ad9460cff53c5d656070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49dbeaa4f522608bcf0bf9dfcdd62271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9d3efb963d2f2aea3c1897d17296c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e664eee9c722e137e20447bbfa842d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb1d196029fba96b49cf39751b766174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e77eef0c446d21eaceb23628be2f5175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e6b251af506b072ddea1a71177df076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6928fe4ab5487d8c8e7294562eadc7277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad0f035e94d5416b019d9e7da9fee278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ea1b47d9031b6a4720c51c8f9203e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5cc5208bd0516bf895cde55a78b0c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639a4d32b554e11952c0b89a15c723781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd91b520378e0cc60dab232fdc77bac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f186904308c75fc0ac194c7f372a3b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0f08ffe09ce893855803a6e063cd784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533be01ec9fb614b238ab50596766ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c945d78a337f54473d55699bb19d52086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc365a1aea6e4865792bea4e562850887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2bbd3c7569c380fe66663f74224aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306b725d4da83dd5b9b601c97fd2e5689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac6ac7e3e7713bc5004e2efa213ddf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e99e9c7b28625965775a67e19d0dcf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe89220e4b45339cf587d350f3c59192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d228e3bc53ae68463800f5fafe743f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374dea886429825ad8b822662653d9c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d24d9f260c7532cc474b154dcc98795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb33823207ddc4e00d542cb5506b7296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc032706c83811366eef07f9d13f4797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0b42fe44e64db53e6c31dc3a2d10698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0715410819d0172d1e378b53ea97b999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837eaa7f7b6d37f278a312ee4f7015f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc9adbf5aaea2f3de5e582d8215562101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc9c978e879c02527d03b14b95fb76102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89dc79f16b039e39bfb9e5ca29d2d2b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f91c38475234943a3ab21e3ff26e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de904ef82bf91344daf88f04536708105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef6f6a15ae9eef384952555e4cde9a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683872f13e2a8e786d2065d4d906af45107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176f47018e3dd352ebc8fbaa5ca5e6c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdd66a3470b29acb7667ba07d8d9df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f7a5b61d7ff6ff842dc0236b765b8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a5b4f119f573d41c5c9fb8de3e842111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fafd665ba141ebba60b2089a69d171112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699b5908e892a1348ac47c7f322ce00113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa11e568b8478aa7f7fcab27df7acb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f832c0cd357175c3e7a5df253c59832115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78dadafb0b4fba6cc38ea40ccf065e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236648be89e739b9fa5c83cfb64dae5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154445a76968da78bced4820c0cecb52118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816815fadf9c5da1b8ab0157e9f5c25119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf827c9edde3c3962b69bff198bab4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d49be0c42fa88280631e3bb493ad4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c193f0781196565fa0b46747e1e579b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a93091c91a91f476717a7b9e5a411123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43148d7cb18f957946b1b88eae854b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727d6b5eb51edcb85ada7297437c68e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae658abe6949e384229ad1efde87ef2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8fd7021745cb0bdf1f8d07ebf3ff6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa57a7208f08eca8bffaeb2805af888128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9470dfad875164fd7524172a56c59129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed63c9d354afc40b0a0b3db20924066130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425934249d92b42ad65334884426b09e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3d03125bbb540301bf4bf33d077fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad1fe3d52bb7c64747c44e54a0b2b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3c2ca5a12880c7169b2603ab3f780134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e87b091244dabd25681b65ed5ffa35135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7d1f2d1c7d961838d8537da96e83b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967ebaea9877982be68f35a8d8daa47137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222944983cebfbd5e145cf7888a7222a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b9d782d1b7afa4ed8775ae1b5d408139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0a58c26d2f3d6ceea9dece71b13ba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bf068265e2507b7c4d78b5015bc8d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084b844547e70d5992e6ad1566c1a0d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210b5769897f5a748c6474f93e9b7dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a69b0678bf78c6dde88b95ca4af4b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d40879e54b350a94830c085c797d99145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be35bb4215e83ff52b9cf90254a59f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabb904e84bbb3eb1be8d9cf11c0e4f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4d5df99159c33e25649b569d9e576148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd257d67f3cfb4dc29dc1927ab0a080149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb695df35aceebb6f7f8dae8558c8ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f26572efc6257283684135903137e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28950c427d2472787ab1b62962eb36152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976d7c9897dad11f64c625301075598153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea065f2fd586953d474e41f2efd5412f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ba9af5d90bca48c4761607fb97567155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e78c37df0f497d17d9389b0d0bf53156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec040bde31628f9320811ff163f040b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c74db92b97f31463459a07a3c56bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a33e6c7f7ffc5e7745c14053ed7b09159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6366dead1085ed74fceb723cfa33b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f5200e608b02b50074660a31033f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd218fc8b37ea3161e395306d7772ede162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4546321adb89965cbd609cbad255f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0240f9df1a32d8c4a5a9c0168bd800164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718576c768434e64e516d742fe56ecc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf0a705a880ee3daa00d84569153a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec9fda62fd83644ead33f16b08af97167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e907ed46a25869eb4debd28acd00736168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89f84a2236037bf0a3fee0cda52d7c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656ea854fefdd2b6acf2ae78c465ace170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e8163169fbe4b54dc56db0259d196171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a5bcbea63aa5ad027b48c0014318b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763d00cdc28d383c9222aa351b869d2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a375e41e24674d036b015032ee3c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a903d214966201a6d125326945615175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f52b5dce15dd5342958be81e68948176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204dd4146f0dc0e3c3979b589fc9cdc1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d07972dcd43d6fbf4ff7cc816442bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad804cad91eeb2ae6003a9d28307c350179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e06e81f29ee6321cf3fcdf1214be9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6ab1effa6ae72b6c04ceb0668fd6a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5457b68b0a8888c7d5cd4c4968d384182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbd2b74e543ab813d045844654ead6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71dd0781ff90f04eba97efa67ef420184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f6d8f28332813ec29281a053dcd03185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11c234b0fd1a9a8194fc8baef20e4e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957cc2c4461548d196d4d8736863e28187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd7307129bd2ef5ed11967a135ca84188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0e756d873a158631af1a33b0a68fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b881bf428929ed9ada3d63fc102c07b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457add1ad2fcdb8842a5e00f3b7ff38f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b615815afd99f00da4eb3708569e88192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92095b30b1faac7c8b52d6c34b17e3c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75bec7dd77185a74b33daddb4e7c5a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e300cecd1950bcf174675b88615d4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6da81f93544382ea454a86f935f01196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5820228f11ff4801c92aaed7cc6bc4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd9266de8dda449cddd88d78202f21198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5095131b4dd1fb1288fe180e50e41199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776fec4aae3de0a0da67af2eed7157e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831dc79f8d2cb1624ffd7cb965fd86b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9a26c3eace76b5e6804bf54d5b47c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a033994bef0f05c401e7ecaa3378398203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297b6fa03db93f649ff6ff7caa064a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349601ea09e4ab0c6b146b399124265f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082a98319c0ee741b74fc7ef99e44ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabbc782106d4a2838346f45b00fe6f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3528e8805baef96a9ab06463bba83208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8658ca3ce740c5f2e2f79b8afc45b30209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d544e4b65124dbb4c5037f3f267ac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3cb827226cab3ee65c403e18b74c4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c678a5de51413a1ea1ad393728839e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ceafe2de70389fe09f9700850287b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266b57b66dd11c6369274bdee693b0a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404830cc4a6e8036c60b25e39081c18215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3e2c3fcc451735f7cdb5da2c68d5d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae9b7ee6886e2321c2448fb37bae06217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589b81d4fc4765ba35407f7cdfddf31218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa22d3e343bc17f8d6456f2953f727c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72039f882033d1450f02cf470fb54686220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4eb4d7469ca9319449b967f8507682221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612f250f2c54d10eced7b9b303c226b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870080eb0576e4eeed6ea8442056a74223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e351f6485d01d1b100fa02fc602897224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f86012d50c51e4ca0ec0fe3c51e7d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b469908237c137e20293e8b555148f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05b512001d2b9ff83c0139d8625e63227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1700df7a42a05b89d8b601bd5a852d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626ffc154647a6958ce7cbc05b954c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3a25e1d9e5baecd4f0fc822bccab5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b064692463a77031adb3f0c4d50b420231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a041b50a3f7e38dcec655b5cf8b6db232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e747b813737553ff53e40e39298c68b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd348c9877cb5bf415c8bb599b9d7a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b24d4dc14c593bfff1bb6b5f1e5e8f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ad59bb2b05fbb0a58099ad27ec0ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6449dc13119cb8f6d47501f819144237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590b3982450772becd64f3d3a76f9d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5183b86a277e15be765639a74eb4666239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff28f9e59aa4c0cd0feeab864ba337240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0479a5ddcaef43dd7a0106e0c7659e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff6626ef4995ba8dc295b53fa56d4b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bdf50615965ab39081d6bd6e3d60e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9f7e945d4c4de50b50e79afcfb40b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a643d38b9b982acb94e4c523a63c745245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eaea1520fd734b6c5d0827ed6ac8e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268708c941d22c0a198ecc482f1b63f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067b1068f9bb9f9b68be35dabadac10248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496304f611d49b6adf6667a222c9e61249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcda2cb47a6c2b5911a00fbc174d8e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55788346cda51bc30e7b54d4a1b7ab1d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e5165e7128efce75e03981e3a8a8d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021894f831bc8b6343c16c1020907c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03138e5386ae6636729ba999df64d45254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4802a76cee5b17c5efb8d1cb105009255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a725013f6343d960ab728f4a2ee83e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363b7a74edd9175a44a1a5365112094257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64113edd9d834f76a1c70e69e5915334258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49a4255866dc47ae65cc9e09ac976b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d1a0ce49cb59aee42a13d80ee4ce5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a433268c80d36fbcd71c92a1461572261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240add8df0d21982417fd4c8625e027262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fd258411df0879762c023d1e71ba2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d8e5e2d1eb1f23324e24b88e9c3fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576efabd6b6e71beaacfd6f15d5d24d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1dc659ed719eb7f2de1650098d4e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef99c88652d0f590527622fe33a773267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a4017be9ee07b599ef8af3f8a021c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d332bcf3d3f63b37b66a9332dfd932269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaffe3c3e4272b5e6c26a0a4edd89d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40dd71e468e26ef1ade147d52cb7ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9eaa788632692b77983d768423879272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1334b23c0755204c0cc0001e5e5d105273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ffb0050423e0cfc2a5fa007cad49fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c45d1fa65d4e6584a2ecfb4f8bbf5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6152c8be52636cc6680bb15d73756c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c6aa6110d85e5f14b6e6f4ca32dd8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cb0ed7ac1e9a60223ec6da7433b54278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571aa68c51df13c162a37a4cbc553b28279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68530f32554634af48740e8679be81280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33cf4befa290c1d6f39ab1cfbc3317281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c79cbc5fcf3de466e4f54d3a5a8034282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d26e96939eb835ac93e34de7cc9583283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985ef44fe533616bc114abaaa9cc364284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7baa36de946094e9f036a412941baab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0563eaf028ddb7037ff5bdb14f13884286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e32afc818afc8659c98f7dafff6b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7e6a5867df06775cf83a5d9334781288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f256690b4a7423345afa1e5981df27289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964726938cb9ddc18ae29b5b945bc85290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ea857ea1d4491a40a9275cb78e21f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa4de4e5d35ee1289043a4067c8654292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff55234793ad25d7941e6038985e369293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78087deb39412459d10515cac887ec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435763974a9310d29992cff760f112b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2322f10732f6d207495e584948166296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6656b392b4eebe8aa649b087f13e7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b02754bf11af0a12bd048c2f65ad10298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38891e26a55483c484c19bb761f602f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab1790dfd9d34d73d3ba9205d89c1a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056816b7e45ff8d0aa70a5a6ef6ad0e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a41a2e59a3ab4ec6689ea849820fb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a7f59c5dab82346c7b3f93a13fc67303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40135ae102e51a60a282458f7c9925304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a211995f156dfa28b4294701fe2d54305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9882e0aa5a30cf6506de8f44c53ed62306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc9576ba3cb651c0749deca2edc6aa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a522e845bbbd0ad77606bfcce745346308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3516853ab0ca46f8b51d28f06990e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9828464ca4046d6788eda5fad7fe8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0730a5216b84255a72c498f22e83f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d1f9c00794382ac7f588a7ab805a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafef1de8850ca4d8471342c66b7c8d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df8daacb02f9c4c1802da871bd0dac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32dfe56992e921d7ee78979ac0c278315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4880e72dea1847f672cb5c5967833316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3971ad754e86de2b39305cdaf4858317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c489d9df37f6ce9552e509f117dde7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ba5e91fd1384f4eda32849461cd63319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ea529a7349951b5d0d2c42d62a128320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616abea3c7b5800c682dcb41875cacf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19ac45a895df17b8a629007a7c7d0a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34075a9392d5e0db506fd7564fb527f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d9defcb4b01d962c7481a320ad2aa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d30867c8780a576dde98bcf1d4082325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c2fa7b896695de560053ebce7ddaf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e687bfc57b0f2b3ecf0dd7a8f2a5dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bab0b8941cbc06e4b200f900aa4761328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4ac48241d6fd2076c51e876ce3009329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0821b1cae8d5362e084dba52e55e654330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2d5f295f0680597f5aff2d6ce921f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6bbd1b94be6f2aa73ff6314409c3a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9dea47a9834ebb7d2d61847559eec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd76a1a554e4199414bf07c792f1f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc95243356d6decf14fdf48e4458b40335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac1eb27d4666dd7b737751124f752b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b8347fa32a9138fec1fd1ea7121dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7d5849de311b01ac8304825231038338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecfdf9f7fae7ba1676a28cfc33db34339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d584e95e931f91ca92e2b9ed4d644340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2695c31c767bea7e20f6e73ff9ee1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33600f25f5ee1ac408db1cfa6f317580342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29710b88b9da51dbf289c23cfd1980e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def68e5443a3d30f052d7ccb8ec950e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbe694892aa7ff9643bb8d800938bd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c972329cd12dc12defb864da6a209346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21365c4d8044c2b82719c0f3e56d0dca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0dd1aa3cc3e6208c928497b73e52b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7029966c67680c1be70a109760066c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971430209e33f9fa65b40f52c702f35350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0058891c9dcbd2b78ac343c9b5c173d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22822798b50a1fde07f3e4801cb7f30352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec50a2cac61088e86cbbb7aaa929388353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff9b1e1c6fda526847f5ed7bee8620354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9f5fe26d01507fa0e4412b2612d7a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427463fd06e8e055f858e67e74a49ea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab36aaefda46273a00fbc903b1b5586357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21d3945d68981c4c441239ed769e62358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6fbf1b14b73ed1a704130db5bff31359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ac7892d93024e0cd92a244fe6a74d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bb7b83161a3b9a605dc1537eb8666361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767774cf99c2ac142d6dab1fb23340f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f799897ca5b43c103528474d706bbd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a70e6ae1f27797b7352c766dfd8638364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bda3d5b15f67dc2b7c4e48dcd6d26c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2c92709c5469649cd442cb412c459366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7941209e2a474775b9c283a3c5bd519367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48883bf4b7925a269c562d4ada569f5d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397762c3d82369ddd5754634abe09e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0855c9271bb3e05c5c1d6c765368cd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b91e8eaca899af43f7a76307aae28371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7058026845a6f943b5a1c47afa518372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c8c927b608f2e315bf105c262cd3e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968b4002805d20138f902a7225666a6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beac4d8ab5933fdac8a077d344e0a8f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcd9d7bc72398d1401ce2ccb5f3e9d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f69c1c50aec2e589f65b2e5c127d5e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86772c17fa4e7eb7c6e584533159679378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fbf26ac1e44594fa226e4a7c63d5c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfce7dfa7731bea6e1da255fe837e9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a106eda2aa4d96978732c4da5510ff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d3fa2b18f9feb8e5890f5eba117ca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fef26d719766c48b50dd314c29af28383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2c574b8a86224386350db97c18c86384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b4df970c86e6b133de714e84e0257385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b54850eefb76af49ac47811b23a2f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e58f14fbaad7b260e41541a086d0e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e30327fef9f97089988142d48ab1b2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1fdcd6c3e41bb14fcf7f37fa3e481389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c88563ca22e9e77da823d5ef21979390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67501f90337d6c2395af00d125deb852391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0124acf2cc5255cdd7f3ff8e1464d1c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019455626bde389552269b84c6f63b99393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea24fd08533e0dce94f61436be0c863394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91cd9de5a94e363cb9f269523a4f51395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6967290a6920ed57c47a0ba2822746396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30504603ea42c92b9d5fdd7fd032397397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb9682b9b0464befb75901051f96ec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0d03353d9f58fe415bb11a14314e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3f673769421545450c6c6b07539a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c94b02ae4cc78067cd3619a56d85a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e69533a69a189ccddb89e371707dcf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef7c6fe490fd473d40d6beef9f8dc0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b713c4aaad06a953fe69deac448f1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491ee2c62b492532b0e6cb9695631d7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78bef9b768c6fe52152701bd1afe02406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e610d1ad1fb69316377196a766eead407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a38931f26b3a1de3dc8ff1f3abaa4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa76fd1762a71acdafcfa62089b566f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98682c6c481d61e65198367a85ae29ff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f8726addfef95b21084206a441540411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675174e272056dc9fa360928751aae5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f7594eaa5552863b1624cdc3be753413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78d013ac495a774546d74ac9a30b0b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6046c48db7d14c4f6eb2cff6a5c8df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97587f094a26373f8f451530e7385bc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46cbe0e2f45144cac003741942e438417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21adb110233d675c4adab4f1ea416f28418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb46ab36820832daa2f37beec94e8c4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8366dead871e1b5f7b3ba7a3656fde420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68570dc94fdfb332af520576815460b4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7c371358f3c6ab5d441a8cf589b28422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f9e814ae247caaf1fd1c02dbac71c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc931b39d2f6f14c689e407a47344c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703bf96b29bef65b7f453e2e4c8951e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7302104d3bb7f2787f49acba340fa8e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a8fb50d52e8c2c7ee34c2898370ec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa48e83fd760a68c9b7ec622839ca00428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8ee307dbac06d0f7924fb733e3eee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0aaa1da18941bf5cdb4107760d5313430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c5bec643a0f0a9afd2cd4e74950ef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1a1e003e6b2ab9ca55e208feddd21432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbc23c2338050df5d2f749a6f7ad35433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d20c201c79effd2ecd32e518d9059b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb367a5c26aff0f2880db924f33e84435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5942f16422fa7ed3fa4e3a977ee5e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bac4db86582ff720ba56078e9f3b3d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4da82db9afb4901a99e6ccd4cb4a1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0b7570f2a0fd560e089a56c9a1f89439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0e276c47a6f4f6b9b31953660b870440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202429e9cbaf363412c7f32a7ce3806441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b250444e72ef889e604a4329ab812f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e108b3e12299c52b885eb719cd5fc5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835896eb127ca35a788c510cae84f048444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d077c9aaa6b546e9d75ac11a7c4b5a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d7a0788570d6451dbefdba9c6b35f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2116c3fd9306132c040f77f826fd9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033eea979b14bcdb50ad8837aaf87c0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a950baf988d0fb9b3eeb8005b0714449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff461310216e6d85d1a16779074b7c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef446db693739e6251327a64f03d08451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bea5ff10f2907efb7732292315dcf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64f8b84d9c6ec25c4ea337154a547f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a80d196bc737a1186c3562daca901454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39029872cffef620198a9d998bdb47455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b330efc8cda84a4a036e5cb5c09d6e7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6252b831afa19dc69e8da5c622ee43457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb60a3dcd434ffd1a40bdc27480c016458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e873a66784fda5c914d5803587ec72459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0696d52975769c9c9694b43ceb44dd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec01fa5bf1b8f69cf935b5c8f20c57a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cca083571f1b5ea4d464296a629df462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431980b31e6b84fcd2a523a35eb827e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688875de6340c892ef886552e76f02e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e07710415cc1d06ca2c9be8c6bada465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daee9d9518445f1e7b2820ab7ca27e2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f74643d726c259c7e834def91fed1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4b9b841c8b55d549100cf4ae1f959468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99b6377580df964fa2f44b2532054b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470a5433f7394b419f2567441b3ffd3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ff52df8a5b3a9074d7ae6e5b7914d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48752c107cca67f6f2c33d45f15ffd8a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd323fd1985689260d6190d84e722e5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58e179cccafa3a4010d0c463f01869474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf61c757ecf2336c8a32fdf5de1b98475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded8ce1cc2fdc7491d043e6003b7089476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc020f0b672c4c3a1e7c7d772cf2bb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e21698f7e09d83c394f5f42647b333478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda6b70abaa4e4b9e9f0ba93591f9a0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257341b04ed94280fa59fc2b14da1e9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a30f9b96077c6f0eb414ee1c954d8f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fd3233989b81f8f24670ba000d3fe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d340ae3a38f5ec755cbca0b091b06483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c2ad58f676241480327d7b21add37484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d1e5a752e35b33875afc61c4a8a1b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724709ca50eaf99f6c2a169ec75cef79486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913e2449a1174116a4cb1605a62d464487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a16c51c6b30b6d12a61a83b13c2069488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370a33958b42c3cc096e751d835f5d4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065ea2bc007011652e807ae4b6fa2b0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31190538c03c5abb63d9d0284e16e2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba52870c0c499e84f085fedb81a99a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7fda9dd26fdc58a22d903a7f808f5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda374e1c7ac954795ae3e80a76f48e6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa36685d5bab666d62cea98cadacaf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2d8fa8b32915ec7d46d8e26e81395496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2047c48a688529d9552edfc791b14497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611dc116ca8502419cd56e1abda4cf9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1cc9393b5a18db0a51d9d5fee20c3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87df0fbccbe2d46e1d6852c9258e879500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95eaf7c125733da2010aadcb07a1dc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400d854752747ffa12879540e0bc314502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0b0efc24c8011211afd4767cc80d8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31839f78e273993e0d6775cbce986f85504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40834f6c32c2a0a7641dfa2ed807a0ab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36deac4b1157a8e177f1cc8dd01d9277506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753e3f5ed2ed09953bfeb48ba2e4fa3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72507aeebc67375aa5177a2ec1629389508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5be127bc6b9a9848cf4c66f22a3394509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b330ec77bf8425018898bd70966ecc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a5f7e5f8f58d9940be9b685ba85d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8732297c412e9bfe26cd93b7499f45512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810fac267c65c7f8d5001c7c2cdf293513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c72756ecf2c0a3707122be2b54211514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91ade1f8a18e360dc69450ecd1858c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3233c1dc748eb06767f285764ca2d79516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bb3d23ca482a6e454a2aea8174798517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066fdd24c981129259c63f7f0f1ea0d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572d5e973eb3cfc426233e398bf674b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cceea8fc27b79278fd68f8681f96a6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dde12d2affab64a4e492d4b2c29f35521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f4af3fbaec5d7d73c9c12e7fd210b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b683cd8d25333ed5e1fb2127ddc27fc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4e68d1e9646ff528d22a769154534524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf93b6b2e40097edac22fe4d4091fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a4e10ecd76c942c9548209e9c4b9c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f17eeb36f747bfc7a374a61c9a68d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295468736c8857916d68db257e50c119528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7c2f54784fde12f585796ce4819f1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f405333176fa4902679ccffc4accc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3352f784c4e1fe50d34bcc743da96ef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25a06781b50ced193504d454ac94e2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de647c7fbe744340f251c85c55dfa7d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc239c36ce89df2bd093c0c4b37b693534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e6815e9eb5c1c925be09aff109b8c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72115bf3de576629424676278d8459536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846c2ea55b12bc63e336599ac915669537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9214bff52829f31eece0f546866cf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f9038365f069d600c2d2534217d9c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a59b0ec2b063d0a28962f80c74ecb3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc56cf2b91958544641cb4c760230a0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8329e1fa015065e79d5f958cebf93542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d202de6b4f2195be3b42bbf64686a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ce12be59bf546339c1bea53a0a337544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca084dc2b1ce36a6f9dad5b0c7e6021545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72a227991b3e8e6f0f6ee0dc0299a1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8cb15a3794111896adc2bcd9de535547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47871c3d8d8f29efeafe58bfa7024578548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a9ba9c3f22562f4f75f639b74bda7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97428918408354df20756714bdcaa5e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8fd7db589ff47b5e59de246c5c98e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7ee7813ea0259a523fee27cbb1216552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f6dac9eb8da22a32adf1ac4541daa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2e9f84a066b7c623aafca1d0b7ad0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa6cf3458bdd418af5d3c4ee4c4229555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4b4610976f6449356335be56ce91e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104ddcf22f850b5d1337f02bb46c1c0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6872aadf9c1de46bc346bc2b706392558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20a337cdc132dbd741a74275faa5cd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0335749284479ff1f2d33c037a217f2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd62c0ef7be783864eed402d451782561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023997a4b9b2f80bc557d5893efca1e3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d437de4cb64536d6cfb07c40d88374563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d65bf7dd5733b1bc8bea8ab428615d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b797b22344ae5c70585b8ed330f5d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7c317d7cd0582849748f3ef0873cf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599ba40eeb8bbaf42d5324b6fd54246567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e9a283e207dde0df362ce5b52838d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab89e77ccb964886fc2e8014fdf373569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b56533f71c8b99568578aeedcd6b7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fcfb566cbc2fde13f389d432b0b961571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a87f42bd89b717fe889efdff8f62f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452cf56a193a32f6f448e6279882947573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead50b3f3b6d95101865de61af3efd6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2f40e733b337b114b396671ed6f3b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436f6004e2f151ecef5aeb604e469d5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feeb2d1f33d0c1584cb5cf481cd0e34577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf14987f03246b3c41c908509fe178578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa7ea7c59a00e969ff9cda58760eaa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bafed18acff906f43c0790a73410ee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628f6d89b41c30cf3cb40514ad68e03581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff84ecfc1d0d3f1d197561624e2907582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad116406eb451853da331c27e4c0c0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45da2351b4bcfe8dea5b432e62c2715584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b03ebb27adb508874cfae8f3f1e54585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e9c075d2fee8d8f695a164f0d4c72586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fe06f7a5ff260bd2cd1206c0b8af7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dce3c681de9fe487956805283d7959588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9be3186035d4b83d556e22a9f36f9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced93cd210d0030eb258dfd4463b6e30590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e0aaab4e9e3b8a39fc27cf3bb0e6d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59da86a999e7956b97fcd58a7148480592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc068ac0672e2c23a57f7ce78a464d1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ceebee9b1ebebcc8b64f6cdca9b2b6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f55d47158355f5d4e4571a297b2e36595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d14047dcdf4d00a7891ca78a94dcb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4136504b95ab960dc39416eb8ee16fe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba4f50feb098e42a4f164f8e584cd9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c57bd24f146fc92364e6a44912d8d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5886a85522068b022952db90034c9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7759b467960e90b135f31eded11e2e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a952a9db44886720cf832b5c46325602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174bf91b0eddae7d4e104d35e19a3b3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89997b0dae3932c6d1a634a9e3dbe740604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca87b9b56426ffd5ead6a616cd0b58605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093f357925d4080ed39cf79ebdf2b11606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f1acac110f3a414182262eddf1c22607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d02c0fda0372c0b6fcabdcbe6c4eb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1be7a06a411821d25e39a928dba559609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258cd1284a052cd9802a0c897c53eeb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7251f943e8c2a2f7f9c5a95d7af6b80611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e58a057328a321d7a20ffc2ab920f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccfdbe71e76843591b2892313a8208613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f9f003a6724f5494a7f436f8858aa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459570e9d4a79e5d3022d0d8425b90c8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2902bc05c8cded95dbcc27094cdb7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92749f708f843207b903acb662e6744d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ec0f9edf1dfd4c96b021569ca7046618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6905459ec8f24125a91143319bc4aa2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb967d84a52f74b45c811fbb4ba96d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb24f71cb6b88c1cf587277d52c0bf7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29d642ffb2233915abe0acb5b5adf3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4bd628b86c30f163bc5e491b9369e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c2b76b4ca31d638d45be8606cb744624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67385a370fbc8a3ff7505c0b4f924974625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d8762b5875d0e208e4309145467d9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb58a385cf7550d28bb97a19269a028627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5baf914b7c92c7fc6a406f79b6c2f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00e44956b8020e40f76c75029e7820629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88a16ac8c6a8a544c72838a2b0dd5e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2ce3d0eecce9b1a7d1b24f9cf1922631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cc0f7586e9d6e9b41ee7f47cfe720632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f155f529894a624c02361b2b514c06633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a739f62e7c4f17a65b988fb2a78cf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62173e65ae73d939491698b9ccac4a6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3730157a2e4135983578c550e616d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51376f24cf77cfc9c434a05f92f6e371637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b638b087b206ad11c1199ceef3e231c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e3a4514e8f3f157b95eb05cb38fc3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff1ddc4eb30a0dca52d10030c9128c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814b809a1f96491d974bb529332cd7e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b2e7732e15f2cee2a23a45efb06eb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ed2a8a98e5f56f509f90c3157748f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba164004200707af7a596a4b60a6b5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dceda30cf651aa755736fc54c942913645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b50d734d1f60504a8876398da1160646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92955d58f28620c7137a9d72ee5d2b19647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6449699b3e2664bc3505445983234648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ce3084c0ae0e90cf5245112b584b9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bf343e6aae51636ee5e0a7cff2bdc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90ea7fd8231e5da5e24963974a7de9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3086fc911cbdae89084905814de4716652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe2e521b47732fca063cc209629705653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18fe7037c69c9fa1683337494471a9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887904d07d5d13f5df45e8a1680cbe7e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c314158cfacbe27e2f4dac4091611c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91131c1f8c65689bdd2cfa8c118ccb72657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094cf2885118f3f1f6b4536954b6332658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf569911a6b7dc3bc4e604b5ab1fdba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801d58c203c286f70416ff9af4325f2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a377ac6454a1e68371417347ed18b7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77d1f0fa91ce89dc47a38b80c40b1e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef31e1f0966d8a5d007a6ec52fa0f6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54772a5319abd9ff626d3a9c070afd09664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fdb8355ae040dfad046c6e9b4e3bd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb640fd7a953ba6d65a4defb059ef26666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067d8d40149cd7f478840cd9539de67667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f7a7fd26746dfd0b740fc4262096e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76260138d4160cfd3f65d609248f4a4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1c73afdc7b48d02bd5bc11e5984d1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef8f6e00f37877c3fa3422d7138fb1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa63a420236f3ac9ba25753be0c8ad672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d530240fd861cf8c7522f61c882508673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814a1ecaad82c859721aa8b5626ffda674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac04657efe8789b53ad57e30b36ac7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0eac1d88321f2fdf0e05e8b700c2d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8d317263414652b2c8a0fd58b6f44677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740f4f53468d637429ffbfa75c0096c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3769ec04240ac6478d384fad4d0dd0e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d72d7277c5b759b0ed7fe9d7e588e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fdad9c25d4ed5d191c2bf12073900681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ac3ff0dfc2b8b92a7408dd78f3841682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a68b7bfd1c24f11e4fafcd20c8fff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29f577ba5e777378a1f830df2bc2ee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7bdd542c0338448e47c8baabd08e1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4282ebf9c45fd2ec0abb2e23179f587686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275c8eca0107744680b8b9a812d9917687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ecd4eca1e67372044598e473408e8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851b83b38f92cfe865126fac36666b0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fdb3806b906f92fa1d065f525dc03690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bc2a7100eb46e4e7bb31ce63fef6b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65340b0dad71b0882993f129741743de692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4adc96b00d5380db46962a6492a14693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c8c4adcad1607f86aec33ebb9310f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595610fda5178429b6bad704a23b164695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa676e612e6005496d31b79ee741e119696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00d06964294c49786308e623c5c1a3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19643d5343c3dff3ece5a71ac759d4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c2f951344cbf2aa87cc3931705d7d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b2580e235bb3fcab2724599d7e727700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48155f94471323dadc35864c3839762c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603a78f594c01680a4442f0d3ce4374702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fefa4f5709c59285f608f5bee0995703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b8fc72dd180928bf156928daee339704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9534f788a67c5453c7b207866bf6f3e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064bf2a7f941e2932e70b77436a82b2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1cb99e674d69fe8d7908730458dff707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50a35f37dcc1636a5bc9ce0fc443f7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfd3156714c6836722f3018dfad51d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71a3d6176a5b97bd6749cdb2ffafb5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469dba5f8f9b3f5b93184bc176bd751711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca20bceaa062d70a81656c7a4350a41712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2994ca3e7abcd50acbe2dfa17b3aad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c62848dcfb75cd2550a76fdca625f9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb9c7ab1c6b956277e799c456a1cc0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c317c9d2c1f763d7bb0db6a907f79716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae7c8162efa3fdc836d9a9f6f72b7a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c499e916a5cdbb442a2feab28b2c8c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07be07d22964b59e240fd0fadd04bea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe696bc5efb65d5ff629ad780393800720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068efff8c86e5dd57753656c7464c14721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa16bd1edccc516422dcdbb888bf803722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfa09f2216e9d98ccb5f5dbc653cc4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab5c3d6977388ce7ad1bad6a4e26da724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbae246e4482c46a8b4a9e9edad5c77725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6b438423517ca866293fb0f7ef80d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3e5f0665f8f87497642371d93d7cf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac23beda41d1856fac17d0e1244eecf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5035ff4e9d4bdbeba1d1bd521da2259729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9be7471054170aeaae011647835bf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6e5725964842d0a8f18d6eecd2b8d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667be40ed4d9d12d55f2703bfda11126732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48029cb0945e38bcc5fc03b88d828c95733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86170255feefe53ee28774dcdb7d5f07734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91683eaad2873702b5044378b1f116a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f8e39449789d3aa2c10a543057881736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda4b40ef63e9cfa73b72d63f2bb2a8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63395618120839eff6477bc160ade81d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bbdb805ccebbbeff93c77c1dfb24e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f8a3d0b82d23933a0cd424e6a33ef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c87589f539cd7b78c0a83c9ecfc06741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f651a752c946df04f7d413a320df9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb2dcf0763f29fe2f92736d8017f95743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cc82888102c05d73692f6e664679c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70808d6e5c398bf92990ae7c482eec9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288ab053c3226b53cb30f77ed141aa4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281325b99557bc1a2f787a2c5c19217b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf826f028ecae9876eee18a912eafdf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1184feb053bbc8632f688d3fe835bf6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce636c17a25b0b9eee6bad3bbd0d78750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8a123530edce06e81ee4f2db4186f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2d554cb376cae82309a610d7c903d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49de6ca97f82175706080e6e0f17db753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d160b1c2b94e67449dfc7977497877f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041e8a6edd8016057cef3d45074962f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbab47146ef342485f638395ab1372756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed79469a1973516e525e74d30740036757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf99e1174015391458f5a30d1f2d8d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e43ffd4735bc2926dabaac8c1a1a8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776a6bd16a7f5c9ab74d604912c3c5c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa559d1342e7f4783bfaa0719135a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073abcb9b1e623159341862891b0fc483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca5f20ca8d41a2c970f9fe3fd937824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968aff2c998479af466ab5bd3b6ed0b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20810143a1778e65f444a4f66c1383fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aae1a46053795e84d61b806389f6fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d77f7b08b12b05827dc72bbb854e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b0c54fadaa58309600d99cf1d8ec19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04da6ca95dd2ef679e19e19d582ceb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5d58429da26a29d569f6ecb20fa4711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804a8176fcdb18edf03d9fd3c0bb9ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6803d9321f3a1f39a9e9bd628c89fb713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe78829f36a3f46e335961eeb69420714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa96882526b072a073c1fa91e329ae115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd47838c0c3c1785a2acb65bbc323716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed1582d8f754df51a55f7cd9c3b2c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d85584710c90197800d1a66f45ae3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c83930f2167454b11575c3d8317ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f170819702042502edb412a1c4d797620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e83be551d7dcc5631497c18c1629021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dff8068ff4ad6f760f4bcd3f9434a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bfe727a228a03c350e7548afb777723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d150c595872d02ab3811db961a6e0d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75370b424fdf1b1ee074a62412daf3b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0882c1d0dc97c35a6f3385acbe79db26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca14a392ac4e2a43ad8800ec62b94f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23534b798f6f6e084b2344afafc75ed028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1d2163564425c99f1dd1fe143942429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a005bb33544567c05756b1fa17b6830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1f773e9abae2cdfb286a8a362215431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579987a7b2074cc330aaf2c22dbe0d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ef9dbf8feb47f5f2f542fa5912db833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcfd6da17513b9f5b92a3aae2530cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff2e636005ea0784ebf370d045da1535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc368d216cedc26094a1fa08588fd97b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d49acaccbf4bcbffd8a65135f3dc037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384255381387c2622c4a1b028f1b3eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b34aa963e759481d004cc5247fc9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49229ca307bdf3813af2e95732b72440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca352f67292470837da781bfd95f666841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e29a191191bafadb1d69441c87c5e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17303f7136bdd1b95530309874b9da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba53272dae7326bb60f90aeae3c683644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a6dda846c898bf9a12cb0d64e6eda45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52196f679cd69710dd78d4935eee0a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165d1e797ba5fe118ae119e8089e65547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b8285ac6f5bc518add06136417bd548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e31c789f91c85e663b90c576229a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477c5572f3f0064249a4a08433e8a2450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d48857dece8420b3f45517a7e76cbc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b31d0b511e779cefb4ac00976363752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc433088bc857491d4f66345d20308d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8635823169f2e9536d293b7b2d57b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c197b4b3135a6ccea59dc8226ba22855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31b0b030899a6a7b932b4c32f9799d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76f296cf867c9c0033aaf71c21d14257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f9a2da819e3315d33fa450af3ccd458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4f13e7dab6c66a854290bd418b33159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebabbe5d342fd951ebd29d350e36fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b56fe95cd85a25c967933917e640e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b4643cd0c29a897a5047dfe7b00d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef50fd8b9e653b8de9db28d8d7f1cc063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674d78a6a2efcd7e006b13ec364be9964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb14256bb05c2cfa7e43e3e704d2b0165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb64f6a7e35f6af6ffbd778627af18466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2612fef247fdfd35779b55b92430e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136eabbef71faba6420727a14309e95468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f2fbb0cb522ce9288854a971c99f469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260221dcb26e443cb157be15dbec88c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b248ef22bfebc6c6f6c0564d7662e8171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb5d574e2dafbd3fd7b405087050b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cadfa66938a9066d47a7c17f6de41c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e2c5236f619f02a3ae9e477f560b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480ba77c9f2fd70784c110406adf4ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935c785bfffeb741cf9dbe01e72364e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f0763c2a022e984a416497e50886577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780176d8772d3a14bbe337f377e5e2b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc96da9fcf9823c05b6a0e6f22ff6e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca454fdc2e46c3864f746135a2005f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21152668f37fc48ddbf46a9c9416d5981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4bac8ccc8dc39dcef7b83e0fdac2e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77fc196675a8d755fc4510d986879a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10879e0434f749043e53a7035f04cc8184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3379fc2f712d4d9635e275e0617c4c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c1440a590f646ae7a572b9bf9245686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440741715f230768badf92c7f759b77c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e29b12c041bb2a27d48927619d6bda88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4572e2598e22bb31de7015ae796db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac362cee0ad93dd47cec9b74934d2890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74187ca3e8a84c6fe4ce416767ed3f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390145576040b7a64912d1c6b90fa66692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300d8a997131fcd251b4bba11900a3693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba824f21abecc05ee12da0231bc15a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46588e290069e8c093b33a30cac78295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5548ac8c20c78a6bb67d070b3d0a81b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1325f2766e2a097eaa3ec58a0fab597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ee2d710b8a4a6407e8ea2bb70553898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452770cacf0a471be70f024e333194d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f26cbd43392c9acb6109749279e16f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9d85408712162e7d459468a9bf0a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750651e215db80b51545bfa907248966102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059d9a816e3b6b11ff000b4a2f1049e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f526f93d52307f0f492925380fe03ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f91610082015c85d674ccce4f62646105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808448dfb2816bb2c2848017063c9e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f804b4823c9b2d16683a65238bd9f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb9cd4c270792fcc5fa48a4e17598d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bb2cfeca106132a43c08686ea5523109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62f1ebaf123d3e33d2ed13cf136bba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c93552ec16cd470a24135bf66f223d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ddbc7ba9f144c53c0d6bb0c1236565112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825e1f372e0d47a182cfef4dd52cf28113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d003821fc57b9f1c10600d7c2cc678114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0b13ce734392671d8ba1fd76b0a04115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c30bdeb7e8ab1a00147ec9980c52d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238628ea6d08c703383094e54725786117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18fed88fa6f90aafa60b0f1d543ac4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdc56dbd5f6f49ec4c6cf3e209e282119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8b75a345ba911a02cd1278ad7bcf7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb580f7e19f5f638e44feb71ab64f16121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da8e76623073a24a5bd50ebbaaa50a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00f7d61610651aa82406efd03409af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0098642400dcc48ebdb519fbf9bdf4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2ec4b4aec5479bc0186c70f85734c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4b87a310094a2673dd510a8ae3f17126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339eae220c11fa9c2c2f8f1ad52f326127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00eac40fd64eae0b3ef442131a3615e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596a99b18df2bce6fe4500f22a0bbc3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a2033025c11de74e12b1ead0f5c0c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109040b662fc7dc0f404eb4d0202dce2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bab25dfbdd671f1042fbfbdaa9517132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d64ad9900f617a19bdecf609c5c8c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d09a850d3440cb6c594bb7ad62d3d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dad269ddecf8b4472bfb4346f17716135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36590881354f03b42cc3730caa410376136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebb837668f165ca37756c7abfbd71d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d923c9000b6134a578f505a2747cf64138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96512e9e12c9fa21560ebeb6dbb308139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35623b78235956dc3151c3c7c9e81440140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c663cc5f61231320bc1b1a75ed1d8c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ba110b1d10da6d8804e1764efa5c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2650ab969402f2c8a59ec3a5171384e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608a0f4fdff8ad206f918fe9ee90d37144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7ddf4c06fffaec6c3870005b04e2e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc9aa7b2a5f165303140f9417946bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e7b5e85a7e0869659d87e7e4e1a76147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a2ec9522ff2e1c2fde273ce5911af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280df13ec90f76d9e589a449e6dc117149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42726d3e4ce1a33ef1140bdd82eeb7ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7a6cbc2a7be91fa8df53b98186f0f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd757c62c63fb4e1d661a9e0c2e27a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b83b1ce385dd8b16609875fa363307153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac026feb176e6af04d83fd38630d39f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448729f5e4d220fbe4aaadc90fe1fb45155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1af61440363941ffa5e1a8147d465156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c0c72dccfadda65f4cac057688450157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410d208c730fce04bba51d6f9e4e811158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f23a03b63c996f719b78dacf45edb9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf93f2a963261234ac1649f13aff38b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45777a05c4700e751170c6bc70ca0e70161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b536dde0ba03d19d8cd525c5c16ec4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4e385a3fc7e9fc3d41528185e3741163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c98f7315584910fe0865bea8d6c266164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ad66b34b1b88c3e9082ba897a332b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d553fcf28d1f382cadccbeb96518f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994493a1254c4f35cf456a5c2a3b0940167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fdbcd7917cfa6dc2b877cecd2ff4b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a87abef4deb9ffcb61c4553c598e06169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968a6fe7b50282ebd048d9034d3877c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9b624befaf482dd541c664f5983ad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e327f8399cd0df2326d51f37bc34e29172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06127b9cf41f3789515f9056932be4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592112ac2d4312906c8ac41df9de60bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164604d46f1dc6205450278d21514e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565d286f8305ac2eed41505f5817c78176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529bcf69980e6d715c93180eb0a376f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e36eede94ce33c3d60ca9973c0c06178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1999eb63728ead19daf94def2cd40179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f832ebf7880d0b2bb4b4c66257cd5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a6b7869f18cfdcef8e032d0d67d6a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91b624c816e98db68c9333b410f3f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2129699ac178ec68b9bd21b006439183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6389b18ccae8c508a01e92da8fa3c15184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335fbc970f7164d5daef4749c6786f1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033aa3d05681b9da5d274a8dffb3bec5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef004c41517352aed836988bca5a78b0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed327ade99eb36bebcf2df4b753bad9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b460226ca3d7e1c85e223093e57bde4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef2de7c6fafaf0a772e8e8b7bd3c59190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670def324c8faf4df2a898e96cbc4937191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82552565766c31c686f37a696228500192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4b04ce7d9b3ddc27baa8a3de578b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df0ee78f7dd13a02efe9e840f12719194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9a743ea9cae4e451b2fdcd1432a60195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf15624c2afdc6fe3bbddc30cc46c71196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a993167b62247077d2f6bcf47728d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893e6a00c5ee0ea2036c24db76096a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652a20d50e0395a7070532d5b383e0b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba03e2726346d9e0429a54db7170bc8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bbc970273d46e14f8cd934989baaf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e0cb2a491967755615e49883ec163202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92416006deb53e7c6e9387fcced08ba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d296883a75d603e3015181a76c133204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0f84f1c0fc0941c8010eee40ef394205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fbc6662196ec7196540effa396b47206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55182abfccc2ab8432c907f08494e92f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167b5bfa0822e6434a6e2a658171bd7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03244d1ce06ce2aa6babd3e2786ac0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27736133b546a62e73ede87d3b12b151210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a053f8a8206b2faf8b94a0c72f77332211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadbdc33eaa80f3994c1644a98890a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1c75c99763442d5431072bff4aa4e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9179534223537b061edbb9ade44ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bebbd276577292e0a619bfa840e4b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63e8b2b5ed018ab8027d910c913d08216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a63fb9e35fb9368d97cf7f90feb7d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63eff2ca89bed1e5c97d332ec24926218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f1454b6dfc5397b484e1bd06a3f4f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80d3e007c54d3c5e91d7c8e23354cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150e00d7239eb89d651538352c30724221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8efa8b7f87e3102c7aa40759b2193222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fbbf4e90d57be3d78857bed073146223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9392ea2e2d79059364689db9df54779224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec877f983bfc5aa3e7283b229a5c350225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64062fb65d1e332727bfb71d15e6c42d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5123089e58f52dc6d84c483bc7924c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a65374a8c5631a9ff554959838166228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d06d8cff0e4fcaf0b4532282756eb3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62193d4bc23518a0899452459253a617230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eeb0e3ee3865cec4fcfdcfc926cad8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de8791e9e23f7783123d43af532580232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee99ee88303e2ace34fab02c9554781233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53354ef0c9cb0869ceaddc3c88cfa184234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae2af640debbe01e0cbfb0cea1042a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6ad59f817df27413a1adb7d8803de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0156f6a48731654d98cc418a75d7992237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e5e2a6811eab41be6ee8ed9fd9ce7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a3e027cade445773c928a18dda0e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22ac373ac031b5f943cbbf214806a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d2bd83b3f3161e3f8d351192c7778241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b4e08e3b322f29a0c1d00b293fef8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e63770efb00c43fabb26f106c5920243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebccc54395a2c21b0c11bf4012b1911244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185e9a3b3530d3c4475707b9b8488c2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c07d259c93dac466bcc4859ee823f9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49085f31f4bfa18d4e95e799d0687d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881236831aa3532a81eb3bb788a8c578248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661836e69abac28586bd0ad75e6425d8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6480dd70707fb1f9efc379cdb3fae3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25060c7255e8afac503dee3aace243eb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58350ffa81385cbd2c1cf2f9f409b846252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcc30d02117b65a41b9c81f202b972253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cfcd3939949cee6b8f571488f3196254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ed6f8e38aaac78c67e4b599684c23255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b6cf793a455d0ce522363bff31a3f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b2dc6e8885b0deaaed71c1a921d7e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140beb92d3e723682a1ea646d5e6cf6a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40266f7d41a49cf5e211512cdf022c73259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac80a9ed3ffacacf10442ac0091b2e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457722be7dfd550b5f8aaae8075bb25261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9e6c0d6fdc423eb1eae597ccc1618262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb1696c758ba60a177e0f90caf8443263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e233b3cc347e3982cb6ae2ce522b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491862cd7dd6e7ea413905db26111d66265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95853bdecc1ea01b39a91512b0a40cd9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2666e870fefd728f2c1dcb670a9077267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b2e02a6b3995b0aadcd88011ca560268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc57bcea5582245746848e547ed0bf2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b07aacc1ea347e8543e626d53de75270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0acdc59477419c7b5228907714487d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b00c2973086942b01ec8c195d1c93272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e365f34d1b7be8d1cb4021fa948771273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc879fe48b92d5db4829b2539d30253b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35c095118a026ae00032cc549ad2c2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea6144bc471786619ef75befc8700f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84ecd2f5d69ff64fe44b8142835485277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299185bf61cdef8e2047dd8c37f60f4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b325e9056d86f7cb1e399c1f8cd50b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cd61ac52440371e741fe3403862e6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0330fc1f2fcabe52a8c0f9a81b3b88281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78ea3a8fef7254b80ab71efa640ce7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a22264ff4364fa13f07862d1cb1d6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239e58ba73ccf486476ce9fa36f8032284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b0373d0fde224b4468df6cf547825285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2a4245a7a93cfe9e94e012b508fff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6757a88b0f62a40025da4a42dee70d7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5124db81847929756e683528bc7e5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab349183f7fa17c6934c4d1951e3e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3da96627bc2365c5c4654c07f5d77290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce24f24dcdbb04996af99d6b8adb22f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2521a3b6386be3eac5b80656e711e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e7890fa2a491d8c59962ee6ac7985293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7d0b7d4feacf2270e61203b7bb105294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b876f4228e113b89810207d972ce7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc86ee46e63230fac3ce9628b4aab04296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb07bf5f4bed76f3b488609d70a740297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51178ac461fa002520004b13ca88ee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fb60f3326009309f8476b21f17acd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6781b64d28df38eb7a7f002bfcbe8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c098db16db425bfa01df3d876d298301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227c6a2d9f3ed9a8819486d4e18a0eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7635b73606d8147ebf770a4683868303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f67adb2021639fb08a4cb5229eee0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e0705a2baf182086cc36fbda2c4b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71587e3023213a549326c6d611615e39306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5f1a3fac11d51828b38fc9973c1a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29872c0394672ae7ecc212540cd1c8ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08518c9e4fc1654c68f7b61a55b059309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d89d90e45c7186eb556af17ee6d75310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e9722e0cb1d4a2a975ebf183e5098311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bde66c544808ccc223c925e58841dd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4315bda39d29b031dfc47f7e376ad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44439e8fb7eed098cd773a7bffaabf3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f752aa79cf3c94475c4de4277556d3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbf517f5dfddbde3a01dc59ee1f711316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea404497cf3eb05bc878b2a93f844a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3dd6ab77e9c5aceed22f5c65bcb59318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d6389ded7f3a7c17fbcfd6a1eb4c3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6cc7c65e56df55b149740d09e2830320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060073280e6f3d1d6242c2aae2306475321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8845a31aad36d3809fe733845484e7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94356acce5d3ef606fba9ed43ff4eaa9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af989c4346c8bb45aff65c766936a197324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c86826435e4a43ba32cb28e590f2d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdbc6c282853b8dd355395ab68cfbf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3350ee100c2eb7a8d77d9e4e98dd284327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd7f98007ea5fb701faccf81c8b30d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a64c2d51ef417dfecc6ab70665b440329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97725b63add2e78d9f662247d253acf5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f1c634f559258169718a65963af53331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bd446686fda7b83eb687e4608e45c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a769ebed74d6474583e1df5f6f1ef4f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958d479a99730f0ac86a983ca4f1f50334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df441b30cdaad05cf52b2b2c576122335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d5b88ae88bb617a64471382e4c6e3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3e84f9c363bf94f77aef8270702e9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fc8c85645125b7a22d8af4a879ced338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d985f8b5c833c04bf5b3519f1ba4b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266910ecb72cccb7695c55edc959ad5f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49b36334f690d3d5e028191d68cbd0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f83dd41c735dd6c77bd22ae97169a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e27685e0230c07b9e740eb9d88dad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b4ba6f7c3b2bc8e07ed9e6f549169344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04718f382cc2a964a4dbfa7fa8308409345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b88d06182612c26f978bd09157534346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fc935dc40b311f015bf6445ff559f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d2186ef02f9c8485a95806b836d79348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b25d0aa71586b5d3a79abd992ce30349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32352aaed7017a5c4c61492486a487c7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7c7af0b9537ff509d84d7935829d3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f65af3c5bd1689f9b78cce35ac12fd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3432204f872406124442e4ae43120e9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e1ce12487dcc1f10836f39122884a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edf2b46f5343e8c1c56bc1e470f882355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2425af08a624500cf67d653f11d1fc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa338e167f0a2f30360707df441b8e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa55710203686efac0911f75b1b1764358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf69645f859e71651d700efe748a6d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88f36bbc36ac6c907baf704dbba1b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78234a0d2e2dd83936ad520e08aa0ae5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55628225e4656b52633e7d432fc12674362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2f4f3bfc3bb21a085ee27b9e24c47363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0edf73fea245123ca7b3113d47fc40364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c787f95721a441383d1777d066f0c80365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840497c2ac3532f7f9745215bed7dab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca203923d050a8f2a74f81561c006c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980be3a72df2edf5c517ee87b32849c7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8fe114b0f8e7716623bcb42d29902369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08faa6abe0ca1d6640b2a390489794370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614d01d8ef6481a884731d7954b74ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342ca55fe6b0f80d357a745d0fec719372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1ce499936c2c7d2ee6cda87c93699373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107b896d985e253cd11f10cae44c9a6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d083d2d45409ab4935e46818160d2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c5aa63bc7ac307745de56fdbb966b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829ac3389906ccbd4fca0071a27b862377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2667b9e0aec8105b7570057109b3c4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3daf47be0f0f92c9097ec94d6a199b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbfe5d646ed86fafb9054fc47f07fc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f3c00e614cc902b273d26d22745ef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c49507e547375207f2b09f364a74b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf492c5d42fb218a50279b8fee5c962383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023aebeeef81a59d0f836d92046654b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca212705522d5aa155f22d35849f6d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c014d0e9ff9a2378165cde7b8d1b62a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1c3d280c232e898f7f11db929c0e3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35503548a9af17f36c00283af6879db388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b6073b26007f51921c14fac43ce7a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245a401fb6767f45593555335d3dddf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6b7d52d672d156c68f6d8f10486c2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcfff499c7501eb7efd73b4c1f0829392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866a63a16d97d7bbd0bf9bebb11db47393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a12c001b9e81994c6a11e3b77aae52394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b138e01ef0ee77ee81609035fd70b29395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4135b2742dc615ff062ce528245ee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560167d0ac83e8ab0aaed61fedbe46b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b92c6c71eb8ad470b9827f7933a1bf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0693df7f2b7b88af8ccc34e16f900399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144165c4c130208ea7e147e713a28e82400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d872c8b7ff76784d2c7ab2cef5e53401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00381e6e591333a501cc7d2cddc09d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25511df4431c8af53567e8e5b5fb9c93403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8880bf4c58710141ec6bdcf647aba1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e508291198c846fdb6e94cb14d12d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c538c018d92a6dc6afd792c6d70fc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c479a477b8d7e8d67016f374162dd88407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7dfde8b2fbf300af90eeccb54ac8a3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d9a8b16a4ec10249161c096cdc663409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076d4ed9cf5ea007413c557eb04a3b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d91e812f7f80d158cc9955af81d93d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb08c593614339383ef6edc2dd40d1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bd702b32a9043ae7658807e6ef405413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175afc0f92c3c250a257162c6ffdf99414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d4e11beaead15a2fd116f67900a9f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc59b73d902c8c4eea7edcc0c46b247416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450a76fc685bbf9be6b86a3f7322297417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d20c15d75c4f09cf67fb9d372de4cf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671f0c53144a63b41d009b6b11d7243419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe4873e6b524f25e95c4244feea96a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb654f58dd808a6512213016acda6bf4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21729fc5292bfb12bb322220cc1f61f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3daa0af54edc7508b00cb192f491f8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3aa3c9173e44dd13f7eeb943773144424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac175b289b9d6b8e4209e506131204d7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7511bbf62abb0e02489378595077a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c8de77db38eb8254ab5b4752810d3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a015bc63e3d67c141ed9b0f2e351ef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a832d19143ced77e5da3e7f9410290429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9470ef5b30f1774b8f42585254b359430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfea36b0fb19a4b912a1cbd2bbcdb08431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6067049713ee4a566d97c7cdc8050b1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735569cb889e34b7c8e760ab0b6033ea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb80030447b97df16728169bd16691434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e5d0fd1a2d75826da697352dab6ef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c7ffd83aa419b6552fe5f9a24ae3a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575824321a5106e2190f4cccf15fc074437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dab2047bb636b6c1ba047dbd94b72d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bb3aae4fdb1524dc4d7a6fd050429439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6b45fe70b8c4ba7f732a013bc0747440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889f1443b955dd232a4a09490275135441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c77625c414ed3454d16927b0358ff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2aee221dc5651b9d8b0a60b3843d7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe611f41f47e5bc8d4398ac5f2af40444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460c0805e9c7bf96adda37dea23779c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5047da78318f416d00f98a7c2dc142446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35dd544eac704786fce5f61c0560bc2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1373ba9b9319a4ebafb58dba49f25448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c12f0b2add8fe92ac4012e55913bdb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdcd1d09ec9326423e442152421648450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94aaeac38856eea9431d9892062885451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e20571c4d91bcb9fae3dc17fabc259452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd47827bf2beeb02e6a1b11e441ab4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd99a8f59915bb436ab9aa7c951dfbc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584650e97a63c7243d6a8404fdafb96455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350c6d592796d1fa5d94d74c7f88a6b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd9a3c48d97c3abb0c9a4abd2ca117457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd40001d1313f544688490c01afd08458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c54900ad009a74dafc63ec8dd3606f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31443a8c7d41a9053670ddb04196c29f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8b4f79bdc2416ef724d9abe281f3e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1805273bca488b0d0718dd3bf78188462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297c518d47236f5d2197a365689c78a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed72ab64b1a528b2c5f326fcf5e34b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c399a40756b82355ffb57d4bc8be2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddb918d592ffb1ea0b3c96217dff9f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521453d0662dc092254f31a720f7394467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fe12f6f81b63ff9bf9e97630e875f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afa50f66c876572489a1474cb895cd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb0e66823b83b8193d8ed19380ad2f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b02b6e217a46b0efee150d557096c0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922f2e7ebb871117c311d082454d1ff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b886f0d32ad4506c084322b67b4bd62473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a320070bfc2d924c201266df9a00f0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8bf5830c5244f18130547cf15d650475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf132b9341c5a2a817c5e4c4dd22b81476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832dc83fc3aa76577de7b2dfc3947eaf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc0848ea8cf7134ffc9efe3e4cfb12478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a53f6615a3be537cdd2a66e0306b4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f3ec622bdff40dd03093347219b55480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084bd3dd2ec266a5939e0230fca56ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86faba01f50e629aef6f06dd179d32482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97df9795540774a03c0ab944a5c5fef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d2141b998be48ecfc53a08ce619b8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a700e5255746d8d834c51c02093d92485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbaf3df0716a671ffea8573ba6708d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab9f5b1eba516dc979c5731326968c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede1ae77919d6c51fee65f229b248e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7128a07ef4b0c4d6502d4a921cd3e4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536ec31733a5d76f481d3f3338569a8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d927bec24765dc5cbbd619545bcbbc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69807fc59aa63b4dc020a74a42e13a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c87baff079b5d42416fd5e00ea5939493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930b7903d028e6ee364085e0e5e53c6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358d1f92ff2f6118e21d3e57472a426495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305477ea8ee68203884d808a2c3a747a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b8760dc4dc817e9b2987222d24ba9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7f2b02ad83651220f4bee4fb0d795498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb707924e67f6b80ddf3b7cb03943e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668c74d1f368ed40b89db5ad4303b89500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8d09dd97a311ad62358278a9df142501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16807c9d45a617df69c5265010fcf3a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203273de1933c1d7e319e66e69ae4b2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e03daabea19e3cda6d800526efa7e1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd6b83e040ea5d89c72a21a14fee46505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31fb5cb8c6db86126812db352614f2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed671b768e0482298c403f66fee1b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17464bcd6a99044602f6610f44e1f3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59cd63ddb3bddc82dd69d4e5216ae87509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ad00432518ae93ffdf78ada10c9a9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e6c153284d0e9cc56b8ef665b0ded511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184516c8b60bfba824f1474d8ab2cd07512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd62a3a3b754417085a86b97206a32b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56bb75369a683f073f178cfefc9ba7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12a2adfe7bba825d93f1a492f3ed0b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4e7a0a1688159ed6c166bad1d8246516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78454ec102abf1b681027452ac6f0776517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4faeaaed7e7c9ee80a4e1055234ffa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13f40d05de25bccffc66385cf33481519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e087b6c4e6874104fe253aefe54ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb9251bc9bc90f701996e4f5f4df8b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdc0a6cba32ffb071eb5834113a97e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7126cf4ed5e584cfc66696b18c4d2c1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae618c0ff08ab6af59203d27ff2545b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2e110754a36deffab0d6de6216d9b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cd2f7b49f2664e8219ddeccac79f6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6a96b9077358a6d1c2f4f13ebbf0a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833f2879300e4ab851e2f7f984a65a2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0a8eea2bd4e0cece4c9c1e0743042529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac67221597e353713c7ae579692e58530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de44f3d7e0ad076d5793c3f54fa57b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d177812a49b7c3900bc51ded5b94ce9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4366e73f40de9c531cfa039931941533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b843356f336fb0a61844d379588ed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743b6142b2f1d96e3cce8d35dea253f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cccf83c6b7f3c50cc392e2dd6b574b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f66c3d7c80102aaad01fe4be377ca0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb92fd52743a46745ba6d7da965296b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea259016ade93de61908a2fd7ce39df8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9ca9b3e949fe624319ece12ecafb5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3b7dd2b52ae6517c3fc0f7e758a3a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fa31cb32dd5378dddeba37ac9c753542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61180c40a2665ea1991bb4f066b05c5a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9f95191fbac68751f06c8a2db9ed0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f93d46c8f2dc027bf219b7d20c0da545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88e2155473a9522fb47d1f1f21cf10546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b765c02322b411da2b7f8f7e5cc7f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6f0cf9e548af132e547b198bdc20d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992b534b213bee6968f6c827cd05684549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7973c3db54ba6f4b3180555f56347550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7441dc7fc5b3a9aa42a4f474e30873a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1273ad42aff592375681c8f3f92c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d2a668e8be59de1dfb4ac0896c191553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebc7fb970995421df9389d686ff6e5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06798bac52c374d011bb6987b9d5662555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8ec716264db79254f3109bc6fad80556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39261a9fa2073059950b163b42bf620557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746bf7615259330dc3807103018cb6f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dd2cb5c249026cf4f165e18cdb25d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd7f15c9af93628a23649c57e5a7cb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e23c757191fff15f0b20e013f7689561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff0e08551eae7418c510b2da03481b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f946d2f31ddc3ec504a848033cc2886563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8778f7a3322d18e5b67de825596d881564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c40704301e19db7fd3056e8d7102f1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03452ecc07f8a118f5b9d6b8e033703e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db15a1f3a733a321af98c0ad943515567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed6646b0f2f6d32716402c4ecaf8f4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517186f0a92cbbc4118f1e28feafa303569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7c882b570716cab960b43d7e2f361570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148dd86edded90f807e4c28739d955b3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54253bdc28eff92d5ad23661610f0050572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f843cff5d23e09f652cade3f00499573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98d2f5d147d660e6d1ca61c390e135574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc18f4421965bcb5b8213b7847e4f33575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5b44e10f9fbf078bc8a72b1e17735576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb348be5e9143f11e78ec23c6b811b5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c3c05904f0d5bcb96e0e0d35efb37578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dd6cda858f6208470e054f877be32579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7eeb8a3c09f82ab6f60892e95541dc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17414d0aabbb74806ff17c200dbb06b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b1da740063bc2643dae51b57d4bca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80142bb9de8730bd958816c7586ca941583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67c931f36e82ad51670da28101f8f7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c883b649f920f377c0815ecb38957d4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645d3d1bd883e520ee75ee174b35968586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc6cc269b9c69d80b71220b50e1261587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54585847f63cf55567320346abd2a21588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe5c3a75ff3c71c7ae562dcf157698589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edd2e1385ca6ce0ad84031270a246c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580daecf9e7bebce85bd853815a8d03591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2e5561bb2f506112c49fdcbda82c0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85914f3e2a2dbdd9801cb0c38203c75593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87ae3ac05a397aae99142dfe75beb5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60389b6a48ead2ea7f68af80ce4da284595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2e4d9d60c0d3b8559c5c650699d90596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d19bfd6b4a2242751d1c3819a25832597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ec12f255de4ac1e10843ebe712fd8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c8a25942e6b819818a20db1bf8c58599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ba76174899950df7c699989266b51600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e708787c757afe37175b21e1e26f514601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df840d7820297f5017753cb73d8454602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dea6b7b0f4f4e4cc2e504cb5ff3477603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17283b645989162b1bfe0125f83a20604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc2270e0f0bfe949354d18aa33611a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04dddfa9dcedd7fa746886bcb0a984606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42f75319e3709b679671626295d166607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa72ecd07aef3d417ea327962610a8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab4ff00e76ec25cac6329bfa06dbe9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d935308eb481a2adb613c6db2302a06610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a093a68b02fd77b753ed26d3de8e6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c29c7fec321162c5a05588122d150e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166028699148f36c088e370fcfd11964613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca166511a5c8a394ef23eb728f5f0a7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076527ec55c06bc0fbf80acd4ae67903615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d671e828f368bb8f17f771eff76ac4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4d90730676203f58a0174923f2601617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88470888fe30985a50fc9ad646f34df1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8452aefc14af622cbf7535217dfd2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22687c056ebff03da9cb851f75b0eb18620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b46ce48310deefcd2ae6827459d676621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ecbb3179f01d2711e8760d971f489e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ee2c1b68442ab49a2b8cd5d6b0234623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a94cb19efdb61b13ca1d6fa55eb786624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f792d88b191c25c4c0ada62a9a3652625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f9e00d52862256d1f16541ba1ea55626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43479ca0c97088ab1de54e02bd2d6c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9f304f84b7972adc2187a7e2f7dd4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1a083070aa35c55a4490edf8069b4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd27d157028a63e4baa947db98ac59630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5199ea18f0de6a8621c81b6f04ae3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7d178c0a09f86e7490daa9a55542a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd678584dfbc8f5a554101f981b9a28633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa9b92502422ba7ce7ff8dfdf40b9a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d093794952ffb0451508e3c4b4b0aa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6587e2dfa35225c6a679223700c121636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3cab5593e20134e57a3df7762a9ac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42c48da0417adf82ef33fd5ec71f7b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd63812b9cb2ac611fca6831a609fe1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81dac04dc215f9c298d025cdbfa468640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ef392318d039de17d47fe0bb2acb2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8245d669c1ae9be497f5c69b4c9c4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d3ebed92bc5ce9ae8821ca94f94a0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da4f7c0992911eafba3374af11e40e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607f88b3df61d953ee3a1611938db34645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa7204ac078c43056a2dd63e2ec82c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade938a6d991ab9f597015b39ad25cb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a2bc9fc14e03eb7baf396a92d689e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbfcf5563d904424302502fa90641f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0099426a977859e6ed5f2f3dd3ab93650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05696d97bb3af9e9c52f6827767af3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465e22531ff4ed5f421aee1140f5d42652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f75d480180c690b9db6f3127c7f769653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701b6deee60161020dbb1e76bcef408654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081441b95cedcc958cecd0e041928b86655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715932c66b6041c2cf8a94dbf8594d87656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808f7c73adb884365798f27d1168af4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f93f742799847fa3a90a917668775658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3875ead19f3d5c6380c34f092553a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71843b39deedf80f6a69581ef4b81421660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a53853a0d8d640622accfd4c4dbb26661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661f1c28ebc8804d5370ed24279c5bd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60422d36f1ca39c6c0cf9d0f288f3db663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4d6530f3a063f95bdf46ef0b345ab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ba24cfba18e24d763c26bfa8c8e48665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757221683029e5a02e8de46b48df580666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53911adeed8c1ae0a354ee178b95fa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af5c77d78c1d120791476866543ceb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecaefc2f32fa0f79ba46c6cbf390821669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5dcce4ca4952a9e4f227f587b98a7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec07140d8ff8652de36905ba4628808671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b946764f89abc6a6fbb722c48dda2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae77c11a8a0dd1487f263c7e6c9eb6f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23b8312392af1613f434d162c94766674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663154f4d88926389274dcfefd204fb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281df83d0eec743722dc375b54a81a4f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080979705648e14562537cd1d448d09e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c04eef1270746bf39d8df24ef0d39678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7f66ea3f225c30d186ecd03f45a3c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6469edae61fa87447f54522a4ad91d9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7513fa0c71e8d6e0fa5dc56c67eb7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa96cea40003c19a816a9cac653333b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e464fafc387d6f9c701726ae3b1f43683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd844e1af130985be8e0bf75b8f9d96684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a14d5dba28f77ac5c26eb52daa8150685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa0c29ad65b55e42cb3aeebe146e6e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877b7945f05c86b3e39a4d3f84ab157687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca031af7dae9dbc6bb9211077422b13688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942256bba1fd3ad581f02f43a57784e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c550ff3584ccda2e73d844be7707c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ed905f6cf94e3e623098bacc0d41e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a256614dcf724d085f93a48408849692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f650d2c40ded657c726b7b7c758e33693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0809eb155047a271e41ea57f5e3ef0f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa265228aa4c0f1c96caaa3b336077a7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58579713ab65dc6f97684ca0157efc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7780e8b4014ff26dc0c069e6be2f38697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52c98297d98e53f6cfe15bdc2aadb5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9e037b467d6f41a1921319681ff30699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d220032fa68a0dcb1ab19f2db91352700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675e27e0b7323f54ca7e7c421885c0e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428c1f0bbbe29429f7df4b42bae6c18702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e29927d1e147fef7afe501158cd4f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d44b689e5ee86b002534a6a1a4b280704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acdc6ac8da049ebd9f4a4ad38c5010705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca617e8ed0615fbe00df2e172eda2fce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef708a64366bc3e256c19dc1d7237b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d41f64f20b426a05c2a2013ad531f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3772735e6adde694889ae1dfa1d0bcb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656bf07d2144021c00e0ea49b90fadc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd2235477b19b00b7b3934e8124cb8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34797ef48c458a12970cc81edfe7a5f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28da88e43c8f4ad0aadf7da82891d3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906862537811cc996f848b7c93650aa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b64f6b5a81e0de8840d89c2098deb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a39952e869e4fb61d978ed7b76e5d1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acece68e9afd79cdc36db27c495c251717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08cff8f4d48db15a9a23d53d3d8738718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57be39e778920b60a89e08a8ce8339719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682067e1a4fa2c23d50d33f5dc88b2e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06258acacbdbf6e4e10cdae27f6b3eac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4606af2c4a49dc1c3b22ca90b298790722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446c0c4e0c5d9c325ef38ad320c5437723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d21ef730247bb22f8729e9f8c501c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bafe941bc590627b75e695147204e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9e5db6c2d64b7e796046eb406b3ab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7634a36afab0569c16b85bafddaa4f3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14b05687922a87c113f4fe6fcfb367728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb54abe4885baa28405e7658e9e3933729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db42d2ff2b5b98403bca84d0045c94730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b288f02f1c378ff2c28f425ab2a36731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c20bfd7345445e7256909085ae8a3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129f46610e1474999cfc21d6dc10e9c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66ae5796cd9e2629ba5ca9647fe421734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40189872370877f11363e0457d88c4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f20d941f00326ac845fa6c26669f3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d68ba0fa2bb59b23bc4097fc52ba1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1768c431d3fc4eeb151ff24e7b444738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0dc87a066ae54260cf6c3cd2adbd6d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e17de5ff2fba7b916c6380e2ae953740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f25865bf7381cd7a2f5660baa16ff741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e2bf54a3dc87a23158abda215d9fb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7711f63c352954327f7efc626e847743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfee0c5832d2c1c457ee5ab7570129744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8015fa0eda64176a5562927b3f4175745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854954b7a1f7536ae01485677c60b862746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20717b478ed37257aac73bed0a9e61c1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b50d8080cf07f5ceded5f76a39cd6d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6599a20438f739ece23116c9e1d7057749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c38b3bddab30377a0299c80fa9acb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3056f7109ceb40068e90008d8db6fb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a18e4b4858c14a9c3a1d56e7d2d29752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c98ed97c44229ee8a5030767c3e80753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1ae518b46b342608963f85aa58cf2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47281c20279d05ee361d4a66bd094e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bccad6131c7f1936126ee8749715a3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d7e345d4390ff14dbbe9cf4ec4ef6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a848ce2cf0b911e558f1870b71e6a6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e97605e172ebb987bdec4a83ffc206759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>