--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b09958a0f60efb2a72cb744c697cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00f2e167d409d1f41120aeb23ddd0a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb527fff57b92a10a17098437d03ed83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb46f02dd6e65d00069d9cae2a29774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea288e13a25b374f7cf2b15af765d5c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7519ce3b3269dc92e7ca8b27f82816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f471c330a319e618cc3bf3575a94ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390556719038542c9ac16a1ca1d852028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22aeccb643be333e80430011269b7a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8144e6f8405364648777094e53c0e8710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ae290844db326f38a9f815a384fe411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d2ccda241defd917d2b31c639078b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e67c5e2d554f307ea04195c55823c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f4f981f8ba7ffcff15507594a160914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadeb4d916310ef4c70115546e87ccd815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3f859a7286ee9be1e0ac91b63e82816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497541fd08d3a160b9bca3ec972137017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd98252554e9f5abb5e0f9132538d4518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5dc48348b4426b57802621e51a5c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0f5ca51fb3d6d9739357055d081f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103694fbcdd26d43c93700e37054092121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f610ffecf3cafef3a574df1e5f0d7822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59444ca4e328d472203bcb773d9eaa023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444391bfc164dcc9f91037c2cb5028624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127351293415710aaa51c43f64b6ba325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c073d0f7156dc82822f93cb6ab6c02c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9541c7a9cd5c5d825402be8dcaa69b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dce9851d25d1614632e5e53bf0c4fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137316cb6353247d85fca22d813446229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218e27265265d8a0ec0fdf19e14502c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45319d04a032a1265a662545b22f1c9431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce772af5d2fa1cf1458cedf6141bb132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc12bb2b53e410140148bce8af85e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5be474db3d2768b93ba42bed269b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f299a211ac6dd0bd36413bcef479b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63233e589361092892b4ff10408d10636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cfdfb57cffb2264d50d00134e6e7d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dc7e5d2ac859e28f1739e1a5ba44438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c024ef16302d999e4aa2289d4639b3139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737954ec17fcb32a91bf878f0a282edc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514417ed22db22fe3e243f63140c715e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660f64c32d97b011d532ee5e2ea978242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abce7ae427ae868897b60bf02147a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd48e763c95f80f40be76862564d59e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dbaa5948261c15503ca0ac6204baf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c64c7df78780ac334c3294325039c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b155b29dd842272dbf2f994ffcd64147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846955cc566c6aafad8f1ff1fbe45d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9c02b4b2615db6796e030a4cef7c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc4f3d2e3cc5fafece7cda3518a1cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1f545f60660452dcf0a32af1a03da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496b182ec20b4b211b10e239adf504552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e94e53853804cadbd63c5caa8448c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9fd4b77f439f42341ad699040799754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca252fd48db6361ecc41ff707eee5555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7acec757f9df54fde2ec93bcddba1456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccb8726685214244eed7a1ff8d400457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e3b660484c849c5f222c7208f2e6158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fb3af8f28028a3023afaa8d2bbc7759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536da73c98dcfdc12a5b06d413dd94a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95feed5cd0631dffcc5c9782fa3db28561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e375d49c6de3ebdee6add982af87e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa67cad80f9e251d12dabc0e2134fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ccc1f9d07682da5e3be9f8cff915864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed288d6a2d289f27a4dbc0fb34cff265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ec7a01031ed861c1a93466201575766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914e940e0d156e9852543f8ebf2b3bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0317acb0e168b223b1142dd9ca8a8c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53c24e1eb86f83b11195b6bd325f4069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea737b517eb9c18b0867c4d46aadb170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7e0998b4454282dd7b6e98c3b522571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816055a1cb1bf5fb385eeeb0616d9fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ae58068659012a9a74129f98a956473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906389635cd878552d3fcaa50447f56b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f444b3be1021090ffd0a3567410ac6375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565f99536f1760d738521f8b6e8088f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053bf37eab816381066dde9fb15fef777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d268ae30ce5fdadbe1471964ade7878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c526963d24bbe4a991dc3c446db05e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac5e8d173238acf6293b12b8b0b75280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593a4085fbaaadefeab7d020c231dfe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22544ffbb1c4505555e051479dab866982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b53a348c2282bd7a447abaf30c9a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8869c5408253af31452dad204aaf9e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45510a0e455d5eb95fb6d3b83821831c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe21973fe31d236282fde9832a44c886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddaf7a4a0cd2b98b9d7dc90660322e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c7699511f6d2ef1e57e4385f13e1988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bacef5f4ca3489f775ac0e682a89089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4559535ede710a8df22405b9ee1ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e445fab22cd78bdf9c6ef117627527991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da32473a7b1ad8b40bebf5eb9ec53092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8bc913c69d0f055fdbb965036fdfb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52912f0dd09364cf38f64dce1ff6239594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f64c30861b2ff7451b9172d59fd01f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318b04737cbd07316fe14a809ff7ef396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbcb9117f6346c3f45b3437cf478e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc4d69454d933a9aebb90473ffbac298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7a222715b52fee378e71346aadf3299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98490368391a35aeb2c45dc72589bb79100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36212934597b61a2c4f03429ddc4dee3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bffccf6288ecb69fb273bd6d135f5e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae6c0ca012fe985181ca7d5c1cf64e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe29a962f797d6e057d74177b758c4c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084e00735ae8f6c741c1c828cca7977105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da1607020c0bb464b861aecaa0fc38106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c089381ab803fff476ee654ecc738107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bf28884c6a7196983c486a4d20ca4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5f3bb92ded556859ad7ef37e81168109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd8f1278c76c291cdc26a2ad6b9c47110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db71b0de371654d19149dc06e2ccfd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe13556793ce8dc72ae926ded3a869112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43e9f0a3c23bfecebf6ba018d86886113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011997607df9327ab8589cadb43b39e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27d4abdc087c924d833d5cecf31c08115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec58cb45688cb778e88baf9ee960cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f959dc1abc91f593c25cc02c5aa4d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572f4b8fb184598d17f4c9f002af422118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cd7796d6ec44551fa111b9a1b086b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae85ea90432fd7f94bb4faae06a5fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afe20ee1bb96d2478cc1dfe04cfb04121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115c646b89b6e0bcc18193602b96f8e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d3a59a46b0ea3220d8386290198de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26375e1a7841670a2c29de1d658c8a4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533805426f2bda1b334a81dfa90bc33125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bb4e10153a10a475eb2d554ec0474126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0a48ae32cca61876faf45264f22fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3503ce210dacdcb61b4e5a06e558bfb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72036d0dbd62ac8b1fdcfb229ab7f265129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437876716765f2e6d03370bd841644ef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d4c2cc2178d0b40d50f46e9f6c973131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c508a44366757c7f112b3cb783262132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0a36daff4a6e81210af81dbc6c89d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c0b976531a03f1d6dcdfdaae6caf8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2556a95bddf79c0bd712f186034761135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1740540733ec5c5d55633d07ad34d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078617d9e2aeb9a45a0cd23b0b95a9b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c0822a164985facb2b99a3adbb58d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157fa870db4ae26fa51b3177a1f9b84139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2dbb863d816300e93d25a5ffa9a75140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319235e43aa025f3b4c7986b09fa51e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd1e1da3f6f796c983e8b19b2ee17a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490a50d7e2d41588404fa6cd7f801b9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce227cb178c882f72c01ac47ab809c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1f467df3a11364190ac96cc42bbb7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3400bc60affdc5dd396b2da5fdb82146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e56a5d0ac017078e0816a8a2a0544a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ac67ef5735e7889693a2785a1c001148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57be20bf154bcaa2c95adb3c969b05b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f955e855ec57e9ef0babd85447801b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a634a866ec9fcc2d3fa946d3f41c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773829446d6279a8f54aae65376db9c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ffcdb0f89d9fc7f71b837bd95cd7c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8ba6aa123b80d4641f36a690174a7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd76939deeebef801748bde6df4467155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de00c6622a18426daacbf2b31c9d3f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c354891bb8803dbb79d2d9bc823f98157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3600ffd2276968b159cad6b3747c96158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40350bd59208533feb1827c3d7eed38b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0586dced762a41b4e5a159b0f8b63160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece40a40bef01597dc31bef831ac0670161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d0a61c3ba83ae45858c9f971ae5f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3e37eff638021ff5a377ad72d1da6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4c687ffb05be3b5d736b3b48fbe34164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c766112a2464776bd0717232302a00165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645f7999b861fd35072f17d5f952cc9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de558dd9c10665362c1aa40f186bc8dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b753db57e374113d01744e95b08f62e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901f2d28d8688e0be60151662ecb3a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e07c301a0585fe32536d5f7b8afcd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acf2d0bb551360cb8e3b37a2298dd0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfa5376b0623c5de4f78d03ab8c8a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008fccb2b3938a7c857def234e8933b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb211bbeaa761098962bd139bfec03174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721e6da30fd53f3d81447532c8a7add175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921a0758c0549d581c1e34b5247f9f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7318838d4aa1cc33d857cecb5c47d2e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cb368a639fbcfc1137c68d519ae19178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439cb86f47ca84295e8624c86a0b71f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f881999133aa1d8086ba6009f2547180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae77f2286928f733d45c18cd8c3c52e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15577ba2790e28fecef68c1ce03fc006182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bb630f86b927d797b798286aa2168183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411f7fb7573194878b5e526b90b749b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0a53484b269e62d3b7a40be77ad1f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffcca53eed1b8b3f6a9b9ecf2aa386186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec0835d0fc80203648b80f8e7dad64187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21c4e4c959f1dee0e7d4fb6781cabb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f61b0f3a6c79f953ebf6caf7dbd80189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240eb3ff709463443b2ac2c16bcd8a04190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b9cde267082880b8d5cb5c9616c1a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6890766e4fc67884d54fb3859de37192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0e241366f7bdf4065fcbcb285b7ff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59f4824c6ac28534c2f57cac1afdd7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da91a1c5c61ed978db1f98692061c5d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f48cdceeca03c859cc3db2220950d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ccafc7eb4fce1e3fc19b45b1443c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a1b45d2257ddfa64a0134fc62304d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e42ce775f57bc9ae3060885d95703199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5016f1133555f40aa3d6ad616a552200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d413ca7840cb1f1759779c60aa080b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978ea1a8380ecbac1742b282d5e4973202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61794646492d4f6caf79576e5a7f452c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599926c4a1078ffea15de512149cd044204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafb4988996b48000e1149c843e4df8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afedaf430442cb982759914f60c210206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54a68cad9281af78f392583f091e51207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e414b0f6a7fa36b6db0f3bdccc793e7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea534d8abc70bb921d249c16a1eb539209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217671e525d6cfa4e07b9323b677569d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80a6751ef562549fde0b7858ac558a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53b68eb0fc93dbf5a92df727751810212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661cb25adb1e75ba6a48314d1272d7c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6aebeb505cdf5d59839a6f04e813da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a808576403e5097fa69faa4a6a38426215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481086617b09013a06f8cb01debe016216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e25ab76c4aa1299fcda629f6c31655217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b22af4e7799d181b03f26eddda5ae7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c316b78e8d6e5d7c519e9fbd7949c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a6458dbc48272fba551a4f57f6939220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303e933cece58af9614a222fdb5af9f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fb6a5662715495185b251fafc159a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962a4bb033cdad344b748e3f2a78bf9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a339274b0f93fc7e6295dd998c826224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5357f3dcd3002aab6940858db2edc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84dfd078e066d34996fb9c01a6d0359226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08977cc3da43198660bd5206235895d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910d11827bd3f2fe2a70abb05ef5b94228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873745470a1f9beb6eb9b5f7f47cb8d5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb113fbae4781074804abf1f774d70230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcf1adc376b73079897ffd591f1db7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6ea379d0195859016efb0de7e4b1c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1938177188e3500a7f3ef01eb848ef2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97321bdad2b0ff6bab0d302e4e5cf992234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ad41e859bce760fb6aa3b36d8d391235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a19e3266a4a4f5fcff2c8e5fed7d0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ff0cf0583bf7e5d59457517065923237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d7cd204e672054af4ec0db2a0f326238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c195ec51bd12718052d3727394f9c1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e65404aa91ed4bb94ab26e98c22f19240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5742b09382d1a752b8ee233ddd16f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9534e7ad380cc0c8c70fb0740ad94c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01942df571915be043bcdd13a60cb6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45d52d120ecd56afbb699239ef80c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebd867f931670b114b8884360d01b5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3d136deb7602c38fb38c523a1f2d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f689e833bb63b04f5fa3947f381cfd2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07b06c123587ff8e697711be38f01d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecb5f9153cb597cfddba0966d3c7e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a611076e58e1f26c28c322cfc72da21250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6ed52f4de153b2b927bc092d52d3e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930d87682c344514fe793a787068dbf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f57a2f2dc4b80061232b322d12148253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50937ab9df3eee85d914baf2983c07c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99595a93d21184f1886aab5005710f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a62dfca7ee7103efe4511311529889256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d7c0a6030d86a396da7dc4448f7f9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed9cf31fbf5202a2502055a60a3e5f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbfb8f09f7f5607a952e09842e90e9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145e029d3b758bb3406727a67ed878a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686903eeb59178924ae6adf02fdea21261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91805f0b7345c2ecc383a20ff96582a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077fe6664c081971eafeaa5fda11af6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3e980978eb23ea2d59239bf6040fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a53c960d32e1276559760d8bbed097265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802acc42c4ba8fc87c9f25da698e390266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a81041b909ca7aebef3f8849b0fec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f582e9e68ea7ab638a043d479edb1ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31e801bbd36357466bbb2805135e96269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c720e890e4bfc35a3206658023a40270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa09e4cf48bd5ef31f601dc80cf616271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255881c6946a9e3414e0c7e40036a91272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d12c70e44c199eb036a5e164ccbf9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4e336a588d338d1d1f656b3d9036c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b9117b2e4fcf7c5169914cd08d664275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792ae4b910ba40b7cb7a5188f6b3fd0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef0b62b9b562ac83cc0244404bd519277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66024d07d7a7b86d72305d89da0b7e28278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d5ddff903625bccde1f5befa6040d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f9d253bbf17cda14c0ff3e51b37a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119a146c3f029d7544fa2d8746d373b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd79ca150a44031de9cec90f7a9161282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78889c85d911ead0c76b19482a18a458283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af7480c0ee151f83efea8e5a153d31284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c330f0d9e89680865915d26017dfcf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9cccd22e2756fd71511ae92d297b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7c0b3365da0075c2a1d5ee1562db8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bdeb4647054615c906a1318d06fc9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e8db5c719d89ede36c9e5d1eadb40289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ceb9bfe77d962117d93cdc32006d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8353a59f1fc16c4c1a3c94b3f822d72291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e717afe2e46598dca87cdfb7edba3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f64c2394e78150b786634a34412fb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bd9dea32f79f0818c820b9273081f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98c18a124091848b25054b03356b25295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf9a8ddbeb47a2b5ddb759fad6605e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128acbd78c4d20a3faf84dd32454da9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f01bff7fc0ead2e2797cbd18c8e35298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfb8ae8d252ec6caaf98168a75d05f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be465bd96e655b507acac1893b134e0e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4a58ad0990c08a5a238ce78e6910f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56130d926209cf2dd846eb0ef1db9e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1e739c48b1ea8f29fcefd2046449f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9debdcbb2df8dc15c61e0d39084ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089538aa9552e4524a02ba93855044c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0684fa3b452b24e4c25bf93bc8f85bb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734be94f5ed1d7eaf1f70fc6c5fdfdb4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9051d53af08d6735193ef8795d88c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fa327a418037b72ea7c672e120b12309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f138f23cf768f6077b180e96ec99b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44345ffbfe571e10bd1d90827eaec1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c01ccaf84828403e451ed83cb9fedd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764ebcb0833b970b5db405b88d1e8ac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78153110672e7481e91c82053e3c10c0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfde0d83355074b6e8c88684dbc0180315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf0bc308366e272a0e2072ccdc1f53316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b0efc4d9d6525b390071bcdaaa8e7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73be049300706d94d24b92ba1791bb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b351d6297cd109f84de1a6db9fa71e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bd91f873de45e238500461ab6e966320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b704afb2affe63d9e7f865753b268321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4186af1e3f974080ebd62778d2ce2e7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5990b5ff0ff042f900d5d5052035038323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79b6030de145baf4f3a2cfa775ed1e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e316c284836f4e0042adf8d7262ca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b016b4e48209568c7a9d79513d9715326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e01c571509850186686792d92fb109327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0f08c0c0577eafb58f237aecc7766328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c13d998e0f14565a32ec24305ed436329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa834a97648855c8ba2ca62de38eb8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80d30d33ef3bf5712276843c6b550a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf6ee2272b495743df07a26377deb2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadebda8c57d7fba24caccf43307d883333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b590dbfb8b6df84986cb6f2ecccd4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca30705fa1f646949eead766e4cdde335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b7624d9d66aff888b57264aefe5f9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48f253ac5841f6061a90ef7e810565337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781ebef523d8df32406b42390ec0fe5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3352fb0634679177d55aeffa0f441ff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee76b6f2825374f67ab5515eb9c0f66340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee934edd381472870eee1b981fd4a9f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a112b29f706177b115f0a3ffa84690b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a4575867080240cbc1e93d70d5a77343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c92838031ab26a28eab34892db2e0d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed84b067731c354c142530bda745f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6d997ed643f510143244583c55edf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9476bd2a952d1ce3154d7ed38b7cdd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60c9ba298b5492f16f6bf9153d31b9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114068dfd46136eedf9a1ed256a6288349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d60fc9c60dc1e17cbdea6af77b07e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b7e77d6c21beffc1583715219e6ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50364377527d570f6ab7f979939356ec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbceb6c8f1ccf5f69de955698adcb58353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a91c29cf9e510a3d19b057b74180ae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d013155411fd2ca79d2e17fd79c759355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026e30b53a8ea1e0f4c9dd916187352356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c07ea2a539cfdb7889de074e7e0737357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d141eff0ddf2e27a9847901caf69d25358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cffd4ef532561e667650e26ba4f621359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd822f0d1b27c81f24c554d367ccac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e64862f10970778542954e604eecff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3aece98f207a8ad13917791e4b1d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae3c1e8137c8f039df8372df5b18b1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b513a3f4f2bf4211c2cc6a6f70617364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231470a04bb31e15ecc387a755e8e4a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a3d9afc62a638704c65622e7b8e4a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e4b3f1b9aa0be3edddece4c396e7d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66cd969d5206741c52984f09111504368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d790b5abaa979f8d5a5d927b8e4944369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2459341329a0e2dff770cd838e649370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633ae9ad723ce10ffa571a2a292f740371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f80da438a5cf9afd7d3ab194bf426e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f53514cb39f6b925a0cf535aebce9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5abb84d6bc0e37a553a4699770ece374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452bb98225e8aef435e10b9f385ed706375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6563c7a2a80010f9f97358b6148ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5bc403758778749edbcd4cd36fbd7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ff784911aed197123635f8c78ebf4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334ec80442a68bfbd02b360633f4a07379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b93885f952eb353fc1294fb686b3b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee886c4eeb5552cd895f32b6f6fd772381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162138d79edb3cb789e0c2b197fc457382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d10778b388f9a3856af8f66782c4e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2541a919e003d3663fef3371dadd691384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3798f0d4c8858ddfd80a4b92f72d3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8701d7f3d06086daac47230d8c9d9f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e451139a34484e749e6c1cb3b7d3043387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c133d595f328c8ce4458625eb642db2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9801e77bcf635cab9f741b7e5efc6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225560cd610449ce71684f839afa4e12390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fbec2ffc5da3a7e2cafaa42a5ca39391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4a625e1a1953ffa63bba67e46a75b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8bcd3769c2726ee7902be13d80512393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afeeeb279970ff61592de3d12c24011394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffc51c55da25dc2ce1379c28d8a69d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fa34773140184053bf9acf5b4ae54396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e0ea9129c310bf56f2f0bbd0076f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0e2170b0fdf252129db32609e6ac0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912d1519f238c57539ed5c5fe50f7a4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015a1a497a06765c54de268681cbf98400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4200d501a04fd3fdbe15648c2bf6c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76bd4b8500f021d2ee172220d1bed5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfa98719f2001e07a2e4f3ae63ee1e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a52fb894631c5b1303aded311d1eb1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a4442ea506579fb4626f53266b41f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c06a4daeed159cde0206a7f3714f6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbef59821f6164b02cfd9ea1c331bd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca68e0f4f9e71afb191f172c43de2b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a68813fac134baf080432fe0214739409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0382650ca83914d5343681b925d69c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761a202dbb557938b46392f91e85749411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b036bff46c255c7f7bf39b7bc837f66412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4d311e474a964bcd640f6193baae3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaddc2d3d5d1bf3beeb66835cbd6e37414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de3353d51fc958a7e1bb0b638b76de415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ca14f6d313af1ee33ad2991347920416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9796cffec0539056eeead0665508c3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02d3232e7d698df0375c865a95fd18418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc8a7f6fe2c58f3d07617081b84e02419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f4a7355c485e4fe3e92f76f8ed486420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893008c5be5313b63ca3fe69ac7b130c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bfcfe16982726f1b4df8915939c4c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eeda5db55f349c231f6be1fa1ab53e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2868f56ce0aecfdf6e8a0139df84c13424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eef0e2c97daddf60c765710ee3e4e3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d17790505ffbec51db5121a4289c9e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90979703e0e60d06313f0248da2a6103427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a86a3e946adff0cf1d84b0bf947622428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bda7a7d55b136803023c52d96cbfc6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fea9dab266773dbead79f54fe9125430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7caf7ce0f3ec97712110cb6e9f193431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3d633ab3c32775e4a4186b0ca5018432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c397dd04f8847bb68c1b2b39d597db433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bffb3f40b47959aaa235d1c68a65a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd07ffa5d2ce71fb39d8e237a4bedb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e844b051c2fd3bc13d61ac17c0714d2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c0ba1a58204c7b4a835e0beced080437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366844b9546f60f0841cbedb5a61257e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c2bc3413e500c22ccc5ee83071e6f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75084acfed2b10ac40a6c9c7d096c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a35040f01f0679dcb5a848f19e68f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64442382e3e25d6331fbf0dba6a6e9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a98e670558801c02f876dda8181c1e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff89ae46b6fd2eb0cb464a74ed4de8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0d8a40e95417d8db09cd83628f324445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd838bb015f90330b7011edb10f44e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b8a8ce1ec330501607431a9fe9e6c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7b28a5b8d86d86f6cd14051607ed9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffd2b7a9604e1e9aeb930191b34a61449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa252d7e569863ed506b1398a05a0c45450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda32751d1bc64cc7afa9a2ad86e3868451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a363bc60210cd21b463d029e485c4f7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d79ae6aa94a52e248fd11886f38adf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348ce18eee839faf21a6b21eb1344f7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59451a52765f013b1fd4c5f5192d39455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208baa546ed27ba6f0e51ec36dc06eb1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018626bffffb512fa723f3052c16d3f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f0d0616529d6822c3c39aae303fed458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2befa23c6e55f07e13a838a786c18459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e263e9acbd5a23385dd2fea2ff6ba5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620098a292dded2e7a8db041995b0cbf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86272506098cf9da9ec56b060c4b37a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fce3f33bac70864e11251d6c63cf1b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab465d600ff02a160644e8ce2ce694bb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648ab82bedfe3f93c82873bb0433f57465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f34b6fd873a9c680b0a697d26c328466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9fa27a74aac7985a6dcbb82d1b642467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f983c044054bffee6d4de2d4d99900b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf924f19f9b8a80982a5eec0c3363f9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2bf05c639a6b63ead0ee7681ae0da470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef713304a54cf8805e0797a85898d1e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea5c7700c225de534ef5ddfaf248c9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6743d5a8d118315e823730976f486c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812891d4c191f0a369c9b54f6ab7440474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25282197b54e12706f473723e27efb1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecea6bd9a8d3d00863f9e56f84956b8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74605081feb83ba210ae0717c79ea9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e143eb56187610f813e99dbe9f50158478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebf84bd25ce0ff6a20f091861d780a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5140a4d5de4c7265bf356eb4e341c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fc8fa8f6d896ce04d39ef50f0e001481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872842de02beef1f6af7de382c13e1f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4836e833e35692b9f064c668dbb9d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6650b1d61f0a87340bb00d34a4ea2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a95f562c6700839610d650336f139485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fdc875d04011f455478fcfa3d4f92486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1931beb0ec3082950e9efe899f804487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366adfa646199885c5a0944560a07c42488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38e64fd2556305a1a3559ca5ef68a8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39137dced6e531d3ca06636e5d44f502490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a00e093582ec1c526058e03600fe6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08e2e11af4660f7b407099930504eb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249c49e1f70368b268822bfc63f8cb0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5318a04a7f60f9ddd8245247a3848494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150897f2bcd5ab8cc8cf22b4ff5b97e0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeec4034df02ae043fc19c29d21a912496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eae2146079a3aeacea00b044dd904d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d28218f7334459cba5d3b1791c30e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a794b3d4cf2e3e803eaeb816a1b36499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25a7182086f8752ca116d90dc1d484500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536765ea680c82f63c39f7a828ea867501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1e7e79380970284d0adb1fe330aa2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2e86d13610be5398b53eace96f4eb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d00f38f8e32e0f246e3a7f46c1523504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6aa52a50d9ab71b61266b1ad19aad6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a0eb5dd31e660bdf8449b19ebf6da506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fef5871dd7b64d51ea3ebfc249a77507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb691a3b35400a00bbb748852ae89166508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02ebdef827fe39bcaddbe5037a6703509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de6e4bc5125a311a9cc537eaa047f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af702fc785dfb0f8078bf101099deabb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f9f199ad0fc6d58e788109569189c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651720830bce1d8fec09f17d86b8967513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c48cfb4670a4d04c3054fbb817138514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51b56d6bf3787f9cd8f8964f8924f9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b1744f7a6dc8f0af6914947f24f24516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01eae134d7d2dd411a555522b76956517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb3dc233b1d0ce0545cacef25269e2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26930fe3dc78f66c1a6aaae22c2f0834519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb23cb640ca57e9f77a6a9276e2b85520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2eec3c7e6cd1a0fd3a4b91c5f84fa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b04fba954676a2aaaddbf3f4307609522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100496e60dd6dab4e661e2553f25fa2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0ae6aea2b4f050ded890d41af61b5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5da091f65cbd240a6882f2d4f0fad525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28e2091e0a06d9268214d577bd8caf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27e0ce5c030260e177ee1715f59535527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be06323af6b4fbd58a930370751ca5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39949b24fe2dd4f3ecc1173d6d8fa402529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc6e396491e0c17ccefea0dce3311b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532111fa8b7431e96de641fafa93105531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125b430f56f21622c4e672bb31dca21532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167aa2a500c4602ea2c153d6c5da9e1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d38ba6316550bc67b542ddd68a755534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91015f0b9f30bc7562f9278f7621ad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095004d346ffc3e414a051e8074abac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb0074ccb25d1b1a032d905b245656537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21052718825b797b34e48560d7072675538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a646d4cf4ce61f142db06e8a3d940d2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64ff1c8d130b98b78ee8aac5fe852e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecd08d416d5bc3e56682c5e1ee9efa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2215c39e650ce9a3e2122d0d69c508542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695f03edcecb04c6dbe4095e3dbbc10543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2424c9caabc0d6d16b6da1dc9dd30544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203a00b90a882c361bd0b3860f0f262545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f546ac9c6309261c2d6a0d81e70504546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127cbddf63874fa409a9f021b5aa67d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50714ab43702fb74f448b535580f1e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edeb5ac6900d26ec489faa461fb073549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e78b8fc567ed3164dbf17488b1653550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd5e14550732312fae8f588ec8a24d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b15651bbe4b3a86b2ccb9e039c14b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9eaaa829a11ccbec47bba85f7dc45553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197d7522b5d9563333118fcfece7ea5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51049bfbedc77f77fc8060331650918555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab31f22a26a9a29ccf25ec14d90af36556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3803ce77959fbb5562ba5561d80f80557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076d799e5929616fccdb5c91126af1b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89e145f4a69aaa51ea1c48be47ccc4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6189d55bf770fbbfd83d810e32f9f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd71799d6c882d4040b4b812fe5057f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8272523f16904b9522e789ddea42d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cacfaed24204079b6d35bda96cf826563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e56d7c880c50cf6b2c6d7d984ebcd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf66ab87b390323b4261d2ec997d82565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40b5b61615d758ce74fa609a87850b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e074fba4065e67aa2786bccd77ae0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb32ad98b195cb80980f83b0557b68b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846e9d1c45a059e71999d5d8932a5ae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ee44608b8b1ac80fb3079b385d7fd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e673cd5538cf4381d996ae2c2e4d31571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdff444700407a4f20a8897dd1ee330572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b70300b5a44dcdb8b6e9b9a93b43a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c210f3eae94f3389c25a791ff4725574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ffa6102dc47dd4988af0d5d0080ba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd0dd67cd22393407747828583982c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e4ddb9b41a454b06c0b910fc7bd4c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74b940e6418b49ea8695079a76dd7f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3face9c323200f4f26000508d7a96bc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ad89284a399cc4eefaeacf4351dcf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fb90e6b3c9cd0951317fc3069a711581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6d261fac6720595395d479a5cb2a8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1373d21b4e9101ccd1e0617133c734583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e28119291c333b0c334124a04413d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d617329936810cd528319114ba272d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734420d56996f4d7205a240d6738b36586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f23134e053925e99eb6215540c975b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8157da842593b51e6395cefe39eb1b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825339706ea69cd9b087b80ad28c758a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f9f689db36bc820786a30c37d3089590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c37a53c2ed8d9091723a3ee626826591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cce873ceacd4247aedde5100c09d5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a644c024b1c2e71aeeca699856dd7a7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09d8f85f5e70528148324a2d3c785c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd395fff319c0f70e0f9e8f7fbdf94595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800b57d7fdb4fc242cd14be460f7e01596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd3ff54da266c63aa24dc4431964a9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecb73ee5a95d9ebf66dc09f0ca1560598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55a3dcf0ec90cd51dd3122ab98589c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bba6077fa47828b6ea0a4bd40f8c3c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cb4bd39cafe0949c9fd14051d708a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d033227a44c4f428e94f1d4f546555602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae20d54da4f4787a96299bbdbbc7b6b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d792630ff140b40d055c2a9404908d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139696db4d817d7adb9b2f11699ba9ce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e17c3a6fa15b421beb424d69b80617606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5da87258d232619211aa298cc270b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d369a135a195de5c648aef10acd941e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40b7960bd37128ba7b254c74013514609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533418c290f08d833145ce4458de69d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efd1d8ef6fec1640ab9179732a1f88611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc216152171ce6b5be8ace4edf5aa5b6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057d9147cfad121f7377045a55aeb84613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88de9817fb8cf3b89f0b11d28f57116614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87e3662964eb32a6cee0feeb983b2c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778904063f57c92d9e176bc228df93d2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa97f625d80c09f51e42a46227cf062617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba13dfcb7db9aecb0b312cea2e2298f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b1e33de1a39a1b8d141a6f23db358619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532a1822f06c13beccacf21c5ab490c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf9dce70a90f9c0f8dac3b9e21d712621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07708c424f89336a51921e80ebc2a11622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f8106c6480c5b0c68778ad3423383623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade25b4166283e413405f30448181f2c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd686601c99d9f26a495a7decbe14a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258caa14968f3ece513004231742e48b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb86c487e557f948ad554219fb5e05627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c359fdfbbb285d4439302623c2c9c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d60dca4b91f52e08489b9c120b0b7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b08a9e093ec48605bead56c7ebb63630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6101b8a1aef870f547ab0d3351941e7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525746a9201a30de349c15b48c82f1b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329db19b2b5acc36e7197fd6b8eb6af1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eeb3c87258c61c7b8d25ec44f78da9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c4aed9490dd4c5a2dcb95ed511ee2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cda8b9716e68c7f2b29176cbab38cc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c3d98aec77cddf5aafcead4349528637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec694941dc48873cd3a8e57c46b8aef9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf262741d8831bc82d9f4315a3714b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f95efee715fabb0c3cc871628151f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045dc8bdea8d366ed35fea5288ab03c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba8505475f581e79bf12bd8dfb6387642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581d536848139d76c8fcf681b26e86d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36612c1500f521c38bfaf21aafc0e9fc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca4682a2d14cca2317c9e2445fbf43645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6c036f452ec6d09d0ab134c525b70646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43b5b09d93ddd272bc6ba0bca40325647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2868030784dda490595b1948a5d799648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a3e8e2e392b45ec934e848d2aacdb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b9be3377b3ef8ab307ce0c9645789650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73014fc4c43b88da02f8591684b684651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3a030af3c565466dbadcf8fe1e712652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd1c73b1aa028d82e0649f9708cafa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4210e288495772ffc9e1f6e0d2b45654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfe38ebb63b1aa4fa303763bf0cc39655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfa8ae714fabf838e89081d1342798656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12609f86bd57c9418b15181966e25f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2131da9654c0eda6917b520fb894c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cffac7148e566be0496da64feda1cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2c623145a8030930fb0f335abc9fc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2382b0c01f5e5d259bf0a2bb327014f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030c85d9b75e90a3a937249e15fce36662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8ddf3a9fc64e18dc892db00a06860663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a50681ac1953f1d9f13b45ed72628664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fac98770b0eaaf28b6d3c5ae4bee9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79be4ae0ee858dc675bcd74a0c9572666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801ae852c5e467830fe4385ceb6be65667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0407cd542e6a0b751f0d6c791b0545f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27bc681b61ee27332069570f1b72c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e1fdd83b690ee74b45897f85d88ee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81750d138c1e6c7a0b7af4156b2812c9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec22345ffbf80ac26e5be75392497d5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d45c5cdc7c782fc6815d03f95d31d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787ff25b64e995c48248f66976d686d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be4483d22c2e45d72888ac12682321675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4e66fbfbcb77ef82b1803d93648a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6478c430aa87960aed9affbaabf9f2f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850865d631117702d5ac09466ecaa965678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63e70336a8f89b51d5244d92161e4a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5dfc1c8f5c1a65ed67664f24bac8c8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b44e44c703f650ad2e49240c13beb4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569be019bb59dfbbffcb72550d55e4a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f615459c74696d08d9a2b79b2ea2e47683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c56c4192d160f1ea054ab4708ed51c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb04c9b9072184c195479eef4df764685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d513c6054452910223466201be92f3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02761eef2ebe9563d444de7f4c5199687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a5825bb3c0b7dacef81ddfa2445b6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0d8d858015257fce839ea05fcf3b9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afd1996d71a0886d0410fa54cb6a82690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807e5f0f02d509e799a9985d0c6519b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b4eacc083d17350e7315e93e43a90692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1515a9565f0cb7290ca2acc28968b7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daddae618ea77ccafeced5b6b04f3fb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71401edab59a7a7d78bd521b2e64ed59695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff72586e6fed33e181254942e7cf3f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61eae8c2f76e9397a0698174429b91f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071bab9dc5995c3a601b00d4183a06a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8079ec526ba11aa8f7fd560afc3bc8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a673718029918e66b06d4d4ded2df8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e3a1820bd51e7eb8bc2f24ff911eb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c770eaa7d6bdff3da110fe1c78836f2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a186ec5ba5e4b55f93a12e89f9757703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87609fa57656ea62d4b96d8852bef07b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604ff90f1672f71db8de1014446188a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c220049d0fff7d181cb1fba1348ac8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a05cf8c05e04ccff26d8ea217bd7b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4061a8ebd7a328fad011f6ed9ad612708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e5a2c61fc51719d5fcd9acec4489f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4dcb389ee3c2cb9c39eb8e5547c8d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234180313b56aeb9eb13369f52249e09711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52565c707fbdcce6bfc49f802323df15712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c2621f43cb5390404011d2955a25e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741dfeaf493af45a7a36af7bee6b749714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55606994cd058048c412befa21916269715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12607f0de85c06d0d818a192c3f2249a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44004851f1f8877e362a00fac3b271c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448af53435f659aa3e1b58ecafb07737718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54a3056a70af6ae3ca61d341719700719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2b1b7ecf20ea8a8c9f3a59a67c49c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f87ca55fdf0eefdbe1fbfc1ebc2f8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95519d7559aed4adc3826388a5782a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddc901d111bf1f2a4c82cbef503648723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84deda817058dc07742caf16587ffa91724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351e8c099d95470fc49382afbd0302a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c0ade3235cdd3cf41a6a627541212726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b41705a4599cfe0e667d85ad2dd7d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37dd19277f030157a9d29a0ed170db728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63649e69bd9bc29cd37e7c40e0a2ec23729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8576605cde5fe661f8a067a156645730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961623ed89ad11bdb10641e4ea37734731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c51ffc2dd72271aa5688a563975f1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbec9997466786cb92da1127e5c81b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6ffc11f955105b9e1aa2c89e70a93734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd73f9803d134b429b6ca1e423118d5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e6a06cc458e47a6da4b33b73190ea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4c09a43ff9696a64fa0839fa24ff7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f2a9055790d70c07bebd3809fbff5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a6151b78697b74913c21d0e79762b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa390af755bfea99324dba242cfc0c98740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5f29ce3e37dc8189225b0d403fdbf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81c5c04a7b212d542f5aaf3cf01241742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111667217898c3cbf33486a685939a9c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90091c788a44986636df9408ea3cb2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de7fb460916c9e79a5370a7dfc9d41745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ea17bc39ab9d2bc1a59a58c453b72746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9227cd3722651805566689035dc07747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34cb2b97068763f2d5b47a60deaad4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e2d0a57fe2bc198078f0984b2dcc7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7d446fe0cb7cfeb226fc7e0abdda4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1320eb1c9af6963bbf883cfc15053751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d129c4fb4d7df750ba27bdd31ffed752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774d5c88c66a4ab978463f49daee0a5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e19f64dc121e44a1ebc218167ee9e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92aab0d855ec18e27a8f5980ac8d242755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3ea03cc2e7a1c7f145bb76f2e1d1d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58653dd6ea00763699a0431774cb14b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4525e0e33681450d2e4a0a93060eb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4257e7eced5be54fe2f763b155e6d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8966b79f267458deb966c4f69c60f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4451e1f34beba7c456c2e3f811d9472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4b6702be53dcbcb13a750db28c6923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50602ab082543ebfe58328c3ca7926c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a0a500a52f45ce7a75ce816be28d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3225654a8442d0ce77f9b7790af1c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0693dcc445982372a3c6429a0fa377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7b20c4366ea1ced58614b9880797b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b528012bddd724a78ff70ec6611269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02dea88608f4931efac4a44fe05d8610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329edc3eb63ed586896ac23510f4d89f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc712f5009d79a5c6747b448a3a07412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353654bff8836882171f78b3253eb4dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88942093f838bea086ecdf037c4787d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02e6135ef35a054eb9b7345aaaec9715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880931f11f3712c9984e570de95479e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261d678a7351f39ba68fdc15136b71117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce0157f9b699ad1c963e3e86ac33b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305f02ee2230ceac0d54c6f248d474f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb5a819a5b2ba962611bfd6708bfe420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42896b165211744a7cc5a941b20d0d1b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a30d87c53a73f34bd18e9fab171abe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81aae340b7e45a279eb4bf8fdbacea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aafef399be978d1f04e80b54da6e1824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e38d26b2dec093015526a5867676025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e56bfbd7d4eab9364894f1e262275326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16dd598f021623a68813aa476d8c1827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febaeab8f3a0c24379ba508821ac3ff828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f7fcdec7e5c97742bb2efeba9cd1029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b731c9b0a36acb4c5697a6cda57a3a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c517fa25f8fb208337b1e5826e2074231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12916c2db4cba00156254e1d119868b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8342d9f39b367ac0eeae4a35d545a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118358a527e363e2741fb47fe9546c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97acb06ba00dbb69c0e9c04b601ef135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc3d38b5ecc6460a5cd4d85123293c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da917110e20a6de5a2b7917fc685c00f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5dbbab880763813ef876125bb4c7d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea6efc2af4378aadc7edaaa36b383a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e55db47ddb39b68d3d5e4f97f37db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1b0cfc0dc8c75f7ef061f1c0e4b8241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06bee64a9bb6b460495393972319e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec11bac9d4bc03dc551651bdf1832043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebd059e29bf4563546a539ebbc091744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f24d3caa61c346b89b82a5b52b62f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a93ffa9dc69aea36ecf9f3919c53a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a150523093f26e426b5475eedf1cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3a2b67f6d27ae5dd4def2a96b12f448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2480e9f5b7a1c21ff244cf7dce8f7b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbbd066839845cc4417cac253dd08150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5fd3e4bd85ff09dca7509dc65c73c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56b7bcc828b540b351b91281d487e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8204e40adb48234ed15f5d2894ea1153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4f4fbaa98e0d54b731d921eb1affd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc75b4afac7a34487f848936b03e58855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1fb20682521f3fc5c6d659432cffd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5c64822d2e3cddf4e5d956e6f211157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955e74b573b78ed5f96b47f660e883658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35c34185b00e119675efba7a7b5bf159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00da7c8f9e6433e30686595571771b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab980931610dc0fa87c5ea95e38da13861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff0372fc0a49a3852ca79249de7b3962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a938d67cddf976f59b0286867747bdc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27748f68f4ff0cbf071af608903efa1564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb781d3ef09deb642bc378289bff09e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8d9943c46a32321fcdaad5f0665ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc0cb2ba695d8eb840fda686cf285367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543564174f8b85821c066ae08bc2f19468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2749bb709660de9f7b1b7160d8680869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6d60a94e82a5bee1149e42fe8413870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b090e498755b1e9c5285ec4b3be01dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd60101fc504701ff2ea721eddb2d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93dc0a60fd8513af8fc3e07df58c6873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d4726578a9c530834046083b5ef8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdfcd414a318ffa5fb742a5f78b0dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383eb64a8e5bcd77e907efdeb3bd31f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7d1f2541ca203be2b2358da45c37e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c1f115aaf648939f06adb3d0eca0e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab07732b94582a07c0bf8d4dd7f60379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665b84dfa6acf243cb7081cc5f4de1180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c10efd882e7e6ff6afa5b44432568b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8c2668ab22365660434c8d374c8dc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5332d40d4eca801458c13d12c44b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00842f34ee1466330202127a19ec187284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed9a9526a5047af742e37fdbf036c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385ec7699908e127ef743e01401fdfd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f1bb71ebd08457359043f5cae42e787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281b46371e41656da63c7f4b24e4b9588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34988885af87bfbdaa6cc64d45f77a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af1d74a5db0e69e96bfb87a051582290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec09b47ab52494c3148ca5232cf2ea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39b8ff5f73009c3242d21891f9409992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffe0feda88f66edd3c40fc85bd459f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53b2107ce261704261e561f3d0442994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bf3aa932bbb9ec4f2fc5e72d975d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701a324bec491f386f865ac9dfaf99696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b558952349c1a3145e64774eb1c61a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bda633aac16d4fe5d39257e0146ede98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f58147bf8c0de6f909bb8120493bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78ed47a7bd889ebebfd65e548877de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fe0b621841832c593753a061ad04c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668e76d55f7a7a29d54163f08f001c3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e5fe17eb32f228139196869f3e8d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81e9f61a83f8a1de72e18b8dc71f42104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b1b5d3e67928b330e4d46168bfe84105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df04a687d5c62b137c44982d36daa28106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c358b436ca68c4187aba5f1aab842107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890e90084d83af55eeb1237351fbbe9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f444045196b656bdb03334bd0e029aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024a60728398db3f0c6a01b4c1e0f7f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a1bf9c9321f83b7ee3a666dc7d5c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b18d008175de7133e8ba5de54b842c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008dfcab009977f97e61415b4f88a5f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cd219040a989e069e298634597364114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436dae13579528762347699f2af23b43115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd741dce2dda75b8bbf4e97f15162e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b029c63bd0ca6e97715d321094248117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7047f8ab065d3b0e85abe268820e6ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb86b19cd780bb47453df25bec4e5f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9502df9e1528ec5e011100726cad3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaaf49304f8a7f317fed6e4e4c1f014121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c186070288b4a6a25d1e8f579695fc7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722a536129fc29b8917fee64e25888d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d39c6b38322ba9646ffc0272a2268124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8649d3e067a6a25908c2de183fe1e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e99437c1b899811d1b9f782781d2cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532b5bfaed6f3b19a55c406201f9235127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccb02717aaa7570a2b50ec4d0132ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f944b0af223ae182c7daf77f0315352129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b46a7cd91e21794abacd3f9fbb2d43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9eb41e8e86339f129214d5cba022ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215309e5c4ff8f5e454f0e6f8db9baee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7927fbccd3d9ad42f484791cb0a43133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627ac894ecbbf7d4cb6987e65d0afdb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c77cca5047e6fcabb39b9f42d2744135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434b19fcb0800cbb4d2d24bb06d7e1f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f01729e64f59f0632233e531d2764e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c2b0ca979548b8842418832034f19138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8bea94aa82fb749fef2cd04e2fd20139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6468f962b39e42e2cc7b60acaf05c2c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4abe8c627f35dab0c46f87bd11f0a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987252f8dd2706feeab2e2c2b8b1796142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac41b9f5f31c04bb43f95ad8beb41f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6078d8767747c257beb4ebd8620db51144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949fd446175ec6fdd93dbd883f158b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc23f378c91c88cf306e75f5c23d972146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61c335aa723b55649ee8c978f7f6a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981b3c1017efe32404177e1063f3bc0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cde5f7f3936ec63677f0508dd3c408149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a105f7fb0e047acfc59b45c7b9097b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44cbd70aaa2b6944d8c5b7ab918105151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746c13805e095c35e0589d403923223152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1936abac338d7f1e545ea7673d39c92153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932fda363b29fc9cae461040916bafb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a75282aa97567928aab57e1c486ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f27201d3440ccde874f38164ab4f77156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92530ad964950380e645429aec2d870d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509b5e2da335d2c48b27ecfe17d5f77158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8addbefb1ce192726c763fa26ebe88159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bf439bba5b09b3fd1be969928ae2f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a8c2b85b076c32975073881921acf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314f7348ea50114863abf4f6ee9f6c3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765c15578219adb5cad41ba70df6184163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78a370a26fc47715715e01e817f135164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de944f4ec737fc5e383fb8a228202fca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29a572a2445845f72f1ad679b18aed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c52a1d7a58efc76dc9068191ec9c70167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc779b922ae4c6302c5ded828efc73168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ae803e295c44320f1847e39a5542f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4073a3d7f8b7b099dae441cd1aca9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bac14b585481730aa6c048aed6ad7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1cc3ff5b8e233bd1082e31e76ebe8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf9cc4433ebd595272be8467030305173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8a53923aeee6f98d5dc6f10fc436a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f649fbfa03ac9b9ca1614743f36391175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41244ffbbd581dc709b24fed6ed61805176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8067b22ab900c7a9be34599e47a5d3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6be91d59a38438aaa198905bf09e5a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2671e6332999221f5268b7795fb0e9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e266b5d7fc9471e3d034770b60cc96180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131dc82e228e18039ef19999022c1b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cd04f60e2f6d16afa42e2adb16d2f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c36dc250eb9fc517f68e23433b24b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a3873db13fefc45d87386f07b42a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31998cca75ceae044500327bb45095185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc5c93e88fb6b299726b5ea5eae21d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdfc07b1d5d0cdf5a02fbe3d5cc0a8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1c9728a58b4c1a1467974bdb95f0d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f594887807de306ad63c78daa8b108189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bd8fdf549a81e17192fe2aae60183190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018486d169408d057393067665d31c6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca998c6ecd17046268dd079b2397794192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86456ef2583f8ce2ba0b438939e6fad0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5676dc77669f3d011c97b2ebb71b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547726a4ada8a24f3dac4e7ed854d215195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff9e3108c0bbd8344558175ec2998c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fea3a3bc6a1e6d7af8133acf6a2f59197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6711e753f44627a17ce4a265773565198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bc3a3ee82fb9d6ece0bb12d5c206f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff6f2c0c0923d03373cdd8cf8ba2f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04631c5034a7b35aabc963a06900d6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5b328f8650bb439526e87fe979023202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa982b0b7784b3a3a99a378a7021167f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30247fa80812795f18fed7360808a2ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e98c3df75556ec75076858132ec182205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ad1842d584497cf62b0593af8c6e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfb251afca82dcf2f4af66c495069f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b8804fb5a2c0801cd0cf49c157ccf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe8fb6fbfae88ced6bee047eec5dff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109848a337f5d20a22f7987522256c75210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e711c9276f20c6b44897f8d7ae8065211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e663d4a98a3718e09078b545f98f5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4a6ce3eb33e2940746e41cc662d65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1e41828ec5a254042264508619f5b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927b4959e1b2e10c16f5d44f4f7b309215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9a53322ef61b51566beb025598f44216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170304e162b300803d0085969388d87e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fa39d68b1ee7b032bbfbae98b0edc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb8f15639ac26938d927dcef9192bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f65961717d423a5b0c52a7405207c3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bee53e0a4e174d93202b2482ad9fcc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3a3a1ff0ec09069f0557faf28a565222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148af1970d7e236ed0e559b96ab837a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db79f93992c8d375091f221e90eb33224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d6f1e6bff9da055c98d8cd16988bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305aefa2354977b38a68e906fc0bab02226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6e2622ab563cf6e61e4526433bd68227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558bd433607c115337544968ee6b59f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969dda7ad63dd592aebe20c6d54e10b0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a2d7071ba8891b92c3606b7102594230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641ad14b57614f9485bc1b395674830231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802339a24137aeb548272a27d3482cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4f38ffb3588d4e74f7b021a765fc3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7bfdca0a7784c279ad87c8f5b5ac4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d6fb7aad4ba3a50714bdd6d7671f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e543968cc354cbe6768c5b709b42ce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0b121aeeef30b94ed07adb15797af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5d957841e271cb5e854421b2e327c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a476a42216bfccdc9c88cb362c84008239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3638921b4c321fb54106418afa23d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5983d956a8a33af3350ed3bb2ab86e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7efda34af365425fef0364acb7e6ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe41c96b9016c1ef91e73cccb57dc83243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5c1ad7dd04c6ca838e1a97daf02ed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e17fbabcd3a719d9d7d49255560bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53dc0446c3a71000414d36531f5876246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef902ced905662bf02561a6f95f167d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7e422be6b549be5ae0c7d1483d8fd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5bfff8b9510ed5fe3e06f25d4e7a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b673f3c99baf4f50b879689f408dfd3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01b43ae80f1f69a23d1fba1aa4a8a8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f16417216177e5bcce09c401122d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afe9bcd489d6620d5c20434364f622253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045920fc1b196d9069471191069581f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414624ddf9b53be55cf6e5234325baef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5d0defd3139f9e68bdc319d3a1002256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdc27ead110ff01a0fa25f5b0c4eea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c94f421a762fda1190bda16229e236258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe80f18745a32c793b03ce53aa554d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e55b9cb0c0ab42319fc1eb853e338d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16b153c58cb86a4a498e51e2b9a509261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ce19f0ee8ada881363948537ef049262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3ca9c0595cdab655113767ed718ca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dff7df2e1950d95abc372de73e5f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704839d4cc00a66ab4d210308d8960b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100358d7c40bfa7c57ea3f7669f4d13266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73911adadbaa97927f32d20edfa86acd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245cd99bb5850b925381a7865e214e2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f266ec05ecd3f40a513f56e33174fb2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad81ec2fdcc1fae47438d722a4862df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ca01f4aa84e8334b0344e92512c98271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2e116f8eaec3b747b12f6b26bd4f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10702cc5042293614b1571d011620ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac61d3bbd9ae3b29f146107776ad6c0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a7cfcb52715f2115838f9876636bc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ce2fae80153e85bec2b0209f5f52f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59e03333c0f094275f205fda6db273277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8d9ae4fdcae32941f2f3945d9cf1e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91be3773eb461f003e7c5e5fcdf52c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583f0ea34a314555cf3a62e3d694606280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13cf31d67df1c3c4ee9a3f2d257964281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558ec7a59961ea88bd80f2d5676c57f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b779c59a4fdcec0c3d35809251392283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309adf3278ca898b10d70781964c2dbf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8677b865f8e5a0789de2f175f0f3763285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9d8893efcaf38c15281dac0361fb4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ab4f591f0f812195b1216568c96f7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b4fc7725922b03d315e1d9769a66e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed95cb6ab0cc153d734985ead40c838289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf8fcf8f0115223f19f23b44f8dd18290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ddf2c18e6608accb46dfc2bc8ac94291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56abd33b282b232f6b246c1def167f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7420beb0de3a385940eec8c0fbac3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4c36b7d65f6fd84083cbc7637510b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bab2acf02ebbe529ef914e3857d666295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04856bf2e5d27fa89f39804ddae47423296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2afb93f725e5965e11543950c3e4a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dbd1498420c20c1d05cfb0292cefb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ad1c80177d5c1b8503e5b927b1078299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57f30c7706f87afd2b3a845e3667ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568e36869feb1696556908ff4dbaba6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687d4bcb079cc799ab3facffe2da311302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b76fdd6a4020f0f2c965324a93015303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b30b81fcf2214e175dd590efeb4e9b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b4f53909650a54fd4e821aadb7a0b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f71aeb8de0050059facc3ec94a9fc6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a1116025542c8e5ee5b94318262f4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf134f6779d87be7cc21b83365186373308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd043c95f7d9ff497a49a44b770a635d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077222fa9ce75b29267cf74fe5bc2300310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825142f65077d7478a5ad76d768c300311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0ccd108b5678e4335a9cac799363e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d75f9051455cdbe6fcc40103294e24313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365e554b80d9f4c59745f215218961f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574d33bfc99d30e244c63228aeb16e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162a6cc58905da46b8389388863ff61316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648696cde101ac4531faf9a55cfb873317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781c8859865101b70421854239a3c7a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87db2c4cf3aa6eca64cca473eaae458319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d32298e701b52febdf13dd1da5db8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80630ea8c76bf7a941db4918b4b34379321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a998645e7abe598e9fdb15ac095c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f2fa2325bf1e156f965fc798189da323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a0bad37f5df31f28f3763675f12b9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da173cbbf4bc103086e10f0d1ee4d1ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36367243b70851742597814e2d35687c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b717b47f26be171cd0cd814275707327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9fd62d39e3e142880094d0fe8e3b0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad72f72534d413f59caefc31daf0bbb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fcaa6f095b2bc2a0dc1533f86fe95330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb4c430921f7e2dea492487d2b8d22331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469985572a958243961a3f625bad41a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057d9b0e1c741fafeee76fec401d723333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2354ea37b5f65a83cea90a0e956f2e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d80f40291330115c346d629682246335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcdbcb5657fdb9ed920aa53637b4ad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8166768b25d907ee4c6186288a1a6d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa631e9ecad7261788a4c1e823125a55338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f19d97743a84fb89d0c40d80eb16d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68a71d62624e5dec1dadbb82f7c12f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0f59c50155ca3f3187834921982ee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473d3c021bdf40353a9bc43ec404159342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab5b2066b917aeae7f18c0837a0e94343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50666a39fe1d9bb0f8afee08d80ce4bb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3397c7ff569c0b90c37afe20b9b3d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba410a3bbdb2b8b7840b6897ad8e05a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8132a68b877e8ce82b5c0819f1510e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f5abde791238b15ed3067aa4169f3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b604c1dfb1642a07e969659370781f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c208ddce45ada1cc43e69756bd9e540350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab53711ae88174071f4eac473467a9b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17dda092ef35010a08efe19f50b6b4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43bbf9716aef0e1124d9dfddd33194353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ad59554672408da43da0c789d7e04354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9202413b1f91aafc3444fbac1af5a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966b435b489b60c863dd3a7b8f3b5b0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fe0dcd232ebbcc326d0cc88b79644357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5cd2c7b1b36409bf1e1f04c2e7010358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c641509c99aae85c03516bdccb46388359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21712e65d63bb0757e36127afee089ac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cc02f6be129cedbd1f5cc56364959361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f55698b1c0f94a5a6054a10e5bbde362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb75c80f25bb6551c7ee050d486003363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366b04a22ecd5efdff280de9e437dd6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35b566fcbf70b19fc1ed2f037b7aae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b90d0dfc470f0cca5e256f58ebc69366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cd8adacab18c19abf3387e465248c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5df94d67fa5aa8821d9ec0f27895ed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc2d8d83739b755968f7a23ef406fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d44d26212824bd0aa7c0f7de0c741370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe28072f6887093fe2df9849a39736371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779edd783cef4ad8ebeb03796885a71a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad8c0bc7c265f00a9d33176cf9f19b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecabfda8f2554440924a8add909118374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701fc7c9d4bd8e39e5af9698ff30924375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86e69feaf77f8d50b166168138be3d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812d4386b8bc041539712df8173c330377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30b232d97f8b863edd3e00454c4174378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e331a68166757845769d4697536315379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a7bdb0c1af4699eed621a417c6718380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c38083e6fcfde6e75574694f4c8be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f8c8445f797a38f3cd3f300d59e28382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb640a814cd601ba160117ee4e461cd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009b20ab0a9ad9db52c97ef70d832e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cda35ccd3aa1d9c3a97bc683adae40385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31001304ce40c60848fd9af21f1bdc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b612f43d96997fba6ba06ee51afdd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0f21baaa7598a209ce207135ccd28388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af46837a36ea7b53e29b9b9f58b28c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d559a5925609cfd79da989882335c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919704e40577688bcdfc6df2b3635104391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9f159e10cdef2fa1dc107b7ff49cd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ce343e96a4f86a1a2d5785cde727f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010465eaad8e54e7d33c8b917e4c6c78394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520aa3b98a8e75c205abe70c31675778395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812e5cd4c8679fff02573b71e88270b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07914e7e2e3e26dc60f83c7bf1c4f797397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbc8574c36cfaae6d0a1872a83c30a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd7f5a093892ce82d76439fdae8196399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601a484ee8096b063388331904599b1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4da6ffc3d62fe561a4a927d874f5b0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704f79f6f3a10923c69ff7a21ba7624402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485c7e76883083e7e02c37615e4163a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c2bf2c7c32764b4be30cc61f8bbe6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3102fda0d2db988e25bc1b3136ce9b5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb50aa22a926fa426aa381e56572ed6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5cf312136995065bac3337d6b9d98407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d8a8b357bb66a5fd6644c146084bb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd5b3542185dcac1363ea9264013de409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03998a126b4b1cb13bab0d2ad35b8e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ebb10f7dc36a3766ffce7bbfdb224411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece541d65a0f920dd278761cc8849ff3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629e5f1123bafeeec687a6111186c83413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e97b7e53b6c627c52a5200e1f71e42414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912f3dc3ac311ecc4f32e836d7bcac3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0db56fe96584dc2c915f8bec0dbab8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba39a5e091474a09b5dabe2c0166ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1813cd6311e0f5a932ecfcf80281da2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae9f1a808da22bbb0519f865071f18419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037687e039ebe3e24fc1b1adf1770db7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536205349ecfb77d328188b01ac8d25421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce3331bacf1d40d630f9ae91acc55e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827aafccec088935bae525e3ef19583423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceba21c63437ff34457a32f4de33fff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94216ad653a1b9a96a8201ba8087428425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40409e71b5fddc60c362cf578a04dbf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f64a91de526159512b6e9ffd3a8bb4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d27136c3d456603631835c8967e6d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9567a6998dc7f5a4bf9f3175f47e0da429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675588e3522bc970b21da1363db714e9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fdfffa5f07635fa67bd1b65955fe2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72ef7d0c0420615630863aff15708e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc418848441f54df9c9c292ebcb303f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0a0abda35749949a348128878070d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e513a603ebb7044460e86c7f958982435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29d5c3b0d69825d199da6f6c5d687d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30c153fab23b247f26a6d223e81874437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bace45b0dff64b8835772240a6e1810438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10251ef89567a746cbe29e6b658488ce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2e639a11d73426b8a6244b0e41e84440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afeee0ac36165fb49235d24960f2d4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2aae368dc31edb3743fb58474b74f3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3470443b6fe3d6d881b2a53a6539e09443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f0c3eedb54e2a07971d0a0141c4a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2a8500d881c60d7ec1c55b7c65c8b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4313ee18e17b6ac6da3c67e112da7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38396ae5f6e87953c540e09b019c1d4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a37e4ac4fe335af87a0876bb2bb14448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ebd35e62816e5d4ce99a53810c7c1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcd1b4411d1efd8b959756161397d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa1daf118a239210373630ce32a2dc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91794ac7ab7fa31d821a0fa860cda4c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d8e19ae264f9024df7803728f9a6f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f572222cc56ce06ca134ac5e77b17b0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3bca1ee450122814578b66ccbc8ff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3ded3ea55a054d0e5e1601625d833456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10347159bfc1a7f496841a99b38126e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f4e880a47788241a67e346345bd27458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de7351e566e484c6b2f21d53f155b9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba6bd14dcd9a54fbf352db59c06562460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a8058442385922bfe80ae7a99e5ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b143581d1d1fe7353f2a7455c0c78462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6516e5dd69bfc3a5127c75fe017d2a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c6ec4b4b3904f0329f373b0cbc0ac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599f4c8d6ff53536aafabdb287b6fe0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae844c513a2622d61cbc5e0d8afe4e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c604d1b77fe8cdea16927b46a10503467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f179b2c7647faf4cb315b0bc6b31cae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4c68459b991fb6552cf9b4a6300ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971d81291b095b10ffc3120e0c607da470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4e48308a2d2ea55d4e03241734a79471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ac70a00971a7c691195cc6b0f7a7e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425f6dd80f23d30d6280333fad39724473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79bdb47c71d512eed2f340479665d2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92a59626307aa6cc11810e1a3b5dd4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c640f93b9498f96f2510c0feaf5726d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f810bec10603ccd52d75155615e1c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafd8904d0bf65c975e688679f429be478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8f1024914f068244af918ed1d09f0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47cb2258a03fbcb616d7d438b6e3d3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034dbf4f5febbee3ac6a8acb6ca131c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1db52e3bb09c317e993ce0dce706e8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e9c0b9ce5fbc4c8471775db2ffae3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e256d1ffba1ea5fde81a262cae04b19484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67441b9de4a80bcd05848c891be12da6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5956f065b13efa26351e8a2e509fce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7acd1583e6ee3d96946ec19c032b78487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2ccd4a55506ba76932ab8ad07ef0f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e2e6bff44be9c0613bffff8cda3fc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634396857faf0e1e619927b6c5e4d696490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6f05cda4553b6b7049d9e390298fe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21000a5c2306a923f0b4f164e496abcf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f712323a492e333f532580efc498517493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20615c6b5913facacd449672e9c9e0ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a6e25a9fa328c2053d074b5dfe0ed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d50881325bce7fcc64a715b989a27496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461762576b499faa2f12efcac7201edd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504afeb2c0801b629af0750a26c02158498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f95441d3ddb820079ebdb128f39b2e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be06b1e6fc63e6f521642ef8b4b237500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e55fd6a03aad4470a96e7a2fd248d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe3368966677670f0b82e8524a5c12502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97110f2d3d0a19d256a405e1acbafc5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6a907252ba143b33824a1d51aa561504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b701f668274e72236a390e550c0c4d8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9b9e844ea8c8f79646278f32c1d7a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a7f7de826045f725d8e92782e83c3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97f4f82d0794958d109d4c2eb292f7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b1aa6ccbd67c697fc04f215f90236509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9601b0e119bcdb4bdd69c382766c09510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10c25e08f40cb41cc5bdf792193b53511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fc8b9a25647d768e6aa5925b81229512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306f0c82cde7693d3b1855d80262107513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac61c4ff4a93d7347dbcf446411a64c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd311dcd1c16987d9161b23d5fba60515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956a945f166ff178718e89da3e64493516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19473d794ebd11700de442d544ccdb0f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01318da1ebe9de6b6e524a3b6aa9053e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726697b795b7455460bd5238f196ae7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ec361935017eea62b94fe1652fea6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470867bbee57d43caacdce2cd0c9f5b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3dc94effdf82bb3d8ada7104d9f12522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd42f8390454dcae1126b51bf3fdef1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42db06f4edb201e1d82f16fdc8e8d11524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bba72eeab2893c0738c689937a9fa7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929d3c0b13cfc7086273051a10b0897526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223cf5fd007c4a4aeaef5b2f1e58a02527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746958f1cc6a16ede033dfa197eb003528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d287a8645bfd2f486ef7083c41c10b0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a82b167bcad15646c9276dee30708530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccb95d8ed10c66601c8e4e16653f80531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fed362c36d3fb8947a7ecc718ec4d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73d9d56354621faafbcc599edf1eff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1105ec557ce056b5a3c8822088463534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d30cd2318c951148ddb30548243978535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1166c475c5c0f1a2476b05abf1132536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c750b91d67720b8e11ab7437c67484537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85a81797d88bfb1f2e5b984a9989c6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d8cf3cf6f475c0a622a0fa05cdafe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409c3ac8c6b82233142ceef1a9e385e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b124b2a531089ab126658e2db693c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3162577dd0234e86655ca1e89fbe2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2943745eb39b4454306f4c5e54304543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c97dd29dc9dd55ce1ab45e6f7a3d0b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879c825f617bea94d4e4ea61946b73d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541604583c544912b98d10b799c42ff9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86dd94bd625d8852d2ef59168f59635547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432479f5c3b3563fb050eda4b978d9a4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d1ebe4de3eed739806922696f09ad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7676b06ee476623299a434df3e483550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58f3c98a2dbe36aea3837b665a5eb7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373d6c0ca77c8a24cb37c426c1cda82552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4b80fd35ef01b911dfa8e5541da9e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1f943bd6e7288c11a1397f3c5cfd9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2bfa97d3513b611a0e6819cba63f7a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6cdeffb8d414eccafc244d84ac7b0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0524b9f400f2ff854c2869496eaf4df557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b2a297125213323b50b3254fa8861558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96bf64771134488cc499606af53789559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b612d205bf0e070da7d2c3439250956560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5010b3a8407e9e525331fd28a1b54561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af612e4f7921057d6ebfb0ff6af3d98c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254bf7d487c7befde9144af15781242563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd55e162af77b65097864d9a6d4486564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8ce491df5736daafe4d019f84a945565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e18cbff12dd2d792e0eeaae6ce0b3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f536e00be6b8c75aa124779fb0f16eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac6020528551b546122275d9b5be8f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3bc57ce963dc8f05b6f8a32a7a616569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18035c68915bf1dee6cc7ce548ada53570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e4a8ca09f14c68686fcf2f5c8bbbe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400f16ecc81c58bf7633a98a0f42e22572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c922f4ed54bb070ad575559df37d471573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77390979d960e01e6ac52c4d7a0d1f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3e15947c450b2bad9bc56900ead1b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020c65e9595bfa233a08384614a45db576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85e89a0eec149996b6987c7b5174ec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0462388bc01b47a37ea135d7cc14e66578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04dbe1443a6837fcc82f610839edfb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7c19f9a0798a5a29b984bf11d3ce3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74dd0548f8230b3c8aebe58e2db516581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f68704f260defe7e9bbf741f6b0bf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba4f9524536e0843d5da1d4b44afe2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b7ee4dd9e9c5fcc12aa5aff641a96584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94fd280eb32d73df815a96c7db3c87585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5c0b3c4c69f67d42fa1d0b764e581586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166814f4d715d6308cf4e90fa08945c8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf43f0a2aa08dc1f6f4374881c99b5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f44252fd471e3d091144ac4d18b4f5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e95b601559900438329a7e744f849a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10240feae4194dd8a5b79d20533782aa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10039cb5d2a5ec5b3f8deb34b8bcc020592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2debe159a2ff8b7befa357bc46b23593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e7fad31466020db59fcd9a432cdab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce27f81bc0bad790b998e7f61ea3016595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6c52171d8db582f867fc2fd23e0f7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe1ea7c1bb85883c45719165b4dd16597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639ee4c750b27e6456198a1889a50da598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a93c267753783c66e25ca5826e646599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8124347fe296d693259f1779f83e0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3e60c1c3bad91cee6cd60a385b444601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f44749cebfe1ab7c8cc223926f05b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b0c8687cd0f5ec75358e302159587603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b674796858aaf6446f31a4c9fc67c82604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899fa2aef1e2fde2ce6e892e558ec28605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c805d3fef5ae893b56cc8450b36898606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd702ab5e4db8b16de453e58ca543c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9756b67275bfdc2d61d400dc1af6d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4984313ee8ae37fa7e669306db910609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8c5d66a0d5569a37cada3c59dcbf7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3063933fc78119d512214dbbd92fb45611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed27120f8caa0b4c497d55bb4514b0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c4206934259a75b4c0fd8c50dcb5b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9167ced94a2c1cb9e512dfb4bf2388614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1daa5a0b87c7dc1288cd58f79a2e912615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633d3290a0f75edc365dc0202f746b0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455ac90d568d8ff649e89d9e5946171617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c72dab7f9d7189551dfc98ac42c1d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ee461db1d9ce20687094a2aa4fd7f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16beb4eba307f7b93ac7bdbf778db4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72316df32aee65305afcfa4a0dec67621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef98f1a7cb50144c4e7422dc10f191622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542dd86bc3059e45739ec32fe81086ad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34398dea16ca7ea70c84c95bf0d8106e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a480059407fa180904526d1aefdda625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159372098d0cd368f662b940a48a3072626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9e4996d94e50ac22af2d5d10d738d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3260aba31ed75bc145f442e01eef148628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8dc1fd0bec7e668da5d2b0730f625629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799d2758f4430f8dfd8e8b3a1020f34630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078acc4879d3fbdd702663381895e6b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412f59fef02903bb300348dae716f54632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5454a5917aa755c68d7803db31f2f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978db7687fbfedcecf18494c026fb0e0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281265524f3054510ee14b22b67fedc3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1e5dae2fb9d8d7aea68e6ecc41f36636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7b549f5e3440b6ca6b1c2f57aabbb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9253deea1f5207992ec4d01b3dbfba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45f93179a08f94e8034a2f74f16318639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded8989cd8d468c696e0055da5449d5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bef8d5d3565cc2d80fcc9f982da82e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805dd5c626fd2865c19b1227cded4a1a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c075f202c9c244270d7cea5bfc9bb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2a67aaa386216ac8355382b169a75644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5face8668898bd3d3bf956f9e326e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf234339a1dbda4668c6e92e024b9f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c46340a310b0cc33fadb273db28237647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff21ffb9861185b443ca4353f7877c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f2342fadb660ea80503cc88c893b9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9694b51ad1bba4fca236864d9ad0b1f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec76fcba10e483bbb95979503b0816651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1afb530141d17dd1a4ad11699e160652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104428782451f04ea51856777284035a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac66ab5efb60eecf7195d4393d4f87654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eae80402f3316d26e42a53f1d67bad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31e13add34f300c9f0126a98201806656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6aacaf34636081378a45e7689bd49657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c754fd27fef71a9de9994d1072c264658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f92ec8ffd37a10630658e6b3d0fff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e263cc8d9d5b2a67dc47529963cdc32660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2c889e15dc74caccb9c808cca731e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad52c0e5b1fdd84d91db604d3514e1e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63ea1c5985516db6b5d0502e536c81663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a550da404ca01d9f7f4f50b23ba099664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72cef39da431a46df7931bb584ef174665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b46f770ad4546c060111bca0139ee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac4961c5ce6d2dc5ba8477b45bfeca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360a38247b99e59e70dc924d4e508a9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7e85b271ba6ee8a96ed0e8d978096669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98db2f284a7172bc52bcf29f2edd8dd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147d583ced083ce474a00bb78f8b2b9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f1a3b275e91fdae5d047d9b376f93672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da864ebbd45aedf03a535cba1bba8c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f068ff7f3ce9aa8c04ed728577343f6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994242247264589f6921f841cf5bc921675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c707fdadfa0453da0db84a68e4552ac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df9e8938e9671a95939a0c46b66dff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069a187d1e03d3fd99b5ea5104c4663678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913976ebe87289f70a01d034bfd7794679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6038740b27cf2b0974d76c3ed2ce9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500fbaa0e614440fae088a138a36b6b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f968e4ed10f0706210d6725189420af682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce306eb01f733a6f2670ea9d55828e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48ea888cce97c6e370406bf3b34e13684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0e986c68aefa1a1da4484e2ff16b6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec677171c53ecf111db6a64baefd07e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f613615f3c3a1ab0f2642c4a372628687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9a321064858ed5e4988d523bac462688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392af5bc90204b8a2f3c425609a0e04689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbb05b992ae725e4e213e80d6fa5d8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e25580e98c664b797d24ae19684dfd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490e8ab69cebed432fc36f41dae5d91692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dce0e9f99f005dc5882acd9367245e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9ab877719d40dc32c37cca4b9881f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b151f180732eaccd9410699341b96695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85372056a02e44f6b69c92bbb7f9c7a6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f73fd51326c1b7e9a344c2c351d924697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e058d7c16f6b333880cec70e0704c8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe43e1d42aaee723c43d9288652c0db699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f10c9e95051d1022fce147f91984e6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b4f5cbf71452b0f5b8b803ca8f8d5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125af086d6f2c9157f0ae44a67cb229702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1f3146978b114f18f1231f23cf851703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb32a2565216deae734476b36e0c7d6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a61c0877db54874675431f7d0bb1e7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a4c6ed1092cfaeab689502ffde759706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03be2b10d34f1a058df3b2c9f7679a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559011baca3abe05542e4db8f05457e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa6f57c7c38bcb588adcc607962f62709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25123c668245766a550a66729b90ab9a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda37fb646189e3e9cddc80d1678520711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564d9b4a963d2e5715903bb6b269843712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d50c0e39bdf02cdd80c0c042136e5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e0183e230b542e2eb9098ec1739ba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024abe28cd923727976915770d507a36715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798906cc4b85d4c2a1f79d46ea33c7b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb042d24b962f5b007e7d42b4ca2607717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563f99dfb0408f278550d6f3331ccd5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fd8ed3b3f8a0643dde287321b2c63719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8e8876483dfae1034e09b47f9eabf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de0e3f187bea3559120bd86fe50efd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dceed0e61b6cde5725ce6ea5a281bce722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc9ac1ecfa0e54d35e8b3c6f39d51b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859aa7572f3f2fc60d8ef633a47a09a8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f413f2700fd9123afbe7b098918a2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1ec39c9eadcf47f623d8ab7644648726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1899ac8c824bc7c048e060523b7bb65727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccd3618ba3c4e3115d01dbf65505c2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa094096f35f731fddc2563c0dd14c3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379291b3460135a60730289ea6090dd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772da88e086e0bcc55e8f4ebcc4cce43731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bc667bd1974d8d666cf4cacba4999732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b0b35cdb3ddbe034345527fff35dc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97a0a8f2494c2638fdd492529b86ba734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3c5dc956976bb627cbe7080b4501b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660fdc1ef9079799ba808c3f5aa6c4e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309e02226e488a38a3fd9581391bfbc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab561b97b681fac7c0510b13cfce4f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb576392604be7e54ecda5374178f5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8043868d7dc10e617f88b987753f95c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07184819ab745ad47e4bfb1184d1f5e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed954425f01bb41b5f4c5f27b95b0d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88352a2db59b673163735a942220881b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12557f63537f2bbf6ab83f3684e817f1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bd433ab15288c805acade9e5f6a7c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f45534939679b3ada98163e975135746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54805efdc2308f5210d54c5f1cf21848747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f70ca565c4fb11e5eab9a05e914e4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcc5c15abeec516c7c2cb9c548888f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3130744ad69dfd4c49c0af94612460750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ded00a7493067919f6c5c767c0653f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd86a383565e1b9d831338fa13f8013752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc3339118eb64f16b20de7c0c5ae7e753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>