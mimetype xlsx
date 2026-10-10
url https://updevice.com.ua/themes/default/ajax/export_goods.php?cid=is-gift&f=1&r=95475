--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750c305c60d0dfb8da517b2057cee951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c637e54815b46a47d20972bb0aed5c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7f9457a2e6264b7077225d03dad863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6e20b84886c57c3390b9c5be3da724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bddb86a504ea55419e3c8db0be3b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace5be9602f6777839b1ef855d755a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c46abebc634bb1f1eceff6076dc737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb996a6c33a5104b72599a151f0170a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278de95187c0fce92905f24ae77f0319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393427b5a7dd78afa2a1fa752b3c57010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d742bc1d9b8b42076019b773173032511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e76654c6f97a296efaf51afad45d0a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847452bfc7399977be4b7869d30793b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d6088b8c771d9b633de9e68ba311514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3e4808d2baf9cc2d815c5b99e6d3715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d05baebd79df433b0d847db551673316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebc9dc3f9c914a8a5939afa7e4a11e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61bc64512be24f6288f3f3cc70584818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c6a7bf44380e2961d33437ebcc1e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa2a7d969fb0c105cfd7be02ee697020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71d79be74be943823a0c96c9a21e6d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524212722b0307a37bcbe750beb16e9d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55db772ecebf09e71cee801d73c37223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7bdccab160ff7d9f89928210b69cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9cf12667753b202137687de21a62125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bd0d62aff865d223691833b0032e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972fd7e4d0579cd942a06ce77b9bbe527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d74b1b91d772e6fdd99e9f87f716028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0248d289d9a3d00b286ce875879b229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061d7ee4811734cb81dd00055c8942130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4a75da77f3beab956b134f7b61a4331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff14dd6bf71482560e4ce0add0fbec632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc225073222b5ec41c3b2c56589b6133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ff4bd9ab09c066476a5b1cf72dc8834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9d2de4e4b6fd2158395cbeaed727635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3752168af6e64d0f57aa875b07a93e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044657f47e9763ce4e2712574855651737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7ddc39ede087bdf593d46554c98eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b978aee0d78d4334c043a1cda21b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425629d10365885eb5ff0d47e0105a1f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73f2d27402777cb7a08ff5bae8b34d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f72cd0b3494d5108182b5859807b142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccd12209b6c00fcab1f72f5d30af4e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e03c4be596e76cdf7a241329610d4444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cf92200da64f21c7bb98ba932524f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b947ed38ea0f95587ef54f4afe9238246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5beda5d2c956d5d436163c94ab846cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16238058ae0bcce5973aeb6eb162344348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcaf310a1ada4d240ccb8e4c761dd9e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367239a7747e2250453d896919882de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bb2765d9f219d95e39abf19da87ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb48749a5d04399839250c71cff1a8052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728902807d50008f7a24e87a080aed753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59045167467127d0019f5f78260b4c6354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2867e8adc02e8a34e9f81acf10e1755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb967253c6b5fa23896d3fca07368bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db652e760c04c63d806951188b34ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8e46658ed13e2a058b94be0e99df558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf79624316d510ddb0eece1a0ea430f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ebb2cced52dc6863cbea555f8241560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51431b7499e849399599bb6f1a5a30761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22c67c801da64fd0fdca37693548d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59414fcfe627db2c321ef7ede2004fb963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73396ee3a6ba8a04ec5ebd35f678c6b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e19527d9025a41bfd60bf45176fcf265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181d6f5afedbc7d2fd87f5c6a535bdc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba703d246f38304b6aab2542663590a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751a1c250e9b65b87f0b5eedf34f5fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c93be3334d7b0912ce696dab5394469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108fdc6d7a519c829d7fdb03c8d046a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fafcdef8b8da09e63d307c1a9155e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b9585980a59576e0235408f145f0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fc246ca8dbb94a0e9ffee3e3a14ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9345a1ea393878a8f7920756d6b7a1074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4445dd1c0bfe3779a54867618c1a9f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfa2dce5e716e6374b15621ff5371b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7dc5ef2d3f86b5c8b55a44b9d4b2077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b0257afb50bdb84c89df499378c6378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cb434c5437d1e4b984fc98511035e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf50eb038138aff0c402c3bf7a7d4880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c59df190f0e7d65fe38af69205211181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e6c56485f896bf8ff9ec6d792561582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83113e664f5dfe8ba344f04b671a1ec683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd3fe54cfaa501dba158f94bced61884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6322bf54bfebb96e53cf068176603085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b00d75f2cc78c7e75afe102a94ab1286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94f9cb3a37b288a416d46d5c96f1c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4517cca240c112fd78a2d659857aefb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf1a3652dca579f60e08742780533789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc558752991d261bbd207bb39e5427e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69755e6aa5f8cd885a49cc5c34840cc691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f86d7532d453879416fc6ff63283992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57821fba1e419b693a14420852723ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a4c5fea9a55e7548ebf579b7bd00e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731fd0d5c2c4aa75e2c251545b135e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b45fc296531962ad182e34c9bb95d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0f6a8bd74e599d6de6fbcf416bbc697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9bb7e79da59abc434dfbc09ebd83198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6638f248f1b020fd73cc5f8f58dd25399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bb952cec66c269954e2692f033656100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0227b43f0321f27c1acc7d9192579101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3573210150e3700f3974b1e956977e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607129e893957bca26393ac800cde719103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12358006191499965b5f4c15326712104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e0c845e63b7e22c13608b0114245d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4509c31d1efa4d73937092f7b0266d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629af7378cca767f8d6abfd261ee4fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d900a9e9ad0fd1fb0d308240b22bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f8492ee6da39d2c44f61868d5bcf7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0f070a3b23db5323bc2250aac160e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a421e701ec93dcc05ac2e59dccd405111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e9a4427e5dddcb36d436f8c4ee0ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b590baf2e41cf90d613686b40d8156113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7aeac9112121193ab5a3acb15956f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbce6358acf995bbe2215c70a66bbe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b1164d870645317ad0dde6343a4eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40ab29c25714f8e6048ae9d8ca4c9c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc06f5d85aef2937834c8a05d3fcac9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8089fba60012d459c984c3d2f09bf61119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da26b6e5b29901e18daf73d40f953c2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6b32d9d94e29b3d21adc5a0d7a644121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311e612bdd0e28d797f173f975402e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb6e195a58cc77315dade6baa44372123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fa33bc051923ceea00c8dc9debd58124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fa4752c2a1aa216d5630fefe6a75a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd359e07cc5e89d0f57b506c32a6c87b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea931ea5ee0568cd5184c568570a58b2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45799bcb2f984db9ca2bcf050460dd3c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc18a2a46983d63bbddfc7860fa61d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1e9f4e9d43bc3f02b311c359e7589130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050923553dfbe475ecbd49d71253d067131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230abf35c04d0a51786277c67a8638ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5cf0424f712b3b2fd1d995281647d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154e8f3c67a03b4b96a20dd37f915e6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a07e01043efaffa68c20e2b77cf7f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966eb54f62acf65b353adddbf0e6bfea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71ca6d0f05a702616de2a0c4335a49137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451b7ca57a767fffd35f52553347f67138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48198639e07eefac205c4e0f8d5b36139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff891aa45a3b207c3732ebc28e90b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1627b8012661477c7d30fe873625f11141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8f5208366fa1a8cc6ce24038c8f47142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c54f9e22f6847ef89755cf594c5a47143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cd7dcd27c8dfc640d8ca2ff4a73f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfbddd5b14d24822994b99f5979d77145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fc8b41727aac0bdf7c0c43f9f786d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b1147663475b77c78d1f24e92d18c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79422ad34a62a0f19c069af205eed754148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbd85952015f8ea6b275f599bad97d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d3e6b8bf6f36dc6522130072b224d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2d42b605d4d46e2c2d0e5c97f418d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea34056db7d34b775a91177b82780b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892ba4686386ee0f1f9c4c0639e31f6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6612543f1c7279efd3f4fe14f3e6c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337d727fe91276dbf23b86c05665056155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d9c221d6fb88aaadcf32148716ee0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439299a3a911d87a4bc99b1d6824536157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26293a6402cad115bf22604c449497f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17987b469057962be7e9cda479dace0b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ad330a8ef12dbc832d452769c1220160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd31798a0a867ca9807ce7809f9245e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e907c4645314203787e013897e30b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88b8cd1f98add8db99887946b3c9f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b86ac5a234d1f8507b42b81e74e293164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152285481e5152e15abcd21c177f66f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f04b793e793bec62631b71ddc2aa0f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3e0d4df0ca8a098d98611da1c94d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec66a24a4171011a3494f347ce7012168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf00a262d9d07bb234642671bf9b85169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0c6dc5934c70cc6e3f770c51bcbd4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8849118f3aec21dcce4dab56a4c73a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09931aca70b1a0e7e8e2022a1a875736172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401bff2eb21692b8e85df5e943a1761173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c174f9cc49107a9cb8c680ca047c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f8923cb869b7c8998c54b9386849e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c88e5df069bbf10b8adc7a44ce361176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd659d4d1298ab092bbcaaac07058adb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580febbab843544ab4b12f6cf3204c7c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6960cbd193a32d88df03a3312cc7825179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977cc27a79fb3f6b60d21504adfc219180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182b50f6a945cee567e9a465db05ac1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf44a8fa37eb1716bb6c73b56fb228182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62116cba9de45bbe415f0a294c5bf0a2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ff861ec31e959e1a9fde131e65242184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e91328bc1a17e714a946272bb829d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6304d76a97157ae17d2f832316818a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e14e0716720d2e18fead928f61aea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeff2d19fd1e88b82406bee3793ec36188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab9fe0b1985955cb588ea557349b6a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859c8d24a95e711d98049c4a194cf10190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73efce0ee0ce6a471686d92a5143b0a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468da8596a5cca3d479460f553109adb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0665bf4d3af9a8c2472f967e6553eba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8daaaf1bb677e8f859c796fa8196ccf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9261234fae1e8226ef86b3564ee384195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba755465369917605a20d495f73cf682196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc14b85b4da9d61ff7120f7d970694197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574dacc47d930ec74fbcee394886e62c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a380a87e6cb075d47a35a3e4dc543a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcff43ca27eb328102a090b960accb7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03abc38bd60bbe61ed847ccfd7c668201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf4b86261256e7b261bfe509eb829e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8c17eb746289b22733c38395d0fa9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c959a5cb204b0ded1612fd0546127d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61838f3d42843834f59adb6d1f10e7cf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1d9502751ca15412779d822d1050c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d90e965499d9e18696b6494d656016207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fc12a62e8aa93633994b1ead1a120208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe87258c0aaa9f268c59cfa48654b1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b46f542a1ba33e599842631ac7657b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39345c70702522272f12a46e55cd893211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8be995d4760d7cad387546af8e22c6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84a7c0cf8f007acda5e182d2f519e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267838c49c29d87fcf7f30c1794454d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a263e3dccf5e1ce5b2d9fef7b6316215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4c4c5547fd74e57b1bc06a69e10ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa3ff89f025ed3acafe9d1d0789c66217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c4e1b533692bbe17d213e65e56155218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda86f11965a7fb9af9126ca19bbe5b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac691b05fd9ac1b1c115db714945f7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bd6f2d9b0fc7fbc13b448d62bad2a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5d8599c3150f6a09eca493adc763a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60842b95a3d6e460d41956449e416b89223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97488a3349d948318fd9d7a1e3aad6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada362f91941bf01a20b74fd8c6f7e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d6484e90cb11ba6e6c03d3e00f67b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33731007162fb60304d728affd831642227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465ed6d3124a75a46a04c8d307c2f0e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a481af417bb69a3e8c51d31da7d15a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbe3efe6fcb7c9c56e4de4337a6937230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75042bb94b290b62362f1524ca03e9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34bc3c18e32a707e38881a299dfd8f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc57fcf914b32df05540c3c47bb7310233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7f7ddc4692ac85a71137e428311d5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f62763ff21c3ca9bb57bfc77d65e2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba331fe2d9ac409782157fee3e927b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f722025e2db1a234e44264a7c80b09237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178129cc954e663b5f9130c1cd1d158238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e6f1ab552874e629cfdf66f59f276239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db46e31f9c769cb5d263ba822d784b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1541d1a182822526555dd272501b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f5aa76eb1ef1f8ab98244faef5e9b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a942730ff811d9c50cb1e0143bba8a1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be1943cfe188fe28120eaf37f157e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f910051ad829bc82ac804cec81000245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e428514ef5637235dca0e342c08fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bb5af0d2d07eff266ae6a55e4707f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebeece9fe426e7837b6f23e3bfe7578248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08d9d7d9403da7e6166f5409ee91be249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe080311ab42a3a1308d04418e627f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9c87d791e41574d2ab03b35b4cecf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b87b59444139d885755980de07d080252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89e6f65e785020439adc0a1f26bede253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8f8ce59782dd87437609af04f871b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb7719df10dfe3032586eff9bfb696255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7f500caf66804470e903cf7ca210f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbf7c0e4eab76c0f3fff0fab2f95a1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b589f0b985d3238782bf4672e1afef5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75513c64fad3d1415d63a176149515e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4e85781d878dc0ec9f46335d77601260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f59deb045a482696211472e3515f67261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9718e574a52aabf6cd8e032d78566262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146bc9e93a91167a9027f40860a6555263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162da59a2b0c8625aafa93b97ec3d711264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e6a78336a54fb1422255cdbd105d6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741759f23a3238887081327de2de1d82266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f5ef947e385d751eb0730933a2f32267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714fc383c8757f155da26782f0a10ba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff421e6cd8e1f70beea764f5b69741269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdc35dce52b57aaecebde398c141f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82da93b364fe8bb604144f51f91cf7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703a0e6fb4b29478915bf7b3732fff3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2f1cd9ddc10c193ccc73f4acf1b29273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68905ea066ae7f1919a50a6eb4931e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac42cd1fe34ce8919c2bc5c3e169e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c3cf2c8ffca05471f019a9de0fe3e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786253c3352a9fda17cd937cf4da553277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac43e37f218472cf63a9ea34ef7fbdf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53782c4bda592961b145203ec2de778d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18d7579c0b9e80615fd0f17b2d0fab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c9e1057b7f358def4056ce32fb5ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c546eb979da93e517b528c828638a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b66d76930d1d4f0fe516b4c71d037a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac6eee92a2e763a201a7a897dbed25284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b6cdeaf1620f9e8489e50ca9fb12f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ebd288130dd6598f840e7eb90da4c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8feca6a7d125f7f6cb5200a46e51af287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66326c27e61f40935a1eea601d8689a9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f10f86d3549733f92e9192d6f7112289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea18f3c317edc2ba9a4925abebd399f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b7bc930b5117b13963e4126ddeb96291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4469a1d8662e3903f2c076200e0cd1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c44aff483476d40fc4f182b3bb001293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c10d0ac31add402a6c56c7a310f6f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e2f8cc663e3f1ad1d37a49c153166295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69e1e70e33ba3d1c9f33ea45603428296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccf8030817b2165067ee2ec8643d5e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945c8d9085f8b6752910e0aeb53849d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b7a4b49a5c80bb4bd0f279802bbff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03702718fee3efffc39a92ed6ffcbe45300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191b366ed1bc9fc0f77a0bdc251d185301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b39ce33136b7e45fba86a359383d12302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866e3f1916d47f7b14bd115ded185e1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a716793d003c4908c97b9151b6d3d54304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c57e9f4edfe89468801e5b24af87a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8caec561745ec96248a74d57378f8cb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa1bbeefd5f48e93d6fc88b48d4463307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388ae5e8ee7a2ae9cb40a0635ea568d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d3e52246de73f6f6156d1f2a4bbd6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837f26d5695218ddf54247ca0132a30310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b2c961a30ae2eaf268879ae27f5ed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571b2b5b139b68b0ff55f33f1facc48312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92150d48cb905f6ff21c3ee8c7ba910313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c93679f22eba3b8ff75e0e76f392d4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2252cc222b3b1b362ba5a1707995b9c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7856d246a290d59f064d81da3558c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890eb67ab4c03f4132f023b6c5997fc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465f64dd9efc81352735cb9d9ee9917318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302b95216e6d0418cd9f411d65ed304319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c5013c7d7459cac60e226590bf1fb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799529c8217aae4ddac85188c638025321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4152ad4c23149e88124a80e1b2aa72322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4f5b48e2136826a769d43bdda8944323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19ed257627bf84fe1a804d357acd7a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096efd210670d54d7abb3e9d588cdfef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8039d3f64567363d6c3435a918b3e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a963e416636ff48d20dd6e3fef156327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a871fbcc3b62ba304d1e2a1bb2dbbe4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64f4125db68167153c4ed32927832a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a197f595e94689322def8b42ce8c2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c9b05f72eafbca83d48a0bb2647f5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874b82b6f1bff71d1086ce2b8ff88ad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ac593c7d21fa851a4d93ddb1c7570333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a156d90bceab1ee26e00faea388e9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d3ca9cc9e62b701eadb0a5f95c0d5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09129b9428138283733023428ffac5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53f87c528375000a1bf4220fb42c33337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de82ed265d7a9f5e0edb73f17b70173338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5344e16f7d0b5c558c430c34dce66d5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e26545d089191633e9e96f610aab70340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95b767550e0e8e60b6081d80acc221341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b978bd908a8525edaa240ce48cf5cb3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970b05ae1915480f027ae47659e00b4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e4a9e2f68b12bed42b98b39661f41344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3ed7771927aa95b4c388c620c330e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd4041408076fed014ee557c582b04346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d645073f4430180271fb9b85fc578ec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729a0404ccb46c1a30dafc2ada848dc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84734e225c413f811e6967f5a0c4d07a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a29e8fbaeb6fac066cf8d2f47045ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055227af49fdb9ad0dba8cdcc9100b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7851f850e890364a01d2afcbf0bec5b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede336290c089e832726dcaf330a8dc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462b0afd81dfff9ea53b7f04a72b289354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c05d2a4f8bc4dd7e76ff8de287f91355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9df6183535a479a81809e33d78612356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a296e5ddb5fa202023065e2d918be6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d0222e79d602b78d09a7080e392b5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5422e07bf796e0a94ee01131aaa0b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411626de719cde42974c25ce1d5b1a0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ce6d66e11db0b299fdf2fd0672caa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755d9898a42aeffa95c66fbe36ee61a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888eb308aac4cbc6672a8aec8ac3eb3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d453bd653e59bc183ccb1a9f193080364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68012af06847547b38e926e2664729c9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b78426eedffbe50e93fc80ef28e5d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7fbaedcd4bc9874f0baeb9cc31012367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3a8317bc2f630fd4c039873e6a057368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfb9ea454de8d4685ff1b26b953fd1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf47575eaeaf993d94f95776868c107370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76612820f64823fbdc6de5912d40bdcf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bd52d715ede4e807e4501d71e455d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f67a81f3c09140767413bb7fe98e49373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb418e35281f43085e355dc4ad46c5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba112cb60c59d7cb9ec17dbc3f5cf07375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46d8376119bf8a6bf4639477efabfe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd52577586aef2327326451a7557bc4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4192bfd68e570d47c20ac79933ef3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9ed29802927cc6213d0370711f04d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02d51ec4a08fd284147cc9d3a65508380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b4038a49a10d75c9f78843507b748381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df48c6b9152bd7f065e51e490781f39382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09ba05b2c05eedb5a7d245936963f2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30006635979e25ea27cd28b8b7a98b14384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752270638cb09c5347c3c5ec517adf97385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9779045a3debbf0e881c1b8aecc5fb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c2f503a3380822d21d32c99551d0d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a70dbe1028118bc3419c1fb840f8a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684e0873c29139a7f08f0bd9127a2f7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014bce38b40dbe35fc19c5f1d38ecfe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ac1cd6d65b2be1d7aeef6b7bc3c2a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bd18b2dc6b0fc86251170fe4c846a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45a5ee0043245c45c9f3f4c1e4abce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1999f3d1af7c856f4c3a8c098db7f97394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c382941fbb8e3103882bea4ea1eb4a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972f73559fc2ee3cfd5de6185dd5306396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f865b3451df3869b792d7ec501570397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17554c6e0daf24b78ef58d9260468f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c7b8a6efb7962686f82b638f3347f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c9586b96868927ba4f7c931072613400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cc7829555f45e5f11fb0f94591ec1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe63de789fe61edebafd8acfe863f6a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0281d42ad92d8e5a8dc23933766c71403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1489da45ec04f4a91e21f60f7f124404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f784f41ff73966598e77d7085a61a71405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58babe3f1090e543404edac073fa2dd3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481ad50019d5c960f480b026a70e8bb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc241319e71df3d8f94ad20be0f994408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da8e0351b26af494125b4c0b37a3e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154de3837498f494de17b55b9eb5fdbe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57b9c50f5aee8344fdf1e656139df6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54fdfd88ba5c5ca4ad8369595c1290412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee79aec044eb5a7ca7a89ea72622877413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229972b842f20f9a145ee77577248c78414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82f5c01e8b4f0b3629d2a48bd110be415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359937e4bcad7590cc307e5b0d5089f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8753a54cc0ee4a56b4b4a62f9d224a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15aa8c8e773b9f03fd8f79757596d6f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40084711a2fa07df6c023d18047728419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330b20db13d80829d792e320eb3ff74420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4344b7da6fb875892ab8c5ca20579ba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf48a6bb90f205b1bb4b7cd565d1a09422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6637d881f676eb593812ef238d19aca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08138b5c46b29f19e6039d36571ea4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce92e1fcf5cc7d852fd40052edfe24425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58d08437b04f4610c87e20769e3326426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90036188ef273ee0f0daf9d49821612427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6ba1555618e0d56eee178d16fc089428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98917e59dd2caac608a24fdb202b34e6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579a76eebe3acbd3e5b3d9f6d909a42430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b320dc82ea5d0802b1a6b6a006d636b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f22defa688ad7baf4a072cdef106be432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07508e89b3d0192ec8987d6daaa75da7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c16f615321f4d8f368505206f9f7dd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5575e43b02d6830c8dbf464e3945f8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701dae0ad98de14f5007ba3c03e649a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdbe870f47627bc4ba35f1c75afbc0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42d3eb8674f08175d3b06bf894f1a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87e3747d88d017e9bd837123fe9f0e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afa641bf0f094776d07c5100371e42440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f72c0ae9c2fe63c6c115c612481fcb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6785b92ce36b0307b1fa8fd2fe5e45442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fde351e0b99c6431b79566739f8f91443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed0062ed4cb11e5d5b8fbdb54025d9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a171d668309e4facaa18f53d73a959445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cbc939f1cac3811eeff9fe9419ea1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822c4f91daa69e6c93de99ae22c3ad6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14aabf0da0971feb1ee88a0f2ebbca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc4b193ba7ee56252716a3a0ce6c0a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b77332f76b243412b6b3ca82115397450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef31939102089055bf2dd61468a0e5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ed63f7cfb77e6b016ac2cd2d1b319452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144a61fa04813f501e458bf8cac95c7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0248490a73cc2b53633c8ef6a01565454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263197476861ba8ea9717c5986e6e91455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a993c26c0b15e2537b3f5560ba6d92d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91e4bd976de08d06f16160e339c46b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9a1bdfb5ebc7c8d1661c2376c6b75458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d36394c8712a7d32b1618b38bc5ddd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd420130e8a4939365428239a24e919460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821dabf8de72d16022c0719051ecf53461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21772f67c016edccfc30f9c6d0d61181462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3015c9911ead258c7660715787c798463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2c43fd65cc2ecb9d638bdfc966cc2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e26f9d138cbe40d850248ccf1f0b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92188e74375f8c147dd29767811a01466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5ac14ae99e6d461c071bbf7e3ab90467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3d7651f429252cae166be9d4cb7d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d5e615d2ed80cf1993534b9c21e63469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1d46c28b1f11a37200826a78fbb2e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d157c0e05917026ae378cbbcb4e9394471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666e9e3ce95d41f53b228d620e96180472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c788c3ee23b83c0df4fd1eff5cea27473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09020b8f43dbd67c6fd3b2f2286eda474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e6e3e3131eda69bfe55989ec13603475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e813486b336fc352478773bcd604ae2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2acb1701c5c0f3ce63edbd2093f8e0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531a015c2eddf68fb6cc723ad4d1cf5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf7291f5f5fef4e34b4df349175379479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249d41fdd369869845b7d28c79a50a5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597318e90fa686fcc0c1962e88bb89f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010486eeb1282a4a6bf8b6a9670bde3c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda81df6a03dcb388cb86c06c3c41500483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10621050bea371029bf9e862308d2bb1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7e5de7588e53d5b235a3ab87ccf42485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d990c0b9b5f776ac1ae52f1f55b91486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7eb103728f34cc6137ee5d4a1a0c4c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b86e73cf292aaffdb28f24cf8dd72b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718297451b33ed5305f75cd1f0ce4b3c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97555cd58f47b3884627825d44803f92490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e4954f02686e6d67b98e6c7858250491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d246663f600383b0e24bfb0c222843d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96563b3a80e19b9e36143b109443f9ec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63351bd94fc8c3d06049fd48b95ae1d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e16359e5752c699a2d2b523fd01f7e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32def28b6978a2dea05bce4f10d50bfd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac451d65dfc73cb5d330b693e512c3d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892efba76d28afd9ea0bddd9916c2088498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f60b7457600dfe6113d14d16e423c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f43a590564879e73240f75162451ab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a502228e440219d381e992d681f20501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b8686d8a10eea08a6da72a13ea25b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2ee541d3badf6bc006ac69e54e5c9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84035f94baaba2bb73a1d7c68211457504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a49f248672b8d5895df50b64359e86505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd77e8221b95c32c5136766d8882f1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f558cb59dcbec44ceb1a043aeb246507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff881c1f8cddfb58268a58953ef4b31508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb9d05f1b80f261289b7f5d1c78d4d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c89bbf0711c9ca65758c0ad8da1e24510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc756a20604ffea154263fe84a1e7e02511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3bdf30836dd071684284cbaa0798c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65257e0a0cd9688479e8e093a419936513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d4a4675e4152e76b6a41e44aee3ba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0d1093a6065b8d067b0d91bff97c5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c6f5d78253769cbdde132cba5a0dc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96af6758f86f34ddfcc813211cd15a3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375befff89d3f449244955807ccc487518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a9542b6081da3f167d3d95adf3e30519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3abf8b8d3803d5d32a403d38be037520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a661edb7895e62183321f9a9d6bb0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d410f55b10eb40a9f2168008803262522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e5d89933117c5bc23e9d9f28d58c4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefd5277ca842ce4c2a3e39b244270d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09b1c348738afab2899c4d28d0022f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689e941fe02a02fac39d94f0e890e53526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb70fe7cc0f9296dcf5cb27324a5060527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be0dc4307cc8b5ea725a80864b94ed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac83f7227c440c1487817ad610c897529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303ac66f67764b0b16002fe29466add530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f940c65c544743ac25a6d7f35bd2cb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943439b6e26bed783d1626fe01bec87532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3a9991a183e8173e721a033088d04533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae81ead0a794e7528045b803d7baa1f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa762dcf1e859b8e9be8a4c0d5077b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159c9ac9f6017be881decc8a5e3b98f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7959b4449aa3155012951a1c2fe8ed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4e4beba01c8fe80b5acc5bdbf5c1a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5284e91e1c73bbc8dfa24c273f7d0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf0e9a6c668c79de33518698e1c560540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db4e4572bd4dd45735f73806593950541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c00ed106a09e2fc6f5f23a077ba43542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f24d246b195694a66e4d75851e09f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30421667f1fba5f4e5174f146ec58d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a78ecfd1907cc04075def776924bb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb7120ee83846cc62800a9aab63809546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d086dab5d9de3271a07de53ccbbba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd57b69e827ef422cc0c481b9fd7621548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5637fcd42e57653e1fbb198f5d63d2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4790bd96c3e638471339cd6ba49562550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8b741ce6b3e32e88d5616680a3429551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad12204a04326e3d2525b16da7069a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34c75db25b7925fcc67e2c7e1f51cf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc57b36c15695c6fb2f5d1d58960a4c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc677ec255701031cef88ebbddb4011555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b812dfc8a24abc775282ee9e7566d3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9a7cf42d6ea46cf544509f80ee8e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8c9e080a10682b48a5a202af71cf0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5f0e83cdf698d25ef16b876cdbffc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ac29ef7c4db8504aa360b11222a1e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e0f713dca96a9b33ce63baa867a31561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d688c5dd058f020cb0e3ca45da23ed4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd4184f5191e953d2c66f448e22a15563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dd2ac86f32bc0cf45d3275a43b6e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d4714858a6ec029c1ef3e244eb929565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbe3722845e73a89fd63b36f6417d3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ed1b472305a3f34ade750051323c1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7545645d5ac0985b464e551701bf2ff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434819977d1987c1d18936d48f77472569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a8f9b5d455a96b7802c06b070e71b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e66677ebe723a5ba5827332e4f6d4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a174d421edaafa371a797eca9b64401572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cd68b77b53ca97c88087735dc0f58573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d05e891f5f1c76cf41b41fb7d3ec08574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc0dae81d2ea7e93f02ba8f06a2a66575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95b34522efd8adba3bedb34f76d787576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d766382b0511b1844b594fe16402c9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181eea72341d2d0ac6ffb13476d7b85578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4eb4b1a9c09a26ad208b36eb2b4509579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982838ddb72f99c343e5c0652e9f45f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6642affd18290bbefc96a3fa54596f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f26012e0ed76d34731968b9c10e33582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302657b1c43584a9ce106f462a0b0205583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c11ebc4a56765c010bf6f8cda20d9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1344362be6d354c555f5742437f9f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf15c23eac090865870c5c5a61db55586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7142a64c7c714b659867e50bd6e4532587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92f7d9c27b7cda5a65f200a39aea1e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fce56abe7e8a3ceea66b89a8a7594d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9c1b83e5ec2b0475c3e339ae3782e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c5e7d81b9ed6952f7c9b5f67aa0aa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876dc0e82eadb9bdc431f79693e6893592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f456699eb9d3c25f7225233ccd9ebc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d24a9d5f9ab9335849ac351e4be99b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243d12aa98f1be6cea382397e10419f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf08412beb74b50e48263aef1f4d305596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0789a28818944f15e0ba15727ad7323597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832a35d1d90ea634b17b88287e237d2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3136c8f1fcbd44e0395dc53552aa81599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451560f47f663ebcb032b08bd738c99b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c606def3a4776542aa7c066c0310fd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4bc9345a2a89ba22878853f802244602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674f07b20ab45a29d907a5ba12d8eac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38420050c440d308723c2674f71c8d5c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542f6b06e6abb78fe817adc0bd4bc29605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577261204f141042d73f0830438d112606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a0da0ca9675222c104e8a3d701c69607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708dbbc1e6a21cf743d279494a195aa1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8a517e3cd5e6e9326577f988cbbc3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983fd958c6f434c12da0e2dac8cac7f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7c45b14cebf9fa63c4c748ad7c486611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252175315bd369502e1c0a1e64468b32612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054dcf3639588175c3d711ea73499b0d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fab5354fdaef280069bf9fabca1497614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e933a8cbc3487ae87b04af40a1fab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80df572e0bc581dd395d2b4ebfb4a7f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c243e6da52ac122fe3a1c2e07e5057c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437c49825452823db7820c90df8f031618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba07a5be5da5ad0201bb70719471595619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3ec91f1df95bee3687955b40f8ca5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56864a4e3fdef71ab3b0f070ee9b26621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3015372f42d59e11ff7788eab155b5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e5705393efa4ba2f80d21b71eda07623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f40dbab9c2aaf8f645c83ee640368624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efb4c0c9a5ddfbd25156cb402bcae6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02201e21ffb684f8d5a3448c5345d60626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbb5f374c205e76c7b04a8e2d4eb39627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a50d7813fbef9c0a3720db096b95e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07546cbc47815371b5c7b3336558537a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bd757865743c873b149ca41a8c71f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e142d724527dc914885ecd7efbf82a0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62394526838be302e3238bfcf110973a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf844c5d30b6d5903c92e15a4e401c57633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170da4709dff3f0b22e2bfae80536d36634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23e6a1a2a725d4bcce18b1ee586deb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917805898b28e50283ad875e7b70d66636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d249493e500a52840fd4b75abdfb64e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08663728ea88e4f864f3c9876d3b02638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfe1bab402c1ef3acc17eafe61c4f4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b8dd841d75d98e6be5cea2d55877c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886acb3b6278b4cce32881ead191b0b1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d448163831d5e36b9827c97e2b0dbb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc559923abe3e612cd3055bc73806861643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6355985e867cc221ddade716a82ad44644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95ec4f072ef0a212f21f182501e0f3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373054eb91ba41dd336018e5ae7e6657646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b35f858452a60c8a427c66d799667647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a1db428221ea7e1b93c922c11febb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19930cf304f15c27f1ff6a102dd677649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314bf98ae62179c5b1e218e0c5c2ecb9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cb324f137f2bc30150b93606327d2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff341ecb0e3436b910357bdbbd902385652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096898cb872b52048fce520a18eee30653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c3e593b3ccb1eb2db41ea80ac7cca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df038f0e09d35c28a22aff997369bc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32259903fce79a4a108bcca2ebcabe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb2a77756905afefcbeffa39a263ed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe5f78d8a615e61d47f2fb389e3094658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9544d4f65554310bfa5550fb8dbeb1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0d19896ba5e264566dc4ff3633ec8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb33c00fccf6f9e47d87b017088fd5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52558cf4347663a63333e1fca055851662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379dad77f9149295b2bcfb4196adea95663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1a4870cfe5c82426f5237b8fd999a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82309d895e12a92669e0737911b93a10665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311baa7e325e7a6b54397cd5d23d625d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a977fc80b46c5ebe063e4fd2212b101667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1422899131eeeabf6b509fca31d4d2e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa389be2abe49e5521ed3b5e51ac12669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b0dc62419c8674d8c4f092e7f405f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995993e0fa619baccfb495b7602eca4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e601d2f14431d75739f2533594606672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161b9846035328fddeca2ca6c57587f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac393fa7c983d88b75f08cf0567395b4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf5fc8f9a9caba4e7bd883d5ff463a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d314b31d1cf56b6e4dbc17f0fa6993676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffe47e98db6919af8d1da81c7907f8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c33d5e75442c11649ac54717ce941d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5554b3e374a0368823cd390e7bc7e0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24f861fc336dda7ab47f31959a2f7d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645feebbd308bc8e7e91e6052d8daf7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755460eac647562c295ec25de80bd9e2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f66916f97d9da4f9d3080d39ad279683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2428ee4b4ab1b4d5517bc4ff92469a1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428ff72fcfcf36279fc48689486bbb8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd202624fafd96781c5e4bed7fbc626686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e998afb968c5265e577cadec314fe5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac824c00d2d0d991950bcb3894c50964688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ebabb3b8b6761325038f9d5a13ed9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0c5df7931f18cbe6742b54205916b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740706b317c1c91529e87f2d5484cd7e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dda2d767d4e6b787818e902304f568692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fcdaa555164c091eb3a9bc7b8de7b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721651e0b7200bb534f7a41ca03d0886694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf876334fcee2936827ec4d03acf94b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3b4ae5e897da28fb69405eebfa84b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f5489228040fd7c69878e763b1697697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c981ddb993350619e08625a09f4674a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae2162df7498d722be6c6bd09e68d7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47eb3568a50472b3c319479c7dd64f0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eba5780fbf65955108a119a830a0a6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479deb6801dee9256429e9ce67b40d94702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21cf144c97f5f78eeb099058b413bc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4c72f4a6c387b5c32395a1485d335704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9d871f8a90a8af1a8d6a757872ae9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6493e46122b119fef891d89bb2f05706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d234e429580da71247007e2518bb32707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef95190370d61850050fd6950060029708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc986bd28bf223b66ab01562a37bde709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f17e8ab5d6c04b12c4ecaaf7b7950710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243e28862f0071a427e90e807faf7a5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc41516b23429390fb33bd723276cf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9348d6ee5df561a4dd855b7e656a531713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc584efbf76da7cc65d3a68ef95714714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ea3b818ed13f75280cda8caf8b424715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25e7cf6c5c85b8de09df92f3331667716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62ebd5ce52a100e2bc862914bb0058717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ef24384db8b8a32bcd3b4cc95c14e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4efa694350b1f49b234b03316fff4f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6bde5a217127ccc10329afc8a9627720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c381409f1207bf5246ae17f0717e2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8c2193e414b761b8ca3ead4e432c0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc147b45b29af7e3d5097848a0cedf77723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b7ce9df81f3fb1b922f0b7f88847e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647035bb9a0d203c6778619ffad8c9a1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a69ef8f72b92b6c854ac075fdab8e6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b440f64ed76337fddd09f30e1666f42727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08859601396e76e7ceaffe97e4ab2038728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158b1c4b87b349821167995dfa9b4f4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824692e14110834c23b2ce8fb957fab1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3960aaeda50ddeff65569ebfbf44971731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8415b1e3c4353c8a80a7ef06eb1763a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf458344c20f7ea4354c7cbb9bb36371733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93906ef9663f45dde7e1f9d61ebd7340734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6f90e863ca2a2a0edf04861fd82d2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99420c6557664210c4d40f3490545cf7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412722ea725ef905f78fe3e748741c2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713ed0b60d47ddb6f18fc97940a10fc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9005fc96b2bdbca174e10a6dc256004739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9676abd4e22fc868388a65f9f857d7e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2391148ca0127c91cd3852b3f3a1e88741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efdb72444ef48e955d4b210575aa9d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130e1eaef88addda03b162809dce98a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5aef4b83f44de49ff238d8ebf8feec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3854b39064b3ea7e3a4fcef687e1f4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8eaa4a4fab5d1d05bfc351ba301f25746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacc99946d0a0894b33d3b6430a2299747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa07cb37f5eb4733f64c1b4b5fc6aa8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68576956f45700e369ccba4df4f7946a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e57b47d590ce2e367163f4b75d658750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804e6774721b7f6a15aa5597e648742751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d954ee30fd5429f4926b1049edd08752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774117038364a6239cfae5cc6e38d54753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd627fdeaea697ed688e1c1f92d9e13d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfacea42be232279d9903c41f75cf652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200fa2bf4ae840e36b748c362a438cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27e83e11cbb7771827258dff25d15a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052efdc7f5eba4758e44e46e34bdd0a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112ffa77833aeafaf9a6c89ae3418d56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95313929cd13cfdb92911a9f9ad0f7c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328811e26eb5bb75a5f6ae75fc3886438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5376c30476de04c4bcfc18fc10175079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaff881d98dfd6e87872135c215f21210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc479f75d845bcb2b87dfe79c400eb2111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49054702a06250d2dc102acb57c49712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231e4db2e6dbf01a70be44cf297b15b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671270f4ca493710907b4040bea8a3214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55901da22fe062b0edf145bf40cdd6b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354fc77be3253765487c13b9249745416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ef09c6d89174f709b3f3695c83f6c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c3786bdfbacfae47b822f8ad8338c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad5a367330ddd86d2bcbbd9bcf844d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b4bcede3059c3f7426926c396bc4720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b81d4161d9aa00ae18a06e7c23adde21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39979caa6e77e8cb8c12edafd77bad622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe934830692dbcfded89d70b29ae17623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d62455a486916b899baec544556b0d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73b104891b459de72124f2d1423dbb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62605cfeb262fb144e68e45835aa12f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f0480a379e8478b4ea64db221d3f227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c8a323a0b30ca2c63d89bc23bd67828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b7543f16e21f8d003035a232b271329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126fbe02291062fd611120caf8c879030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0f0e160c0c0b01876eb6af481487e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88cf5ff9a661b68efaf09b32125152332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bb34a9a024a60d712f70d2b85f7f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa724a31ada95b4c4ddc3998dd4f1b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c516a939008d34beda655b3c460ee035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3d8af3639b2f456e36da4bd4c5e9e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8bec9cbbe4d106b64ce9436052eb637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b7d98faa32dd3dc88e746223af3f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057ceed754caa0ff19d56a886c0e9a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318755e64f3f7e2c685e94fbde8892840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd46f127fb750448273eeaa89d62b2241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a60b7938db2dc357275166955d54ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a52a37a7e124fb6f59b53cf6c37f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9623b31cc434a29517febeaa7e1ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8ab88930166e16f3587f46a9167f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabdb8faad2a3e95954e8b159026d8846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8504f22a00f263c62294f83ab6b9d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db01d9a904339cb9831c0eac8e5b9a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a19c7d5a06cb42c66e51fa073994f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e115f16295ebbd633e793c4d6a887150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa349af1f0486d7e071084924dcec4d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acf120bc0595a400f5155c5fcf5b0b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f17d64c963043c67e2d3cf56f34dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b99766758acdbe6f9c69dd9644a3254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414cc8aa20e5dd1dbe45a20f5be194455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b49d912db28ed3b50645a6d9e144b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41820689e1b4e399d9b57f963912515857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0ad3153b0845c0c6c44caac9e819e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaecef8f082e5614e350fad5a8e85a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44fd18db1a8798c855e08066c50b9a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8b1e8fb5c4a8c0a61c45e309eab7d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20124e8dda5fa490e7c22433857ad54262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484dcb89c2e0f750737dc16fa855c9863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0ca729af39b98e26e805c5ae94a9464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689aabde323f019643beb7476d8e56d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e1e950e13c618b0ac6dfeae76cb5f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0a89730d9b2e53ac1b2bb8fe55fdb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39837bfef34c8aa3e2cf45e39c631c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7179707f481701abfed4659c399edd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9da046336eba307eb55d4077387e6d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e489cbf815ebd423278c4ed06c234b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e699e1984e127b0c5b1130fae498dfe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19ef10081108b4dc64d07e408d3d1373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018a415b99068f3052b37d139504f2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7de032e9c7bf24b90e54d6f9419e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e26caf67805288e7c351192817a7576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ed7ce1ebac65e436c9f828bc6355877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64771ea490a866c95e00f84bed7e9878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8d6cab8a9d9cc0288b81b86a4cca079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46721aad03a8baf59e48ffb607a1c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e02c9daaa711e439c108940afe4a4c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a76fd634367c8f564a7f70493560182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041b3831463e19573b7fa5621660c0883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e22290634232c27f41a90da2fa288c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790dfaa996e7ea5acbfd0bbfdfecee4b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881d312fc9f1b67dbe9b353a1e0290886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8670e0582d65bdc4931a131b39baf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0db3b0602eb7200f730f11f9ba31788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8b29c3b162e8adcb91f026df4d3b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994b8de2024a22ba4b2be54fff631ea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1354386b5921ac2e5b68271442f5c5891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f679b559de2c19ba528c00103fdb4e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6e0b927fec19e3e1c99921dd1a7ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73022e3d3a825add684e22b41860d24d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b148a55a89444e1baa9d8fe18edb1195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600ea18ff678359c64f17397cbd9fb496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b2a07e4a001f018210f59663950cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a00c62fcd986d2959f5ad65e3a49e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e25905d723085988a595317b0706ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814beb3dec0ee97224774fc8e3dcab5d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558936ba46073ba61591d213eb7ba16101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9798c4a59aa2a3a93fda7456a18d670102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902803bb5ece4bb372f30e8c70d5aa68103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fb0944d9ec56b4d6311880fbbd8b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d29c3e2d3ebe376455abd98f6f5977105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c1d9d4b9c7e7f9cf228077571bf98106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1018f8352f7baa5fb732d8c6d613736107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e55abc6c10b8fd1a9041526643286108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d707ed86006a227cb953852e95b9a50109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa880e9650a3cb3a7d8b3e6283bca155110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cd7237e23456dbd6b81f782ae884f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1288e2cd7a7fbc3f6b6aef271e35cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f07f8ed939462d3b0dc6c90694d466113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1296f0be561bfc9a22ea6a56950d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a67ee6aaee968126afbf97d90d5c1b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d095f76e4d0040ed40d8ebcca8b20116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746e11fda4d410523db7b6999efcfd0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77a8703c3a077e1002b5dd62d503db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d522a65221510a7144da5ec6b851cec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4b2b635c21e59b40977de21736b24120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab69a5c870daca47d82a3591b79bd47121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d8284254c4b2fca4913beed02c25d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754d329c7934389e37dc2674c267725123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8d31c233e2ac2932c26e983c5adf5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272751a951651c337d6fcf2da1079acd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079087bcb8df84cc823bd76e68eda5b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca50e797a0747273ca65898daf2fea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa59239974990f10a1bc5c56209f1e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dbf1de958bb3463443f7a25ed10dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf47564b74ec8f5aa636a10d8c1acd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879743cd05c09a1d8d5219a8adadff0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf435b3540b7f62295c65430e43625132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78954b537bbc3b6551dafec441dfb12a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f034f9642e3a286c6a989b1a030ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d699cb31c4d70fab2e0b6053ed654ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4eec535b0f6f6e66f9f345cc1147d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fad4d65057bb1cfcd978610b0ea3a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acd21910d911cae4f636acdd411ea9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd5f44e047cadfdb297fa18a5a973a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5bead70632fb1bbf51b21bf574da4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788f7abaa95053def92a6f87bc1f0a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be004ea2f2bbbe7e19aa2fa2aa8f5d22142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd413b35de12e43ca78ee9108b2833143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00e282d087e4ef40dd5406a37005a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6abf1876c8542db02b947bdb8b38d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e522635838eb08b448565fc3ad26b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc907974643ac3c2b22673395557b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcec33414927496550c9f40db1d9905148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f30e7464dbe5b05e4a65489bf764cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b08a8e5da2b96fdd5596004cc088a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d78e511c47d4043867de8a1455c470151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f824d5fe516d80b98c4b5491bb958b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d23067e38fbfd1d2acd8003d97b23153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c613d75fa00e129cbff7d6ec13f21154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee47c806f1379039239dd2b5de8358155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcebca0fd755c0d8018e6e31dbd668156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c6ea9f5ffc7e3f4d3fbbd05978ab7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b9dac92883b032e9341ebf05f1dc4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cf4eefff843a25c4b8a95c8b75294159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ed2a9d344b8c74cab5147f5e1a94a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50185a5bd65a8816e3e58992b2d1f127161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638aba6dce491d68743d79a6867b300162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b967af522af1ca12e836baa893584163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b78b8004cb44f5a8e20799c704916f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615531c49a2e201f16596320c2a91ec9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa656de83cdd6d4c03dfc8c74029f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c7dca9dde24f201e660e78720d2db167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c519930dade233ea77ca9e3d423db3b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28ae94ce53107a255fae4a0580539d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1a8acc844c4427ad44976db77797d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7c89b1b81d685651b70a4ce9ed3ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef3feea831d1f54401a7f1ecd8b28b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a562a168b7e592a4680912d0f5a766c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e6c74f243409947425ac709803cbc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640eaaece5e51630fed3668a12a6078175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa20b99747e1f63628f1c3da5a0982176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902aed9c5cec73f61c9ffbfc1c0ad91f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf0d8bc14215cd04f2da23ef47c2b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad215ec8d18b237bc0a9879724127f69179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12823b715e73288a1adde5c9ceab87bf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1768110658dd90c6976427667d1c0d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357181d15426c9318386035305c53c21182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955424bc08b0852e89db127a2cbc2e32183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a580c31b47af3c77998cff95c82d7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81f6ddb46903b9fc068f7ec80927e7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19706ff17eb10733e34b00532d16f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d045afefe499eb4944a85920c5d7a3a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964c1ae44c3aa10ed4b1754f9bbaba4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13793541a1c119756bf9c201f48f0027189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11c840e43bb5ffcc24fec5e9f984a1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a84aecfb8f95dcdde83b6c5af8fc46191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560063ee8a86cb53bd6a565a860f25e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ea7e69b3cb690db4eaab201439c9e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf7a0491927740eafb8a947d95d83c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f76bf96d8d11cbe85dc0a6c69dcaf6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081889c476f1ef0789563dce07d76d1f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe401dd04088d4717300cd9f3caa2619197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6644910a380fbe458a9628b12e2949198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68017bab1fffb83bc841ce60869c2c8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572ab43a1b7b80f74c6f3e8ed08b4a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04593a456ca19c5a30019aee136842201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d99273f3919336f306386a95497b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54388272e36818e18de5bbb1b428582203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdaa8db5a438f64fff1c6265c537ce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de14ec1ae6f229ffc0c8052ea25949d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0c9df92efdf5336e4d9965b8d5189206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d9fcad7e30d04f7d29a0b6d3ae09f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25950e3fcdd98d534b3c4981edd07a1d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d0d3ae937a78873a4d11a7cadac1a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1984f55a63dfc85cc482f6cbc8f73210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323111501df336473e1e5658949da2f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bd2e04036e0761a592ab9f5d46e4f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d9ba5745e756c45c37d245a8c41c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1587a6503c095f621d0a31f03f017214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d7314b72778809638493c4a215e14215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72a2211ff029579d77aadcbf67ca39216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4b80087838ed68e2f38d36154ad41217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976dc9ad8eed4ee6bc13162c54299b32218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401ea2947347197d25e51c6e790f0b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8664dbec16d505912e184f361011c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe42cd5247b472b1838279ded67e68221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15abaaa2f5d6b277777d50755b1dff0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0cabf3802d9f56c2e92b117576c05223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa2f8b42a65ec70c0440cf0f00bcfb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e758e23d283b0e675a9b1556669e40225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea21f56d5b7dbb2ae90252577ad256226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7f60da5468cb2f90806dec258fead227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3bebdfa10ec86ff0e6ad27c40b33f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9cfd1fbdca0850e76b6776782591f2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a63f9975ba7be241a5e4456c947af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12497dde888c5c4f6347ca2cc9e6bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292516e3e1604820115f70639fc9064232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e423e4aa0b4f45189053e8617446a0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe525d37418f5c54f9736f45055cf88234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450496d37c7ca134cf6772b8febf5a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9c57397901040f4a770a111635a4c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f0f4e35c42759d16811fcb2082d17237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b6dc15494a1b0bb086de7e3e616cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863c213a7e8b759d28cc8dab966f2a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21972c6e060620cc56838c8074dc329240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e89900f87b543710e7a90bbbf31daf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184deb37d7bd18e294fafe91ef2e25c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc756a8eeeb37bea08bc13cc2f4f20bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb812b18dd785df3baf062b93d144b8d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94c30058a0c2588749e414a3507bc8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42253c7a7e75e284fe4ea7d233df86246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b551e611b5678f424c30af5a3f1aa7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b6fe8fa79dc8b33412c6598beb08a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70eca6bf3cb9315d174977dca15fc6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b62768609df92870d599568dc54370250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5372f1b82c932be67ded3071b0fc0b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5f7d3884a8d6e96ed41db9cb1eb90252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4a7eb05c1823e990b65347c480db8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a6035c63210803de3c9cf94fa1aa4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c2f469231de8f89273f3ab83c9c28255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfeb747ea914ed64011fbd6027f3bb6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0172d84bf0af4d3a1055aa1c92cd141257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf222f38831a5eab6aa72115d4aab34258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecded8ca13e3afa6c3280674a4f09904259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43934b63865b9bf4707dc96c4db25b2c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407fbba8575386891212ee7292a9dd5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8365797223f92d8a2c16ca0265d8318262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55907806ec9bd01975e78c3abe2d1a12263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb2160c02a5f7a9279b6d61475bc4c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c0623338e5134f117197b639a81a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cb0db3c440674e0bc8ccb3f9af901266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9611c2422428a7c067d66662311ab2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2fa88c663251cf97d5cd39841ba7a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e664a9fc125e87c664565590fcbd745269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac1cae4e9d57b33dbb0ca3e9351bc1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48e524a56ca9c5cf668748db56cc85271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573f8c641fd47bd7ed4eff19bd191f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad9b52c6a2e5236dae883d9341e3d6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746fddea427275654c3b5355f754023274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b25a651715ee41c62746e07c83025275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7e543630c6e8ef742820c7a876aca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa73c8910599b0954092b5a9305ade1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39b3392dd2dc6b0c34018286b36ee9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed78c299efac52bddcb835ea80380f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54353cb842edcdcb8ea4ffba3c32be280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844c63deb4673707bfefff7cbc25510281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb2fd660745b921956534b05b36757282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742cbbc417babb9db67c899e81d9e71283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a0fea76b66be7ef80cd68b63b012c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671daf4a2b69abc14bdae43576fedac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6a418c5f888be3f817c7a504128c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a970c5b9dca35c48a4200201fa6f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3c09c00ce3f8600d578819e2f8f26288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2c7e6ee8143f665dd1b7eb7d44902289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ba5205d5af9937bb465e1eae40441290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016035a220361ce24a7e610ed95d0d06291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96011c58122c9f6ecdfbedc185a89d2e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c3931675e6d5c0e1f872c3a373ab9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1b6660760a402a1fafbf905f26faf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38743d5ffe93292e8e7088ae4c90c896295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a6ebe56910fa8bc735c5b544c6518296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7792e3b41dd9703c17459d20db315297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fc177c510879f218c8227bcf34807298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a372c756a2b0f9faa8d585c8f2e84da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fff161eccf21391b94435fcbc1ad3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee027ba00173bd32a5cd5778ebd901a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5754be3b00838fcb90b1b581fa9cbe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3ab43608a5d654b52b613d25ac63e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4add021c6bc52e1c0fc2d866f4a26b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4f8156aff835d6909a0b6677a81d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd8ca63c17cec86d933576c20b12ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d8da47df0a7a43cf697385b53e15b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25378ff688cc3e944936a8dd4901139a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c735790ff437e1ce37dff3905536a6a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8397761da89d9eacbf5ddf63624332310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5c978173fd600abb168f0eee36f1e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0660e916f9dd7b30b068d8f92d068312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5082eaa3af5c38a8ba731dc08fd9e36313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e3efb7828f3d01a783e1472a0417c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656e21d269fb882279449109edd8ea6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e380322460b9ba0fff591d5a43357316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205164af96289065a5fc1daa6f08831317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980ba0c0fb966bfc02a223de02ed1d7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580466f9b7539121d31e18567b1d241f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008d7e68e3ea44fef5229c7142a7833320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36febc78a8fc4708641d64baae8afe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f353e9f6ef6b310e30c28f897d64f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78524b89b5e24acf416ef4b52833fb20323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fca276a8e9d17e2db319fb27ac701f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26528a9e6841eee5a7db7d115ece9d3b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc333c8ce5f6c0f1ff3867c66872866326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55aa13717c110683e9833825ad4c432327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5473a6151a661854dbb80378b7cbb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339b8cfe1dc566f7d20003ff6eab756329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5187c5f483130be9d8f5a069949ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7dd2a70b08ee7ba9db00e9c16bd1f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399d1624ae70e253a538e6f8c694bb5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590c824fa74c47094924e9f205df041333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ef3d86aab0a98d6a891f3a9537132334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589956bbd55865b6584182a28e8dd459335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42830690dfbf75e198c57b5b60e6c4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b419fb8053407b3b96891f14dfdd8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab116cefedc5bf98160c220f0b9b9ec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6039b38e9a328c5a0615af29246a3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f975f8df80b530abdf3c9fc3c8d9a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407af34114fd3dcc63e238dc952c826341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d66e81d446f00607305daa75e0a2dc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b638b748577307721b46d5a32d25402343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc1f3455a97054285caec482e6388e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308292378b7e0346e026d7305261e1a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1661d8ace4db5ca9b627e1fa6df4f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffa5972621595b849d9258ceb86746347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c43157c250834fb66a69bae8aac2f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f80fccba489121e9d247b38f087828349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9455ee394f8daa366a9ad51f24670350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7157707b8e1d52ba966adbd21ccdd15351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abb7728b4cfcfa2ed647f3ae06d159352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04177d549ab439096137fd992c320db353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d69477685af822b4b02b72b2d2233e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0211f634220c2477b085e079b6684355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeec2c8176b1fe5f3bde5d7a7d03ecd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df53a7eaa6de09ad60802ea1327da3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe650224c00ad9a9065b3a7077c79ed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9abdd4c956434a2544e72b0b698312359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc662587cd4e237d84162226292f646360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bce0d5bdcb8614be5b87115e3c142361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1549352af1c092cad631d0c2802913c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb408af25b6031d0d989a766fe7620b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea0c37d82e1096a1b1ed6f07d95c62364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1ad3f60b9beadf6f6e625348f982f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c4eac58698f22c5649e656a3bc471366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4a5560f280dae46fa2462717ad5d6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5d678705f34ff30ab69a4d9fbd5b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0dbcba89446735d80b9814f93444e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d82c1b17ab810ccb80cb29375ee0fd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c311a4b539d13d956316931c40c2b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c904af9faf86552c4862a7c724aa0fd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283040558fe1fdea2f7b8e9528dbdf8f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a493fe9881c823ebad84db8ff082714374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de5c0b3779328806b44a7224261428375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fc1db1447bd375829869391a4e171376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c330bf41058a54ba61de9faef28274f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d37f32d39845578d24122aed4eae7f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee197051ed5bb1dae37e4d53ec7a4f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9114fc2b281d868b545456d15ea1412380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6fed0050b9a1a212c78e6598dee3b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc38ef6cfdfd3f64f10d164c56645f0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcd0d327070a4f77e9bd97bf6a58f4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eca31f45c81443f216f9ebc2909043384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2fdd4b997defd66a54856ea88b04e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7686c72c3067f404b60fa2d25eebb1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4cdcd9454037798bb00aa7b4bed20387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa175165950ce4a8e172d6f03d278fef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d393d5cf5cbd793d14d243a902830e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6665dc74cfb1cb9fa09605a723b00a6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c6bff780c4efba25a84e9b8aae2ea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff516134951883a95119e253a88f867392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d6be765ab7ebe57f403b44dc597d7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f015e408c7e6f50cce2c688c677532394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8524ad7e0d05ff72b6ffba369d4c0e0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f4e8c3c5698a2d32a3d57dfd2dc6b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4040067d28e1e14caf314a0cd218f30397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f13f3185f5d5148394f3b127efb2e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454086b6558816e23d8cf9905b9c96b8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8765156f361e310ccb065802db83d3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45839b74056043f31d56280731f770b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2ad6d001d858b2c9b00f93e1ae286402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ce7bf1f8f34009dfaab40c45757b6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88035e1ff111dd947de638abcbfb45404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0b54a1f786aa59a244d55f59cbd6e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9597c687124b37100b2dba845d6a2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45629cc2df6caa184e6b2d69e01ca9a0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d779e36290d96761de449df588997408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb285923cb218361ce178a35742a6bc4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9ccd7c0f3aaff6b34715e57c6de6f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478a5ed69ec9c6eb2774750084e16ff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153adab560d47f97fcc08e9b0288155412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d765a2475f0ccde09db2f14249655a6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281645c22ca8465fd00bebd33b137d9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7793d0a29efc5b8ebde57420a2df9f7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decaa71cc2b616fbf4a9c54010d1eec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133bf6ee4f827bea091f1a7afa8c8d1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8b5918b2c9d6e30103bcd029e5f18418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204a9eb9a0e360e75c3258301df698d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafff9972b211218f116e0370687537b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276f35df5c2e47c2bd90ec6bda9e0b8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4911313011e830bd2f8d9155125723422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b126af04c78271c334b41b7521a9248423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cf33dfe764a53275450a46bbbc385424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20aa62a42a77e130e80ce73248ef967425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bb616ae191785b17f35cc0de14ce7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a09f0195ba4e4ca6dbe3eb54b7b004427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771f906c02e90a12b870c5edb0a8712428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee9395153ccba9f0740c23a063d9b8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7e37c6133e61e2e5162f3b461a672430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afbfa4c27324f061d38ca7e76b459e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3314e5bb875ff4cdd0995ff2123ea6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3f6b5bd3a636f367d1f6bda3d7557433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c562997e070938d64e60c932d3caf0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3da1c56feb47d9616c29df80828100435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245f4428a22a7137022761649a081f7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2328b9e30e0b013a16d98598edfa6ce437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185b9ed910e6df75a8a4f52ee197c36438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc495ec25569f4bc11a89ae30defc6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48e590dd4f69e3cda57b6fbccf2339440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a59c0bdf224bcf45a1634af788d33441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3f9bfeff0e392220c0a16d542427f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9979f42ae1f470a73640db9398f4e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495cf1cb202c6a8330389a76bf91137444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36140d5a5030d50262005e0472d1da445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cc333af96f1160f457039fcee2ebb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2f0def314817cce676636758dced2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd003790ab875a66b703c2068109fd2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1aefb88c107b60adbae449b4aa4ef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60be2d064b2e1c500f7038d00eaebb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4994681da1f6067db0a1d59a9dbbb2d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9574791e2a01ff6b77803a543e3ad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc1aa9a24926ce0636b7cd613bde8a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cf4130c43f9b88b42934e6a2ee486454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02f88252b46c0bca1332f96ad75e47455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108837da4f945f0a456d5471e3b6b379456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecaf33377d08478457b4aa8e3b7393457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ac15cb7129f44ce6ec0f4b926b1f6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670863f90ff56a4f5432309320475474459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5fb748197376aebe35961737c0c68460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9701e5a23143319e6ab25405b7996461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ddff24ad337b99660f7dc64dab731462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f12765d9132e9cc5cd794999be8569463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f693293837914725438d7a80b29b35464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fcc58a718db5bfcb96c017b7e006d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c260ed10eb9fb09faa5bc57f3c0f9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51353435493ecf2a638619e5c15f78d1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a837582851c8028c14fcaaa40efaea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b457bbbaa1a3b435bebcb0a4364d6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b0cdf98178d6207b84f120dd50469470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05de43bf250a76888a8d90e7af7480d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f060bcf0c7fad3ed8969b4a55812d42472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe5cac2b552a596de74b494f48785b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819d444580de6e8f0f803f79a206897474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b62939edfd41b7ecf91897193f263475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65936326a937f8f3f5d844d924492d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610de57367e1c3e16e4c9ae71327622477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d056a57ea70c7bff88fe0fb10b2b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21b2d49d2c1b2aaf8d8c8932676790479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c66987183fbda3c5464490c7c6e630480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a29ce817c092a378a9bb9990cfb07481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71902f2ac6aade48c0f17e850ed5e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b8bc6456e94c068af39fa5c0c285e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948691ace1092465bc8f58da3810bcc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f38c46eb78d560dc671bc3844b773485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f22c5a7a4dcbbaa6494accd68468a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151147376a65d59210f9f70125fc7ff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e061e9b9ae197faebadded2de4ee2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6aefdddfdd46f8c00eca9137f83d3a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f81312845ca1f871e2866282f51c9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee08b79457093cf18d995c2dac3db79491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f76c8a7d69f749b4ec230b8c7bf19492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9956e51fefea514655317218aa32bd7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effe2d92f68f40433306bc7a08b4e2b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eef2b41661b6ea00ce9ca01e0e3232495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41640b155aaf527fd17b7b84fdcd4315496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0438858b5c1a761583c33dddc01a4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bee408796d9a613a4b87a7acb94c41498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01265f90fe6b91b44e3a39426eea3918499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d899f46bce88f75f42037006c56c0d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616b90d3ba4cffcd8e78fdd5e4a9797501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995f6a512ec48e511bb78e7b136e8e2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401e4cf3146875d58466bd999273564503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98e008e870a8f2cbd7414e9463ee57504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891f41768755242099ae8dd1bf39ab6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6a3dc73ebc270215109dfb4af92f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa96447ec2a3adf7f5d85a4971379d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9012b024d6f563c8aa8c2bc45b518e4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d213a81af55e2718b848436773844e6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009c219b20e803e2309ada876074333510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e71d675aaae1f168a39c47355cb6bf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829869a6f605298f01ab1f4c01c870f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c74ac84067a4f431b17aed1a9e2d8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b6d9f914b4059829b0d198870a97e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafabb3a3c6c244d2df614e9c239b91515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca388577248d50163f100b6c9cf8ae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9136b388513930688ec1212c04c65517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58364ffcd9a9a255b3e6903ced11318e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43151fcc1b5b19d85ba5460d8ce3d2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9767dbafd02d8c24e3794004c4dd0b9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718545dced571e169150c9f580c2884a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ef523385d6a7561ae3770731c335c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f259876664accbc5aa553d1d376e5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccab14dab6088c4e196a22e2247ed3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ad0815ce7e0b542e71d428ee28182525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3863028da2493ed2eefc9ff19e2ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d29ee502293fca09dc32a09e57b37e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53702a835b8c6267007b096130c4318528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1facf09623ee9d672f9e5b7b31f4a9d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda9a31273218c5f3bd3fd8687692d7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9bec712ded8d3bcb6030ecbb3438b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb94c8f36784c30bac7adfc7c21c65532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d6b932bd243e0d8ef95935cdc688b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aed80ec122cb7961ae7fb05c25b81e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ace2c5c2f2d84ca2bb2bc0cf7f5eb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb6a7520ac2fc3bdbe038ca67a2ff4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b1e47f0eacb0d30363ebe63f3b916537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825d0fe62d63d6ed71fbd6455ce321c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b990519cf5f6b412241b59127f4ca48539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba23d241325be95b4c1b66d1b5bd4b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e91e654c29829ce5efb34e7ed454ee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c68bec6f67afdefcce74109fa8d8cb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c62e0a271891e9087875daa58cd632543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b854ee9615b56e51052ea715feaaf1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae6effa2c1ef80b7f8b0e4165b5878545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357bcb9d24c68848177399c4968f354546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fbea5797d4885cbda8221412c5657547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd32cc7a8968ae4640ceaae49f91c9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8f220789a26e1c5fd84a737056d8d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d8b3975f778d7adc52e90f1d73f09550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88da224341d184602520b30713ed6b8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e90d0eba16ac0e969d8e4ee650efe4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926824d6212856185b17aeda3c175f4e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916da4cab4c55c442f04e2912fdfca0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4188eb797eb55f3d890e84400e161c5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65c562d83f103211aea5fa39e8d690556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593fae2b5eaeb29d957be2a1331d0ba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813d7b6b61058cca0f9e46db3520854558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0aed445f5b48d26cb051477f85769559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b902f371c20bd20ee2431270afa121560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281999cbbfb6fb205b375de567d2d702561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ae9cf499ec93ef28bd176e73e18f1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10710285364126292e376b350fe19023563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de094ab0c20cd8bc78c9b8ce61609e1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c8ab2ed30b24c25d81b51213de283565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec2757a68d5c7a14d32e5e9405e1ee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc8d7b55914f9fd53b731a88da8818567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b27e85f39098842c429e2da61c2283568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45defe77e58d80a8a48ad1b9928af17569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df296fb75da4dd34a7ebf9aaba74c5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df2732181e69c7d7149a7f47bb94c4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe182b5401019a8f1fec969c098765572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afd17747a05f62e7d0068eac2549b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e0f78f55bc37ceffdef8cbddb4aa5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24f15c4f10d3c22a883652522b932c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e4155ae4b707ef6dbbaf31a33327d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388bc00ad326a9bd90ab3904cde96ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625747d548c1655cbb4b773a46b7f35578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239445122baf646ea495fc62e997461579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fe99bbef283a1ffe5279932534c85580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca96386b96593d193fa278e96dd5026581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c8640616c96efecdd3fa4559e660a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd396aebc1efcc90120ab415790275583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec7469b321b4460992f1be170d1165584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a387fc342e07030ec43218bfe898f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f8785a418c138378e9d81be0f1b79586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b1dba5b9a560cfd1531d19fcb1f8c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea269d64ca4bbeb645275fdbb2ee16588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8dce2fbfa7bc24d93d8c8bfd720e1e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58ac0f6f2d7db05de8c6c5b1753af5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacb6e7e2f9f3d083a5df4324331fe6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba051ee7f076f686a0188ae7d8f7409592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4dc462295ebf80bd6a03b2eb33d4e4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309190be8fdd86db1f696131b3cf389594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cefad58bdb2e54bcbb007a12f96636595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c858c05828d8aba36074faeabec266596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81e028b86263e59b2c32c762d0a1aa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb0f3f6e352f45a5ce84f8ee4b9f65598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418aad65f1342db5fa1f05a121777d6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c3157ddeb73cca322586da33d99b6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012f782fcb9da983cc2ca750a0bef2e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c7b76411e23ece658afa22027dfc4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eee37ba782ff313a70b1d04cf6b1c6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455d9fb03d2ca60dd432ed7a405ce0f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380847040acc1a00b5905cdc3cd18fc5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d497a5f04d46491ac9b76939e5427606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a8d19d6027072c7682951e4d4c7b6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4af99218b10b76d1858b70846deeb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12916aa63ab90dd61f9feb50483c10b1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd170940aca52165d4bc658115eeaa8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1003113f059da0dc6533268299a573611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aab66abb7131ee9e1b4ecfaa9832fd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f867c1565d5119981537d2fe62218f6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b4170fb92a892378682aeb8223de5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f543f4eb871fae2fe0ea4e1a347c5f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15334d3174f39fd384907370e5bed000616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187781d694c0f2de3cff42d3809ea1f5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1871b83467a9db5d2238a260976dbf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4bc8a15282043afa2580163226291619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5dd8106d20786b34a2bf555c09c313620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f032673db906998b6b6ecdd2d4e58621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633e32c385296b97e21db8075f3e21e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b051bc72ea5347fa215016a76e94fb2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e5afbb6bc780bc91055515c4f8fc6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840d848c0eb0d46e4df110daf0b1d3f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152f01f3bafedceec5d80ec2ac195a5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ddf04e216de5213c7b472b5fa1fd2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a09cfe777fee9201ce9df934008593628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788b5d3f0309476cc8a8bf688deaf2f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522f53bf01c8fc9af10ffe37c7fc8f9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540fbf9bed79a31178083d82ff06f75631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63ca21f27018f9d981ae4368c7e1ec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fa34e1e6519718cfca58a98b51740633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2493a71e4764ecdb138cf8424ad7cf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3ecf24b98b6b783e4e2903c1b38e9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad9424a589a8a1250943a14d7338db636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbf42907213b0f08ea8d874f450b87637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730e1d6fc5b0f5303b1192f009ef7dd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8f611923a51751f35e3d467cd0801639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637104d4ecc62f2bd27fabe9e93f2ef5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7ee8fa508e171e9ddc8f24cd1b3bc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b0b7ba597c8c3906f34e701bcebec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55260b8b6e1cc7ea3b4816b9759b975b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c71f6701893134421618a70d1e6df644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d168d58b28f552924203108767d558e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b639d0f67c0bfb616ddafe10122828b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ea1b258e3ab3b8fb4b80de719b07d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7661f25008423449185bac5f062eac6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b202f2ffd107d7718baa4387dfa36649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f33a113a7293726b9318f47f2a847e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63b75548122cb76689c2d2f01e43e2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6b116be9385729723f5a821391b6d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63e6721850c3ae39bdf79c35c199b5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c95de78015871691f84e11acc9b73654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d37cdbfb29f44e02049079ee6fb4b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcb1bb20f9a52ef5bb2206fbfc5db3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cb3b41461285a764235a1b7c10b36657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a292d72cd1e3bcda4c6c201241e78ea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38288197ba55be741ac2506852d6bd27659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc2257d2e3b179ffba01f55bf752c4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7085126516b250ae7f6edf5ec1fa2d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a7fb88592c47b442d5c20c89bbc20662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53230862e96b763702115c074c1e0b9f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276ad48aeead10c874f1c63ace216cb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667d1bedc67fa66cbebd9caa5163f67665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71532a5fbfb0a64ca91a9e02f9f66843666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f176d142509350c3cc2e9301860dd16667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3a797bdabab45d1eaf2b83967d76d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0670cbf0cfc5df18bb4e333873aa4a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20dd38c2e4f1eac28d4e375d4ea4081670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8028e3848d82547615e4f7f17cc980671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd581dca36cda3eb2488a9eaf41e26d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23794003648d194321dfadc420bf5b2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a806aa255219d7f274cabab8e721985674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af639d652e4a6a8ceb477e34e46e3720675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f765f6ca3d7db27e2087783004a96cf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc741a525a3bda43d517bcc248e98ea5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162a0e7628963d033dc38beee93ff53678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a1018b6fcccc9d901d1b50f2f5a68679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fc617f44218a2c83ca8d14e52d8d0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac847bfb1c30e79cdcc3fa3cdfec1dbf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429408c873e6cbb3cab82db4e0f9f30c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6660d9ab6cf0f2cf13939206145575683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bcd01a09029a83ace1c277300a8eb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32105d2ad846f1041b7381bee57eb5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2334392a711c870942689110b9dc2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89241fd249601703c6db3ae63ec3c837687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ac4d3b16401c021996cb9ad35c48b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb03bf87c08c505a1596615f6032d5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a9fe915857cf46605e71ac8466286690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b8514cbc01f0e461ee6323cbeb3ac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662a2bd31e5782c97306ebddb455d51692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e0fb6ba240be140ab96c0a2a5d0c4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bedcd75657f57924ef4f67ea7cdeb4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c18cc2ebb765d5e12f9b0df7398b2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a005e399bd76f07335ab186c1f1ac6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104974e5fb4ae1a2ff3adcb765ab90ab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76700d6dc1a535d050bcb21bfa4062698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d680cc9a8817bf3e3709bf2a1e8899699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc902bbbab728c54814fc845d3dad2a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980350cf0e36da8eee65ab4ea52bbf2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a508f9f6a8fb86d52f89b7449c0fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae8dbd8c493674a31e7a6ad0822713703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ccf46c2fc23f0931ccb1eccf2d2a0d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b3170aaf1c83d3079e755e4f8e65d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f673893d228566030d30110b070e23c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0dd03488f1e0697dcf1101fda99b0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd48cb3dca861490d378881ca592fb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07b688e4139ab3f036b9ae2056f869709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04798230528566ac39c1e45decad6f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d91f5ae21968725707a5688939d85711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ca5d39436104e219ac885020d3372712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295011f31e2adb2edfaf750c904f09b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8470b0aa009bf7537bcfe5be2cbbe0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523245694fda9bf9dd7069d59615583f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb50b77c43bc359f9de065d2896128716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2a423c75a3d70d1ecfe5220673e3f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e1914226dcb0f9c1cd623667c6bc5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21435d892cfd97b88f868af775d853bd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a1e928fba75e7cadfbd83a1f94e44720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a0a5344cdf907fd777d2ce369b58b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b57e38b0bf93d13af1c54c0ef7366a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad22cb0dbaa6587e82655da2484348f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073748cd22439e0155773d3cd54b6e1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e010cd67f753622202e9aabdd61555725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3cac304940a289c3cbb3ff84008ed726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c03b4d85541eb2f68097551288473727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e251bb700fa96d448f60cc2ab89b872728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf20987e337e97f5c7c1dd2c6980ea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8db145619337f7e02192821429f820730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b979f1d222d927de6bc579f2b98d5e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6fa30b8df2d1e242f2d2db2cfd867732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3879da07faf7cf6e15f09d89090ff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d52b4b0f3e3287c3791d89f05b0819734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d799b7d5441635db969ffa7bd36c328735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb382f178917d91318bb262833ce5ddf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c0a8e41fc8e0ee4a4df4fecb830e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d05eaa5f1d0a20a2651051594191d3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df9ac15773c63b1b73d90d46005575739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385ae61b87be2d6e3e64f7e200cc948740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a94ddf03f85a6c1b7c04dd1764524741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f28364bcc525318c42d4cbc39aec3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e44ed2acc59424236aef62a954fcb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1263302e9cc48b655f3f73d783494744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012af96151119680422b08420a454f40745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b99333f47d3e1fdcf3baedb6ec0006746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700637e0ca8736d29c6a550e1b4dcb2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb213657b3ceb0428b8e236ab250ef0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f02d191e8351bfdf4d099b9c421be749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77e1f86b6605e5a93723de82ba04ba750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e28d9f3f5d50dbb77fa2ef547fc083751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b56b0bb8e1f2d044b3bfc2f06ab90752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072025d8a62f72aa3f33db08ff29766753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>