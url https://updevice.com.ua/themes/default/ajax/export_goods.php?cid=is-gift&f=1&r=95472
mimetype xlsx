--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395bda072a474675bb37c81c42d9c7a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72ca9629d51ef37d0d2b13a58eea412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af0091d106b1edc52a8ad983fd71ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf2961588984439bb0e0c90ef0eb794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2767c5d21fb53fd36bdd476de4bed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03767d5d4c48e6c9baa7a431b4fe73476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213f43d573109f7ee92aed44b5525607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe7c14c061d3ce21fa846705d690c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dea31a824470201a7cff7992923fbd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e603a6dcf714a9f49f7f3a13eff61d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e777600c7f4f580e213477e705f85211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ccb15d4c137a12041efa59b8ab55812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24aa898bfc08f3a9c2766458274674d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e771cea36eefe37d38edf165440fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe31a46150c9efe49dfed24c1c9cdf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61824cd5ee60a7561bf1cfea85e48016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2718c424500f0436af28ea91960b2717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea2fab8d7a33d1777573cdcaef0ffc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b086bafb99a05e60741bbdaa9871c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6fbc8262b74269ccfd7f73f4a3de020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3257392d4f3ed42d341dd202be276b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdb357521225f0ebf6d12a0fcc4e5722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bb85355811d6375174627e986650123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6563f2dbc72c253e8692470aa22ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e74d665096ae31b69ca8ee30ce029b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe75384f0e1561608739ea32a2c5bac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc59fb1b89d02d6a491ba0bb6921eaf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250f43a2f1092fb6f1d9a8c9347a88c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e387a45be7dec862a4e23279666c5f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957f310181e15957388e82abf3b514c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1053ac7fe575fda6bcf533c11b760831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d98b697f1f8cc9f5dcdaaa2d0d05aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601893d333b82eff82ed7a48a496a3933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9ab7e6ffcbdbd9b60f63c02e4b0cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689e21b47afd1a8e18068267df9b42435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d87e1da703ead25ab04f131477bc236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ed576b393f479eb4910686785170337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d10ca3350fddea35d648f5668a2e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45892cbdbbdacca9057b527ad79e1a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6f763459fe2f5f4cd0f26bd88481540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bef3cdbfc920b1c26b94cfa94552e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec74aa2328049f987d67e9ee660342a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a2df3a832de8e3e55a938c1dba20743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475a3d7779ade92b046a36b57a7df1244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ec480507702f5cebd2cb65b8782a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a209c2f1c5392388dc127177f20b8546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26404422830529d8e48dfade6a7f56647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9592bc35bd57b162d156b1ed8bb93348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccb92c2d11310191f45599afcdc54349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6ed65481c0adb8849dc95e8228b8e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ff5a90cdef3b102bcf407b0d4e89551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b75641728a461aef047e3023ea9a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f59a9172f2018e8d3e2513ed84b0153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615ed0d0208a810480bb3e03b85ccbd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e9d545da4bb4af57819b97e15e96755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1641cbb7f5a87438694b83f19b8da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372a365a87b0fb031f83730b120069257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1294ad937a8958108e24151035098a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b587fc2fb4ecfa2abcec80f520885359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba918d39ac609ae8f51f36ae1ecd382760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ba06184768e48e8efc23897dbd70661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bfe595a6457de61750a0081b2366d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9c218211785b5a11f019a0ab2a3f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073329fb6ba48f9cf568321153dc192364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba58efda70547bd9f8e41cd223a1b065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900268c72b47f30de86e0ab363094a2a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc68579a40ea59a12f9a6601cfe98e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7f34b22c55ed3bc7a163651936f0468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5443503837dbba521a20705e400c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ec5d70d11a95233528bbbfe00451b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d67a3cb002533667452a061f6efc6071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ddb06aa95916962700aff13c2343572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61cb3e7d136e631ee067286a9138f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98da49105da3dfd632d16ec44ad18774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be26d808461fb576ad3a21f540d5a6f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febc162192cb72c3a86dba05731ae5576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e7c387f4eb892a879c9623b8e9b2c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f361c54993e39acd65ee1abf48e6578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbb2e8e516aa61de525c04e3ec65c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e470b382edda591546df233dda91180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668aa1e115cf8d5e5929986592fcdd1681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e662f178bd7686e9387a526ac3a0e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d74dec161b316259d45ce2c6d2aff883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2e1c79e08e386bdcda4d08f793bc984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d216fe00309f25ac322e9a880c2f5f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c404c97ae7d1ca8adc7d5757d537886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3503f6de6dfdebe1665f9e072081f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2e17ab570a4bb645a1ef1ed90de5088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d502edb0ea1669eeb190f103a025489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec52152b1ee201c3dfac788aa2c199c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cae15f86e3582fe974d0dc17aae18e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abb4d475635fec75955e4d2100a88a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c39202d5d9c6952a13e6898a0746a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e2b85568527db16c4ee996319389d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea087569a8fe627befb8aba15b9c3995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15628836a296b222d784ba6aaea6be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e95527f9e537b25b30dbcc179e60c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38d479d46a72928fcbfdcb1713ef5a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fa6d3ee2bc8be9fbf288497b3d32999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0942efa72dc0c6fb52e7cffe3c945100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41455152f1e4737c61832b02e24138101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3121d38d75c3fbcc7b121d1fc386e30102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b0619aa927c36317f8a74d993a03d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63108709ab054201d31e2198cb38ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b7a5292387d72ec6eda6316f0a4ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cf24da7e3017c4852910d038724a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3ea1c44ea13422b225d99cbacc697107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5775a8e75bd4c0a8eb32eb8238435108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f22c0d9f03a4018478e17ecdf10a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4deff59b914eb55984b441588c1a7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d684343d96d713d2d4adb8b56bf563111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd624e480ae91cee582ef0b2881cca9a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a6c41156137f72d36498eb56c26d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165d283d4cf3eea3f2fe5f36ce5cc06114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98242faf4e4afa0f7a01499d30f2f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3267d984de6392bfeffc69dde198e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f290d10e8523d01268c46b0a628b15117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2daecc269559ae4705213e470431f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c161171a91ccaecf96ebbcf9c33857e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb356626de5c7ade0b714a8cc2a55db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907e6cc9562e33f46137caac80bd2a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae199f2df8960257f3def4740d124c9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a3f4c79cce73c523e7cfd548d67b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5f82331fba7580e73033a37067542124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613c13750acb0a5b2928c1facb7682f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7801aca2c0a6b9563083c23b1300ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee1cefbb16272a7002d716654edf6f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7d914f7af152d0704e538700b11a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04dd6c1c0c10507d220230161adb8c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923684d18c25d188f90c026c30a5e939130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6143e8d469b4e2e6cbe3d7425b3b18d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ad73187ac936007c8356c7edaca4d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2e17d529e62ed681e5a207b905fd8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0870a05575f328605f2f090594dcd3a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd994481a70cba0937f48d90fc44a684135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bad955742201d50580a778b30c023f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85094dc0de7fcf9e2c209a5b374b8af5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829f2bc1cc374fbbaea979313272480138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55976a606a1e0489d758253fd0b3cfa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35657a6dbef04c1555332ec221715663140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075e514989c1f88e92d291ec39fdde4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3fd6566c9e2da469dd46ce8a4cad7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029097ddbf56dfeae9531bdc6f4b678143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d0d7c64dc8c923c0b6976a26d8f44144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df626d0357623439a32189f6271fed4f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f37047be63f1601ea416f8431bc6d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d117118311e00c28b683adc287c7487147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bec945633297e781e66cbef2ff851b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aab5484cd2f235c034b17d1babfe61149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494891ef41bf267eaf3861714e9d8f8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d424d018fe47bbb8ecbb59d50d2771151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719d5e10e2b427d2feb0d11aba51237152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd347bee2448996f53c3fbec642a4e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894646b6fd0a76c439cf36d62b8be9a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00772cc33abca004fa27f10c51f49ac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54ed6e204e4edde25345813a4acdc0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875cd7fd545a140a89fd4a808251c22157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db6d4caa03f987ffebaa4324a91c3c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393f7afe8ef89bc55d2961e7c74f2d9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f796b4f2cb244bc708f08bd46e814160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f075991048d76c2b334f33b678c342f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d246226aaa9dec5cba92e25d0b01b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96765bfbd05fa3cbf014cbf3073e3a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23aa43d0ac67a4a68ae240395869341164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89d43f31a363530069bf921f49ed2f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5160d60382fe9e91b41fdc7d5280a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fc33b1d256045e0e66bb7f3d8b625167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadeb49ca2565a4c07d4707c393687d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afda0b777dd1c8945b2aa82447387d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551d7eab75edca34f4093fdb0e01e08170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de7c2fa601267bd784106d5324795a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f34a8dc76fbb0e5db42cd4217ae22172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998da96db6b13b712b32be01ccc6a6f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108236b8c4b19f53e5306cddeaba83f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efedf7a6ec29020a02eb2b9a7b7025175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa920777bbf17e22a5d3ed395d1ab402176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cc7076e28de4634f03e5e4a06c5c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b9a8053804980088394981565bc18178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc3e543225e7830459978c945c5062179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd592381e680575a43e537caa82dd49180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd7bf02d4c23055342055922c2a626181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194e85832e4144f0f18b021a4c0a1fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b874273a4cf8ec040eb3a606345588183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380be646b5227aa72eca7954bc636af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f523edfcd1d4b0aa658929872e90702185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f62782daa73f4e0452ff997b8eac55186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140151ee930b5c15b4cd657378fdb56d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea151cfbf47183bd72ddb55f8e0a7c95188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd13e599bc43642fda7eaee456d8cce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221b288d9616091e362b35a5f1afce7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbaaf43f45c6aab5cdedc3c2715b56191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e5b92da62e5172e54ba35ecebf807192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c46302f8a254a9c002e762999b35fd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61d3d562bbc701ce659e588a012f39194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b462f7d9425be5a264f539cdda91ca6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda02f289df9c95ba386fac2ec098cf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6329c6f039a34a659e02dc56246253197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e56b6ff318400c59ba3dcb6fdf711198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656c9c8256bc906ee12ce7625ebc56b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f6259a714d3d72593733c9803c882200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32ab87e7f85aed24bc80bc8b50cde9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa8c1888b92dcee858d4b7467dcee3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c926fad73d254587b7209f2516cd4a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9262f7ca421458440da1e7e3d180b83204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651a9366b4d5f8fbb7a7a36ba677681205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bfcd62f64e88e9c13736fbdbdd6a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ebba8772c20ed3be406f73977602b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e30443e8a67ac4e48a617f5d262fb1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32680514231f8c9c8d6a812dfda15b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a8fe063bfed469abbed75d971d171210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e87dbb4bd8b23e5410779c97ddc97c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4dc66e407f212e46ad58d0ff0e65c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b04a8847c3aaa529a7ac650d9671b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13dccd6868fba3a76f753eb6b78800214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0922d827734c191b6d7773eb1e130215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9e748b723a047923e3cddb40c0e3d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cbc657c612a3da40ff4851cda2ed6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0208bde6d1c9f53f75f6124f39559c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd2dab1d0ea85f2df43bdd004fac00219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17a3695b0dafcf6edf9e465ea20d38220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65560cae0e7e2951015358d37ad6abfa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35691abce7263add2385a8c9447e341b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452b684176e276320e41800ad16e9a0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ca922007bdd79e97f56725bff7841224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb5ac8522be31207a24b77573f2f62225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d322afb1b549190bcfe642d3ef2b44226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968682fe018d49e185bb913ee58944ed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f3683e761943abc8b698a3d757fed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a32c00274339da4bd6c410a758c66229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71b772058285156648bc670d873606230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5256b15629d1755d63a52d29e179f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea95e73e2711303956458261aa1823232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328d9ea3b8f444968a4d32373109338233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ead2f1714f1a8360b1a582e3441797234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eaaf9d3eef2e0208c87190725c61e7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9261dc6b9c02dbec6b99fb8d1c7c089236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1d19ee979c5b76cc20015b4d312ea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa43493d2d95abc5016f009e5b06be5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654156a3cd905947fc56cb200cadf1d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554b128a841780f2de70708b93cf6dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a307c993c978571476d8c4f3ae57b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b412c55844cee2e91fb17a3bf95b8e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1f6e5f44020900fcc7a52e9256555243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219824460db799122eb39bd7015e7973244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81575248bf0c8077d0be4fedad82bc8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de5c2c3d64fba83dbe1e6e92fbb8e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3d5b1adc311d1428d412ce61ecfe9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a055770af71bafe69c73ac475697d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb4708efe4b04702e1a42a30934187249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f534a912ade3374af0bb1eabe93f7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e7defdfe2a5686c1844a823f7dba4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b57e96d4e8d221e62d774e9c00190252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5893155540273ceeee7ff992bdbff02253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621cc73ecd53441f57b9b33acbe2f3e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d72a611cf1abaf920c98d0be348ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131cc162f43d950fcfa178430724c6a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474316baa4c50e9b03d8eb61d41de140257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164e891ba3330f5c8e1b8b9b1372cb1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a638088694b69e950b621c02a901ed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af8eb0a7a3793a54e6f2c0fc45cb7c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e7638905057f4b876a7b0ce540421261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924e60b4894ce5cb9fe634b0386e07d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b74d7ac75ea7777bb50a52446a0c59263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2c1d3b02005c1047165b9b4d564ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6292d2a717479f50c64fb7aa1d91779265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876e41a0e544919eba301fd72abddfd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943e9fd9593403bad0df9fe135eedb4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd6c5a942fa623aa79b9ce4d8ae5dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08426e5fa8c06703017913e66706f7ac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346594b81bb43e2c8a5789d9ed8447d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d3d1760e5ee62174206cf59ee47f0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedde7b9751b4073a17272dfa565a4e2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96743961be7d0be75ad9f4af04762e26273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ea422a0d777e60f06e6aff26f6afd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab06f72ac9fc534b656d378214d23f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9aa6ae54d90a9a2ba9b3cefc45765c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8ff81d8d72533e6a4229e70e37448277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759238c85edd579396039bdd96a82594278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c83502c3b47150121c083fff519f8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0b6d0c61f7ef7d10b0dfdd30cd692280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf5adc2e514476365b4ac9b3ec1c88281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784a28af5f46384e6b9de1dea398f8a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a084e3a77079b7ea5ac004b580714da283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1be0a93be8b5f035e2bd402bdbbcb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40dbb4894fbc6bfe352766b19a018e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01627c83a4ec5acb616cfa08ae70480b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecaf8eef9281650016f78d29d37c41287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba2e99e1ae0f9d16bca5a6352fd83a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945291f30cb607afe7544975a47ddef7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e2572d3a2f879a86ce6041d6eb43a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10822fad57b5f5fdef56f4d626dc37291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e20ebcbcc09cbae89872ca9dfd47ea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353433b64bc918d1715caeaf31c2b65e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91da5d185f6b9bf039c18e57a64e7c8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cf75f25c148e1a01324554e5b6c4c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1315ec9309282f0accbde2cd81a3690296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad961ffbf7848a882f1a079fdf5c75297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db23d65db75246600f06a6d1dc405c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87aefcf0f401b7f2040674e35c3ceca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516108809e3127b1e8fc693aa81e3862300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b824b1aba103d7576bf44663ebce1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055d4dee2c3f5b8cb1c09184c20ba08302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6a2e7bfbdfd7cbe3a815ecf74275c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4890bd6d69bf6c7bbe46f2547a24cd4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7181b3ee6a01cce50bcc5c1359734f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1e3ab253867d7e7209cd425e7c3d8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd07649aa6def57989640adb65985b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c0852adb775e7bbc8dd1a2a614edb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ded225912326a044f2fb62b3f362a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a267980d76fd2e4020f34c63d10e00310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b51c3f99e7273c2df9912bfacde5f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f5ea4e45024ff1acd78b49d64ec7f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a508d39c31c3175999b0070fa63b1f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916039f8b25ea6b4d68c6e6785dcfd88314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b8e7020a050a6853c79daedce1750315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5ad82b6ed4a49c5870e0cd84ff8e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216347b0e3fa90f59e1505b8c16759d2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93a62dc550e3d407ac68557706a1b1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d38d9ebf2ca74c254ee94150046d2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4f9cf2f614b14e9af601d9432b251320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bb723ea230af01e9feaf33afef8c1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3329463962033098403908a455d7a9c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b760eb5616ba45573dfe89141728f49323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f7e598fc4ab529a768810ab224876324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dac20fbf3ba62c6fcdd1e9e8fbcdf8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42d8e4314eda90433b0d43d2cb9165326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cfa54b7c0c50f8045dc0d3b52443a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db966f4ffb0a47be38f7b78faf8374c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832af7a10ffc426210fee4c87501b53329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c32a6480f79d1ba5a17cc4f91a05ef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8db5125d27d1b55c76dfe3b3101161331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e9e13022ec45ace9433fcff82ec77332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1417b849f41df45528125f2d61d0a9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede534c89cece1b58db948419ffa373b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358eaf1210fd4c72304017786f2721a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c405659b4b26292861cc6abfc94dad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11221c482e9de5becb7edfd8ec920511337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db69b29333dc23247ea2bb95362340338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf32383d9e5cdebcc80914f7bf7eac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971327854b68093f0537cb64dfaac67340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501d31d80d9312bf4faf6f1ee41179f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cfc50ac9904dd50c7d9b962dfb2dc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06ec51156980e48ff18924569a78bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789ce30e5b6f1e8066d4a828271c32c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d14124fed7e91bf406f0d7c7d41997345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4f6cc498c9df3923a922dad1d91a0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb8eb9bf41528b507e3011045cd0a9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9a7d7b91b9750451ad01e98245e0a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67784b946b142ab432aefd755c0c4018349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4dbddb633dbadcc9e2ba2b518a131350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254d28f78ea2cd03d839d2c60f8ca30351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e88fb7be2e1de9f535785975b0dbc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0b9748da5cc20b47f5ced907adf30353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26250aa1ee517794aee9f089cfd80999354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867b042cd99d36dee934d30c88b4f29355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24fc50d858d2b32812cea0309bedbc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee007403c68e529db2162ff3a2aeb8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df77aa76326202df8a693d26087c3bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d559cd7d2855bffbf8a6a51d547b8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16a9898577fb36acc1d45a9b787e18360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391c97a6c5764ef37bf9d8176c8d4bf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b5cd4532eb67ed064b361715b3170362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f76c4e2235bbb36d17c50d788c7ff2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8bb96a0600b6038abbee48593054b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839367ee9a60029fbf8ca7eb70acc43365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b142d9aed1be5e7ab8f51533562c34366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c093f2163497fbf30ea53ed8430bd5e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409babbbe04371cf4b2704650764e1c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9849c990ba5f649bfae7b89d74a9aa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4aab9c95b490346be8ffebb257c018370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3e0662c56cf5019b5226c702088fc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99ecf7cfd799c94a6b0e51913e791f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745ba659477b87b0f355c2ce374936d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841cd766a0c47c48bc129032673f0bf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d9659397be4a26d38723e7cbcddc8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7be744e732f9647d9ea3232d0b6209376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca96835b675c7675be8d4b2d9dfaaa0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40385b4de234c67ddc081143c5e9a0da378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d45f5d0ce1e044f45e858d27ebb74379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4a243a26b81d53f07a58f974d186a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88269fe461ae083d5456b870756ad20381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7146797ea53f969ba0313e750eae93d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2df5645461fd54f53fec3fe58ee8d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eea815569111bfbd3bbaff7a63a39e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd74de4483fcf85844eedfb9b5de76d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f639003f17cfefdbdb58bda18ab64386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338712ce283529eb4ae3e80492f0d84387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add6428a6c30d97d99b320c1f02f68c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd619e68d441ee59edf189f1e3323f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afffa086f1bb11df955151b8ecf0fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499270b34610ad0c83ce8bdd77c4155391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837e1458913767a2497384fca1d1d54392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9b06b4a458df350a0e351c60fb011393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885965364c9f364245d86107994f3d62394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6622795544ed637106793448916f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2375a7e477227b055acc3ced8587b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1194eabf2b64d9b0c8e9a973597880397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9151f8ebe180669eb11fbde4e51d9df398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3f00a7a9bed40eb7aac28c52b660a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0c585bfa5a704c2e7edd9618a2c2d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ee9b0a9a3adc7e0be5e87248b2f70401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce858913f8c512a43d20624d2cb5a7b4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1940dbe4096850687a36602711b3b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce8a9f634d1eefe17f38436d85e080404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c8be7c30bb4b21be202a5541c2309405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f221bddee6e5ad92dd21d36afe1fd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c45b4445787b42f426e0be7624feb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f98517c4b9bea8c786492402773de408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d7929200c454704ca454d8d70f74d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed730a4955e0ec5ff731882538ced5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56554f91f86578e861b76d7440a1e68411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5794cab71388c54f1e56a714ad74073412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e55c0d2ae1333808d5146d2499e8e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994c7cc8d5ca21ddc36adbf83be3dff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126f2df1edd96ac2cbcfedf1779b39c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847794b62d26a9488483bb2be7fd4cb9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42503661cb526e874a450fea17b26c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27f53a611d8806e7b7c51c14e14770418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabeb43646194b5af2151273243feaf3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778dca4e7d6fb552494220092a25e81a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f81f56dacc35bd51b3b4c0d8b13cf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebd94d312c31e1c06cf2db08fb9c6b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080de63a955cc250d0d5795872298afb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ab46e3d11799d2b5222049e7a0134424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ee4ceed698001bce9ec384c854b9a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f3d2449b340628ca0ec850b528301426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64eb93c98633b5fa988cbf0fdfaa8d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b91e052be299169d9a4d623a0d37a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d57aa354596371faa241f08bfe5f0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98447b674ff272eaa630496a5ebe2a7a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ef83c95c9848429dc04a70b1b2ec4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a952c6fd3be5fe9ff414e96f37903ab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dbdbf3e0854d0055ebde2fab11db6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b93094ec363fd778f7244ffda625b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398f46f0cc8cbc58dd37d015061a9b4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af653c9878264f685ff0b257a7350087436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f241d5b6229caf0eb8b63395d9c3da437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf61d6b634bbaf773e783893a899f8c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02be0820bc71652dab7cd5b032460b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4d8f6d6988c9fe24240f4d7b7768e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c836bb2ff647b75790ee0957132f6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9082e2276f039a0376641d1a7837d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11459cb9bfa86b35ceca5be9da84cd0b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd991d1ace4ea4bf5664aab36d0545444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793f63478bf50337769d91ca7aee244445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11737575bc070eca355eeea60fd5bf15446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878acd7a80b9821a6e976059df15e148447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780163e944d2eb9864afca1eee710b10448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18269d978dd8bacf22df79cc9aeb448f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71812caec73933b2235ded3798ca7b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7db46608cc5934b8d746a4df1360d5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ceed9c98488639685ed9e2832563d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d0dea97e142fd43b31748122b8673453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94988198e0140ae85347a7c89b563d8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ee28bb17d50ccf06f0c419d8d1c0f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e1657d43eade36de8863def2f8529456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc4e6b5d8385251b6c43f274ba4d2f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21023fced1e8adbb1a7187c4123ac92458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca84b2d26a63d2e8dd3a85d0bf8a33459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd354a46f416f59626ed6e99ab647b6b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96079cd1d480869b5dab58183532b577461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e0f4a8b801eaf8ff4703fb8b8d3fa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2290332755385dcc75018f563b297d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d657038fe200361c436e3982be37000464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e312201cb2059b97b30b009605887aa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d493c78e0a5dda2f68f12e299fb1b7d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5555132a870c5baeab67181c36f50f7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c43a298ea0996146793b3d805370b3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c3f385343c8dd26414165fc336d8b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1e8255a81f5eedb1ba756dcb65781470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88704cedcc427674ace22b3158c3cf1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a7c5bf7b1679848e6a7aacdfbcb08472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af3ff6d3dc306999be5e7121378ff3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f910fd044015be1d7135e735f32929474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a102423eeafeb5e488536bb96e44d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb2446cdb273991c88603209f87f89476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0076251a26a44d5c05982f53aab7b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc34204d7b9cca907524b9e5a408e78478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64180e82e35070573b28ce3189b764b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f04900dd2dab85004d59ea8ff1200480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c11f30ef7e41743cb6cb6f9ef70bb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff94e67532b0fdd710e6158a165ac7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d3d21e4c70810babaa531b64d72ab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1735f8782159ad578817204de374bf0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e7bdc3b9b84221c3d06805ba04d80485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d276b7a6fe0fba90b8e967df5b6e4eb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8f1a11879552288ea4770a5ff4c54487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1c8d60053c75df1f5da0047f321dc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbe0d6578d731f329578232d38baaf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc630cc8971c3837109ee9fe700718490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42191d84bc4dad64263b392106af9855491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c417a150d97e2c22125ff4b4b18a5e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b4a61ea247884e623cfbc78ffcfe7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335abcc6d8e2ac9c48579184d80a6815494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfaeef6f342502ac242fb23d546aeb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead4dfbff8ea2cec71a42c2d47c65be496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8660b68c5d25bc58bdadc4052937ce0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5542ff2e6c8ec0398a6887d82feac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60921b64ebe7f7b66522bfedc8fc37da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17721650f30af08b51bfabc71ffe02500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1811592bdb2cbcb4ec8464929ccf5f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9333a3bddf6c656ce13c43ee897ddc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73c13d98edef9cbc9fbb502f1dd77d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923a641ea94c15c5c9dd1d3f89dc777504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18bff9dfd692c6fcc4e6476beee095505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013104e9c965f5b79655980271327bac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d4deadbdab4e710ada9a72f4a8902507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8f70a49e7cd9e8527c79238ce98a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa224c5916bd0757f3ecce0c25a2cb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a858273cddb876f327db8bad96feb44510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3af4eab291345a0c713fe0815d50fe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b49ca3296e78f6013307b1020e511a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cd13746b3a2bf6a2f31056afbc15a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d336231f4f322ac7ef4529f7df969e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a8db9c550faed773f4cbecc57c911515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90845baf96b95ce20478e144fd62a791516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013e9c852844891fac95bdec73e493e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3163de16e33064faf595546795ca694518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4dc2ebc714e79a8c065d8469f391b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfb44a7ba64c5761257b10b3c96f36520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae922fcdf78eed13a589bb84af16b65a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f6f8e47163fef13b15888e8f64509522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59df70cfadb588c5fdb8f638818543e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff49f5fc055cc44b725f1793256c2b8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0208dd6afcb22420e3bc10a7a45401525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901b030b860693f7afb4bcefd077f82526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb4279d8d403c13965a92f74ced8f3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03147f9e6a76bb50bbbc3f4cdfefc3bc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897989a386c9d9103670949cbe40aaab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bda3c35d9e657d801bac4c05cf605530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80d40e246cf27a4f7665f08d77ddc9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db84449ec621c1f27dffafebe9612ac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e89aa6d2614a119c900c778de20a3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0ea99241827e4e1bcfbced9125419534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668293d49ee91569b85c8a81754abb2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6e2cf84e9b426acdae9ab8a7d1d19536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23ec2a6c66d3714c59e05eb62920a5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ab7dff4c8d114116b4ddbfc23e2d6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545c6199d76cfadb8cd564007cea3be539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9017541d3c4cf56794ed942613a79540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c46240ed546cada7842a1d3d0444de541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d3418b10cb47e0c5ff7aa4c84ade9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b49a87ebe4709ed7a3b538a6a94df543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bcc320d24d124cfb886bbb1df73206544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a292e955ebb12f5d9d160acc388fc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221347c7160718b24fe3a2e7fb7a9466546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e79c2f4db6f94dd7b4eaf2a8fd9f7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab343121bbf75ebcba03a6388a7a616548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74cf4cdc12b8b77a1d6ca27235d4d2a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86ba3e7f8f7c7b9bfdb568dc1aed91550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5132253f8cf70804651bc16db451e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a2150339dc1e48f1ea14364d36061552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf3701326247f4f9ab392697d6213f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93787067d1a395b36617b6a92e3cda24554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ae6e30a4647ebc8cead6203693879555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e62186f6f836e20bb5f2529ce2f347556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592e5368c0aeaf95ca3b3b0cd71ee7c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbaff807971bfa5bfb098e4e062df45558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf861f275ca072a61e771294812959559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfe484d454d582b134b951e873cfb2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b712dd914ba7be0ac3421a5e7659b5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b366a865148b849d1e4184d0dba0a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf61b09bca86ec763074fca1032a33563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36d1b8afa582a52753ba96c103928d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388a626ddc9efbae4b02d53ca9fb6a5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad96b081fbde6debc8adea5bdc16a1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f287c64b9b945d0c7bd6a344c54e6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b71019b3aa7bd17043354ddc48475a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accadb373c3fb41d7b63952daf144a36569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235c64d56fb4e9fbd432fe1a436be0d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1db2fea7ebd0454e4e55057f863e2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b5dda919cdfcc5494714bfc16e1cc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d967ccbe3304db4a2ffe13f9564030e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74560666f277158ad850ae1c6086b2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bba8d32f463e6168b7d3123190d98d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d050f1d086c0a9b1dd736e8758e26576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbfc57f52cffd9f85eba20a19453a0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360144d26b5ca6df8d309f0a03c3bd2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a52ede9c3694c6b8ffe69bb7a46c65579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09257f4aa5d7c7bb28f6743533ac8e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838dfc5c303d61750272e418c9a7008581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c632a9d33134b6be0c938db057591582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85984aaad796fb9545904847a062c1cf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fbd775ea55a7adab24e39e1ad4a69584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b5d8bf49763f34c4877f12d0984f2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a497b8d3ca95ea6721b75be278624586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29825c8c219b1da89a754e22f7350917587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adb4b96f40d97c32c8f6d974a06864588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883337a55ca0446f21b013838df5047b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2093cd91ea982478fee6092f1a3bbd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6155d73898c8daf7138f83b80fea2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe2fd199390a6ad340f000651554c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2b8019d9c3e264ad28921cde3593e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a650b1984c9bd0527b2ecab5e0e8b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c8446fbb8078745910ff93e4d2960595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675765ed56a38bd533fbed029c0f7a7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a0aeb82d98238721ef69dfce0d4cc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677139aac18681ee8d07b8e76df8c7a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826e81392b5c4175653af96d6050f7f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d83f817ea941f2a1be67b00e573e4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c92038e9e792d6ba0470842055d16601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e5baa59bebb7df1eeade98813db81602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68cca61ab30c1a3ed421cf45aee87f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88ab5ecfa57fa39e9b48b955ba8770604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30029052748daf6123018792775a99f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c812729c1a312c3468c05ef24eb7bf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b1e73539cc08219b00c23e6e0614e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607d0cc27ccbe637dbe0e3254ec85e7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfb20d18cb0ccb04b1cca86d6d1c27609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1b415ee80d9059a7f6714c2702837610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c41e7e39d14ff0c6087cd247fb7169611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac55cd88da9f6f83cae4cf2224cbf1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a96824c7a625a6b421fe85e51643e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256f5d8fbb422fdeb8105e09d2e1125614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5e8a159749ed6d0aab4fa4ecba7b6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae7d9ed7dab78e3740051504f97785616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe758d1f09b9dcca61c2cf71148fcff617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fad63540af7c61c7501e96f2239e69618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a7d487aaf621145b5c2ad69b69273619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c4c9741f1f727bf98373905137746620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b17f02a88f2dc1260f09b4225d94a6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ea13f44a2e78f0e391a0b0b312151622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179c6ee259a64cdfcf70072617bda9e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0efcaf4f099b70ac6b3475700ba42624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ad745cd33051882f4fc3ad6c96b53625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a08ae677801165e7ed46fd378db5bf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae84f2b097475b81e8035c1ee4ee10f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a911c09820beeb283fdff9b7d5cbd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415406bafa5af569e08f06937f5638d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c98d49d53e0b9b913dca6dd97e15ec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7971ff4f52541c47e6f8bdaa7a011e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ae92caa789e382959c179ed2014ee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb804f1c03a4b408c7b6f5b4382200d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f8b20936530c1792eb256be7bcad5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de7798036e70e7c41cbaf0ab3d16a7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa09d8023d001f5763c256b8d60b5eb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bed17fc10a0e238299b74c35b7d7f1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b926c0555dbe1fc80673d8cdc03d5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029987ad5fce054e09137432a0239bc9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435840dfe444bf4554a162a9fd5be6c3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41944efc272237031ce6cdd0919619641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6586566e4fe32730a97078e41b8d5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0be962f367eb8c68abf410d9a1a0db643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ed69a57a7aa443321c19f8a8239cf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89df4e0b6bdb948ed5bd4f6b7742ed645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d7604a8fb3661d9a2638a9fb2a693646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c309d19aab81d7946de975837be26647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000ae0f81323da6fdf7748f9efbe981648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e5e83e430d3be5f99d049d3b95662649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83370e1c3253bfd22f2285aec4ab6cfb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de34a8727d97bb3a90211fa58973fc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f36a948fbde0bc037298d00737c7aa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dccee7375377e2ae42d9d1483b44de653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fe23f586d775834102eaee2b6cdb3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040c5615a77fe1c897129f109d19f24655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445264f22ee125bf5a6dd87953834f29656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4061fa8aeac1c8647e7a29511ef801657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08121410f9b98a77212fdad6ffb44fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e53113c89ee6a18f98b7d81e0864df659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d630cb72c62740a70e97adef1653f57660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d41f549a7fb0533694271d149dd1d2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c999277dfc05dbd75274b3a62684e6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8804117cebd0bd0a11fa47f15c3a6c9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e84a3f4d0063bc681443a2c66685a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b87e6127ceb755e4cf415aff6834c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa09115be0b6f8815ce1c2b06c1bdc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551daa25588b3bdb9dfc3a169d7d3e23667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a7a3665ffad0d3c20cd321035de39668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdb60187c0b2fbcfa49c79b771c808669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3e2e8c45076fc755249b7c81a3fa1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0254f8757189e827d20d50bf6ccdedf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bc7893cdd09fad55201ee5e8b0985672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea29113ef32e495b5cd7dd756de60e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef83f634e48c170fb5f0e45228f4045674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf08f9bfde962ba97ca03251a9907b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcc591ed260b878ed85b37735f34ed676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e72758821bafea13b2d3895c4a379677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad91f274be995516d5e27eb3b435b28678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19679cf397dcea9a473073807fe6fc51679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30385a7f22284128ef1f177e0adf10fc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe7d6789778f74cbfb20c2e698191e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3b5d3c3e53dcb4c0e87076ba22da9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808732903b094cbb13880600b770be1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed4723f7c3475e8735d7b86fb191f9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16262303ccf6a3eb6e6e0f65d22e7db5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1d5ada0342978b6ac6809e447ccc1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb06a9399508dd4127712f471f4c7b4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4efec167cd806eca4cfaaa91fe296688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ec783bcaf2a90a3948d20d3df591e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec856f0dfbfa0cba0d2121567b8fec69690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b11ee7ee5116039734c5dc6affef9d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16f9af7f439aa1b3cdc9a66c32b4d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdb6fd9d76c4948c32d36edeb6a097693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e555314eed78b4a0fa53e8b12d3710694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72490929ebd62a1c402e85a3a3dc0e7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756ff941ae719e73c8579c9546a09b5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1b97a3bdc9f86659f68066ae20211697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f0edce62cc1c62990b582e7f4ae6f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60e7d702bc7d5c8e8b7096a6b29bb5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32b2d4e80c34591cdeedaa6bba18be700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc32af98b2dfb5c660566d310134a1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd19b90026ebc3be127f797d54f852702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471726a84ac1db30afde603ff1ab07d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12dd96bbd6ebad7767b44e1be50652e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ff6029dc39e41b793ef9a0038ecce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b04142eb98c76c2212558835e3423f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948b2fef644b3bac2a53318d5d483c5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bb05cb3e30ce5dc1fe2194d937715708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb257b554db2e694c8089ce5aaaa40a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca92ed016b218cb7284d93f4c8939b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb1137588d77a43bb74e5f92d973c8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051ffd8d55fee123133f58c647d3b1b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834ef3fb35e5330330c10657282f36b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341eab598f3b648498ef12c34bc5eea714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3cf6dcc1001f789246fe4eac125b9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b14c3d682964637c0d792d4ffb529716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe01848a5e7057b0e0c3b3cb8b642d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2166dd1840a46a15f2d78a86ec3d9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671825e37c59de1f4366c9504b33a03c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1e0d0789788e21ddeeebb86c0e73f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9ed06fd39686afe5043128f8f410b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec8a59530997caf5f98441adb804b0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d80f2ce1a90ae4674215074f1dc80723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2df6b6c6bc84f729a14ae278967e5b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5707afb0bee8f867a6519ef0abaa9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4279af25d667deccfdb77d83d0687b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b17ee8d1ede1f050b02dc729975ed2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc86fd3624c0c48bd6f21ae236b5927728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd9c2ba3a0090949bc4898d7928487729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9b5e5deabf84a5940f89c6eaa00c4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa321d723cde1713c05bfd2599016a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40fd8f2bcaf68dfeae5c1bada6ea2c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55910799c935a27f30be7c3a01702b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640e6daecd3970b5736c3f4e7e1782d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11303b0d37f7fbb6bf7d4fba5794635735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36c794428b109d64f5e3f68b5c5e54736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d499fbe77e9eda217ee5c7685eb2a67737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd5f00b121e31abd00672c30797a62738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b86786a6cc39475040f81549b7285c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278cc3eea0d7f3e310fff6a58ff7e68740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f01fd33a250aadb68c7d525097b4ac741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fa09534ac7071c47d94d51c06f366742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359ebc99868c28ed18b43e7558b526a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31029a3374bf26a76cf0f5abdf2b2a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8085bb63bdec61a959f33f57def04745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097f07bb5d7ac89d8cbce36a7093a68746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0c1410c6f0e3d774b2061c457e79d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949a8b36aa54b21b1fb1b22a3184de5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a142d574294c1b5252238371f615a8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13964804b31d24b32dd0c024843bbf7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd830661b138b8588b59dea3703d304751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f936e666822bbf1adc1dffc8e9620752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7bbc266d2d120a65e2df6692c9f65753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79ff839e8b39c64c896c1ca6ae82e0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531896dc8f5e996799f3e4e8933f004755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ddc36fa242fd6e77921e9234b480f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08d4b3d869919b1929c7b446bba87a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabfce6751062f97aad400c255018bd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26796378623e038471d22188c98f39e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3f14ee7c9684ce9960546037c0f001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db9da8417f5d89f2b58ca40e566f3d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a455e53955edddd6eaff0772591266f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7307adb0a0e8e37b0f7fe86aede2f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2378d09d3b00e43c4668a5438374f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1eebf0a58ca196c95567fa77ac85b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b873353368d2e83589441e9f3675b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba76691903c45cbd8bdf76fd1f24c4f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248d91573be8c9856f434d3431c47a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74432d6eb46d3f98f57353b0e36a4c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376decdc6c4f27e4c34a937885f06f7611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e341457f58a838aa2a4ca3a00a0f6e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827206b769e1c713a117fd2ac79635e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f854c5d19718af547cc3db7cddd3d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07005698bf2c794a566ea4ee75feb90015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214a774d2ba32ac376e298a3532edb016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e88ca6869e11cab80c96ced7e260e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdf42fe92f32c4d02507be3ffe4bd818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9be7764f9d6ff61669795af90c09219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b7969c96122c964f6765c53d5464420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc83fa49e0be6830c803a933a56ad021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46001f501374b65095a5fab760420e4522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184899dc2d96d76218447d654e9efaf323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169c7d7153bdd83bfa5be28dc79efae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a15254b1b68e7ac4dd8acceb10e7125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670258c56b11a90c00dceaa0cf6b14b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51150b7419bc996d9744f312aa919427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b03092d7c64f539489d1bb61e6b2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f239ed6bd8311cfab00cc5003298829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21ed59cbb0b3d675906498c2c477ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f4f35135161ba528027693499699531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169cec0d147cee8bf9962b6ee273ca032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162314a7d8f4127687985aaa40b357bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d70cf4c9e8a1b1c984d03711e261534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4c02705774cdc83026185f22c9cb635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb75db924c429427608197fd8680ab636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7154e92b8a84c98493dc4027abb39a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee8944fbc03f2751f84ea26bd9b4af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994d8776cdf105efb2cfeb6e043fc9f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc628cab4a50a0239938e1615f9674d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddeea108dfabc1b73ef7b68467fc3d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7270e5e8079f75dd3e6e3b77bae3dab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc906aa98d0c0d9e25cd67485254c25243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442797f7cd37d87842b8fe9b6c89f67344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521bf81494d9ebbbe0eb4c0a2346e41045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ea596d985d6abca27a229cb87447f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cd13e865c4524cdadd69b0869935347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acebe90ac67c80e536a81571e5c8e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a732afaadd52de33de02bd0661290249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff05022b695fc4cad70082b7d9146f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2be1140d53fda6a0760deba988bf351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c757a8479a413e4e54541ff382212f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466373d727225a79e4e92fd5db37031953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c142d5b9e2defc890f37a4481eb570954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6ce4c8c6c4af89417155722bf508055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5707745db2d3f929b9443d91650b5dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed89350fede48eb4ab8e088492376957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519f1cdc0acb0c516e52cd52d6facec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f752402a814f156159503a9c5c37259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e057d5406b38cc8c26a9fb703a7c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ea9086ae09e3f3634028f397acc7f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c5fdd65a8632aa5aabde9c728708e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5280329a77c8a694dee850fa91335f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a0d23add7139323eca48c645a869164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d160ea083dacc5729109bf7feafdaa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3bfbdcd3187b014ba76a1a4b444e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0218936b9794633f3ac81c08f51765067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ff88e97c51bc0b69f6f3d4ebfcac468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6a174d2f316feec3b2fa7471b337469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d582240ae86aee5aa764ede25606ad170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90deac5d4f18b55db8803f15c036cc171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f8669ca183cac2fe0903a17b791df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d55c5b3ba5e09b55ac5027bacaa5e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22b2d70c7f0f6632dd25618712f3f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f83a312b5e2ec78112db721485ef975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d583f0ce88de8c95134495d54e61f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0445c4cad1a9f1bfa85fea328fd06d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44810b8ac4a0803981d8224ba1cfa45378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d12eef03bd8fd52cbd633e25f1528679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf180061fcfdd9b62272b926d78cab680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357976859be68d9b8d537ff70c366bd681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002e2003d69aad04f9d9923b9d153fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf5b2fc28c42561f9009757c99334383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf905a95e0aa4f41d431458b95c6a1ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80321dd74817116fbb69d2938a3cc985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230646a47ba1723afc82b642df3e2d2786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac7221e8827902ec7b299f9de7219c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc91589ad8a2adb7f6c70ad028f7dd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645107c8f38736260f3cda3463f7969489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0114632c00710c2fb0f00cc44faf990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf572e8ec8a940a14b827e65676bd8b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad28b0b3b7127ce5df16cb9760cd63692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f1b2f7ced788c912f4fce84ebdc2a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b8c4dd236f8bcfb9ebbf62923070d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94773b8f2e052329d9c41abab24b865995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f80f325062bb12c7181af9167ade296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977276203dc7f2feccdd035f4ba1b1d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9977cd073d205d4e2979a64ad37c5098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75cedbd192788f817f2ed46d1ed8d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3088c52e13d61d8868dcb603131c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cc8afcc409bada68a39a5d267c694101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fafdf1bd9dd55218e03bef1b05bf44102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336df433836fd29a3960eec1c4595d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c637bb563e0f6007e64c5921fa761104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888365eee3f52e9be2e0981e206da5b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd993053f5f42b2b0dbd8e02392b5a1d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2dbc6f01730bfd151aa6be4c4ecf8c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4991c55f25efd83e814159f73521dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b81760894567d3289ea9d1de86574109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21082185cef0432f4fe0018c15a41d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c28bfc36df6a1d94c3241cd2a0a500111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214868ebad2126447f6e8c28f16842af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3b1028680633e8ef6cc685ab8a141113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66573b3798aa4b2aa094d4c194d7f2b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e333656e85762a9539e42a9386e43115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5a5c268d8dc5937a60a621c0859ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa600de0d0d352a81bd27f943e7c9b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e2a4d20b071373c7bb23e2d85b7a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673efb0001013a0478fecb51483dd833119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43eb462ba6e5b27d508bb74c94f536b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e4408cf02087aa3e4a49c4d3fae9b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75bddcb6dd8a28fdd16d9bc7889be3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d192a5cfbec55fa871d9c1583ef06123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170932bb8c81c9d93d8413980854c5b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c93a03e49c93f7781a9776091ad3d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae63a66f43373e5e72b4b0f1565af25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d767a180909d6e14277eb275a3869c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47562533ee79ea530a031a8e36bd09c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10594bbff6895d42d49d96ed9779d51d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350631cb4f4f812f472740f081f9515130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2854234a255abdb7d65de695243ee6f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba5db36f0e70ad31b61c2d43f9556e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bf447dd259796f4396bf9bcb48858133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88613c1c5139a85e2170f16e1f2c9a3a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf2f4f3c77dceb5e19b880a55bfaf1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604c5852329454a670b6d45f504670b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0538e24275f83bff002300a122ef844137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0f91bf7d01de4413eb1262f53df17138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96496eff7d6d163b2b7f19ab60254e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a5dd6fa7ec00065fcc263f2ac5a39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57befbce36569b64a60b808c6eb9a40141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0073559d541f7ed6eb787393c7f98c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d6cd17660d23a30f997091930c4ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012265cc8660d941f4c3003a7589a0d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796b82f2ff1adb7968b326ba7314fde145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a2176a77ffefbe16ef9eba649e88e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e2858a7ecb707af542663d22fa7a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20524ee51dc9a4bb5d19aa28b16689148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960e13269d57f43aa6e33e816657fdd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f165708be1a6ebe8acc26a6451e5459150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62f7cd2e9f678d2ee2852e58076af0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b108354cf8c04273549ce28e3d06864152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16ae6827656d936385719b1d838b60153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf999070a931d98ee7f587977a2952e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79156dd02c234f853a69a818135711d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa9122aed228b3a5a8b6bf5747aecb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841164c38c3445de1c8ba0b6eb118d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffb41574cdaaf6a07ac844f5decb68158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b117259a7f1825f028413a0eda9d6d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a13fda6e8c1abd02089a0556d8135c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd237e55e5570a04f3cab47837aa9921161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1220c394a930cad7cbe28b0b2bef93162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee60cfb6ebecc4b9de106469b494b15163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59cdc8619aed0b549150c60551a035164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffd84dbcf28282f942ae04cc3b10c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9537f690ed64916e4a85415e3dd570166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe719fcf2a80ca5f803641c2a0383d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c674499cf02fee6047b3f23bf63147f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e459ce7f15e1494ea4d66280ec2ea2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fe62696cb790a30b5fc5f394626bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f00ae46561f0237e2c76bafd678d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c402022b24912c8e6996b83f06ebb4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e48df4699d25db59b3bb0ddb18b54173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6af90ddc053408e9902221848df2e8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5ed9b916979e1f0b44092e2c627e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5639b757dc0d60ec6d9952be55daa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eea312f4e0253cc001f33a7ab847a5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7558961657303c26a8c4c33f1feba7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b385b17e9d6d27d3a636b670e1433179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af1e65b9fa2be0bca6e4b4ea5b4ed6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a47936c26084bd3d93bde873dabef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9591ba36a56625c83828feed549d5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531960f4b155d9c5f63903e9568f133e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5161e59dfa5c612b3d041cfad100e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f536a932069d08ce10427b8ae8f6ddc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832db17c35933392be4bc5d25e2495db186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4cf71bd16901c0eba0e31c0a2c071187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb693ea63aedddd90090ef05e52f1dfe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a7c8dec730b0b9992d19b704e81e2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa29ce9da144c10df19af0f7a0106f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31c34820af07c0fa006cf85e75b0a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46ce21d85d512c052a86547a276eb6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148f13a2ad904bb8a21ceb9222f68b6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc9dd067ceb13dbd218c2972894a5c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580d8594744581d2ad36a405d6f4837195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3ac93e2087edfa81f3b69ba18aba2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e863bae6bb88dec9539b89061dc9151197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a37647acf7b697e518952caa9327ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded3ff64da4c227bd6a388af66e3d5a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b36c115b096568cc1e055ac809b78a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff900c209ee2d76a1d2e984711c78d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17702137ce4a454bf4a03987d1c9f4f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8256e529c2ef723d78fedb3d221db203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c294ec484a1024fe88db7d4f6f7dec8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7b28b92a2fb7a7cd4e78e01dee84d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e42bda8718ac3f93c529a3603a0de206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9991c2dc6828c6e3579fe7952e96f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20bf3c48b3b3251b2869e4dce8733f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5a6938d373f01611876c0e3eba8b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f640bb98976a271b5989bb65f48f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec527e7ec2552ab605495e9a7124e441211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004ea326f8cf535c9e42d462f1f6714212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d041257f88396f62c31b5af3cf94dd0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21d10a8a6815e965e150e30c6ab26d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2267368b61d5275f649c2d7ae7f29215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e05304d61222fbbd2abb33dc20529216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b4698247311abb0e589faf84b5366217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219efc63b735dee97b5bebc8506c972a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef969f95ad1af5a7f4199a1c1b27f35219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae45a4fe08a2d5fe92228a2e591a42220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a297144c55b13a04d6c891213a720221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf55242c3c37773cf1be197cbca090e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18554f3ae96c20eeeaa7cc3c5dbf549c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e9cc5c67a8c793cc40fef75efaedc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08143a6a0d33769b5606ee271f3c2268225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358acb5cf527cd41b8ef03d1e6cb439226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59368525445f42ea3073f0582805d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55436a7c4f3534958700acec7c9bab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4d456d24e751b86697617ec6f3f77229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470fb03532b684bc35a456ecfe0be48230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349c1a152daf80b88c49e0b6da0a295231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f89f60a19a6d6f422e0711f15796e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0795af98018ce6f7db2518ed8ad5c39233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012dc6bbffbdb237214a7f422bfac5e9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bd851914339941ed80e878ab31619235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ed9f3605af5b369a1d9d19516d783236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d4266c4f82af6e7311f2db9ea6128237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8adc57453b58c255625377e763fc011238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a175eccb5da2302d08074d2f3023208239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61ec27c2423f542a06b52453668372240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47644ff2517757025e5e22c5acd66f30241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a2ec0af17c93039a7b7fdad34fbcd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a992a2ea3666d6c11036037602dac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b860372d7ec2da8b60b02965ede025244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e459bd78c489caa97a1caf4133be290245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838d6e0420cedcf9b96d43828a593a5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321872d2a5a68010a5c1feeb3361df0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebdde6c8970df50d5e8eb16ebc208b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe9beab8f6ec47e74b79a4c7d97045249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58606a9bac112d474c3225073b4560250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffcce7cb88d2b14622474dd55c9191251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571a35c241110d10e32d90a5ceecb9b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ce503bd9d696559f1444cca66a61d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45d1138ab99db20be7525568580b88254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1ce8674a86ff11058d38054f3f286255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f64bc2e08b305526cee5e999101d2b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdab401e025b4315d80a37da5ba0f56257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39441120f9e0564bc1f5b96da8a6f7a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ffef262059f98ec87ea04c403f9ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239dab3f702269ffa7c77e0e0e3963e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97686dc95c0761122d1c66519ef8f6a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0417b3a333d5889eb7c24a207a6eec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a31428a064f11c1e481a8b3ffb244263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a91f0e2a14306410efe3adbe14819264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f667cf2eddccaed14cf5a0ec716fb6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c31d439f9e4c428bd9d6c4b814918266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259e6caefed81347f62e59e051c2ee2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aca5f32c11a62a203b90299ddd22c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35e66f54f1c1170a47f5250d409a37269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cf379904cadf6ffbf63cb7f13dbdd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e745dab323845a8be1ec494cbb534271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9815fdb92e411c1fc7041451cbf603272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e3599b8036265ab8bdc006c7a4a3e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da7f6c7543ec433952f1d9575424b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5cc803086b13b69884dd1e32f3d0d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba6d8c986452dcee201cc90723ca8c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b01edcc0251c68cd7463c50bbd355277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9306e41ce330dfe5bb2805dc5860e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf633a8fee4aa1c776c06af6476135279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabe6683472d5090203551cfd99b545280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b324fcd3dc24775c493e7c8ca2b82cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03f9d0cd006a1d0ae5fe0fb528273d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2decd1963d816bdca813fd1081e6d44283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9168daf3693e0eaed19191c1614136284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da033a28980bd62c193c99c7371672a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f79d42c623422a4fcaffd6e9521af286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820184a638ee46cd3484b041bfef41f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e0bd13b45cf242e3f4639e057d9d1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9597af9e1824562fbe62272ca8579289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e423d9c6c57a4bca41adc6bc5948ce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa27e555aaa477538dccff597a62c97291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a8627742a89bf271097cf46d5d0c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac620222e94070f440d2058a97be60293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a9abc4460317cb3e0d2e311972d16294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0a697d5e87dc09edc01ddb8d5fa45295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95988bd14ec1946e56fd041a26ab71a7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8a86d485276436e97dcc5b4c783ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195569bd4d01e95530f5cdec7d3424b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdead74963bc31560c3c13316020070299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d955a9950f13ae1110a03e446f50cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a8cf17fc11818309e87e3295e9919301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0309be9e7ca3f5c6a0edeceacf72c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea4df862d21a683dc2da81b08f2387303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc99edb53ec6f154616d7d423847a19304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db9a1c6e354194475476b7ac3226f4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa72912bb1f16ec9c82003f077846b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b0ee7510def65036c89508a80491f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d9df93e6a98f5e74ef665a80bdfb9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd632aca4951b131e38dade56e5a9655309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1cbbfc788f561eb61718c9810e0dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d463651c8cf5ecb3f2d552e466965311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d7aa709b41707ddfa3b73a215ceed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c633172db4bcc77576eaf2412b9dfe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f89e5c7bdac8396334b1103a21a084314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a255e38314114aca0a9c793b29602315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffe25ccca9450f257778cdc970a551316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089724e40dbb17dbec81edf66ba3df86317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d3823304860681d9f999549a1caa1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55208ce017a22cad295560389e06187d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea747cfa67bb8fcf4fe9cd0e8784cc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb741cf0977fcb6003bf2a9729d9ef2d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed610a01d37cb8bdea26f4945adadc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b1435596ca94784b7c0c35ab84b10323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d614d721cfff75b180fec82b42084324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330815519e6d2a4739ebe4359a9fdf0d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f46731624c69d3a109c88069d3bd46326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab5ac3348ee837bb0ec9fab78daff5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630b167f914ead994ee975a9723d817328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6691eecfc7c9a9a8f288290c51688329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fe12c6e5589d720753f64b3d2d256330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0a669bc04a5df1ed077caaf274833331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3ad4f08ce8fa7003bc79624cd8d0e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de1aebd77b0d7c768cd549523cfb92333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876c663314fdb22e763e714b759b878334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d9310bc86a6773319850531ebe277335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb694021fbfaa4339e92c53f939636336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7c3db6e0684691db279bd76bfc7a3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78aef258c3bc4cd8f9a35dfbfcc57f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119c92ab37b439b00b76527b959403f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aed0ce4b97743b418d1759a220738c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d65e3eb68060f32822a04f61b54d7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821cbd04f35d52680e6e2b78e2baf2c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342b7b319b82b2390a68fb8564de423343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2163ad5d412dcedfaf92b4a590fc85344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e2215fd22fd1ce3a382c1eaf9a157345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057f7faded4eeb791929d1ed161ccbf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f46985347f3ad634405c4f8d3643a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fc4459c4438fac5e01a03fbec05a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac65283d6a9ee185724b24b672089de349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1fc58e5f3e21d6fc91d996d6e980a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f419b2c6059d60f0e4da4b1dd235057351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93e37c4fdf28762ea031480fd592cc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c37b41a8eddb70dafbcbe625ebeb90353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa39b9efee40a4937828ae9532e827354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10aa952513981082d45d443f357942355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030cd1615f075b8da747940a872fd72356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4154e038f111afdfa9dfc434fd9eb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ce2a3f9b9fe2fca17e24e7bff55ff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4954a37db78b900c76c7b22d522e7d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e673c79a9474ff4897eb7109f7bc04360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac307f5ac9f2545de5c468a099b615e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219c2ee466c9bfe178ed08ad9c7b50f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfce7e9be81d441545d24cac027b6af363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a8fe06f68520892cace082eacb4ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061799e8200ec8f53685abdefd38700365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3218eeefdc538ef31a49267989306c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032899e4aae948ce0df8dccdaa29ade3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ad1df3e0a496b56b4f152114ab23f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbe6a769f20b2de94032d5ea1c7e3a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29917caaf0bce454fba5d01b4fcbecb3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0a33e141fe7980ebf0892d2e33ee0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628122848466a4069c712c622dad1d95372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa320d059f60d194b1f65c74bce14b2e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e06cd80b87f895011562eebb598458374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7aacc1fc61802e5c94f2d8938ba507375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487018bcf559ebc37e89157d404cea60376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2125ddca589f67b9dcc98f5022150ce377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a33f5104a90c6b5792f49acb97aed1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f0a7df70f5927aedd9ff3af8ecfe7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaacee48b6ad3466acb1d4e93c713bf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268130f1183475bc54faaa61cd2c523381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27360abd32f773953bfe74246b303c13382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f365ed78832db1cdb0df10c2d452544383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3da72ca04c16a3e3a746c108207b6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c94c15fd822f89edf7b8d90cc34f7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe33748628b45c476a8a811cfff2b19386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74368a056ec5afb8bc6a475ae66c3125387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767eb78a6b94187f5042ddd5bb08251388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfae902ec87538743e4736e17edcb42389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f536bf7ec21b882a216af22e94363390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4dd6df2e89a19fffb8f694a33921c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f21965103e4fcb00cf45cc6a5b89d9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82317f82f2aeba95a147af3f44da87393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175285411ccb2785d95a725a766f0bf1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b615aea381284aa7ee3a9e657d583395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8721450f21dd904f21dda0a0821ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890454ee1cf4f32f212317335a976947397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080139625287ef0e18a64ab95d88749398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11073980b0262c53e04e487d82d0a0d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e9b139a85b6dee0ebca6ea3f3099d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca98b302564fab2ef0250f27596a2b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e449155b83bf3287ffd185d3dcc299402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c38f252fb8e17e9a0914b9b9c9cf3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfada071776b55f9b5463364eafe6b6e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339b8f6aeeecf154b540dae9f7026e3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e32712ffd4743a5d47ff4b3643aad8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5884c9651aac7caed445ed1a2d6e6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d44d1d34bd3e09eee86cd41926164408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984a0640665803e52c18b8bff5ae482409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad748f5dff8cc4a85704d82eedd040e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4413494ce1c749c52a3cc0acc7108411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8048ec199cd9e08a0b68c478b7fdf4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77c18df9a3bcb42d8b1acb57f94a25413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38185dbc4cec7d88472827aa3be50d9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96112053407b5d1071ace8e189cefba1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d677e549762c9b3c492cba85d7578416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda74233bd331aeb0ccacbd38dc929c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfa4b6da5e5446272c69efcf19f79f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb7fe7d18b1d4d9727cef3545e26a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b439eef428b083bd34dedde0a4223420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf256d85c497869ff4643421e66a194421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a421de7eecf9e1bbf90a33858765de422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02dac7b03052c4305be9dd9752f1750423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5426c041975f7b9f02aac4a307ddba4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be781c27a310794265848a8ace78ad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c2ea6d6ca7c201f773f345830a2d2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ccfeddae85a15e32143a5945f7193427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc152d7f5a84c4796683d4d20164afe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9ce8a876246750f7e656e4c76e486429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d489b680bd83c9b9ccc79af102a8750430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bd5fd494d4b6843d7c0069a7abef9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08443dca2784c052e25db1272ac1f8fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683b5dd7dfe2a314b51e52d8f4e2694433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651d3cf923d7a820d101940b3a9754a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e3e96d41d8ab19a79f5b628fdabff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8005f5ebf90f717aa1fe4c7a90aa1b5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328bc46bef78620fd8082ffe010fc75437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bde272dbc97cedccdf2cf83e16316438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb191efa62e8a99603983ed37c564a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8a42da30bb7de67fea1e78d46771c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37b6368f366048a337e29f8c608acd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f638381e65a5ba6282fc3c5ea709ff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b02349337be494774f1715295087d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae1bed2f05e889427c333d2247e817444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58715d0dba38a00fea30eb9762d86e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5696345d51439cc478e807ab8459b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd70e6184a932c6e8966fd1a2b8817c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc7ee7eaed3459d0bb5d0f51ec2dc9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d9722b9a8f398a6d41a7c6604fa86449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d36ff2a572053fdfc964a5df8a64a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46353ef5072ed8fc5b4ca7398a1a83e8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109e72298ae3a4f2f4fd6fe2fd46596452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775b29e7e60c2c54c2e0590ade83652453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e7f3945d2e897f236969616bf2543454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7509000167e2143149b461cc4966be455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fc0f04810c698242079ace00a640c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf2aee9b21ae8912578aab9f0ac5d7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231ad861c8cd0c20b099769981effcc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f1bebf0299f76e52f934cd8adaf28459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898f4fd34bdfb066660a262f67481c9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed98fad048767eee427822659eb089461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189d1f8873e99744accbf78ef1362aa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c374241bca05f2faf23d44e472700f9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592adee274f873719bd3475feea146ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c6d9aac027ee29cf2f429a365cc50465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fb9bbcb5a6a7eaeb6bed66b91489f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91e4349e3920ab34003869b4ba97a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad617b574748e0cc03391bd1aac818468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d4de7b9b0adb6ef97a9e578278b46469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3fdf3322dd3e01b50179a49de64b6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4dcd6f38f14892f5f8f147d75efeb1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e64accc47adb713cbc873d7c1685a1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd6f3cb0bfadea20fa38efb772d1cf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584750e3ea4305d369ef3617d4c7da2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44231ca6969241178dda1b0e4987e717475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6ed2adebe1502f771f345ce5f2398476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8cd2aca5013cc47ec1219b8242229477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26167ce3650a6f60d1e361a15bc07123478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8ead2c53d340352175312246b76ad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95a5cc88631dbf2422dd51388ae954480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d979c01926fd7e71205df5b98d401481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51473ea4211fbe7a398a49c9696c2b51482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42ddd53221b83c985830b047d5c60d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7214b870cfd3acbc92a8f418788a5e3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2879a5b56a2a85f0f78fe74ce5d5d53485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05107d9df0f8f7bbe9009830625d47486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b29c70f011d2c4303ad65a8468adc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d67acc298d6e69f572003553da7a42488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890074875a8f9cc279f27332925dbb8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287f0f372a84b594823931b0534784f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213360e131fcac72153251aa0df99b7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6f32970ab00d284d221ca057f77e8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29e97e723a50aa4296b9cbbe0d1f0c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33c8bf4d16d450c2069fccc0fc4154494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595a4f732bf2d6dd38bcd7e12fa96bd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78555ac21229301dfef17ad1d5bfd3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11fbdc03b25319fe06bd9086d5e45b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a3555b1575d41be06f02513ca791f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cddafee0d4e3457489909c7597bc0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88467fd7facc62fb2fcd7ae7da163b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af93563e62c7f99849c4ded72aa2f8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d1eafd8faf056357f0e0b881305c1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3ceb8a03eec51d6fa5417d4eaaa7d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfe507acee513a349d0e7fea6e083a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2eca25053ef04c09cf70e1e4e27fba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a05f468db779b90ee1b5594bc89bb0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd41b9d4b1e04d91cb3bd448d927f74507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a0591dae35591c03f652148dc4efa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a650a5fca922cdbd58911178cb38e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ee835b6fe223d3f01242632e95a60510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179fc2cf754c921c76c504d500120b5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b1d56afb3515dd392b50c4cea53fb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6477a22be0cfcfc537eb94c5fa7c3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b810623e846e045e1980d0575b1d49514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c61b15ec7e1779684ffd6f8277dd7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675c80dd4ee7cf779962763b867fbf5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479f0a8087448cdb6950213dee628f6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bb102df8f4fb27f8f52dc193d517a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef31357edef31ca21b7fb548ee85fcc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e929611c2e88756efa9f5ebcae973af520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a60f8d6509ee49e2af345c81a2509a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156ce7ff78c2d575a1e688885ab6505522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89423759ed685727d6c4276b918fac3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42687bfbe026eb4e1995c5c9fd19e0f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45b89f781f391db5b6d4fb35a847b9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ff204486f21b79d99ea7f9cb275d6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45105bc963b5874c49724b38f3dc68dc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3acdcc8dfc49afad81658128068e23528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5b4842e6dc4f921dbff3bdfdd17b7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9e351e58cda8a958da58215b829ac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03892bf916cfe6af4e8c17b8329141531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd9ffa9d08c7c270a8994a84245d52532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6450c2e8a63d4d5f0e16a82765b58b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84d4da0da7d1b8d71f7d9440a5db22534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51b78f786e73ffbb41057866e431b0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cf2841bc478d8d2bf924c716e07af536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef6fba745b87ce0ece59a3a18eb65c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026c0908a3f2e48048bae340e36188f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f29500078b52e55c9c7fbf1e20a558539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5f91de08d12cd2b4397bb0acceab4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff17654024e7a0228777dd99a8a277a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64dc301b1b0d2f5c2a9c021197681c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e91975a9299949d209a6cf9d9de17543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab267ab7784af4ab178a4a1ace563b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e567a5902be905aa229365264e0391b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3772f296f5f2d7abf1955e784795e38546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bb09b6a672efb7facc8adac1d644f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bf8077e2c6d263294b308c1e57024548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b84d9138e89d18aa097d2b9924afc7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12132e89a276c79d6c5c588846af291550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557a7272ca22f2faf8a37f9f1aea1c3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdeb68c6b6923a221392195313cefbc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d812053b55ef14c52fc4ae4694a79553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0029ce761aee324f7ae234445ad49554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa567dd6366c0753097193089e7b69d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92208ec86201de1fa5522b85cb4b611d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0f8c918c29b42a517ae9833711fbe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eaada731c30dd184fce363e856afbf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d328323c83df0eba3e1c1e7db091b6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff759494c6da47523303c9381596a05560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bff73a4caa6b3d4b99db42e57262e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3eb4b568606e16d01e35a8cbace6d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b0b5086a8d0f07cb24e638dd1b923563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539de1d858e71828c53f469703132f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdb9402d07a3a84caaa233d061340a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e60dbafcd651a62c0c2c235aa7449566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0571fc49a73b99107203a66c8d6a1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0459a7ff70936f2227cea7dc428be34568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa02878cc112b1b3382504c94385c50569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391d111e0f8d20587de1b233dac22ab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe247d85941ef7b30941537c9536ba1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eedd5a17a678b182bec70cf501f4bf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f46fd007246de2b7b68760693c1e8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998179f800b4ed617bdc923b7a9d5f5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2c272439f682746e6061fac3647bb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c9343f65b982ed319722fd77807b4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397e888d41f08a5930f212e3aeff6e4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8da2f2bda315a58b777ffaf0a87d1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb2845f5ce8a7eb8f16a68ec0b9425579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea86ec2899ef3b8fb0682f13ad7a823580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad12c7c826504e41acc99b435d85371581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b6bda8878fcf036a1356efc03869d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d901257b1d165b74084ff6a862cc18583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb958980f706e16f68237c1dd38021584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acff3683b0d6058c201a57dc5b4e80585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc474995ccea9869d0e739731209507586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7dc0b1b867ccbfc47aebee144c306587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f511e8ecd4b15cb151981a038b1cfd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57310c29d6cc31b87202521ca03b890e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2c2c8f802f215f2ca94e0464c12f5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af474b2f837e81195ba3c50337f6595f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71075a9b6c949f2372d46e49062f53592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1df55c238fae50648a720a69e428d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e57331241cde49cc9a55d833d4393594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ed918d19a55e22d92deeb0d0fa627595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b77b6238340a5f49a966870ef3d60e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc871537beb355e02adfae8f2c2589597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3038e72aef483806f2a8403325165598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fbc9cb4f2c1abcf8e32cd2970891f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0a6eed247acb7fbb7e6fe893e63a8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dc510655ec365f32853a8a53e515b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d83a66994d76444f05110dcdb39bd9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8de6475a392eac69ebe43d6cfd6cb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2016cb8dcb7f60fe09bc9f222e1a43d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603d9fe0ee07bd6c80ff698f2702116605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622edd4ba25ec7aeb9a1f33abadbfb2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b573435ca17ef5d33dad181ec452d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe4df1c672b0b36df1f377118f5665608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85c02fb162d92aab5343b7463e8762609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff606f80ab2626638060212e3ae5fb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a95c33b67264d65f1243241631934611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c668a75fa04e86b7a7f056a10052075612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc342262771fda460fe0f0bc83568403613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce0a835f2aacab7241c1a729d5c97a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0026dcb807ddc72268ce1224782bf9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87b9addb41ad22aec7249c4d26cdde616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d9cb1b089a68bdddf64c095eacffa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed422ae88de8b727916eabfc23dc26618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabe38b296122ead0a836ceb05e59b1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e434b7ef6e7369aafada2ff645d2e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfb2e92235cd524447d298990627d2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc99f0074f1742fe2000740bc9da033622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff892a440474445d59ef97965d40a5c9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136935c02e9bbca7a55611d2ce2571f1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cf2358fa0639b120394dd0c4d4b84625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85335ff338f059e0db8edc969845dc61626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acb84f444ec7138904851f825e370e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2af81ce8f217752bde43b9450e98a7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f7c2417fd56f6788817e3a4c6901e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119835734578be2725cc1b1c24c966b8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad61d9c82b8aec15bf4fa949b8e488631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5081b35c020a8b1c44a852aad0e3e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4fc62ce531a0de8a6680bb9843cbe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67f35860ef746a4c029ea64b6df167634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7a92ea05893df6d30624c57eb34f4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae44803d924dd226505d20147580476636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472d0573ed9eaee1b3402da732d8a64637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08ca5fc06a94d82f6d7c59b193627e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2df7ac93fa63b202842723261ccf4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454c10486b99f2342d7489709961a63640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738e2d67f9ef4ba6df70142ad1aaa10641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cdab95ec8b014d2faf4bf415e9ebb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e6b5565c4d55cc8345c2803550551643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f721199975d9b5dd377f57ac4bd280644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502673755be2c7d24db1aa5515a19660645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e892a7a6d0fa4309e2f31faa22878646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9d0cee661ff70cb2c9935047e83dd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18727007065915873699442f1288717d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0781b579db974d4d04602a5b92b3f4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475ff1d3688159e641c3fa4d6955917650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a41c21e821f85d64ca5c958101bf61651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8b400b0629c92bef492001c910c50652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33154fb5aa939d550abf640bc91a2c2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996284bb8f0bed5d21fbde7a423eea33654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6bfd15430fc5fd1946ddad1ec1a95655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2282ccdc2f4e9a6326d543258566f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae35981cffec87bac7439b57ee9721657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7216532c8c945c47e4632053e0834658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ecce2424866dcb9f425cc19bd94d1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530c41ab4d073c2550c19d225cb2c08660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ae08295ad5a93e190e3bbd13f9d6e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54302135b08af01fec3ae8376a7f44b4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124184d2f1dbde1afae7bf039356376d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce358b5db6026c6b1300a0492f4dce1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed25265cf731c6b9de2fab87bd31a2e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439281b58bc84cd28f7f05f0dd745c46666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d4b1970d461f5c2c23f83d7517a81667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b77d150e48e7114bf8f155c18cc63668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31aec62693dd3e5b2eeaa252a55055669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e759b0f3856e048ce060865a101d2a0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357a708621226323471093714de122a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccbc333f099413b87afa90e9928996672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474b4e0959395335ac641fbfeda9754673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9f6acf8563287c78a978ea269c26f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f27e324e8715fc5d28152cba2a205e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e592bf52150adbdc2333d1ae38aea19676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9e23826ebdea62ad4ccf33bca66fd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da2974c4d53a05b298fc9ddfcfc8eb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c6a085e3c8b4af1a7a911b2b8f96a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd68251715819605c690fca285eebb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2a8d2847d6304f7e2c2f50ddb9827681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a3ed34d7955262a8a956242ef91d3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc3719eb8686a2efdafd08c0aebe3d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11bee5858763b5e20a225cb3466394684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ede4c489350b75a8196fe87ecec59685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed532194f29e5571d5d031f013fc34686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb3240032e623a7f9d1d620c84ab89687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d4940ff9271e64e7bacc6e6da6b23688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cf354a8a32de5bef9b0804ce0a3be689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f754bf9b4fc6202029137265d873e7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e2352aac54cd3578bb45481ad0c59691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068385ae933947dc1f891fe451e9bfcd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64354fb71e42ba268984d0f6765ca11d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5afdf512167fbdda660b08a83a549d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35b4024c061473403661661efce9c9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670065905d9ce99ff0e5d2e2c8048963696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe045ac3a59cbf5ba389642d900c60d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa850a5d992f5931de6a67fc71cf0c6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72772414415dcae1f37ce64f8f2a6bc2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e258b30fbd425b3a62cc92f72ba57700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e5fa364df153e88c80d119b60e3f0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb73d56f3bb4925f3b689fc9bc15a51702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0847d6b69cf45266b270b5f795a189703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796ded285d15fe214b9a09336974365704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c59bc0aafe3add49868749f0bbea1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765b3830b4c582299ded094844496db706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5926ee35b69ec9d9b16d7ba2e58c9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ddf3e64f5124c13befad04291a6c0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e913b439f8f5e0290bbc618e816a9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c286cc1025f58a47cca237ba628e66710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439848d647e390f43e636db2091fc60711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8906bfb5462d2ba20687a5ff33e6a3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b023e43d1093be6cee5ff384857c54713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244de27deb95c69e0913695322dd3a2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7666da72f2fb3bf1d621faf81616530715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9d715c500b8d5f576f43ee1e5336f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415b11d4493204565facf8d5349fa00717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e671c5eb0156f5442158271ae601d51718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b957bb5f117c2ef728b30186668b31719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cda9806abcc91ce68a292d47fdabc8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb77aadb0a46dd1bacc1ed21eceae28721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e7f5913253ea54f91dd2781dd30e4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffc4266c9533d3b6c21655471786e2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1291629af2ccd18d3eedc670bf408724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e5359e320203b3da2ae3ec476cd85725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4b355a038fc03dff9359cf05081d4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9a50579b01e05366d8198fcb1db27727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f079be72e1cf83a72baf443e8dae3e3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d896d4ca880e08e6430a3babd3505729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c90e3ded497b8e582351b7c310a333730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38177238684a7078ede1d2afa3aec0ef731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d12df6c91360ab52d68a42d08c882732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8de11f0612bfa40f71354f53b2ddb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a7e5afe1eec9aceead033625587fc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3389d8657e4ac9fa0945304480c2290735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b61c5a0958fd47922b0ae94fcad085736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02335b2523ea52f1d1e22944b0df43e0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94e7dcd2fdb10829bc50e8a04f745f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea8f8aadd09a07c044b53dddc46dc7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c864127742d97f3cc8c75bba4b2db740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7521602e4253220bf7bd0a4db45a38741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5787288c0173d1ce95b1dd7cd0246742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ddbdb0153501f081dccc95b211a5a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f608e8b6380adadbd67b16c1ff84678744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a49f6183d6ee40507055505c18d74745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71caaa0423b166c3395e8159831fd303746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a77866b928098f2c77acbfd75300ba747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757637b4c4684875bb87215a64496a5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89777b69b3feac581010c1a9ebacfe56749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f73697b357b92af0b8fd8a70eb9a0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22bb63a2c83b1b64ce67b8900eab46751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed47d8b3904e1d56859b8908799dcf3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd082345e7aba33e624a863d9d58110753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f871e3ee47242e86164f587f6f8f446754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c8d5453e2903ffb6fcb1567ddaac2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd1530209e3a2f0668ddd9328050d5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8428438a9ea863441c1f300e6cbd2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edbf4c8ae74d5b91b4f60e4866fbc2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9db4878af0b6f94dc99fe938ca90bf759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>