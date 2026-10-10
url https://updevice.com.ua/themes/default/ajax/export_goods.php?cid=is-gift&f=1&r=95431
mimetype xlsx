--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e305a30521bd1008854d212a2da783f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8c548b2efa88726173094910fdc1a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af709be396b344d35969826c9e069ace3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75ddb4953d82dcfdc42bbbd5fa568e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58313d32b51d4450e124f5bed412fadf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae3735ff08f57785a4b1bbf5dd0df66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26261e2a268c1c5836fe7b2158bc0a817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468238eb272a0bab5ffe8e105b3d28938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05458fee48bc1df6502da7d9b7393309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5679a47aa7df45a5df6aa15c7dd17910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf962d00aab94e6458c5a21be02da8711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9cc0f2f61dd5046bc8edc620d4ddf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a88976e432501771c0125e0f23b4913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb38616fa2cb9fa72eb53a6f52abf1c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f8176519a366d364ca6159b62c21a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68beda9596ac45feb88e600729a3f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277c0aa7e7be50da5ec31167b4a9fab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a6f7279813a3d328d6a362cd8ba2b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af095cc4cf3483199238fc260d2c1419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccd25060712bb12380e6bb2687f54120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a19e79942479e6c0ce65cdd5daba421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ca3496d74305e49d71800e72bfb4722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f18ecd210bec94e3f9e1610331253a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2eda3751ed74fa696f80818433dfb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250274e0bdf54c132dd69f967db4cdef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd575f1e2edfd812b035116948412726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476eb05086005a74ac4e55ac3bd2852127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05d36b2bb712dd5aa97565320a81a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5c7ff03bad0a8984d602c4c73934929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f484472c3e1d462f53c61d7f3fb85d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463985cd204b6a095e40ad06057a97f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119409596a18ad489ef7fa03667349a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9b5a5d6c612fd03b33907b9ab70e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b264871cb6bb112c0dcccbad8aa97da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245df1bb5d045d5d1eb626b2359b3d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18ca47f91d4864af99313de97b8bc736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7090e36aead500cd0f5b4c0e396c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a50626a2e38c48a5251686432409e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47218f52e1eada9f8ce60896b3d43a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ccc31e18347962236c8f813b449ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff33531c83131c008527de4a84f96641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb3f364be5cbf110d0a4858925217d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b35535e5477599601eb4cdda096a2443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467498ac861cbaea721cd7a9776b69744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123f2fbc172cd16834dc243d1983c6845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359482612d49e5267c8771b5d4ee61c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ad60a42d5efab66bd8f39a3a3863a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63a25ab1cabfeb9eeee24cba7947e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c4fc1c6084a1933a4f58e8ad9ed5249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4565a2c84adbbd008f2d688751e92850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c519b6fe91aef62f0e3052f1fb2c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352784925d7ea357b8774cf77dc12fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003abe7dbf43f2a1b9251d828d08d3c453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0822f16b9bd7ccdc45b6cf0402c4954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b0b8acd91a4cc0db6f71ad758258355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3895b4f6acbc0c1cbe040d6ccdfc156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84826fa46309091fadaeb76e67e7cc0257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96be2cd755c3d2033c36dd7cb402a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ae407a3e43fe73d103d535ada0ee559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2095e42dec823f68d04f4df973f6860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3beb6da0424a5bf1dfe7738b6b46061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9f5762ec9322f012829df7673204462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f992f93f6a99fb6f4e9bc7fb7445863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce53250a097c1126c0df207ae12dae964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf117909edec6f8c6ece488018e306e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac76d850ae2b7adb43d84ad0edc00766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f499358a1739d50e81e4eb37e91d4af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05599738a2730ac9f113115b00bba2af68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811ca8ee5e4758906f32bd81d37528669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962c22858ff82296912d61925a38ea470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4313769b94cffbaf7e76a3660733b3871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096302e9d8905b9f1b617508382ab9e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59cac76fdb00c99cb01c3afca8786673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62506cb89307607d5eb16e68c155463f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb55752519575032b041ec6e8dbd9d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be911935ab29038643c9a587fc0583b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2eb654dda5968231ef213d89e2b1d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0504795de7eec8e03c0e58a9e36b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c856cdcdec3f88a43737df2d3b859c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7afc5e9d7e53ce8ba1a5c05ad5242880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158c4fdb5c0b18afda544b95abf80c381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a066e22efe14dc47cd14ce28b5af93482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6a3cdd103386fb752677d2999d99a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e467519cb296d7c0e301cde2e6e0e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5321a3eb466ab563f2397ad168df7e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7713aaebce95a4c7f33b25977ea1e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e970881c370261eaddbaa0d77e32287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b975e779d64872463672c8486a5d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b830d6f7edf653fa49f9acda9a93389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770caa2ff89300f53bbf479e7eb226b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6486183a38a76a6d1d29695d94854091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4b67037350adc4b5521385ab1048592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0e77c5903c3754ce5899d7d05d13793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb4e06fb0604593c5ffb7e520a9cdb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3eaabea692e88ef979b464a0223d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270262d9c5c3efd4bae4edfd6ec927e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfe15f5b5d7b56e2fa1188cf20718d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac5131317add5a153adc05bb9f979298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a0e671b7fd35f1366b9af0ce4747a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b09bdf3d20f0852ac71492801f08c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d57a88335b12d64fb37c4a340b84c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e41c1516f464a3bfa7052e05d21d8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9967997fd7b8af607bb01015b22b7a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24e2434c605e38b6a62855a37bf839104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f0f7a88648143e8dec56a4fada45d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648714c7d6805208efbdb462d49f6664106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a971ce93761bca5d1bce6f4f14d20107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8031491156dd6367e61d24e72ed552108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c94761a6144de3fdbb46546fde215109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c44eddd24c5581682966ddb7f89cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd7dfdd00733cccff0d5c19dd86c25111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cb762abffbdd7e24ca28dc1fc8575112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42713e53aff5a1d8bad4091656d77d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86770662cd1fa20cd12445bd949e43ba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46693ac6f6c6ba1028c24d01e472d4c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d459a61267f08d85a24517e0aaead116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039154e57d70be2de629f1d39d8a5e05117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b9d26d6e42ddd9ec2b7fcf0238097118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e18966db48a4344afa3662f5848d3c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a88d21850b049301066af1df3eec9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ec8e7b38f7f6464edaf1664e63059121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adaab45080fc56ca320d00238feffda122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8e8e9aac64412c02ed8f83ed2fce5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa869990509ec1a54a17592ae2aff1f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807609861d2512a773ad0620cfc59755125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2414454073f7002b80a0ef3981c928126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d874e6ebc4464d674e25c4f6db9f7c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c71aee79fac939f174a0f56cc7995128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b36aeb6afd4a17bb06c0aa21a3a8a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ce6205284dd5eaf9b188db948b4b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb468eee65e0e6dad1d87b97e5effec3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6765d41153259647d1b99f381dbb76a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183c07bc619fb45ce532f6d4d62b651133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cce7d55e04add3f137887cf4f4a27134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198ae0d7dabfa2621ce9fe1b9e00b04135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c1e15a3f8e02b63335e54e589ff16136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90748bca621ef5508cf01867552922137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168161b1afb9983690f1c2c9c8c8b3b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a73b7f32bc90f402938d5e9ce14e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5813e6cbe9be7fa9aa0147474f3cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247862be793b158dbe393dc264ffd16141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c59e7bba925094d46e91c99558c94142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1412c41158da46c97ee18eb451cdb79143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba37edd128b3b243259fc0d44d09ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4144b74433b3d04512dd48020e89c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687e080be12422b41fcfdb899eca928146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cafe9e88b2f718fee3b1074dbdb55147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b3a674217a23b8e5f6c99e88ecc53148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb503d7c8dd020e8f3ebaf23417a1392149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9be534548b0ac55f9bcb017c54dc1b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323593f057b1ebf23c1e75a2889791ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59209b29dca0e526f2fd5a0ebd61ea75152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb21498368279f075ba92e0faa9a295153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed8182f1ec7e5546806e8677fdd3f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e89c9443a68b12e11ed66f50a63ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0036230c0c149b09872c6dab79cd1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfe3fe0e81e4e7985145bb8a27dffc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337471bb01f05b15367e8607a21e6c72158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bc20d0075a1a694486c46fdd54470159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27788bd4ceab1d4e1d1949440177126c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f40dbcffb4e86254cf915a4042a4f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214acbbf608cb0c1d85529705360c8f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63632a94a171610ec20bcce497745e9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7434888dbd388ec04531999d7b2d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb44cfcaad2b1e17461b36772bfcc9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e31acd18bfc8b3489e1c490b60a163166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75937cbb2c38ac754956f1137553cd44167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae158300b9b46ae31dbc6d7dbc0df1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87381b4d4641c382dbe73bd4c13fdfa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c72d971eac54c31c83825ce6b0d31170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9ccd3b50648e99976e258db407177171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5de36bca7a8d5167285d1e47ca1aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6adf4f5a0873ef3a1e6ca181d86d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a77bb5c79f320b76263da8eb42b94174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd8d696544d851059874fdc1fea274175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa73eb3620c44df6e8fdbaf06322b4c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ba230d44036afa46797672a8896e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfe879b4aac209e91a972950fc8c69178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d4e718efca195371674c13a679849179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6baa040c02b82cb87fe6e585e8013180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc69aa652e36fadaec09bc2ac25a7f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c928677c2cc97539115fb1c05b0c97182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9924f936d66c20f7262e05ac11aa9a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7ed4714fff137212f8c5c4bffa2b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4093b8903cebd08b76cc1709d09339e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ddd7f26fded79f6b18016d4ec29bc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bac4a86ee5aea1f06df15ec55bb2fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccc5dba18930951b9f9d71c700c0c3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36c0c3f9b1d0a60e409f24e7aac797189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb5d58dbc4ccd78f5ff0a86f96d6f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbcb4f39e3a6c69a7f56bdbc7e69a75191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b309dc2819ba0cafada346db7cf1ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9858050afcaa7e1a084017fc51df2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f29eb354fcb66cc5d6976c0b4daf9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213dd870602bd8141b5e193a4ebe9ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539294b8fa82a53dc54652f11cbafbb5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e729e1bbb82ddbad0dd47efac4c4f24197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4dca2f9dfdda269b2c88d0fda5ae3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfd702ef64a0d24d0e448970c11750199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05617a831f42d8f6688994e343c9893f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627d49407916ab7059c97113fc6e35a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47826483b71258522a23ca9565b40f64202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a40c385449e9b1b450be0cdfa0895203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e03954b92945917386a72f1f38f224204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be1cb99d6fd2a59461d55ab4965118205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b872be49f485af286cf4536a880d6a7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e89cda42e72e526a558e7c1816c3b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0ddf9bb063a0c924dcb36b43acbd3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab807def55e35b056c8836079353ce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac52b55c980165c2ea64897f5f866bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e49fc9cfa7a4ee9bb54e838bc14f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb687b5eb1bc5bbea00a7878eef0e5c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6e2a6883a52f13639eca62b33ba9c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecdcf2245dc530df2075246f647aa0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f8350ef3a908be5a86ee3daeb36bb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71eebbcc57bfdfb4ad39966165648eb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31f5da327ebea0c8d91b02d85cdfe5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61199485957a52f27c863dce988c0c6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69382589a2cae532babebce4b9d3749219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26944da6f43c13e13050de23b5555b51220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8ad8807f85f1313185e4a780d485d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29904a4869c49bc5f92c71979e471f7d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207603fd2cc44be802c6d35524d383a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5566dbf0707a8b1ce90e11b4ec8682224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ff2c213ea4fc6a3ae781c2c3dce16225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79734b875ae90f35ac2cfe4585309a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e651431384276e43df88fd148787121227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8c2c390b97e5f42ffe1f183f324f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651069a2aacf44dd383a094f28fcdc46229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7018268d505612b868a8bc7eea12f2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188a8370c1c8eecda4df9ec3471b390231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc8ce1312b57c0d818ef7cee752471232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcd6e6d5c16cb1e0ec7f8edddbd9b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84c829be4cd072c8756c8fb5d46bcc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13586ae25d07398d01673e676d9cd9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce564f62baa7afeb116dec3a9ac9a92236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183a2e5d51bb415789a08f295c72c87237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b36eeba7ca9f90045a1b55fe61eab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf687154c137489cc66a8386244bab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18402e5f1bab02ceff3982569a4c12d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d663f3d798c8c0e02c15d2b2ee3c4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5746a00cf6711a2d59ef050405271a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818f7a39879ed3b6c242421d7f3251d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505eeea4a9e5ef60930b5ad9eedb7f0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23385fc630dd88c9505cfd452bc95ea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456dfac24f2c8eeff975347ccb23343246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3dfdd7246c05eabfe5c5341e149cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a33a2211df5cb11ae8ce47b69b46c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422445f77798d4757d28056634096600249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62af122c520cf315706315e1cc65a33250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df7f6038f65d92da94740fdfd01917251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084da8bac3963a717776fd212fbb9f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115363eb24b25a2d8a0db0edc9e9054f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3330a7d1a3e040dd6903de9eea7d079254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5459c6893332de4a7a73973201aad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15963ccde2056a10b26f1a3d4b37f69256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0ca4541748bc533797defd67c2e61257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454021d6c6e97f24015acc7ca1ae26e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42433100c6862ccd8cac2ed7eb380b3d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e219af805a585240f6ae8de4c7ac5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce215c035fdba5bac61954f546a8712a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd335be547869c765d90f5a368c4b05262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca13fe1e7d99e5902a4a4b13618cd37263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef5c0f70223f5277522d4922a88112264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93c7edfff3a77a6172268579d74b43265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60023e2a0ce6a1192f95a859bf4a5b93266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310021d2854c86fa7d5493796287895c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd726e57735f18942fa07b711eb655268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574b5e784a2482fae74b038441e6e20269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642752ec843625bc6c9acdbc3584a2af270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3263f5a0cfc7b12917a1e402adcc03271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962744658f83b5c23f8a44ef9fe6758e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e27175dd35b8bf1ff441d1ad4e60cd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd6c52a8b3b316012c656c2dc8dc2e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdeb760f8aeb10235d86d7e60b7f0e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c1c36e03885a35092a216fc96618e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ca33f8352895ee49dc1d6159e4bda277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b38e818d5da38266b18bc34985a4b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5f94aa874de64ca72960a77b6fb0c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb2afe7366e7c75d30766e6d8e335f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae60f0764d6b8927978a67480cd0aa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99799c11dbd8146bb1efa9065cbb181282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4470b3c948ca0204882faf0213588cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb0391d5548cbdcbcf9a65e7df98c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7ce1697cb5deac0ad6bcbf73abd94285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e27c6e7cbdcb2432821d7fb4479fba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f633a4a09e1c18363be728053d2c8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2151ec4e17627e0a11b80af67a87f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb248c1d6132b5a9c2032ba5b71f6d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfc2ceff592493d1a7359e2790d60f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be628dc93f88202a72d543d84a9800f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448d98e262fa37d72df11d3733023da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30dcf0cf1379ef7bed30640d73b1bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec16c6b4c6b3c144f9a31afdaf104fa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85660588ce28cd71df57571bf221b68295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022aeb184d3e8d0b39c51261b8b0cda296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6d7bdc048c66eb1fe434fa3eab818297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85237d67e1e9748625ba7ca0d5549ff4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dccaea1fd97122c8e3008bf5af676f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0ece365afc9628b18bd783cd29cfb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bdc7a74726f6326c1999915c8b1da301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddae9ee3ee26b2c7aa068e86b618bd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c23957422e828331158e5b4c582b70303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6adba9d6c47be8d40c7d0609a1d02304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc793a5b25fac730a8703fafa5725f1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0e1d468304dbbec4f42074a73168d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87d7b224d0e1e9f51813a6a39fef7b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a54b94738e95942968b09dcc0b5d5d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cdd17c1f2fd22f48d3363a1eca138309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9aa978a245d12549a5751ec8a6d51d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6cce5cc1f261abedbaf4fa34c6a67311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286946f7ea8a443a8a7fa34a582ea861312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aece6eaf9b915c87e311f7efa3f6d19313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f0f18c417c3df34a3e034bbaa1e8a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5997aaf5d0f87f28334cd87578d021315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce667b79261ed5358e9253bca468f444316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c88572185fa2bec5a5470a97fc14e6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b08b34afb09aea65084262de965f9c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790792809abddc6192e34cdb6c9451c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91dd0fc56aef2faccafa7ca8f3762f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6fbb6dd68de5e6c37348877542795321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f89baf2fcc8a661c49c775c9ebfe34322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35ddb9ffe63b7159431e04baa89353323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212019ba569e8053cb4ed7c6226f9464324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ae1cc050af6a7c2e8398d0c0e40cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628869f48d366e816a6191fe20ecb511326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83175f0b3e5fec31a107696776f7557c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb2323007a93c5acf1eefde70ca577328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a444f3b0cafed69b0adaccf2db6f19329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ed6a7fb8657ca09b95f8ddfa3c628330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3c403bf5e32ddad9b3e4ab0b8d306331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f182cfab9b581592a8cbe752ef3fa0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a50af29e8b2426e67fcb38fb92905c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0966dfe386ba7e04ee8fb46ad6a40a9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034133790bd5bb9a8a13251ba0fe5f4a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e818f4dda5e1dcbea34189e2022c24f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a301305481da431a8292b11a61aff4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ae05b289026f4d6a10432c635c9ad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19153b53ce2a31099af7f56c027ecb42339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831e54c56bc60b0242188776dc40efc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b2bf234ec554df824ab84d6333faf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b46739be96231428eaf55fb75f2c08342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8bdb6ca518ea542ae3faa2ee81368343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2db27a28115a2a612f1662c6c1e0a2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931bfe6c91b0dc2c5599d5f35ef7860345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1460ba3190f82854852a97840faeb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0f7ea67c2a083baa9aeace3a0320b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50529e1d27651b2adeda596482c105c0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163457bd0f6cd14e7bb72513dec528d9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565da7b41faa5aef5fae750e50cb3a0b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3981dd5e5c0f04b138c01587bb7e5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce25e10b94d32272a6d066622836ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb579fd7038269df5ff23f62cd3d0ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e88e0f576ec1c2e2105f7b8a79a2f1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0227bc1ed5ae295d09badd58fe03e4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c901657780005949a0aa3f5b4f14c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66c0d0f3d39d318503a968391b8e92357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c5422b2810122ee9340a9adf1288e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48d7940ea4a91aca00ddee09b30570359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248cff29af8008fcc4cb80509a3ec4d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b4afe3998b71e80debb7e4f70532a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca887d7f2a597d26d4c61a45d6c104f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9866109bbadcad3cc6ea2077f8371363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c66671d58c98c131641b1acefcd93a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c24e95895c86ccdda9e4907c2df5f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da485e2891ea4bd38b77ec661660f57c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef061d682e549c1ee55a780f600926367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e19515d09b7a446f479efecdf13f6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82826268780f22fc265cf9369b6fdbd9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f951d4c150a90b247d34b83d2d96e2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04e1568af8fe0d4cf44d4bb464dfbd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdd5fa7a5c693f18dc02e3ee1af863372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdb0809739452d7fcb41c8556ceac5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2549a20b133f35792b50175cf2dea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40b3b76c28a6fa13657ea8d5f8a415375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f26410fd67d6b38940982c91f36ba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712324a63cfbad43383fc8659c9191e4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f33a1adee106ec19dfe9b0b04cb7d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee12eca24cee6ab79dad9e5bcc644f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f065215cf5c1c0d111fc95333bb310380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c96f97b0b73711b9429de2a1d379a5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40281615eee2428a436cb7cf9e9a9f46382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff5004b90e94ae6f26dace48141104383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cccaa0e92b5e1edd5e50888aec30d9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f67c0ca771624014cf473dcb3b03c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6238ad549de8ac4b5676e397b0e293386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4f770e225d07cc1e4bc2772eb5809387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec48562f5240082c9f9228035771055388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adce9f3be23001665bf7a20f2c6ff51389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0a5eda305f439cf3d62f611303e2b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5cfd86d2e883baf6bffdedc3551e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726530234d1d440296ac448c5d761b5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9422d91c357dc8dfee426e13318836d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7e97c2a80debbabf1c89b81f7bcac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b8c9e20e785a58dc29f5d067c6466395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8782b5c2a7c7f55eea099d0cac2e4c7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cfe7675197256f82df40a29cb2300397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e3f7558b847e5ed3b1500998bc277398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a06a809478d94c9830fe0da58f7683399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56191fd90ab7692d65afc5a3eac82c00400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7791862ea069b2e9040624a9f2ee53401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadafddad9d8aa0ad04a39509afeb58402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db5805a43c62bd04a5b37897c3a17f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdb00734b7bd59f091f1a86159c2f2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5473fb4bceb8f5bb67835f2adf196405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4c5c99281df3ea184d883a24916bd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36cbbb125c36841bc7d2af0b099666407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc52449e4154687e17b85f8250b312408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d91c7943bfd3e68ca4e49cba3d73c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ea29d14956524bae6fa3cf58a3038410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0d0ab84f1ef7449075fd6dd6fca56411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845995cdb96ed5e0f389745efb5c289d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2911d7432bd1b4e877ac31e0772fe81413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d8ff3ca9bdf99b35332f9f188b6b3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49bc7ce91e0257f9daeb1f9844933a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce65a04d497eebdcc36da0842c69e2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ee9695e67adb753ab2548b7cbdba3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8183a34f41aade04b11d426bf6a4821418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04707ee3802f81471f1923a650f93a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e1d1cf5fdb592c3d6a7134c71f030420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d33ec589e99e2136a113fd3236c23421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067a2ff028fc574580d241a42d77ecf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f990be89b7a96be9db68385906920423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce878c2b8a9a743d3eb4c3baaf2a94424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b49b6718014a911a1e166fadeee505425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fb3d55bd4373bc552c62854c84501426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cdadab327688e3f5814728018009c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41440661477f9b29bfc62a76b90dc70c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f70d66ecf396d19dd8b5e4c7ccf98429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71916623fb4216ab7b39a7e23a9506430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c31819e9a50bbaf02a04084f715e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02591dac74a8962259b63c7e6a59f78432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6e4c0fa0510a5d6fb5068d2f2bb79433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649bb75701119cef74512da69e8eaca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a638efdfb7f230ca5305960573c1e9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47639e308defc4e91910351e6cf8905d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ff07905c3b608222a2ca059267c93437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce0651b41ebeb6ea09278fc08a738c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8cf2ec25c5236c5bb1bfc565629e7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be605f7805c6708e42cdaf66843d0f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e51bd0f8fd6f14e313fa1f8efdfd40441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002ee9da39ae95bc074a947ba4a5140442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212342954dab95317dbc44a8eaa381c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ba60442f58e005d041f24271015a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0a4ced4c1e4c81e38b00ced6913ae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08ae358d4366348fd43efe7a79d65c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217943cf21c2b15107e92f16121824d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c034b5351ba79b60a8696c6abf10e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ff3e04cdd8ad8da079d20eae42c4e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743dfbf2647a3f32434b28432834ff0f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d5cd36bd75f617a8633f40be0855f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290015c641cede3814cfa17b0f7204e2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3501ec5ad69fb0ad312fb21e9d82fa9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec280c642d5b01909676e0d208196b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f69ee2eb05eb3c3ba6a05ec77fcd1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c4be0377026b102f66b63f759e100456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e110e6989a55599e5221c9812d8c904457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b66d23c6076919ab7bff46f4da487458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0a3fedc43615f2c90033c77cb1ad9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a8c69f9e16236ce1fc494cc991f2b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5c5cb01cfd331c707835bb3af1793461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bb43a3418c66bc43b813e88de259a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541489ed9c0564aab8560ec76a8ddf8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01dc8d0155ec65eab904925f079e89464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504d478e6164cba8dd4b45a97975c31465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312045659e4986e11444cbf7eb798591466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62282130c192ea6839c4cae501881aef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081146fb4bdaf06007964acaaef18a7b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5f50aac03db714795cc52f1604a73469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9edf5723b63be2c83ae0e46acf56a0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdda2a34469786021d5a8f5fd7b7946471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8511bd7261a85639f69d716fdd69f1c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b8828172f4d764345a6e02da5a1b6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c37bf2c5632b387c4227fe9dd1770a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d02301a0eba0fb3e8912c530d3460475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c71c419e333ebc42e2d446913c634476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ddc14e2d8eb3ae8c7d69d7b74304d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fef80ab0da90077f31808ca933704478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64389cb765ac42415ae7861532c88aa3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc99f201fd85ce2736bc828ac91d109480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928dfa4d46d44605c7dfb6d3b4651d14481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609e75e9851da5e5b76a2459b27fc59482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f82025df932b4b9f27ff64d1598aa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428a288883afc5d572a47c80e9e6c73484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96e5fa747e9ece1520d01fbb0c352d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd576e851f630bddbe57c613906ad8fc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cb587ea3e3613229b304aca6bee25487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cf0d9f065eca34ce8afaedd19a6d4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132000a4a4e0db2540356ee645a363ec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf35c87688a1e668dfade3fd32639e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5442ba930356868f0699321fd4a18491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0299924c0af6d1410d3f2b3f55e7e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6eea9018c7370a4483d50afcf80423493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090c24b0c548674e43c34ab8b0835b2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43252f4a5c34613c916e1d9d13dc5d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e6a35df34597de7977a97384fdec6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87988f5c13e54609dafcc2a64098868497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d655c087c60918815e153c3fc29e8d2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9d344aec4fa1dca0f87ebf8f76394499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f71df4204db1b06fc052e1ec7be111500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85b04b103da7a85071bc40cde44c72501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069af72a183d7d0534a6029389c33ecb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbc6953350f056c29d76627fb08401503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90893c88ae23d9f95b8ab61a49d7f809504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b98cd6ee86c00b66d9788ff3a25d71505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d7d8a369614ced3b0e05f14dff2ff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf649fe522304861beaf11ef08678aac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b365eafd9766b7fffbf5537896cc0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82b88321472261994dc360db56edad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838debbc2fdade4708b3665f74e954ed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0fd4c0c15eaf53d94e7bb800323d5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62cdffeb921f0a059e07ede341d75e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e67699b11bc4b05960bbbfeb8c3ab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27137836270186c99260e6932eead89514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88a6ca7ffa09a2bc70f4b3e6e9d414515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdefd7aea1a95eee060a5fdc4d3e2a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3a245a2d63a1a610ae3a10aed8a71517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30aac648c0117f66a2e2e5c163a1a2f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103d9411e4c287c7949b3ace709a2e0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35c0ebc4d6b98aa93649de42d92fc0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc0822f0d9c944f9444cc3c92726ac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29326c1dff17444a274c55d58dd5a96c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e78c69a7e40a4d2807f187899ca47d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13dee59e169eaa55d9bfdbaa8f540b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7e38d2ef435b3930eb989f6ec59ba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a717ad1c0ee9dfb097296eb247988526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b9783fdba423ed3a52efd0d021424527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33ee68f30c1ea756eede2b410eab2c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef85af6629ff37e4dddb82ff69253f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820ac49c3f51f0500a518b4b4286227530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534a344ce0bcdfe7f4e98d3e4787a62531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afeadffc6aec2008e1ccf16ee668aa0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3511c6f31afe92d8005debddd6abf94533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3adff0f45a9ef4a339fa78f3770620534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9a7952b81f8809e3202d07a324242535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e2d72377e6fbf1158ed7c79f4f91b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d70c9e7e8a40dbd7e2cdbf060a998537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1a4aae4e0f5e811824f80b324e547538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d49b67a97a8ce9a2a1251552fc3ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387d6a30c8c7e28b2cd214ffa64b6a5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1ace3add8b0933b404a7fe8b9c569541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a8816ca13ca9bfdc91c99062a0565542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ebd18a1468025241a28e8fbb699b7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a916f31407a28c7f72d2ed2580d4da0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3562634567c0d64032d409d3c7bdb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305ddb41159bbf7f491968395e48241546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab6008a01a437c01ee0581fcc29af0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd8f84db6da95e50862bcd9ed6cde9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774413b85fda65d36052aaa8f91430f9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0c0e1ee2b7a21ab2543bc87f34be0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cec2c7f3ce5a276b66667d5bd94a6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5106ca1eb28aa5c12562d34e154c704552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313bf6ee8a40720f3b55ed627bbf025553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c10023ad2696082c66e20e4273e6d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58dc65daef995e1b3e66849e2d1a6d3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57220161686a1fee449f397faab53c4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48fa4c6b925a5a60d599c05f0e9648557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa313c636291a7f1cbb99e27406f95558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473326eb022df3dad929fbf81607179559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c563a926d127a07934befdb80c38cfe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f68046c7991c19d88cef609983b9a6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f042eb7311d83ab87fc2d2fc1e643562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e4c4170d74f4b4bf9f0c0cb3db9b8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73afabafd46a0d991818fb299d8117564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fc3f6abe005af6ba0fb758f1ee496565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f041d92e7aa2be6be9ec2fce82caf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eeddba5df0a38fd7b20ba1a6a1f5d5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70426b2b058ab71bf2fb021ce469ab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6089ecc6727ac8685aafb51cd7540c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade828b72aa5a585ff2b2cb35da78e81570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc67410687c98889b06fcd72ed5130f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842235f539b4cd4c18ff21519800d801572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab6f23aeeb80d9b2338230471eb2fe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc20fcac8749e3d0fbe15f22141fa7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b115c76ea3e429b283efcb5f55a33bf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a214a934ff3ce1266f849f0391ebe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047c0cb29037ac99107aa435f7badbc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e43618478c3c702ebea8d30b51704a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6e0178b81c66311d06ee5454297ac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d36a2e16b7f56004698a02d55aec8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96706c06f357a01c3bdc87d29e1dbdc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ec2ee5fc0400c1fb8d61c0290bddf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4666aa18d0dbb6c34b43618d71c33583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7f22faac64f93f6eae9e1b840adb9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52552fe1f0c223f31b81937bbfdc5cd4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fa7bc365ac407c51872192eaa249b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9573b348ddb6131a6fca41321dc1d6c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce2d30209526917dc9e5a193b89039588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ef7c1d67395862535fb96b9d6cb2a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311123d29d1f8fe31c9102ecd705d76590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec851bbf02b9e44cd1d9398d04df67c0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7074620a30f63b77fd1cded00d532592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30530989c577493232ba62600003fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c786cd2fda19706955bd81c2c66902594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c2630e5acfdac9ba9b43666aee15c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4fe3f8009dafe068920a5a1c2786c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a054d68fbc5f9415886768260465b5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27b50827091179a61da23c154ed155598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b3d9587a20a63f7fdb35b360cfff2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c378438c21835f658fa1d10854b3d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be4409b0537c13b425866cc8d95dc4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafaf05b589485d99e0cd3fcdc402713602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ae57599df735f20369da1b471a476603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634340c5915b20892d37f54aae061b37604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fd2644261a76b63949963cfac9c6a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d92f2dac9bcd8c023cfec659cae46606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2af1709a478c2ed7115a23f687a9ea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929d9d5fbb79eaf25c3771dcb1e7c41608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0c6bcc786a2445600b8f62bde3758609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9330e72644bd144ade859ad04534031610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bc45691be18b2109efff66d96d2bd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ceba8fe940ddf8bbac8b2c40169847612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19051d3bb985acdccf5dde3f70c1e799613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaec4c3a418fab977c817babcd51554614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012d162a60782798bc86c4516f8111e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda96fda40d805b010723053dabb7f92616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4729716f498728b0dd9903a9983ff4d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b9a64b8273592bd0f382c04d271f0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939856e0e03e83ae335ac2aa1da3346619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50eff479f3095fb2d3b512324c7c2bf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e10c60c5622c9a8e8fcb4a0b1f0426621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01314666b2763dbfeee0e8edc7a80d28622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebefdcce9bd8f0542e623506c0563dc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46525a7b234fde93d1c57a8a397c6512624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a84c87b695cb2d59a9bf4b6ba480b6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4684e09ead50591f4b7f0b89d7aca8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57cd340fb49e81a342c62c92f8a25e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed911e0da2f802ccc3563859a62a59d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912136b745ff5c56ca7b7f2002950625629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c69eeb1c7cc0cc1703ced1cb8c79f9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bd0f554b5f8618db596c6d31107c2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783684d843a8b153a00e901fa59e473632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e91c9fcd0c75a352dc31bf03d97ff4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d27c6e8f72ab44abd3b6898e585c46634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b8e432e559881f2a964abfe704ae5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568c8f7979d8d04d5dedb0245cb1ae8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc683eb462b1a5b5d7c634b2968f41ce637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5fbd9a98abedb56a294a7ac660801638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8cb4f65bc51e7882f931d57bfefdc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a29b83876cc2a8bec480ba1cccd059640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38773f2f6013a94a11464871ea1b1a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6322bffb75a001d6e4ee6ba9a757c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788402f47d0f413c5eab9346cdeb7d07643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac344efe060a3a77f5e2725b03ec30a0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483def7fddc2871f33d91a417ed262b9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707d7e2a2b18b308efa21fc0a944ece646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e24cb7dc7cd76863a733f1fc9f40aa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e340cd29ce10921220e711df8ed56648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52ae708d2564d45defdb77aa2bc85e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33842c1797d1cb570db05980c9908e98650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4d05ef4d6a46169116bf15d1ccdbb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39a01bc3c3bdd4b2d1556c8f619b20652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3ebee0c49655c9fe55b83142763a7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476881fa1545f511011fc5fa8f0211a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f679a951142153f8fd6431b8396cc1f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9514570bc0d361ae1fc54ae514351656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b31bcdc6b43bd78f7ba696ad9ac6f5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97c3fd189a9664d7848c6fbcf6c3a6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682475c84ae8b3205132b4d8650f7b6e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222b0fc29c66f9297c9844346c279d1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53712e39cbdf50bbd37e4518dd09ed661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34889f66fae976fc6379cf81910ad4a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b9bef6de053e965bd34ab2789e764663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c305cf4e368eabcc45120333c3f4f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f8f17580ad3893006fb30dbd434d0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71c751e9e2057ea9cc0f6df921ef5e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ef865c0eddf0c0f752ef7357637c2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e08a9207b95a7f056339d60414dd6b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6c6df34599cdd8cedf6ed6fdaa00d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6669a91a2f0c0ed9b7fce801f0c7d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcc6800b1d159223234d54d6800456671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d3d133de2d3e8078445c333f66654672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86deaa6cbc36f80568b77f6ae380f4b2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21506af8ffa55939afd8ca25954f321b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5b915b4468ccb55b76a01d292ece3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748e1b4863129d06a84faa75946bebc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34a7aae0042dab9d34f40f6053084f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bfd44a4f1051e850c6c5972349302678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6275f67a5cb75a986b71a02fd86a13a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd684a3a9b3c105dbd669c4b665ea751680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118ebba126e78869da3f49d47dd0707681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8b07ed96df7c9574116f87bfc54f0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae37c8855f9bbd3c096971de44d77c6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb0e4d42e61867f842b43d7921a9ef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fff2bbb59b2cbb430be924ae2c2ef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62303ea9c1f5280257814968e2039abe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96a549be89507258ae10d1e4423b05687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5354b35031d696d196c55a44953b28688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206b68fc9847ab03b24314cc988c176689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc71149e519e7d135f522c041f74bc3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a701b9ecaa0ca628237674bb5a43c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5a92f2dee0d649692a448aa56fb29692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718d351cbf13733c45714ae0127f351693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daabebbf4c6dcd0a092ca27ac48598d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f09a26331a0b88a3c5e40f9c96d37695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef123eb023fc41cfb1ebfc12e20898696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6022a11a4e7348157de19347a7694697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b524c7cfcd5f40e2ba6d6803cc8df38698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a80687890d5176fb560c183d2f8fe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae542132119100f0ae46d1e7877b1322700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be6c28b6975c94577b39fa99b8c74a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5f4e5fa0230b284cd9e2d0f9a9067702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7259c7bb67437652d6a26a364b7cb23703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc675239de307d6c3514ed4cbb4c7d2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40907492d8a72b0f230675cfca80343c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544eb5a13336062d9c4f720a746d537706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e458042b9e04456c10fc79a75cd2b8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b97b929303d84087f4a7d4504cf87708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946cda0fecbb242326702b3af4ca2c4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46f6b4eb03f858fa83862ffbcc3984710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddb288410c944e135ac9542243c86c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005eca3b87a80164c58b0d849cff259712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53274f0d5e79d4dec0b6750d21a1b208713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5b6991d8bb4bc56b5673260fcc391714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40d151f95adc1d2e5e3650d38429af715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643af7da8c873759183cf855780f822f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2871a65ecfdc641e4eea4c88dea73717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65f6cb52ecc44c575909905cc37b3b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd022b8a3e3d5391bb0288e305875f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38857ac91a47c599b0fb3c19e483633f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a95ca1c362683b40d216e40ed51d25721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa9ab9d44ca27bb9e35b8ed0ee5649722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a295f72a212792807ec87c9a6b4e8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfe0fc33070012476c3af9ef7c5272724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334de224c68d16ed64901bc82451e553725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e418b7351625ec97858805b11d9dc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0336fd1d0a58add1da4a2b5fc449407727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f3a8c8743dee4fa9c8f5e5fc7a98f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a68c025333790b5c913601a818baf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84968ba9cad0edba8838f2913fe39a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5aede337e4252e1a18c07453a86d7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20a0a104e98158f9ae682253139ca7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34600fc157784e5a228f738114a1c280733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace10c10ec8febdc6af78232ea6e950734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407213e9004b8d3748410affcf2302ba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d816afd04f69293f1912dd29b35249736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488733c9116c88d3f2061d4af0d01798737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d63ebaecdc01637a4e99e0d6e32bc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5260c4f945944c842470d118f5e50739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7133418d353107faca0d3c6cedd687d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c78bd257abef50376b4c5bba5012d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cbb7fc8285f9bd0da0457811b80d1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3f263776c139a6fd9ff3692b33d99743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3dfd0efbc04cad4431bbd6434f01c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513796fcabc3151ee2505cee912ae7a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cac37c86138b4756973afc5c8ff7d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89303c0d3fb3e1074fc928fd5497a2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e319daae97ad779c252bb567322e3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8a19d776f7e81750962857043686f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bc66af63dd499abf6af3743cd8f53750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7d1102665f21297526671b3eb0f71751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e3139ee35d5fe09031cc99973f3f1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c348bb6905f828b98e1a65ba187d66753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004097371c518af948f0e354d0d5811c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9e43788c002b649a6b00f8a2fba85755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef82223728b5874333f081dc57f157b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03736e75ed28b7a2af80d364914878757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34657320969e7a4c7cea99a72455c7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f4e84f1fbf26c4e21154d9a914576759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f13fcbec2e639fc51552723899f38b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029609e6e150da0d8220d8fabdf363e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fc22ee980dc96260ae0caeb7be72d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f42e7ecee7b919b7b1f194cd9e8a0b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950965e7ceacb7b97a37a21eda0eb3635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0e097d2e008cb32a6df30a1cc66dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a84a8c8f21af44df5f8392d0c521d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a50d725c9843b671f92732ba247b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cff98f613c3b9bda434de5c8f375e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13480cee61802bfe706e678a9bc826710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7a8c9d75d1ccd9b3a6f6405a22c9711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4eacec3d5cc818f5af665b738cfa9712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cb076f597cc500ea519b835d139d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3559a454259cf6b19d52263dd19c3214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451525c4d5d8fd3f655152bbb9e441a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472f51588007e9712fac3f877074f0016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c785cd5f4e2f605d8062b8b1008baa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14139c3d9e084850ec0b3a85f61eab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bcc06df81840eeed17e3d3dad6b4b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bd0e364d38855c140b48918d2dbe520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d11d8b521078e724ed84953802a5121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139666e36940a967411b649ffae2bbd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50484382f6dd285f6f53c92454d851b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b138323513b037e920f8088328fb38024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710503be95399cf0d677550d73b74ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b012b19b61d8108c55ab3507759097626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e81154314e214eb8f342e30e7403127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaeed240ee1ec8046ad5d0c7eeb5d4f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f5b7c900a05f4e81dc656ef184a0829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db68b5dcb966e62eead0af7ec5cba230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c76ddf69dd321dd69750da226739a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1eae7677f6aeb4387f4d4ecfc1a54332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6826738afea296a208bf458ee2e251333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cefdaab3930b48dd025f3bfda1f59334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd55a071783eaf2b0f5c39cc8800c9435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25817390a00d933657bc5c19a80aa4536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760182e1d1c30ba167d5fd5227301e3337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9206224b48023cd0f7b66cda4eafe3c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0832b87e286275adb590df4b998e59f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb481e16a1f7805e6de6b4a177a7aac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe509f689d0d1cd3fa9af8890fdb0e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9436c01f60146b3f2466b3f539d5a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483d5d04df29c3ada501c473e7c94ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ac6bdbcf2652bc2367ad69f448e7a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb31938552f09da8899a460486b2e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817db9a5cf9e79cd20d7ddc19f3f95346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21db9f7ebcf057146901388114739a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6cf2111548a560b6e6f6577ba595548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8facc54adfe4c1933317e070691fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862f231e673b6839a0b79b1b4a245d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adedacba76176f17ee5b5f911b60c0351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd8b33a19dcc4742c25b37d170397852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99272a0a6fb25cb9c0d10cc6fa8bfe0b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d5bedd11d24eaf6e660a33ee1aa3754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca6b5d5b28468d68eef594c41cc21855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0098e61950021d89aea912bb01200ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c01ca1b9e634603b297ab09be37ecc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e7b66afaa438f118c1968fcc5d5a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb63ab0105d98e022b6975a8a6433659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541eb8f253a8581983da9f2da73434b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f6a632f687d8aa55579505a133a6661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9def467151e6b0e47a3bdf0eb2021d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aaa2978333f0132b4e3f09ee9a53c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7293d94fc82c05b32359d3a64954ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ac0be9b89360affd5239517635e8765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70983d3cdd6942d058cee3540a4733e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9937db210c92dba3137cd2b4ae788767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080847ce18fae300dca50badb6cc2bc368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4860e643985de60121262b65cfc8df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee26313b811f13a5def4eaff96a34c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be33465822ab73f1fdc9f62cfd5395c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6d3eb2cd6b6ac21b5d3dd31f6b14d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902464fa85094562f6626bc3b9a8ef4673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9f6100b6ef03e6dfc135d26b2ca3374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e64690376cb6de5c3cf47e9285ae375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b51c557311e383ca0bbea5c6482dcc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039238fe2a0dcabe0800b3b37a6576277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485f05a8a447b253738dd53139126c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ceba990ecaec84e93c67cd09501ae679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02eb87784c9ec5e136ed5944a97b5e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fcf7826ef95512e95ed649883ef4f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ef106c0ca2c2c0c7f7c348c8d647d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a8003206ba81307d698a9f2e7c44783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3704552411cd5dab4fe049f4745107a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a999b30d91872082170181de0f2fd1985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0162a6e3f1ec8b07f1dd24cb56b7e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9069f34ff04e25538abbc1e6f846387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f23aea45eb33c9401258ca5b06cb9788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ae8360ef0cdce3ec947739c8d467889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6045a8a8e9a6a21a251cc07e60b2390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f624c21b3ddc83c2309dc7f18108e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c092aa0f5a92785b5ba001d6904ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824e5d44a8f1a5ea8712dd6f995625593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22dfd5e9ee4b31735a3b09634d0c9594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b8c06df405a480d218dc7054bf41c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f81601f06b69593042ad25187c850696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060ec92347f378eb6e97106693b734c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a375c80dec184e1fc36a534f5c7f1d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b19863a6ae893caa67a72d84be4bc999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0acc122610250548645098609eef80100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e97f5d58e676985ef8f2f2e558935101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68a6b025b2cc9966341c0f515f1e8f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127423d5c609af90d939bfb3ec00a10e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c105fa0e00a202fc89ec9d1f51a84a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270f87e5d75dcf823e97f69e84ba1e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99009d0eb9471b2572c39e866116901106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccedebfee08ece8801bcd86b279bd8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89bc90fbe92fda577cf1a36b8b39d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132cb0c139f15476c5f163196573441109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c42b812d0f3fb1532b52ffd108665110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8835dff20c542913a5298bdb4c633111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1263cddc1fd6e50b0698bcf4042a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e815ae1f3409dec21d3087095dfe2b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a403c555343ec7b562c670353b3a4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92ee6f994046d4f0f00693559b969c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9baf88c89998320673a5826f6320b90116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345f8b5d4512dfeb8494ba0102d5ac1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccc7edb872e0f8da80aa9fdb2fb394118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee412197ea5f6d06e0ea27298a16a873119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384b15bb299e36055cde25ba1003897120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f72875aab2f593282c4821313570fb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e58b38fa580bc2dda020ce2db1ebfd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faada3155cd065b6a8ad8e1e4eccdf0a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74ed64f819cf3973f242d333d3bf00124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75039145c2607835d4b6a1c5991f900e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab43c594f62180c4828fc9cf7bdd2e7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f7b1bf78060963a0345468f59f250127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d335d79ece52f7d0154ba8e92a29db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace6a2419e8262e4ba1a772b3d147cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d85d637cd8c885ae19b7a51ad16ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508d9b0a2e76dcd4fe2a96a7aa5d7cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d913b88c6a1192e496fe401f64646c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55acc4d7fae9a261b1ccaa6b0ae0f8b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2eb507fdc2ba61ed909ec5dcce0f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf799bc7f7b2da35dcf3acfcdbf0528135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7a405ed9920b443b2f9f60a052ef7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383d0ba9a38afb7d874842c5dad688c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3382c9415cedaa027aa1164644ad6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa4628819529bf5ca1e297a7fa5fc6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2e67dc7a7ef39cb8308cc7c5f2ea4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72349d69a97e42f7b8bb72ee4594abf1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611baffa2972ed188543f006c9bead3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273438bbc2435dad62d5edcc88b8b84143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeeb2e8f26c8992bd34ab5dec3c2273144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581c1834a4b6c83f67e00940b68fd37145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81002f7a7d7902454950fc4d8921d713146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07ba16a845fd7e93a21a473786e25d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac005b189a942350764babc205e23c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa87dce1355d12cc4eda4c406d47a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721686e9b296783da67598fbda8c598c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214af0cf97de55f50cb3dacb8444d84151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60621a2ecb388cb10c4bf8e0630ee8a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803505101dbb2b4eff9edbf93b92a40153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da69909feb42d0eb6d513a63559596154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f802620250ae756b02d68e2c8fda3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764bdaff1508b4d24b713ba10c4ffee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1951fecb498eaf6ab8ca53e6b52a7a7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b39d00d29739db8d1c74ccb29cb39c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcc003b4fe911127380b22ac6800ef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd428ab73f650717a5f2fdde17987551160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18083d5e10fd5111430b2684a022ac8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81a70f824bf5ce0225ce66c3d48279162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307927bac716e1ec32bcfb64c5ed27e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ee3c9ec243749d156ffbb33029317164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802ddd808f527e26e440db4e893ae76165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17112edf0187daa6d9495786f58217c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f84c7e9d7e11b6b9f564a2b9b6c13167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e81243c3b27b566988585cd5ade089168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec8aaa9590caa2ba79c064bb064dd2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732bae92406668dcecf73610e996471170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49711d5d0f33ed5699caf5ff178cdce6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e3f6d6607deaf1fc27ae6f346b7b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae53b52afb55c20bd0b5c1f2d25fed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c8acad0565781fa3ec8849e5c2e09174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffcbdedc0c86dc1c7410d8b917fd5e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545b62d511a052ec0e0f4d7a24e0f53176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1441a019223709c0f4fb1efbeadbcc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213282b00864a4a9c336052495caf5d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6dc34855c9de53c5fa55bc66a5569179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ebf077d1a7de5a5d3bc915176a552180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c3199adc2ba80b2d39b5a9fc9d2c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0b40b1f67b040d56ca49cb82a7635182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12f7b8f721d84c1388ce6dc25f3f92183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb4c1e4dd55152461e71160f441e42184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cb2517583be7b400b583f8d3ca618185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e1de8d99dd00b751de2e4d23e9370186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafca7745a2f642607fc49f3c0ef908187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5691b1097407468904e016c4d4f786188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82016ed6ffef4bfb91c1f596e6ef81189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1beda5560772932b9e4ce2a1cc083ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a73483d7a49b706346324ab6dcc37e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151c652d60edcb5a09f045757e77ba8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ef60535d176606918690d27e63afd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea63a5b263e4d9151c3faa45b51bbc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cd7fb581dc8326359e02739629d6b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269483c2933f24a0ac65458d08ec41b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b24227670b8d895f2f736fb1d0f3b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2c8cff8198a3d6435ec0b0750d31c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbaf52988bb7fbc27dbba03194b3a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d99ead050d4be4d13f59e1b21b423e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca85f69a4c5028e65cc8b084098a7e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541e506a9a64f418087efafe1abbe5b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61522ce6270b927dd7f8a0d20bfd1ca7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f8d08baa901e40364a35f320cd660204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96b6eb4322eb4f28d01f71f22a2a0b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925c8bca5bcc5620441d68eea13b2c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ee61222bd73b34fb3f8ccc86630e1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed652b5eecc16bdee4129662ce4c0e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b20f8653ec87a5e1146f3194850539209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f268ca1996673bfabf5f82c80912b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a190ce0ef20dca30827a9070761b014211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e61dcf4124b4b5e80ffc5cd27f0d6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fb3b7331c004f93a04996a6619237213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfea640f1f0ce8128c8f20915aa8df214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ab59ab2980e7ba184d64f852d8477215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f3fc735f064ef3c097a9cfddb6d77216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855dfb24f96fd8f6e208f4a3ea2a440217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4affd95b6d5ec0f09978c2d9345d95c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111075ff1d54cdd1a4adf0e5bf07903219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19f7eaffca2dce3d503409c5df535d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab564e2cf56800ce7839d491d5b08a20221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984cc6f1009bde30ed3f38534235d3a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda6619c4f2e434e465765dce362c63223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc966306c6bb2e296c971b760dbd57224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a8f536890bc5dc0b28d7482ef9f97225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54083983eb882f65afc7e62cff3d71f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60a85012c546410905d02cadad4edd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e6eb5a0a9499b4107f265b299c3a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd764c88545d5541a02e17e29bc5a6ba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497b8f62ba3d50ce9d85968afb52804230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47df3dd03b58e4efde55c8aa431842a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a967b80088f3397176c26e502341e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863037aca02ebd943c7322fd700f064233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c89b054da4d50fedfa0eebb4f5fd83234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ef04a341d758eec5f86a89a447710235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d47b35291874be699ecb9aae401d3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9dee7a173d5f52f853de7a116970f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bf71662173630bcfd436e323c6147238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f866a4464f26ba17219fcc2e299df03239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b04d082ce48aeabb3cc36b5c6ede4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03622bc69d8d49cb9fa21ee24c0aaae7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea490e57aa8e1fc9cb4bca6bfd7c662242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a06be7262e582a904bb02563f48ce1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1d29bc6430b8be5af3e0cc86d800f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f4275bdea55d675d13177fe8fed0a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6ecc263d0b4f594bfcfda3595e396246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12529acc02e92b8e3754a8cf49f8076f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d684d1e6aeaf1784fe60805ed7c91248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95927f5ea0479bd06c5a7234367d853249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58d163af5209db8a0e831e0e5afe32250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5237a8366762b65bdf7070d49767d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bc730ce6da9ffd157aa4599d0e74c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af8e94a2a21e2bf0f41a37711ca5d4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace6559c84288816a5f90bac126d091254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55eaf5a3cc88b6ba965c5496ce5aa7c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ffc00bd9058ecec61b0ac10703a45256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2c67951a5055755baa0d5bd11ed99257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32297c8a16b8d911611e64353b22de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b35b9f980a466024e4da4085b661c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34e1ecafba4ca8ef252ba7e455fa9b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdba59ac737ab150719030e805bf5c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64a24e2d6b79cd3ade4aa2b55aeb38262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd27369a5f836598895069c40d022d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902325b0df43ef7f9def9bef48e8c1c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf83c91ac99b00ed2720e4a7e85e9c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1f5561f86b04121941826c27a22a1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2655103fe9e4b95075447208565a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c939481d0750d2ad695ced17d9068fa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721a8cf2dc4d174b09b72ced3983acb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9624cd38aad4696f2fd210846aa6b36270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50311e199f0405da44378b46da39b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6112fd511f45cb17d0fd56330ae996272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ceac53604f00587fc33dec201d2aa2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f912402c3cb61f6366369736650be32274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f419d9a881e395e594ce6ff4faeca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e946278cda51227fa3c618eafdc45f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cede1bd3b35580df32a961d7b6fb86277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec5f6637a2e47427ac864212bc032d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734c1d1d495636f5f3ed5e7f76c63b9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62e0542d71780b378623d88597338a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155010ab407b14bdb701aa88ec465d98281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60039d81923ccfd7058fb033bfb19fc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffdebc8e6dc7655516053662dd3e17283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818819fd6fe50ccc4140804814f5874284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879db660996983e74507be9c6bb671b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f51ba15d48b349c59959dd2f17ead286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191052be5abe4493c4f985ef96d919f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7910fc67e912e95ca4fb56616e86f81288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c174b4dbd200b1e1752442631cb362289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e6bd3d851ef6bec804d7ec50b63f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c61f6c15314c9a2596d74567774b0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5bf7fb10e433946c1c7e5265928c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a844da1fc4d5bed3ea449b0593ee1b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5338cac9bcdf6df145e8c9708130e4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0c214c2cf9b7ed5e5acf9f0a166c2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33712113e03daf22d636f681afdeac0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce144bc538f56410eb2c8db2b753b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc01a889fca6c549dc0a9bc37b42215298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff958056a3e7d64dac082ff4e7ef50299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69801d87e09b5493a16bc52bc0ec121e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1b229339a60c8132c0c93fc1359a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4362464cf09d738a479f3e069d22d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9a894eec8be4ac95126d3efcda501303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330bffa402e85b871b9967ffc2b2a64304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7499ef3a264f3831eb018380bfc3cfa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dc8a2083d42e71a1505cbfeae010f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89c3ae4ed5a58d7e946085a3e31aaa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d31437608a71458d23575b3889948f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdbe2a0f664420cc702f7efcc2e16b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ba96069f0c4825da50e626efb443b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab18afd577956ebca3e54e1199172eb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4ebba5c85ff29376ca2b41680f66a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe6aa30387933e0054548d4559a634313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbb3166495e6d6cdd8adb7b5c7ba45314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44875ea1f4a4e84fcbc62fbb240bd68315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de436bfb1063d081dd256f002b49be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98997e417641342a6eb846dc2c0e3d17317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55219dbe13f1fc7f54c3680fa4b2a98c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95733a5408d5181fd76029928e9d39fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91b3c1f4bcdbd6699d80a1abf305f5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231f950e94b7ded94675181d4073106321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33af07f204f3c0f2b49486d44d9436322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a4c8f750ac4729a8ffbdbbe932c5a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528dca1d010a99e16dc7c6edb8d81787324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56064b4bc8c52a50fed947087b99c0c9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6260fcfb0e08643ae6c5b95a8a3737326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e710e330f5c0e215bdc8b4a65d191327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5378d9858a77f1d35db9c406c28741328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5143a74af08e0cfd38a066ebed82bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604db2f5701d38e88daf705e7ad04f9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968262fea40042d7dd2141d3fdeaed8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd4de4bea9898ce962f70bf016f097332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf9eb48119d1d18404dd41a60d1a1c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda64a0e9aca659c3e843c298db9903334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578d014d27ccafcf8ea0c48e9cc22d4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfadc4237443dba18b27ff5b954cba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120357747fb80d78b0fc296d51714f1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d2d313ad96002a391b81570aba6a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9d4bb1bbcee4622b9b59951fad771339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e72a9e2df0ffe88da076fbd8063594340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaae3403e040ccd6d591ce3583c6671341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdb73a9dee08560483fcaee4bcffb1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b03f1e3041bdda307eb7f3129c5df343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fe08cf1cc8eff6545042b8cc1c33b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fae4f7b290d44fabbd66a7e2ab90c7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20f8520e012f819debd47b2aa96ed7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfa0d72fcea97a1ce416ea516492f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07fd4ace978633bc7ca187b58e6498348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7b99de6f5f821345170441cc4ed6c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74879fdc201b5aa97633b5edbcf8a546350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a729888e55b13f1c3a6fe8262f82f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6349e3d4d8b00943bd5e3032560614352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922ec8d759989de0e732057378a87fb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58543e9d1cf85dbf744cdd585efb6e8b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26c5eabf5883dee0bea0fb01ed029e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688a15fc7c79fc808e71362e527e461356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa3803a1cba004e822244a29e2099c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5818a604d2c876fc7ee6bb79e8085d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa38c0fc8422d20b03cc633a929a1c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61336ad28b7ea3a85db1f625968283c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28de874fb3ac19c2ae7772b72afa2b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367c663df7b8c556e9671b27ddb057a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e676d3cfd880676975fbfbc56614e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7142f2e7263811fef183e52f00b1c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa5cc23de3a31cf32f4471465ea72f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541eb3a5312de4e1d426e27ea022678d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625f0d1442ca47166b250bbae4263d4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624eb8596746444ee78a31c95346ef4d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d36473fd53cdd13ef978feb3ddcac9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99de0c64d88855fc91ff679b39760b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c00ae027f36a4db7f0f0dd267fc66e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4ff6b0f8d438c224a580a3372455f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39e78cc41d50d75f8fbde6b7e55611373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371bebb873970be0386b62203da6fab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05f163f1cefb29dfe4ced042934675375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5e39f231beeb7a7f68373c6743fe0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d25d7a40cd222fa1bab1a6896f9aaf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07a3cc3ed66f91d75a9f075e1c7ccc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd8b5a15aa77b45b51373b46b9eda4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85559c6c0850722726aa8135965195c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d3f67909d9cadd5471690ff0e3bad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e86a25d346793b99fe92600a43402382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274aedaf2a9ec52758855c30b0d1243383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e0fde37d4da1c30f348d75179f956384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589c11013ed599e173592a859652e6c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9380aab15b02e8b72f7c2385172c40386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b7a8747556dec14138f170a45b286387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8e2fea0fcfdf569022504c30377e6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbead755a5bda41ec9b76498bca5cea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0316273a83f55ca4de61763060aecb6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4859bac943c1c23634ea1d4cdc753391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f94aee205aef665208b1a2b3e5d60392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278edf60d85a0f3c1cde129eb1959b49393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a24723339bc8b07369b8e3e95e18ee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc2b627e1fd4aa71d95d434563cf03395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94938fe0c14d17bf0205c58c8256ff5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112bfbc796fbaf52c5117e80fd5595a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179e7c07db7ae26c8109372b6238557398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d43698b4e72d0b7a930194fbbc055399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2117420bb52f5fbcfb54a8b62500d58400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb05d6e298179deed7aebb837ee1e9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3560eafa4c339a0366b1b14a3197a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7a020a7a6d7e1b1f655e72850fe89403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129934738655df3d1a1f927be45093d8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e7f54000997340cb949b4b7896d31405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325fa8aa363f6184dfd9d11a45f774e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5964ba89f8082f21e9bccebd2a2c5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c743ebc66e1d720c864aeace1c024408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fa5ed2ddfddbd30546f404eab6700409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d195692ec51bcc5a8d47d5f93bd902410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe771a722e396f80a5e8476102c379ad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3de4559b6ca2e5d144669007e00fec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9018999f20c36dc1129cf7f94b9cf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459455bff07a800a75f1b64f156f16a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd013937ccefb361e118171396b909415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3dc63aaedd5a075a7665a140a56ce0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e41745a663d0cd837add3e5fd95e5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ac6c210de688748998c27c69996bd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d18422ff3776f152692a96e7cc6420419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1c0cc6bf7dcb944750e5a1fe218d3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fb55f7e3a25b729623605af24db26421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6316d629769f9a926b877987d94e1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffe844d89319461de51ff956c5b69a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994cfe71fa6e62a300348519e47c591424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64024399c28804147854cbd7b96ce8e2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e3bd4fd9465574276a533d78e2b40426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17c5d9c788b2e7c7f388a8d53a2eb1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ee7527445f00c7e612cecbf5a7779428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53476805fc1ee772f5e52ba0c45b6cf7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f4a244b913eb337ce86a32f957a03430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9431cc9d197500f4a0952363ae811431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aafbb390ec6bc25fdecd737c2a659d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e34f41173de0caeb9fb0a23b86e59e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3623a1adf82b5e6d0219f5b9fba2963434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb450163ca7b2d3a44b94772a6747aa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f4d85adb33597bdc9a61f70a7028b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab67dc535c5ab1a49346912e7121c55437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd5a47cc99b5cd0869baaf916da6f1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac5e2011b7721208f2bbcefe5a2666439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b84e28aff88cbfb714c5c9b3f11ddb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c7dd6fc552ac42a9b49e00d2a3fa2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4174b847f4a1276a859a79081a3600442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f687618a9d56ae6604bd1e8ff07083443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89c12bfc4ed496e530abfd59331d15444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e65150b7f7f8f9a83165f1fe116aa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420f18366298f57de51a24dad1d7e82446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266fe1de74e8a4287a7193a3ed63de1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c25a0607f72d4895bb350f16aa138448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec2a6e39ca6faf6883c3ef7d18bd17449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf443ca0d7a41df02608a1323e3c11c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b5fd98e27b9924c7c5d760fc1131d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21861e3bb5f52e9cbdaaa6685e68c57c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827474ad7e27ae99b3fe8895699305c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe1cf7ef87eaf4af3eb323df4d1600454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba9e558222115cc45074059fb372a5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639855b91f428e1c3ed0eca5dea58c24456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cf56f6ef5a1101f820944d0e71a35457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d681bb29a9656c6a7fbc7be42d7ae5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54770a1b6e9a7fee87f376725f917fd0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9a96857d44f3aed26298ae2eb92dd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc433c7045eb705b093106cc703d6c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66374f5115f3f7a0e1497b0f26cf70f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6fbf866540839cb041a4f8a0c24c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695664e69dc3b0a76f76539be5b67f14464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a113aa232f1f3805452e11a32557a08465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05079f5852c1ce4e1f19544d8c006d2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66aeac3c123f843cdc3de14df3ccaee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10efea825a51f49ed6dcea3c0c3e96468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e236f430584232411050b9cd22b50b5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7832437742fdc872848224ea7d4ccc9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd0c7a11f6f8bfede67c7b0505e1cd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3b25bb554ebe5b31b2f0a67c7ff68472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727124fd64d9839924c43c967707f45a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b2d8de8d26ac83be1ac01c68d636f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914f7afbe5a438aa27898b53a9c2724475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43add5874da105ab6df089c13c2e508476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4adb69617e36b1ebe4484632df712477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df286378b60ad8f85572fc349729bd5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f8310411af187d0cf3f5f4b8aea9d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f801f7faaf4d0070cc92e7b103a50a5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced965ec47e65cd4be34fabfb9637a1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a94e300f6f667fb88bf167523886c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9774253602361ee46648495ecd856eb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e89a8893fb0bae2524323aaf1a733484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a34d0c194124c28ca50239dc5a2f71485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be13da11f0da66dfec18b46021c5cf2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2d2453bc016bdaf3eca5b35a317bd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86990ac529f9981e64663f0edc93b6a6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff3d5ead198ccd624adcb413433a8b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d9edd96b49af326d6699c5b0197ca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9106318f9fb6970c57a93dd08fcf59e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f21d4629129222736c82393c98856492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc24935d4dcb1ad6861f1fe30a0ee6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e516ac01fa01eccba153a525dc3b5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f02f77602548c437248f319dd777a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1469495af10962c7d77cd922419f5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cf78778c3cf34a0993bb7aae4a269497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccab84f95d4252509019a1a60b4e3a3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c5409f15017bea622d2d6ab92dd55499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8cba3a5b5915f329db8b79b2079ef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00248f9630e509838fe42a442fa6187c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31f90c7b2ebe1deb4bea0211c6bd0e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cfa726f098de07e72e8afb2fef8980503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06974a047c897345c66ace0154ef3eda504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99596cf8a012c0a1fd655e0ccf4543505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2a32a5c578881c7e2e7b4e90842d7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f34775a4a45bd92112aa3f207eff15507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c39dd1561da953dbadf52412b29bc4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9813b0eed3348ffb10717da314cd966509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10e95ee819606e8ad363124e84384e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02431312fad53ce04b1f0bcc1bf683f0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a48825e7fbbfb7800aa6c06e8a3ebf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0fc6d4dde239eebb23508c46bd2d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71257bd2dd9cd94b5baa18b3a74d38d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895861fb4868432d91308ce7215bf5d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efdf7d17c570c1c001d6b04a4ead42516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f65716737d324b074d9c0963e17022517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10167928e0ee8ffc9892017173c91f8f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430e667a004c3777ab5143bfc51a9d3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7356274c2e274077dafbda5ed7c28f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d3beb1a2d05e3356ea15ac586e867521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4929523636b5ae8cd8f4f7976ff54522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a3ac4a5526a823349f3a90457cb2f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8e4f0a4672a33ecfd9caa33ffc95f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5768df2ebf6b5d8f24839df698bada3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d43f4032440cdcaced8897684a1641526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c380f44f8bf519111b0334208249552527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bea10fcbfff86845dbad1a9ab43227528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eeaaa3fefe3974cb722823cc564b18529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6bcd2821d12edb1c3cc550dd9561c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b045d0ef02bc170e14414414baf769f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50af19a320be452f9032a533d134de532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf68fa34d233ff7170802aab824249533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac26f5575a408c0aebd3ed2b8a4e67534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e23f310a6dd464604860dd12a06ee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b53fa497d9cfd09dc25b69c15a5f64536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae1b1b333b653ea5eb5c663be7f248537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2dd571ed8d7b0957b7321db8a891f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917eb5839b376625ddcd87543326c346539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183def64b58221b763e22b1fd874c38540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b37ff190d72b972ed4cd04b064a88541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefe49556e2c22aa75a992225169712542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8414758ad35c646734fa5f37aa094543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441b5989d8d6d38e100213415d38328544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34de02dceb3e0e899daf2c64256f37545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e7b739258ab53718eb747f7442165546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a426cca8b7315ac870fb8501455a9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddc151a837a9ae394199b915863a09548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21578d4b08ef1b6c50278e37f407fa6d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeea44dc1e2305680b2b21c529a5696550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9144117daf094b4f060da7449855f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a41e39676490b7af3b2584b84dfc75552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b0f34c3fb70038cbd1fd581334739553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf564b44d7c8cec026441e22c75e8fa8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319fabb0296c3338754b39b97177fc9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c790d8a766093c5e98f8388bd6411556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba222915e07e38204f00b52c5d6232557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1fd177d20e4bafd5db63b5f788951558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96ea72e46450b7ea04e89172feaffc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f46caa30797f4ef395110fff8f8908560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e59e16af0b4ab860bd5fa9d1f4671a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec896dbe01bbd898da93d6bbe7c22dc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f323529c7a69668ab038be6fa1081563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056f1a45ce296945264b45ce6baa670564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e6b57edba85d9dd75cc9e21436fd9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbe7b6a82f2efc96ffbc021004aa90566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7abbe4d7fc9fed3a225577b33b95c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d759f9a63e85c0c8e888d6ce5a8c97568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3082197948ce1bca111894fd27b062569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ed6963abe1d105b6899de12059896570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180501829b56b87f07a7de364094076571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56610153f688a1dce954c893b6b1d0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bcd51c430db7b9cfe189dc0573684573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0f694fd8578750954a3b281cc70a6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcffceef48fee90fabfff41d3e9987575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411f93437f502a8d422f886865b20d4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39df0d20dcb44398bbd2da0021a092577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686640d9e44539d5c7cb8c5b370437f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b7a3aa89a5b1731df19eaba088d02579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347363effee3f366799b99854b95ec04580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc006a71616fe867ee9e6d811d9218ec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae90b92b9b9dbafc4bda0624ec2926582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ef336e3313f9b0721ca1afefb5029583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9f54e43334f5a0bab1926a22b2e79584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a53e64a54cf98971a2a741556e966585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a73bafc695fedd69d23e02addddd0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189f1027261ded84fc502b2c33b3c98587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc59747bf3cb0a62b9c67e98e15ccc6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1abaabb24789cc0979ee3df8c9ff94589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b55bc968c40d33c600cadb18a9b66e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959651f175856dcfadcb11ac95fa0fb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ea0c5b45e9b83581bbfdbb5646946592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2a943ae16fd678602175bafeb3bbb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5d50697e6e0fe4e2ffb0f3ed057a2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106c8299aeeb05b532c092d6eadaffc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc4073bd6084f5f09aea6c98545b90596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316a3a4cf73fb31b96a3eb2d460cd31597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1813e8a3a6369a42117ae94a23cb851598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a3693a507de496354b873b7c6004c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7861bd0c71f9a809c48942a5932634600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1e2861a095779032e9c854ace7f32601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1623b01eb6b6503f177ae67998f34602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2ecc01a8e41ed4a22c31054c86d4e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ccfcf6cfb697c67497676ebfd86fd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f638d5738b5ef72c689cc56d3c306605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff32b507317d1e0bffc3b2f5ca52940606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ec281672dc8a2c1dc10d10bf414cf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536eb9d413de7a039ecdd014cdc483d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a863ae13f85570eafc258e1a667a3ce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea9ae184b2da928679c473b298ffdd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7a8896f65343a06e8971a076d019d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19708a2cecdbe6b6470ebfe22c7283612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb352978db5af2b0545ee1f8206e827613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda1b31c60b73b16232d374ed06d3b2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a19681cac543d6ec04cb228f67509b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76656acfd6a26fd9e8d891ccac9b0f55616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d05345f9e4a5877f84635d6211c817617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192097e63cdf80b955256b31d8965ee4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986d6bf37fe61acb8650f92aebd548d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46cdf315af25e2e0777b8c674d7541620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bf0a18d6548911593069f4bc4f3be621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca1871984b2c9b6c2892b84b885c3c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd738153fc8250d7925af25e99e31e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de799a2b97b85229568e92d69fa2771624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed7a812996678af9bd7f08689c3e4c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d8ecd2df0272d2956be57a35c856b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3705f72d82430a6828076f8f9a83949627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfa7864bfd107500b835c3d8024fe9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8256609b3feba592e1f4da6a169d9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22a25cad82a659530d81a4bafb840b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f03609e46ae5418ba076b8f1be5d4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595f11a9796b490d20b6bc606280e71632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3c2d578b64e0a23cb20df23baeed2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f07027a067b9604391afd3fc8a1da1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc5941d4d39353b2c9608256977ce2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443cbfb32e309a6a4aef44a6f48a610636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e851932b06f232b9a84aa58f07e754637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6cf519eb4b547e1e2c2d85328c429638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcfc0a9a7854c56d166f05b8d62770639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513818a625b040201f8cb9b6ae08fd3d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58d3cfb0ebbfece1df5c493bb186f4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1d9bc93e5ca09ffd536a6eaddc863642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a495492c1ee08396b84bfb5a6228f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628aab025582d2394228a745bf4e2de0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df5bf6251e16fc109674cbd8656e69645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad127e427d01db7ccbb4270f0a428187646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87127d4f7f2799410933714efe48680647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836b35681fb2e347f8c2c9e72449eb0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74071b0e9067e1396dfda33fec4bccdf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160da11d1f634285dbfbad8d620b2586650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8b547fa7ecb04e1d0c9c0f1263c34651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fc64fdf2d8919bd3632d3fd3a6c23652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1aef8e4bdfcd7bbbbf35767a0c6bd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93387a9013810ebf751e3c566d64f87654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe38e56e248f940d637ecd3eb65c6b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9934f71d0359cef345ecfc1d3c4cfb7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69882f18b288173ed1bb80eba6919d75657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382dc85fcf913b7abb29b32ebff27c13658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60147d643117eeab2d3caded9d649e03659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3ce587a83c902baa84bb39bd3aef5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e12cc4846228be0eb338def31313e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095b53849ccde639b6f98c566887ab7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54280c9f969af38cc8798c0f1415b0ce663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831c4b094316c7083a65a20c8691dc4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101849d8ebfd97f815cf7a306695548f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61c52c389e7609608f4db45510e386666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a93c0ce2909af37eaeaa4e5e7dbcd2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a50d4063a74818f790944aab4dda9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a5e5a21dd8daaf4e1bd4231c30cd7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c8fc9bd6ce14ed59e9fe008002f4d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b203457a759c01f98c65d97c21658671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd7b4b3c44d60cef7ef07d84bba768672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481632f469568d08be8937ef1cb066dd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c39985fb7f5aa739c1ee3328f6fbc5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9643d0d439d5466b25ee232f0cdcf5d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfb107a41ba13d8e4dce234bcdcd2f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb81e427c0f05bec6ba93da22ce539677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf03f89e65e5a6ecb30821cf6d02e5c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d2b8d7a786cc8d5a49dece46d8353679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432857305df65977a58f973dbbe4db8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156971a106e2b103a0c44cbf8f02091b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8ee09bdbb7ae2dff67040a927dc76682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62703f6ffa563d6432c9476e6aae8c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ef2c12d4d2a63e59660feaf94df78684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b791b3a434ef57175283b0e866f0c8f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06766d02d5b51f78034e9aecf7ece4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb741671426be902a46b2e206283c75e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e02d5c408bca21c73e4189ce004e30688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cbbca461df73d816a46854b86d97a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a1326114069e90523e0e7b3e0af28690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21b8e1dad948e563e759801a95db6c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f92a77220595a666f3bfc56e698a7b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58c97b1f162478d543df89e2f282b3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a641d7fb2905074c650cf3c7c839ea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdf61708af48c5b77cc24d83f55861695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2cc6e659a2e1dbdc3c81e1fc147d9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc42ff3b5483128a0550d071dd352c3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0264b035e30c77f7da2079039da8556698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614653504e0a76d843667ff336687ef6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7b66444b7d255bf278695975a2d25700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214514340bf6019c595ad893dfc2a6b0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae9ef039faddd04a6d3260969e56f4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25785b6580c0706f00f88aae3ba0d209703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8753758d17c9cc67b70dc0ec1bb80704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518c437881c795b3739ab9245e7b43a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66cc845f1756185b6be175563ad635706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18348319f0dcdaf30bdf89e37c6e4d73707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49665ab6b40e9cee18557d2e5ccc425e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460e45f5a616feab6e1a50d82272bb5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207169aeee8ca48b17b843971e0eb477710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422509ca29d6a9fa73994951c050977711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7eee103b321b9ec91f357b4360bfd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba7d46c66febd71842e3d153cb52eb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc78219847a59de0dbbaea210b39c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdef80f9f57c60a9e4076c4cba5a949715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004d470548e5f0470a13198ff333aa2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b53715f93edb0165fac5cca6702ea717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61520845b29698406def0bffc0f7e3c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a15272d5c680c1cb65755dba77111719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f0b31a1b726501f3fc9432cbc7eb1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e8ceda514e63ff8627a6bbf9d406f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580f93a492401325bce67bf46fe19c4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167e18e61db641637f8878bef38fa7d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748fb175bb1628f6343f774022675d9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bf2abc62fd5f8efe25398d7de5df1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6615b5f374dafb9d9c7e51c3b44c2d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5a29768c7715c595426a2eeb03d41727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3098ffc60bc817fb839be690829bd7f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c8dc71aa8a94f68d11fc1def31140729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f2cbbc8bbf49e938e20affa0ef9a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d315d1c2784ae3864dd4d063572518731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce14c72e4346db5bcab86c25ad5300d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee20a2dbb3fd331f4c64910b3af255b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ce70bd32d92f9b463ca512c018cc6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bcf318807032985f26f21edf3d7d9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79734d4b80aea568fe45be477d4f8247736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135325c7751e5fba6a77a0ca4eb571c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4f039a183f04408bd0a77eff58f08738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c578afb5f3f3b8285d9a2ea7024362739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b78899b1d87e3c1b751199ac0fa91c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d40bf305cdaecea0128e0f975e0a27741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a9acf60d20469ef1dccc14005344d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feffabee51e54bdf43dbcd269d7020e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4454e8423f8319a6fc6d6c8304c20744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4b61868ca7dc2c0218ccdd218d259745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba362a83e4e0ed169d179a891b2ff2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda2207d5504409d0ae6e830e52b46b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a3607dea6182d530ccbd32e5b30be748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a878661dbcdb30eff8c1a87a92dde8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d056f85c56e98b97bd5a888fd233c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c177c96e962a818002a9d660ad30ed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9f7b3238a24db472f3c7c7587e9ea752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc5daa7874c253fcec1c222c98e918753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e831cb6b412fe41451b04916a4355b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315898360600dadfe3f4e53b16ed948755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97ea23568fc9c9a2292bb070a60348756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5654e5e0f933881feda97ca57ea6aab757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da850af7845872b08e2e46458bccba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a73aa4121f7b08b0892c303e496cde759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>