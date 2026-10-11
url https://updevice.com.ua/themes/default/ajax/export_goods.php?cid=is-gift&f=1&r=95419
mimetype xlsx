--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3346,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cb9fb464d4b5eec1818a33f42fcf21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd202985e6dd538840f00f88be5bda712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf283a84bc05f5113ba8000411545b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76c41c5cf02af62fb93883591cbae34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9c477f7de5ca4fda711c2244778d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fdc7cb1bfc242d29cca6ae3156c7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0a20a6d9ae6be05271aa80dd99a5b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1add898889af54d953b7d6d2a0e86b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda59d002efc788eea073fbe512324869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b3198f8f970917d4ec9be378b73b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b8c1b43f353d2f1784708ce63976211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6560a378a9f50c40253f75dccdf7b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb87ac127977360b5fa227fb891a08c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a484dca2337946837d8a30ccf9f32214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07209fe2d04774cd7cec0761c1ce124915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95ffb816c5aecbd88653cfae1d8e5f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006da0dd4fb050ccf8e21cdc4d923f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14562a89d105fdca709892a1868d7a9818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6660782350c557cd056af365b9af719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91c1919dc8b3e116f2eb8a7851bf7c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68abbb9f706c9e886ca5e25297348a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c1f0bc44ac86c8fb076a9f80e26cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49007e0689bac7989d912d4f4f9628e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ba9f891f24b701699fbae49b5d52e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16761bee62a7b9a70916133dcd9f79e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596d16ab58d8d1103f78fadf643c7b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3fd30947a886a49ea8bcfc6172df727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026890bdff239c54f8c406506eab0a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffa054d62ff4f89716686aed7bd2c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a316e23ce024308bcba2d0c424457030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9852678e4afc574886100f14c288efb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff94e14a3da68ab02bb37fa186624532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c11b847fa07a1bf76c01894592857c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9772d1fc7fe2978419088e78119faf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf001c89688c4f6cdf7fd5b68e03cea435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff389f0f8d1b0cf4c1859e0d3e3a2eea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a8875565a47dcd7c2b6492c87940337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655348cb1000e153af627476915c50e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587e7e56f65f1c5522c70db2ccdd63439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd525a3d632f70e7706014021f800d2340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded711eaf32e400d47b4ec9c115c13741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8462fbda97c47683e5a5680bb9bd20c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bf8d079fb983063d9f24a9d43402043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bfe7ae6448ed79aed05b521b3b53644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8fa7e9dd552972df6e5b721e7bf7145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8c995cb9200d5c4dd61a37bd192b446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec726f3101eb87214fbe41b32664abc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c3b4941faa91d1343001c64a5ba5648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905101036699784baddec93f625827a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b486b843f3787c3c386c46abc147650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b102191cb8cf3b5f62143244daa84151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0080c058e9525746b715f99e6628dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3d13f7b2320b94f7a5e9f415fd7f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08dbb46c14c2d4974490d20295e06754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0799eb3a97dfee3b432cae636c6c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e16cc0487515fc5507d4a3d80393756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d86fcb8fbaeb5013637b37afb794457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e77413ec4b869a388a53e56e888b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee025496be207867a70829e17ad91659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006873b749380d832d34e4716c5a2cc960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a369cc3a450d255c4ccace84c2c6f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4e076cd9690ab0182f1317cf09d5c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4682e75bd25482a4543df7616258663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908baceaf2b611d7d3ed72868af0a7464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a407a21e2090b54e81b3ec19c1a94b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3352567c978fe59193a76c0f372f4566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c788cbc0b5ec5dc8676b8d3a10e8c4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b0510e3de422454e1030775b55d9b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb859647f109d38af0221b83ea047869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2653bb82af59719ee4320dc8ad830c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1d5b90f48b20ad7dc46c5cf6d7d1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ee35af60c7555b1001327d905b6dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4d047b725e2bb7d94e4afd27c764673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae8f2cfb23cfa6bb8e6f5ea21a1b3374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a482780e074f65988413b5046fcceb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2d449c5fc9fe6ee396a3db562335e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfab67d5b54cc2dbcf3e1b8142efff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97ae1228c541c1411eca8fa91d4fa678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5244d018d277a9d4fa06da471657fd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06a517d18fb7ff76a9ff755e7a436480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48e6cfcf8e201ff862a62cb486723181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb774ab8b7e41e47292fd5feb412940e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348d975f9aab03f3601e8f355065b0d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51f9319437a4b4f16b4e4e5643d34b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3588757069223dbfeeca714ee3327c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1d9f421fac8414984e510a0e0278d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ded9572aaff047eff5d6b1992ec46287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767755adf41db5ff396459831487f28e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae70f10014522fd5edf033616dcc5b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f8c767f76aeccf25423490001100a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b63f31e8a674da03b6b4a390551c591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a340b215ad5dd71de8b4dcaf88d7392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab3732f2f91f14f21523748011bc7793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd9067fb5510e697774ffac6dad67194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de039ec8fd63365906bd836735a5ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557832a3424b71a7ba73a73061858bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f74393dbde921165b76fece6c107297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14010b45d4426e59c13ae19e3504b9798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a787b3e0e6951a618b7902191754a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498a876d5bc37df5dee4b810f1b6742100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a41bfbe54874d23c6851c52b45f3e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c02b6c99be8d65812a317690e9501102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb4ed10fcefd6ba28e36c039dd20f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4a42f808d800cf70a39d91e076d73104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc04aca31cf08cfc12f5ec86c3d06f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f711bcd38b7d6d35915eb86bfc67c42106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf4f5d70823ef2be62772b6d3bf0df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53debfdeb17aef920923751c755de41c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f01015d9cad1cddd4ae0f0c750a7f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64188d3c0201298df7daace069aaac94110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ad0be79b65ec11f72e89add969300111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad501e2bd8d1f5ec21375cd0bd76f5a8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849df28041ebe69a90f1ffd70daab77113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee6504fb05356dd34aaead4abbfdd2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979739c04e4d8c815da23f66187ee21115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c00fe344a4e8db9dc42eb5724513f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cf3cbf00b84106783dbc998657aca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef82c406d9646a607ad6c9e5dad0d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e1d6178c3a71959af33f30762b3d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710e29c992a682e68eb03db94b55e29120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4865b128af0c4b78bd33aa2136f3c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eab885f3e413e910f273cb26496bbb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b18c9d36b6daf10c59d69b109de49d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1da790a3558ed5688fb082062df16f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088b332318b4548d310392f8f9b9dae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac50ba70a0756d23934c524864c1cc7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8debb2efb31bf35b8dc624dfdb2b57e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67a0a6b3fbbed4a059d56cd8cbdd74128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f585b40eeb22766e83228e43f6414129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96f6de601fefc8e9b4e5e1bd6e9fbd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b997c8ca9e45e7ac2175c46ab8304d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61884cacd0f01956f8a639d8b229e1c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5004d7562a561b41a9b72f13b2a2d4f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3faf8a7cf3afb053d2e9ee01dd080134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1d1b37a01105908db9ca83dc74410135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1249195b2f978d1f88de41c1a6e18a0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f562e715a6ca309f1c8c652ec1fc7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64fdc3b7087889eae3e2aa194ca0d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751e1b73382baaa3785335fe19adbdf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd610fa03f2459924fab919299cde86140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a139769a7f8394b7edbf307d363f2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd821c89a18780393589220a3ace41a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf195f26c90c903e99a47f4b8cd403e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969be54b5b855078542319c0c9391b7e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dd8a5f691fb807b4d4a7c9f986cfd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f57df7796ce1be3e45833944f2b8a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd995bef1eea2e1220031a003b16e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528616b0aafb1019a8e8b31b44f35f80148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87222d3ee3dfb3b311893293eaa3af24149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6627b169fc93f4483e83537677662e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191792c927867bf1090d3aef39b8796e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47675256c01755488ad749f57a9e7188152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f19094fb632223217c7456de3529a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab70036d23a427a5472bbce2944fae1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2f16a87cf0bf71b6f868add8976e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fe4ce7e6b511518576319676e9e21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce36f16000b6d82c8f47b5909be9bb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064e0c3b6dd20df9fc44bbec55f528d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130799e53706339fa71b685fb478ef91159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9aa1fb587d387f65e0e99485b58cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ecf0082bab9b033d162b8108fb6841161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58060649babd8a4c6d3ffc9fbe806e26162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833db9f45a1d0611b65eff51192f270163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ad7efa50060e7b946d6e02efefa8e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82e3b60734b4f718033b137c352fca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723fbd3173a5dca85a18c4f5818e92d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f320cf79d02bea081c5cc500d0be81167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a70894d199c67ee27bd128b5b794a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf68b3e97406a190df39684e72e157c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2138fdf77f869e091effd00d8d37c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057afd32f068bee0108d9b8a2e9619c4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87808b981f83d7983a91040da53df113172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1434694b8aa72bb4a9c218b8acaa8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5fb8afca252996f8a9819f3c14849174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149a9a4554f0cf1c7756229fcaac5e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767dcf8c7dfa5ec614b19fca92adc63176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffebf36a89597d164ada4525fe06cfa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23456b0f7987c8a054ce928dd8364cf7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd47627f9f66f06165e40fe16cd4878179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff1f8ff9a13c5bedb8cc39f04550b5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c095336e0089c4715136e7bba374c2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68715eba1938381630afc8fb5ad2ed5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1660110bf152c122b1175375ef02b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfaa5723a51e538cb5a77b5280247d4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355223ca346abf799093e185b14bbaa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c2860c40ffdf8af8c217955d83b92186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8417c9a84c7709c1723d5ef557c96187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfeba00871fcdea5428dc997834b847188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b08613efb54ffe7f4b513210e577d7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ca263e1723944b81451cef7f98234190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46daac1c75caeadada72f4860eeb6fa2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec03fee16781910fb07a5b8132dafa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2963c75f8161559569a237e4bf2bffb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c9f468c239ca6000bf35357332b8d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2119f4c5f4d1daecfc33a2b35357338195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908c38eefbe2b6822a9e34274a1f7ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66959ab6a98de10d6e9f87609a1b65b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb37cee51a62beb48fe50e7324da2db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4004fab5a39ccd72e5f620bdc64b410199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afde14cae4286375d7dfd46f3254087200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ed61798425468ee94ce003f57ff84201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a435750e7f2e30856f103e340ceda202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdce56578b61984120186a32800e942203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9eeeb84f37c386bf8d27a478d11a59204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca060ed732b825c348620c1c50bf3ddc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2b4873ed6688c18a72fe2ae58b9cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73fad67685c7451c3119f3ba466f52207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d757d1253eb50a7b8643483647391fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727e21a540433f75cef8fababa8b32c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d3e202fd775fb9d9a2be56cce8a09210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00315713e7277f1266b430232cd73b04211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52651901ff33fb63d0d3da28b049fdcf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a453b7073c725c7b2438c621d767d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9311b223cc1025d4e813c4d937e5b1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b9590e02a69c600695832ba4cd11c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d999df90f746be065d656121405e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e66817a91f5a92989a2c5c1915aca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad74b1761d1c2f4821f4cbc9a27f2b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b509d9dfd1d84ee04a8aed8c043fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb2b646e8c6531bfeee89d4eedad21220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c34dc050c64a17784ea37b08f6c63c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f75693158b84a485de5567f535271222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc621efd3aa5aa67f1866ecb9bfeefce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38e3e4adad43a95fa7c262ed45ab3f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd45e48f3a2823735d05689d0d4805225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38684580f108ad0b428a2570635593b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7af9273e4e12ce6fe9a1aad71db76c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978dc1bc26eecc7f36516e4a9701d3c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8538373706ebc5c083b1d4a99f0b54229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc376c1bf2f09646aefd0afbb788871230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e77b9f1a4c71fbe0d557561b54379231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98379b0abe64ddeb558033f4f6fee4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629e520bf2e61e7e38441461bd86948233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8963f7988155e106df08be09d9554b0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86101c43ec1bc28befd90b02d145a1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979b0282407aa25b3676f7b5a94991b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ed69d3a4ece775d9f0db5c418b449237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d3e30aacbe91922ba00f39b3df053238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643eb93f1613998fe2ecec2ce1a01db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14f71bdf84fd709e167ce3c06dae5b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e38fa88c5947401144e8967e488bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad86b28e8a0bec26599343b7db8b0bd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9a1bb31f30e39797f19422de9a0af243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54013df170406639a6ca1666878ea1b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880a20d33348938a664333c3d7edc3c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc98ba351b019d0eaddf20572b16feb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0556ef5ca30b89e0e4dc647936ec366247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63ec6df9ed1b1bd085f611b5573f45248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778dcac814823053b3a62aa3cc5c6905249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006def7d34fafecd73afd5b049889b83250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f45e608b3e66b8f18659645fa217b6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bab94afc6d92703a10b52b4321c6e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee91969681209649e4f2aaa2a2e412253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf3ab44e88b31674dc94b8a15a1616254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335eea5c65f39712cf179015b2e9cfc7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2c1d11cf387f85d49aebc6817f9d8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aaf5d5e985b42e90dffadee493bd30257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2857b26c6cc51259961f98509e530258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94dd4530cd1407343bb66e3efdcbc2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef28d61dd714288b7dd277d2277edef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729de806f25621302c7b24a5a0147e48261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad03cde4f7e26611c1f47ec86c7b784262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d2547c2efe47d94b6b107154da390263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94488c346678269acff9f421ba957426264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed038521fa364b421a13e6d4eb12a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0d099c4e32a79cf4cf4ccdd01c1e3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb3fed937f34e82e73c9067b6c8158267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a306419709bef16913d5f1e1c121a11268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e395c7275c9edd8077c57165523590269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae00c21ab854338c961c5beab9ea4e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa032e17444428051dcdce211fda683271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73165b9cc0ba2d2a7ee9b5ab7bffba8e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99558197e0c7d78387425730a47568273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff66593e182a70f7ce037cbaa5d8875274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae707c7430146c49e91793898324759275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99f1512791021a82dfd8594964fec1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700055d09c67780aa55fb72ad2add7b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7565930eb004363de02796619d864ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0863541f7155defea2f23340d7c7f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47860127adbddf34c003b086ae3d6f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38c5d4c2db9ba4feb62a030b906b4b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf515ff5ca9a466e6edca5879b9c10282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eebc82691777d6ceedd4a6782ee091283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cde64c0da6cd5204aa9187c0c3684284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29e55dffe392a51f9ade94afbdb724285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fd4be42ff95c98b2ec8744f5b93a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac8d2b8ead6272ff1439e0431b8cd2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119940097e77bb8e951a99fa0405cff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd45ec85aef0be7027e84189efd2f4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19af7c0a702503a9dc9f97b1e49fae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17368e59f6965705cda636e3675b06c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0de9db77fab042419564480f17bdb7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374fe18eed18a87f42e3fd6dce5bb4d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6816fdac8602519d9111d19b6d15fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f6c7a2eda36faa518fe76e933ffd8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550e5dccc1b09b3d99d0d53123caf41296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b16328a0d16be67b6e7f21e5383da297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ed969bd0127a2ce2e7335e9fb7a70298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe6f02e2569ddb363e9ed6b41faf75299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87965230bf9043b85312e8134d5a06d5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75928ef1669d99116fd58b8e797349301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315b0ee85ae6e5f149d65b87dfd507b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c8db92d8e2793bb634a352d126265303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11aabf49c205dd36219eccd002579a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42aaffb10afe0e6471077e30c3875f9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12160d7f84e709f35b2ca08706ce48d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867a9d69712b845d2eac8aca49b3e26307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f69b4fdbb9a8ee5dbf0851441fed1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e26f36d49a87c2fe834aeef3853a3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6f20dd370262f8d3044b6bfff6636310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92886fa0dd1d815c8c1ab55c8b93dd0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ccb02330a4cd19bf202bd9085dba4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783b8317c4aa1f538cad0b6609c1ffc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239566e44b2a9fe07312505a41ea0388314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d110f45cb2de20fd3b1bf857ea68f91315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3e7a4498235be28f6b06ea5389b95316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e63f4681fb25b25f076e6335ae5c66317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc2029ce2236bef8fc3a1a68436db6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a111cb302e1b9e96f2cab90304ce2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369078f602bd9ced3ba8bec526f5e885320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddda2379d237c6a43c653027a642493321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f755fa8cd847420708c8023725da99322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce3312d818e39e3e07e2c7681f57b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e353877a89235a0d7a564ac6e70efa0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8bdda1668f8da87a566828f6f9d90325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb840ba42d9f3e5f4115c94babb7865b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5e7548f596e5f0d9599fbca855eeb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc7dfc3cd3bbdcec3e0c99efb59af4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecc2dfdd5afcf22177e96c062fe662329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371aea174525eaad983d56e325b6cb75330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991d41a8a281b613bfdde29fe7e1afa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6622cc8752bbef29a6b7fd2245cc8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfec07bbd07a02ea9ccc21dce47772333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcb87df74b342ee1865b531b0cbc28334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2f79f4a2be22278b62447c45a224e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35e2e39e6138ff54f546890f0082f9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bcf1bbb2e3b4cd3df8c3b10ba2e47337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c462e849cd62452521fcceeb65037b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9059ccd23eadfb96c2149541c973bf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2101e5c6c716d778cfbafd015777a0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d3e11bcec2121b2c3f2ca941a5ed5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ef5893ed99ec7c955742008cf6554342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd81e759f086a2ef8c02fa90f805292343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f70df0fd7f1a77fe87f4a966e404dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8021c519befbb338afeca81ba2097e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af857be258e7679f2dd341ab005a45d9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55199fe1b4426a4058c2e53c4fb4de347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48cab7a2d5a16eb51771a30c4cac9c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af4f1c8f3573ab9fd1f965229bc298349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a44b18c9880732cda8f1eda5ea0d7b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3e824692fb78c610f4b4ef8e81765351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c07254bf665b5883a591b867d3b726352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c4dca41f5bcc8385b254596b885a2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5d4f6558bc1e3e1ea365f50ee988c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94adb8c4c42e04b854c368731eec9d0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb6324e0c4060cd127a045a7dbeca0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9d4ed383b3937d99b54699f27a5c8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122613c78a4470686b7e3f9923195e8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bb132fb79b94a822531a2eeb29738359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0d5dcebb9f778550e0b198a96e6ba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77beeab055245529c55a4ca9c9f2cb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697963a9f81aa544474014878ec4e54c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54baccd43ac59e820dd0159fcb32779363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eda6ded9935744e6fb088ead2e6ba5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1685492c112c82d28ba8dfb7839b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e64bccdea7c1597b5f98cfa7f767c6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76c307af698f1b46babca3ff0c71a5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e56cb6c19be7e63ce17c1592a6a16e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4c4835de3ff23e8ac9f78d0dfc494369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a81410a9e41fe0cc343465fc86080370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d0eedfa9199de3ac476081e0b18e6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ef24320621cbfc7b334409e127dcd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934574ea28983aa798afee4aca10ee8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d137f33d7054909e6ff1caf65b0c4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480da9a2160ef9bcda7df099d8a0517e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3917aa1bdc3a88961941f255e52cd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0b05d437900e224ebd7e2e7563f34377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227066c0115650ef64e9fc548370f20378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91511929fc6bb09a74c04d1a295d8bc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a16c086cd301306861dff7131e8bbf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fef552d6b44773a970973d99c261ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dbf6889d9b24c3397eab350c0e997382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf0bebeb05241dd6a2b156af749cfd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463dc848ee338cb356d3e1d8e9228504384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edcb1d89627ac84d786c897db6d5cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e94402a5be673fe3dd038833146929386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c335f95a802a1656905848719e86b6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7779f93d4fc6228b3471694d6ab7e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2bd9bf465290d2449a6ed19a7a7c0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca71f24b1eec4fe22fd59a6a05e68db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9843b2d64a747b21625ae842c238087391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be18778bf4f2ecca17ec90b4a099d7f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5df4446474c0f8f55cef21e5545a66393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b5b2c136b125de6229b8991a20379394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd99f9b0298111135d1afb77a97466395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb6a9c4eaef205b798dc5816daa407396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf97a19d6e0f45c87e1b113656095c1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074e1641343c9b14ef64193c88a19c7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa26938d34f178ead76f4970bb7963f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991ffa6f8fab48676764b24c6d334c8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99c07a93563647124814916d88dd30401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9e728fef961fcb3d2675eae7a38f5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f034075a48b32f90230fd5736ddaa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e2def81fcee0b4b186886df01a17c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32682098f85d826c540cde4775b52e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2e9cce019573232a6ef93aee288b7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabab0788ccb1928d5995b17ebf0cb6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519deb3aa76a1129044c0ad9491b2728408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75342cf199f2527e9afd997cd6a7395409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10de0d444c79ba05e589d8f0381971a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f91d00e911298f2d3995afc04956bf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3e907c07c61a2f03dd33024c3d166412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde62c648a8774e4bf8636de6a02fb7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33741977ed2b513cbaa74ebbc4be5416414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e51993cbc28fbfe984d9faf226d09415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9b83f86df2ea100c377641d6afa52416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704de41d80cd223f679ed209c706631417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb5c308ef5b13c8671e3275981b983418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806281cec6263620434ff83928f90576419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899c8a93112772c8dbf7df069b83cf3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02064c4e4a50f6b915722e20a7efa6d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96a1d329a0af3d7b8286dd6df3893a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461113e8d67d8bf37591933bd16f7f8f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c3905e7020f9ba262650307b47381424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063d75bff9e1011b705bc03fed75c82425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574e3e67e9127fc81992c27dc7a0018426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d620be44428e56b295d73a12635deba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413667f27811ead384230482bde1126c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44074b76aa8eadbe01c25cd0a8aad70429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f625559a4f7cc27829840695d0cd3e7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd923dfab5a5d850f309b9bb467c62d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fffd2973a7a34f32ec8cded5362d0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67b7ceb43eaf7aebef5e8b5b31e7dc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd916355d2d73505761fa0e00ea852434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6557205316da9d63e8d69902d5203435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64891a22f668f440012bb95933e190b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bac2eb2c3119550611a3bd41854bf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b9c8cd4b60c9b74c855ebd273c9cd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629802c3100afba2d325284df32983f7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bad8fca28f9282b1fdc2b845802959440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736a1b299319ec9f2cd82d836916a16441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cadbe80ee388b62d3ef379a1597f8e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123e8f8cc10ecac9a9deb1af9fca8ee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86432f2a445876569108a09e29fbfe57444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a361a0b66d1bd9f7b4bf1cc8373e2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dda38a9a6bec70ffccc1f919adfc53446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e230eea46048490223c725b8c1086447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342b36fd87016348b44419eaaa7afa4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31845c12edf6c2e85511adfe4a5ce0c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deeaf79bf160d92a7c6d61b1686996f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d57d6413b4c80a7d7cce7bb3536915451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed279f5fb70410d6aaf76b1732680cb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc1c8db55cd351576d4fa0ada47747453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbacb64393ac919ba984e72c9ea6318454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c62fd721e97decba11cf378379457455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d62a0b269de4ca2d1d65a5196f98a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47090af2bfedb628d1ea703a6f905b2f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48754cd506a3a6931816678302b88a46458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f35580b889ff8c55302fd882339faa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ce4ad13866513beee5b6a903efcf8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a228c5ee8e9197e1deaefb4968b004461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3fe330b6177d07e7e77f570eea565462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bd7edb3791b9d0e2ab52377f95461463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390587c767a27899ff980e52423776ea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f6d4fe9fad90cb2cface9d28d35cf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a556175c221554639110c243f021c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88746bf3eecd053c2129c2fbd4b09059467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f56e8c921c2b03b75a934152f177fe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7df78ed8250ece505732583a46cae5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abfdfc400ac2ed5a79df58cda65459470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815894b98517c77633e14867354d210471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4ec17bbf35c00cd9b12561e7145bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1137b442caeeb644b327cac05915b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff538f8ea35aecc1d3bb83e1b3a1e4f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849dd566ebef23a7f44eb7cfd39b4a5b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4ef8267a716c316173a2d9e103f05476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45071fcea9795ae28aa99152b5d734d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b09a36c39a2132bc5709a6e73f49b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4deec74f4ebcdeddfa46e6971f5df9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a9c5f5b33cfff1b56b9e1142c9040480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009294e10e68bbf2002d5d39f0e6554481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b81a74dd121c9f54d3b35f7003f7bf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00703396fe9e571449b14a1a5f1f0111483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f780aa8c72d1eb82f75627f4fff1db484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3aa51624f9e50979d3b706eeea6595485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fbae572059457162883c23602223c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1684dd427455b4df2f1090e6241a31d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e83a7c947da4870ed28d8b7c920bd8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbc7f1d6998475e7679ab2885fb991489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39a5c78862a9a6521e57c5dc8c72d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c76c22cdd81d1b258f017c8d4dbd2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eda69b0246aba29003559e4f2e120a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28411eeace91ca586acc2b4fe260f6c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505660dcd1f4a745b699a53b490de76494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ffcc19939f47b4c834de4fc6f1823495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145caca5e2ea6c0662e28073732535e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1de984072f61c7b4da371eacf03bb0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddeb90935f69f62a02314f677b5c97b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bb4557dae4216547a20b6077e884d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0d323f731e432c3b581a43d77b137500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac838cf8e0ca58757025a5f37d4869501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3668441beeb1b016f386a68acbd803502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf711731aee125800e88fac73575e3f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8648e487b8a181c34070172837dfe9d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f02b3d2dd14356d6d80ec59efe04f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b41a730f3b1c295a1accc3d8f0a71506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ce2ac9617b7fed58984da10494833507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e85868b6a758993834e01171984cf7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f270a2a35d141a51a2d57f856c19d9e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebe172e43e46a766ff8bd7e3052d0e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42757ac5187ff1c93e481346e0022ab1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc02cb365e7c8516c4da4df388f03d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2582abb709d3e9f8960510a5106dc1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba5a07e9a55024e78382360580b6fa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a22be63996e05764bf80060cee7f95515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181a1725c860a738beeb8167375b09f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40210dac904ce6c71d001e350228525517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4e934bd4821c836654fb266e5b4db518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ec6b8da83e378639566afeceb7aba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9087451ff89aeee016f2884e9e3a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ebf84a8f1bfcb56253e1022bc0a94521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928767d3a2909c4edc15f9b56b51a989522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f37b2e56755aa75ce7ba8d60ff95c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4467b6fe8f8e13307c96907e97ca7c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd67743849bddb202d3331cefbd636a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b3e98e9dac7d45ed4651aad7f1572526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cbe629b125cc64d5797131bdc85ce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea4010f72e9fd3194b7cc921d62c5c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150e431d1c91b041d41c0dd0627209f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a578cd93c6fbd9bbd29a900206f4f2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37138ef9a7cc8528d712b15bc91190a1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a02b0a93170e6b66de967bfef6c4c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43999630677760156da58d38117a5e30533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b22e92d1f8001ae3217a0876b91fd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ab12e8dc79c714f78c7ed17f9a3cd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09197cc7aca55aec976969ceaeecf4df536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439c3f9979389bfde1c3c4443f13fa6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e602f9812cf3f3f54e2a3f497a918b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb881413e9de2553a4e14d8020b74f0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3ba089394d2a8524e67de9127f02a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6c3a37cb1b7628487c1ba57b09b2d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7405be3df6d326384c612e76efd5ae1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cce205a8efe783e35dc9fb4182b57543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30def2497f13d5956d5617a9c15b0179544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed3333d3c3788859ff969a443878f3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e0998966dcc32e5d837d4e741414a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91599f3244af04998e254e06c8c436e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03094500905fec996a47676937ae3c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9707aa9080beb356682f2357939c2f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545252383e2dc5f76674f0950962cbc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca1bdb9b593393eea8374c0abb5744551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf75a3824133b699524aefd6362e32552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d254a86e6fb6f76f070b3c4ce5538553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeece25ef98bc4d24d35a0c9f8062e5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa6736c46af09eef8dc46dde4b5eaa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5777f2d9bc77aaf5446075177bbfbe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63a9f0d755a46864bd57f8a2d6a751557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b3a5dcd907bf7bc14f4558218352f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd679d70040630f7240bc004a700168559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401802a121f7a95739471edad809e089560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafd5808f1e5cb495777295739f096d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebddc8dec1d5a258e478c8fd925ee7f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c406de0b74237edaa2d5c79f4160c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5b66a4fa7ccd7730e4c916fd482aa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb914dd710bd7045edb056b5c5411a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878eb46aa5ad6491c3f4a900816af52566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6a7befbfb94e50a77026f74156b0c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b971af0811da8f5213aa64ff51ed3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6910f822aa9c07624caf5b2f0a72cf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8ad590e7547e4df928fe81d356289570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d3d894fbf903363f4af841e0d391b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2618ee414b20919a2361b63c164f545572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c807fc3c017073262bbf12546ef7ea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099296b5ee431a0d0d91aa5d10beb44a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61ad96dba85d889b7269fac4471951575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34bc7bb02067f4ac0a9b6ef8c98666576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e40d615884b68bdf490b6063c94af577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf430a44aec4a875f9f21e41aac1a4cc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499287f61356a916ab57cac2bbc381b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0a7aef374105dd49f126273924650580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7fa35cfd004253d3d61561a0b8c91581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a744ffac4546f9a395ee74c852624582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d45b39c0c796f70ee306a8aeb1589f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d257789f33b2c3e2bb1c626ebf6db584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308a0956229ae1ccdb64f9808504c5d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ef913c80df1e565293ffd38bfd943586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e511a5623fdf1b731bd9b7a586acdb0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4ee05ef7349a505dfc14027e1a137588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae3e4bdd6d1f30a0235c68339a5413589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51c9eca01383ca398b6145d628f94f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c660f02d2ac850d3a7474dabddce30b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f769f663e9622d636bd4dc0c2e285e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ebfc98cf6dfa3cd0bcd7e03417470593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82035a640c014ff9b115b916b8fa08a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391228c9f6d037425745178949ff964a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e80835278780f8ca90723e16bb384c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ef4cb9013ae8c62d75f5b7ec599e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd25a8dbb8e5791b5513da7dc2c490598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79145ec7482f5cd6078cca9c0285846c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63609b669e3201349274630efd4c0dce600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93647bd95d66e214e6bdfab94df6c1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a2ef0fc018cd4dc89a434e091be80602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b19388d8959eac31dbaa3bf1a62837603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8768b6d915b64578be6a61b073c3bc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559e7410a3a4ae6bdc59f92b613ec22605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadbb2146c5263c8118901459177842606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ac239b92dd563851f2753c3eaa1a3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5231d77c9131fae90e6ba2f6122f2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f179bee972393bfdaf40d54f32308f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4d3f59c2a5699602c647082c55ce7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722972ee9eff880fbb059a45ea922ce2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9659d7af65c012d4830598f759f7f42612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e58b563cef915a81d9dbc51495955e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ccc8a2a6d3467be947cbc8a014f87614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3f41d6a0d3ee6d98b1b62cc5221e8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea217c9a5aa233d31810e3460c73e29e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18db4d9e1e297500d8af4a33e7949c5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1319252329c79d9d1bf8b5be186211e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50621503c230b84b74c89556dad980a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83354dda82a68573727a9618d41043c2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccd0d5a53b2f598ac8de507a4576b8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342d8bddfc5cb2bfc815d349d2304ca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684a162447b6917adae8b39155ce357623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0449b05791d5562040014f25d2006c8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244a5a0d5dac482a15ea937d1aae4ec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144b3224e4311f071bd8d93388d8e2d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eef26f0346ea3b1591aa870b12a329627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684f02a4a8d43d729e1d20821dd97db628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d346028aad723565608ab5e84eabe3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06751c53e2bb90f0ace44ab0d6a23b4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3341b7df64baf24660584f670861d6c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc2a77815c88dde7373cf787b6fea8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69204f3be8d69cd84cab34cf2f25db633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33d41925689bbfa5da0ee553e2908e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411500d20938ee2980513d10d4d625cc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21f16c23a2f8521f44061f2c6ff90f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01252c9eb308bd2502d8f8a0b88425637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21af5b7034dee42fa0dce9c0181366c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9643cefc3a6f9526ec90ac1c858911639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13102b2a7faf1c9d723a5e2e0dda2823640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666373d8a604afe4556e4beb5fc916b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa146f80462f7a7331b170d3faf5ada0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7efe647e81f8c4eefc8983012d5506643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5ec47d5b0e07fe09bfa775f81d234644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14458c51ea373cb47fcc90392f58a97a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d23578428bffafd191bd449fea5f7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c323bdc4788f05f620bb996c71f91647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db087f6b71805a2d4bc157c067f37945648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee0db6b7b7c1de6f4d04d8b60b2d0d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ff18f8b5ad2a0c87aab5b0a6d6bbb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5943200d28286af76f1417a11696925651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba16918439862456a3795d3abe4d2f9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89426ddbd1e327f920975cafb5ae4675653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de07a9a4a1784d97f1c1aeae2921111654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ac7f96e677bfed2924d0c7e79f3bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7af90c6f5250c80dcedd6d06a55db8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8342e9924b8dfcbf035cb88ab2d9f8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684a021e0733b8da66f1db5f20354aa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a752d0646d0efaf9378feccaebd0c6e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e1b9edb49c9f7ff48b1193e6cf63c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ad5d727ecc6ca1440f4699585a1b9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971c83a58b410ab6f92599a88e1301b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcffbab244413d566b4d3bea1e3772663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90529900d8467e401ca326d0de2a655c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1af48ce3de4a3143399c0a0946f4f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2b6c28a2306577b1b9d99ce67ccc3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae933c2da0c1af6a4318e367c72f01667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b77fe787bbec8ea58afd421e6e5bae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45719d02562bc6a8faef1ea676c957df669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f90980aa480a712b44737dd097646670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4634e803e583f9765449d9b44e990671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16683ff67d6b7016834c22a0b8a64d8a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73579ba5ac97791dafe0721f4334e9b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13803794e0223db3f1c2c681ebc6d1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b10934fa70f5399b729d875f299531675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3547302d40a51fc9b419b5fcb63a8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a7fd38d18544ab31eaee693597ea6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8b47f7070fc64244ae9a25bf0edfb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa6f067b23581e385ba56c0ca02aec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762492ebfc49d0ac7d68a1f03d54f90680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231c524ab92f38beb6d8cf037408bc9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082e4804c8effcc6e820d9b40294fc5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c14e352379f62beddd33c408094e2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb443118b0d8fbf9c445f4265c142090684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b59989c9054eace72d751912b91fc5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3b289ef5e16a8e4457fd494635151686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7df81ed465df8aa567edc3cc92a98687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838622fa603e0288763e5b4f793ad93a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5bab7d10582560e24928193a9603a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2dc584d88edbf3f5c6094ecb05c4a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6eb74cd36f8e887717a5ef4a485b4f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a250d77c97b904c92ffd5d580d888692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f307df33c2736f095d89291a054daa3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc94e16f7529ad1db764ea9d0dfb6f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11cf38ded2500d568d9285d09bab10695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5efcc73d11c5846e5b270da5f07e75696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb7a83f882b7facb8bfed291cdd20c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bb5fd06a3277be1758ac4fd49891a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce8bf536b6dc0f8695a0286ab123fc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f59d073c661281404ef7264abc71f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de813eab820f570cfc604722d83280b9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf116e4d0780fc0c8c7b44013ba8446c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9b5f4a20c3033868cf00e1cdedfef703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9406dbb4760e1cf51a8cbcd56165c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea4adc0567985045be129fd4f37597705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d345953eaa8dabacfcc9c32391262e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84d210f702a92589170f2a5515c7d8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86fdea8977249a14476f372c705c93708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ac936d595a5161267c699ebd186fc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf259e30b5a3b1aa53dc24057029586c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154b72b2a009517c05826f8cd9a024d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0985bda57946a8740455057b4965e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739eb2e530328df7eaf1e7f469fa480713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c6147879f0b5b7fd51af8ed8f90d0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549fa45f9d725e40bf34bb935f12604715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724da6c2e0964ff37af5ca9e6e9149e2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf3977082d80e47a4e235ebddeda3b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9af1114b43d7b801827c2b041eecf6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462bdeb79da22a39a4f845cd17c017f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e425a162e6517d596b151f8a30cf4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b6fc885a1f558536d0b6c83613081721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab76ca81ab498557d04cb0503bf1fda722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28ff6993108e523d69ff221f7d399b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcc47b8979020d6d95d85e13618c8d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63f99fa50268dbfbc3d5f6e977ef0e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eda26b5c9e1255834f5e2d227baa05726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8a80a70e047576e656ae02ee8e58b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d775ab024cb619457bebda3a8207cb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66495776bc267840e989764e0c8ada729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c12e92deb59e1c6eb65a1c827ae04a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de50ecfbbb9eb74cda4c2e924df1d26731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59f3c98615d47bbd355233cdd069fd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be6233af86d819a2e009d9937d5d63733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07e1183a744a28d63d471c35c598c3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9d073a1dc1648e13358d884c4e8a2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4251f0eb193697b9432a14c71da8f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4011cc806df00a2167e216d43ca0aa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181617280ecc3e581349ddba7e25a93738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc074a2edc2c11bab78dfbfaeee871e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773403d69dc65f08d14631c09a23ec4c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2780f746e08712dd08dfa934c0da43741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf103388cfa355212d114f50dbbf85742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6571c3417be87775c41780265edfa6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a770c40594323db70a6004f8ff9cfdf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b766b532a71f23c0f449a3a89417ffc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29f7427a8a2c1c5810b93453d71360746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa1908e0535f0546a4cd63614de01c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef74a24de98150260c5a9b6539727f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccbba97fe8d62b4201c53fd37c9d53749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d44dd78dc89f2146dac00497a225f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4f17d06d1b734e89a0ccb2848dafc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92866ece1060c5894d60e85275ae33de752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220b096e5160127b39005352827bdc7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a234d9055b861529abe3c8e509294754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc67274eea35ff1969c06e842d0d85d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132e76c53e2642352150cc686dace40756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bba62f4f6523f43bb49026b950bab1757.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997360b9c65e9766ddbf365a43fda0e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcff8f111e0fa8b56f9226d017a41b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4d617aa67ed640b20f7277c3801673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8168ed308995aef59b12e56721ae8504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cb8102e1b51ffe8506cf08162f6fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0e9a23e8efc2ca19b65b1cb4544a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a16b9d43e09cf0ad35c19bc0f7faf27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f807c9e02111280641153c50d66b9e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38bc7a6378bd5415b393269a8ec56f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd85b1955006b8abb037592144ba2aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c5a8063a32d2f44ab9975e8cd89ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54766f35c7ca02341312d7e7e1cc920412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4073abab534e928efad4ca0c70466013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3110065616edc61f678eb17de10bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1bef928e8e5f5a86b618e75fd1a8e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7e95be727fefeda7ca149303c5e0716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae93c05c4cad48145c45dc144252e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec8b655f90b20296c7dc4e70cc9a9618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68883e24e8ba50f19b5837e266013619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946980d6103d49a5bd2be5f4224b10520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0461f18ac34ec729f1246263bccb721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b320edac57b472019810258bf8f4c0422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cec9b66e786751e679d0a6fc488f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87d4e397c614b86534606ee054f50a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aafa32df77e41e69ba959ef9aace9e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34928e2c633ce1c1fc182599471e3dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04130ad068633c1cba815d3b2de19b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a43398ad14daa82e02f0884ec457ad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364491b02a2752e0d22c9bb69459daa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561e1309fd71175cdd59e34dbfc261830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53322ad55cbcb1a8aac4c350864db83e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f12db8dd288e359d427a30293e672132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387abb95d13f7d5e51958a1e162840533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576bb7e39d7468c88157e5edf3e015f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da82a2620c78034e3414c92728839635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fd61cced9c027b684bc3e7d87e1ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a29ddaab8c5823207faca96452304937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bcb52254a0719d42af44fd50b76bbc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1b4c203705e17c55ba9ace7a38a3639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00242ccda3ed2b2abcef9e35081d01cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007760838f95f202f1c669f8158df74441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bdc167463ec678662593451a4eb6342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4063217438e6f54602493c1620d3b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10621d2a5d5db2df67cba3655dc20144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb82b8979c69c5568541a9ebbbeb70945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2dea1d30fa4fe009117c2c642682e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151c5a4837a09f0e9e1ce062e68f78d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d031e5960af4e09019644f67b560c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702376436dd900de3889dc9664006f049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc92780105a10770eca07f3979e49750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4e80348c169002e5d57fa2fd99c1a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf91ac47b5a542b0f4975019f2182952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917ae0dbfe7f05d88a451fb5b223d4353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd7c12bfab34fc71d5c47a02d27dd154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7cdd79c13d8c694a5ed95c94545df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f873030a8db9c19c7c1e7706485a5256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe94b706a73b3ff93aadcedcafeebc857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6b85f93d9f2f4336b020e34af496c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafaf11f93dffe8f79030bcdc7abdc6259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84d380565ffe2d7b9fcbf5474a1baa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7ef15bc84af27dc38f40a08ba5ff261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4aa217af8528cb98cf449850772b3d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bdcd94692960353178c7238f766cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f31ed2a7b21996310c8c3b3d3f9c8c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc84f4cda609458609c7f9acf6883465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc954efc47fdea12bc774ad13ed9a7566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a33a7e95733a5e9dbc232232897cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436aaa24d8cf3189e31005d3d09f418f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41bcf378f70f74e153edad823132c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f53f618a72ebf0c35748b36a2c73970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66688f10adcd30bfd0cdb80f3c75be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbccaf38d7d4061ee0e85d244eb52b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0cc2fa813259a869b682677d0bdd673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561a91fc61965862a92c2a684b13b5374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d104d6d1baf2725b60ba82ccbeeba075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ad194dabbd190c8ce5348dfd0782476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc89367d2705b0a26f2efaafcde96bc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302ab85f274b2a732f3d7724ce7bf2978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b28cb4340ab4e57acdc2ba6b5324a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c127482f1dba4139f89624b17be3280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ff9ca903735077c8e181c1b87530081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aed57d108ec46f8d4163177d60d86982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f94e9ec603ceb54eb53130299a7b8283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764086fd8253e685eaa83a04353a58e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bfb367c02e17b11c9fdbd9420867685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e829b4457e4000ad313ecb83df8e70586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908ad32b1c82d32b02002eadfe2716187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168458ac6e38ba3060340bff64783c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8990af1c48998567eb4824f2d289ec489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b163227aec1de3916ae8890c5b8f3490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde3ebb8afbf6f6c15ee90d832969b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42725bd42c1d7d6d2dbad71c3f9dd1992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc4c27a31afaa557f8273d9925605493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8af055ae0bdadda7138c3da3020a1094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011684a0ead4a0f88de735654896bda95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7124426468f4e0a8401cf0d301ed1596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b136c17f8f1a55631e81d505e862c5997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220b680eafc8736365cd36a849842c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0782cd823ab183c022494b28e6ec499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545a3b604c872b0f05d5a27982410dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99eb714e15a67b5925c728e87bff9cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b18edbfee5df11f15ddffb36d8ba6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8ff07864bd31eacf7acff1eeecdad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cffed77e3488e637812c544606b00f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f83d8252794cefa75e23c42f46d706105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e11939ce38cd8ec17dc5546915340106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ad268b400d44e08103f21c4cea4c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d512ccebe2f7f4667e987802f62f48d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b6926b171950ed49c1154c161b75b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f683a0df68d234de95874087ddd8a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f996fb939ee0a5ee1565fd77099860b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41302b389a02bc948e3365c95093b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377e0d0752c9ed9b2878dbcdaad4663113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cc9a0a6b21f8888e313c477b6bc81114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1150e94bca00067f5adb1dcf3d357e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc5da1dd110f856d876541d1a551e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059135e483a6a4f393d67a7b92d0da88117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc0dbf841b849852d264f4a96bddc0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e3acda5bc9d1c74290942577e1814119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab157b3cd6ae8ccb59b104564894f3c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab91aead68bda2942696135052e2b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64165bdca269e8ff0fd04186ad7eb917122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2840b09508233ef3e0fa9f4ab42a676123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4ebca2bb3686428b1e14c1ee465a4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa467bb799cf64ca9730c19e1ebb90125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff1e06b128a8cc61e48fe1db0c72cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2d4dd78427e1f7d44d939bac144a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee50d87e65521c0c36e30e03fd63b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b0c4d54dfab1339a8db96be3103c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2747bf94d958d558836258f552673130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9366ab92fcb73114add7c65de644f96131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a3c8f6974fcc967e5b821c705c4a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b188832ff2fcb5d6c9aed939a6db8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672180d6d5e4a29be7cbfa3f1d560601134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38366be4c7a60c33bc3f30411249cc00135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637a63b807e7a6a0fbdf52b7ce5d651136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777892c6f8c5eefbf084b46cff1f3d65137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad585a567326ef4242eafafeb7e4d6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579af0a4dcd155f21a326daf793845b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8c0d6bfaa9ee706ccba382bb96f6f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9200ec4c93502639e4a8f492a78a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c5f1af8a689d740ffd33aedb3dc33142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357f0f7728a599b062187df5252e546143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12f613a2320f545c3521a7cbafca57144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5453f53fc9c2f879f1a32bfb0df65f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8defa8dde1ca73dfc79ba3945fb05146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a0ae87f62ade2c0d99ac7f84b80ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011eaa4b8721f2413114c71bc6dbaa5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7de1f91839b1fe0ab2f0453b64c57b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199307ed85224bf5b20078fb03e67036150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ee8af143bcae3d288f7a64f5ffeae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9c04ab8084fc40209b8a511bdcdb3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f5c3a8642c838c36e3d4239062d39153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923feb6aaf5e9a7576e1cf1a5c425242154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca39e851208b2d31014e73d0e51a6d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f2b7e3d370a115aa3c4878f59596f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76230b2767361106fde2b4c04c70bfe6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea765f57b149fc4b640ce1b3aeb571158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9eda3a03c62f826c46ae6814bf9719159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c7bc343fe085bcaecee3d0df38d5e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38459f804814b8a0b2bef03a24c8cbe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb0daa09970f8010dde99af55196ea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40ce548adbe3a35e1c4449e656116d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa11d02435db605a4c3d5117c5ab778164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed90d33e4d6fc18bf9e26e7f5cc56f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792120bdf6448787bf69c9179c0673c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204ff49f2bbe59aa78cc90b6a93bc22167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325ae9177af80e36e194df83c5e3a14168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb6e1a6f62212b976ad9188071f012169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9775593926cacf53d211a5d70bd5b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f126138254d372636d3aa36e93640171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4540519f379b083f74aace200a619172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d628b841c982e2d011e4901d8ba5f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501ca07aae61102b72b488cf0c642e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d871b67ff4c14fcd2897fa62c3689175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa7064e7af91da9441c122e0aa31d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85651f83ac146d544fda2c64583ab74c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5576ca74e18e198e4a6d53df081daf9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b35c016c0f8c68e46a36c729a977b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28909fb6bf12ec1c3b1064e70042d2a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63040c3f000e2146eaab22da26ed84181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db58a60c08abf862f0a163dbac229c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbe792d457bb1b6876a1868dc05655183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302fa8a0ff78662cb849324c4a74afc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc8d310bba6b44cc9aff70a9d0a1f3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a944a16a1eb5f7e31270a119a0b82186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e057c5d39d048458fd9c70cc2a4f6eb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c65ff9f67be293c7b6763460d5b14188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ae383c3c49aa54dcf59072f43ad3e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1761cb2b05839bbfb5a50828668b7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7287fa07f3f6ab124ffa63232d349191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f62260e7a3f13f7e677c7614de4646192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85de5374e46c83c24caa161e2ebf28193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf45baaff4943161cf9e3df52aa3a2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a874834ff4a449461cd63c7b098683e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf026d610361a244fa0bacadbcac5442196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558bd45b1c2e88b8c8cee4603fe79af197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938cc644585b15e2ccc41bdb830895e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225453ab2f571ac1af455d732232f3e5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9ce95c1c82c7732cd2c81c7bf85e5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef2bc0d4817de1d5e414b78e113f36201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0feb7a32eab528f0d4f690c9240af06202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d1103f06f45122f8cc1ab21d0d1ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba848854aa558935f9f9619d7ae8bebe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d3a84b80ca530133a139ee5d7b479205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a28f032ca1d55d7c7a7eb69702143206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bccc69f3598a3032f6ad733215272c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df927b07e97880c3966464885a45f46208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb253f18d945c45f3436ebcd17a22faf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e836ea594de0376fead9a4682c530cd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63806d4b1f64cdb519da40ff4946a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4591f4fd861a3d16d2628b47ce6df9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af767382f3441d7b2360c70ef2cbc8e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26849535d1b88cdc9948b706f166b2fb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589b825c616b290c1172399686666af215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172033c92377511cdcc0bb5181cda1b4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d667cbf452322052a73f286e52051217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa400e07979c1233e8d333a3137e55218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7259f585a345c0650c7e42435ee020219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0b38166925664b96c8403c5d124dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd60d7f4b4ecfd491c926cbbd5fa6af221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572b2f6b16036d2be7935057d5494d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128529457b6d116cc63a1bc6ca1591a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9126241ee2f0f1d409c18be010a57c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135760ee9900d0c9ab41672550ea527f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267891aa46dbb05a88cc22a279b3def226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7bb0fa637efff2035f0df87829b98227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e803cabee61a5474abd5f858ad16e98228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792b0b777ba235ffb08911d4910bbf3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51160f608028bbc5639923cc1b5727c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442363bd2c4fe119342b15abd2d0b56231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613351e4b7293a7eebdadc4a40e6018232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3247a96044fea0e0af7c2ff62468944233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdec989eb60095ad6d6a62f16082cb2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4738870d1c017a92758215457a761235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c89ce1aa0ce5583d57336ff88ac8a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc640bb02fc3278f6cbbc1a205a2fd17237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce351e95136aa2892a68d093d2d2632238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faba9060011aa53216b9f8613fce93b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2617adecc9e11ff8ab96177273206240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742c7cff2e7cc51e5e79f8d6c5b6f29241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e24274e82386042e739d6cb1c3f981242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fadc82eda07c454edc4497db1da341243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37902f93bfb2d19312d544bc25ef19e4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ab1489d716fa53fbf6d1e27914127245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07dec7d39df230a379c194ed210093246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce79fae358e72f7fc5532815809914247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe70fa1b0f7249b8f67c91f6b140aa9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c93a2891704b016f83ce872dab74f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136bcd5ecd635cdd54ebf99c1bd9a28250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9dabacc23054926daa9f43271a92d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90e85973aa68a4832fd57ba7decd08252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817af1c6a05de8234fc473781baf410a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd96341e8111edd60aba71d4b9ba104254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2cf3a1b01fe8f23c09eabdab16042255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa1f3c0983021549e2c6c1ea7de760256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae593f3a83def07a0ef8d34b40f35796257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34cb92af99b897f067e055cc75753a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee6149708a49b50ac8df96877b7c84259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e080bf9cd3c6e8f21a598abbb6da1c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996624e74f9ebd2c34463b4938fcaaa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d212003300db89df9a8930233cbf01262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e955772dc542cf695c4e9ba6cfebe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2dd7da6413ebc6e64d168cdc0eea03264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5040153351fcb483299ef9c3834b3c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1315803ae072044e608caed3c556ed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602d4cc2eb81af2fde0034bf9734faa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22f0ddf89b753c7e56fa44a88fa19a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85324ae5eda9a07cedb2b9ea33c5c5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0146e920fa2bbb5eab56fdae6dae6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce292799e44f25a71d13af795cfc7e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c6b118c9761aa0a3006fda74cf696272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258e0c6d3e0f1b7bbb1201eb965acc1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb742abd64cdaaedf51c6fea02b97f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677152f69f9555aaa0e45198bd01245d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b325f06fbaa5abad142aa76ff766f90276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9a1d1c9c595a4aeab64d527a1f020277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b489c2767d2adf86816b3133f68195278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d78b8c3d3dd7e4855984c31e6228b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccec13beae221bf4b11dc89e5b3255280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4796f102dc7c50c4bd7fce97590cb6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70133ecc4376ff42e9c74e6e68332d0b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231907a799806654d513acc04581c9cb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdda3071483255266be5906a08e456c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37449806a614191e9ab9d2875a2bfed4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0643952f2edf1831e4baaa683078e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc912766ac5fc249b554feacb1ee4e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7afd918ea88a6814860e76fd27e97288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561765b5e3c1aa98a42a157c7d964ca8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c45f6d0604366261c12edd272f5b21290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8aa89d5430a465e471803d3a166a4b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a641d4f5888c2a01aec24212a6d74292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15d3a52b0bb1ac7070499f7e618aa6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2408a08b05b1ac5df53f98072dc1ae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2b534fae8a19b501ece660279c8f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e27010587c79b1a16342070fc4a28c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae50c03b47f3a8662d3d97c9b51575a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba2ae528bd62a73efb1ba7963efea5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560888e08bee3ffe39d439d96e54244299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d38171bd723cd4ad5e06028a80c3ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765137870279dbbabb5e09ac710e952e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb4996e4eb2813c459dc9920641b46302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b67d74f9cf2e5473ea5e99ea918f21303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65cfaa35712ba9ea77bfe469206d21304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd944cbddfeb9c719db2495156cbb9b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddcd14068b1129eabd994250561694306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fc9eb0a761b8dab8155cb19b50ac3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8916b0434ddd348ef4223bf8218ab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55ed46950b7b69d9add2f25f1b516a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218d6659ace65675c12623f0a9d23bf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c25965878998faa9ea0da333d1c61311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e888e3396f71d2860cab5697aa6ba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147e48f5ea790b19b40765f468f3646313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2816ec9961339e8cdefe4b77027da314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f012154f2324b8fb531d9ccb1e601315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c5d358971655b48f97d08940af314316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8eed3d418b39ea7b5607105e7f265317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5a7c40954a19609bbaed77315c726318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ce3ec691eaf62070bb34a142687b2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f84c9c7e071549587cf36b6f8a6805320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2969a09f97c61b19cf76474bffcea79321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d844ba0b205b9ffc64d65ab75e3c1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0c912aa0cfaefb5575aa0cde481c8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b183dbd9958264a34edeaa87c60df324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9248cdf06e2c10ded07fa8b00cca05325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8ec85ffa6b5e4009541c548434766326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb0bccd5f5f19298db6880f7ae51ea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e98f302ebd00e52294aa55e4578c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f899ee956781e108450974d48123053329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68d83e062cce99f062c9fcc21cfd7f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7849a6532432de4ac33a649f9d640ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69102029f9d24acbc8ef59d8489715332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b54e8eb7fbd5ee86011941e2143a37333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a22074923dc88a097b03ccfba335cf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9c2cab61d7b20bc949a439811f085335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e537a48ce5745e78fc68d0b94e93430336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981fc1d7deb973ce828b4a14aa485ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc4ff719998de973688f9aa9359017338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b09b43cf5bfbf244d0720cc4f56fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9fb1a88b5a7a903ff465586a2ecc2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55ed490ea069b039d92af22873baed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15b2ea43b8622e720b638150d3aeda342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fa3b2ccae97a25a69b0b98598d77d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff658f3bfd10910242291055eb9485344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f1bd8403020c30d13f8112d4e8c27345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e47933db17e197a448016a48b4241346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223496cd1aab011aa8a0d1ae4d425e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1eb001ba3b4290d0f177616e5bd67348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415ee8825bc6fe6dacc2c6bfe9a1756349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963e55b869613b03e1d79340051dc09350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d5ee04fb48c1ae4e021ab2e939f44351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd599377e9bc3df4533c1a088e41249e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98815fcfb0170c70b7e96e9fd1f620353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244776bc9e18102eb23eb00ea415daa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ac795f8abe938fb1db528e63dcd5c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd67e4af3dfdb39c747c0cb3bc12080356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72062f5bb05e269956e48f04bdc05e0a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e50b11458f36fb50a44eee9da3d73358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c2dc31d009166b5b7e0247e6b2aa8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82735cc77a164d18cd3aec627a56cd01360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1229f35ae5a8006bca95dfd17a51b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d484ef63d6afa38e980360032d423cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a719abac7c81223d1a5912997dd4257363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f5880659268c1a195ce123397fdb9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25571579d35caeb25b3f24a837bc24b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f45af0ad038d793e619cdd25ce3fb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd974a1d4ac87489ae9e0770716657367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b32d37137f9dd3e2ceae35a672db65368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf8469e499d96260398e2eebbd1277369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236f35a0fbe3d8dc2a461b40e31df9d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1d5327a0533d6a32c779a1734bc06371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac7364a18c6b4a196d76ff617c80c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745a729f3ca35114bd011f83969a40f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d81c134c876652781c048cd537125c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1d4f4aa7356d8e3dd8db185c47d03375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ef58b1e512e8d7bbf76fb61fc33a3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362b5aeb7be376107fe97633aea6d5e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d1ccfd05869a90f307b53395150af378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16413caab638735e406526fc4f2299a0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b1d7d1cedae1fbcc7fb5143e16778380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7e913401507d6a6f2f9a46eb9e0da381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01985c2c8ea39b78c5197ae7c049a224382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed826f34fd31282c1139d57465c774b1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e3523243754b4d0a638b755710092384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933209657c2fe5b0f577a68f18f9e2b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004b4b26fcef1caad0e44a0136ad911386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27db1b7f40e8d54a1d7981c3a526bc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7375323a51e825e8bc8ecf3ee9d2c57388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b553a440280572a98ec7dd417985209389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2151ae6e1e91a3bc65d7b880f39f19b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c1fef193a4c01513ff237082d9880391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0978afab94fd358401daa16d7cab1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414a661c175dff6287bd9f387cd3365393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfb29bb03b6aaf328547bc33c3e783394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cce7cc9106aca5ed858dea2c94af3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9b4f43d7163b18f44fe0e02db5ec2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a773a4383734c3b6270fb886eea837397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22e25f65b5e74f3729ec21314a67ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408562398c35523e9f630a20c199510399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fde3732cae09cf2a293e4f35bfd68e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa56a95f1dfcf06ef8ce73adcc32cc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721d7e2321b6fa8d88b7ddc8d659300402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20d245c94c9fd25714afa1c4f2e0e4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30aa90b9259b68e4b9905ab321dc520404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d7201d11d3fff4dae4d59240fb1d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726de79069eebd417267233f05b2abb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e15113efa13fdc03eec432a3ecc15a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc959a1acedfe934a482704198e9ee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30992296fcc26e9f5ac9f14d168e2d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a14b6854cdb5e56c6e9c293ab1024e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f048d7e651ab43da84b4b16d08aad75411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f1fffb01ff0c8da8c44773c33bc87412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebf1cf3e2a2e30abb4b2bed0d2b3d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94386b6fb7efc6855d2856b83bebf281414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72f3fda654f203616a413f90a34a4b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33d1db11b7feebf58faa4d1fb9931e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3ed075552a8fcb803de15d72fa94d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8c092064d3320faf34e08046840c6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf65f322681c47f199a17d6ddc3d77419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab960656124992bc726578d655a917420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c412c9d9c248b9b116dbd3b40aaa0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8290af91c1861ed4d70ba4acc0c42e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6887fb91a3ecb626d5eda6d1575af57423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24bde9b343ced8112f86fa803356f80424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0eb6b5a5b7643f303f9fda8d444a91425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18a60b610706c4f35156fd81a6fd0f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3f439dcc086fd74abf1f1fd07e2cc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7f2225083d7b64f59efd634043155428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1d90de0c4cd29344cde10550146e5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df52ab741beda9c353cc790991062b7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fe6e17860794d1167c84ce503a44e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d586de35e1d4b97185dcdc81ad754432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cbdaa49ff2964a60be0f8f0e2dd45433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58498a852d625012c0a0b432e449fbd8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc29fbdd55631119bde690d6d6c9c6b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee387a5ecac9afc942cbf95ff813352f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837aa385bffe999dc92d3a7fc7b31a3a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770a5df485ba57e193136cbe73b03df438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a78c833556b5b73100f87725abfde439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fd740afe87b8ccb9c917b8c43819f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a44df4344b46705664a2b1188c473441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d1ca9e1109c8bfe37e6b6a90ab616442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1dbe1245ab6c02a7012f42b76e530443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5eff1d1235c9d9b397134aff8dafc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28c08ee5c0470317199a0745acf4f3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ce8f7edeff7c2e0943f7978f36e56446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d736a9621aa44b7bc24b406fd02cfc0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310960fc1791c0798f18e5f461fa955b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099cbf8bba1ec608b2c2aa2935bc3bd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97563222f8f4fb7014a51f0f48ae0c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20d8bc4d527e131468dd4060ff539f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8241d0a530c3bf84cb071858691e880452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b8f87ef9abbec2f084e1d072a7baf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b3411ec073b3b1276713b844abb3a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d82512fb5a876e0b7b1348702fdcd6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8101986c22322a17b6e8c7f226d8f0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f724e1cec156cfcfb637bacf4b7b6b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0306e07fa14001c326c5b9c9dfd1f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03353e6a4d835d1475650fbbe62a572459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67921b52aadefcd312aad560f87bc292460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c87ec821e3e8cec29e1cbddc7811ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fbe5b40bfbc5060a9c2f13c1a9a1c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd681a0ceff8b6fc4c5ae601c23bcae9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef957787cada8c43936d67fab60439464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa075461d36651d9f20f9f9438f16a0a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9715608b3d1c9dd21d225d513c63fe2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d62479e4b2f8f68ae0e58eec38d34467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968a57d6dee2943801368103ac09055468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb979f8ee46945e55115470bd1b56504469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74006fd3e156ed0fc642bfb0d90ea718470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a9139bcd29a78b32c8affd479f040471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f00bfb7670729ef3abda47ea22ba6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758ac677ad297673106ceac09ea0655473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9eacb65f5c670a990ead8524a597a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a449ed531330594c2de58418fc5005b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e574d2acf55893428e00e2c4ce01305476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb59d766f7a9c4e4c0d9cc6df3d943c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4723f760b11c6403b177c7e4673165478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f468f15a519e578c9805696845d76479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d0594e8557d26a173e7e4c77e6301480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca26300a981410ca673924224648b26481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb5218ede5b09bab3f54a8d951af60482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068574dd24e54ea252589f1f6657ee93483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15605f3bc59af9216c2b6cc58953e00e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ba34b033f1a8e46ee36528eb692e5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821b26f269d30502b253359c05215c9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbe73043916f7f4ad1b1c293f08de2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc8d4fb1371431ebed3cea4622fef8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6deda48f60863380fded02278a9b75489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e77a5dd01de31addbb87364f21e4d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b86c7b448468731c58f3c9666434da491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1e884fb8d29feb4f0863aed5d7399492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26803f9dba9c53864a007979f7d1a9b3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3d8b45c0610a9ee2482d343ca7d3e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ff343c7694cd3f817406e3d9fa199495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65682d61c394d20ac0bbb5e9509a4cf3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc46a369717bef7e7dd934349ed0080497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ba86e9db1b4a928539198d9742a36498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1fc4072a9c3cdb816c31e3c7730cf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ef8f8f273abf27db07b3871e3037c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fc9d0d08819ea0731460877e8e0d9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb350c9fb5ded0cc6b7597f82d922e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29395905b404790c7654ab0ad968b63503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af86e02f1bb89ca0d6d3e218c10136504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf09ab28406a491a00af7635bdf05e3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdeded2c6241359d45b677e31afb882506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77ae2b795fcee3825f1393e1d1fafe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70c078eac8f6995be1e9f2695d7eaa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d01e71aa8ba25a89679c84f4adef13509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6da7ec909796d58063f92e6c9082cb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f7193778b9600458135588a2994b2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11463d322b960ff330d7eec9aafbd72c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5189d126a523d427e7a344222008544513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c9fdf3beca7091296a80c50d5a74a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966aa421dbe5992374615907f6d84c0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3de759e9a182829506f240457cef37516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b703233aedb872c7ba920d660770e72517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371061eeee57b108ed163ac4a13d6c52518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c29c43149d5c6a2673db582be4f86519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17340e82d30acfa737721c24bfe07c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d493626289388361956889e6eac84521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa05d1d94a1b1c69f4afad036f588c1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95175f2b55845d2272f7a44a1f250ac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945dbd5f9e4895ef1f51343c67b0d39524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cab275ff8bb651eeca7cb51d2facb5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7b6e416b0fcca41d3ccf1fea6d955526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5205072ccd456207d0cd3e867d080c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348656df421794fc40632f9696edfb8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4931de8e35b448a6ce11e06d92d51f8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c254acc5b744a419949cfab4432df7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1d6efa32827b229530b003a232558531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559f936d6181a8894ddbb57abe8cf19532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bab62adb90c88764e86c77675ad47d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d463995d15b96a33719dac1bc598d9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd2784320e2468b89bac41b0c880a2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b349ced95f13bca24eebbe0ad2857536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a456331e91a2cba917925c3e8b8a7ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed558cfbb924019028cc03a8599e3a01538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fae6134241c241a3162faf66a77503539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375084eaa77ec35f4935eb680a2e5988540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f1625e9f045b64be247c5e8f6545c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860e5c031294d452aebed3412829e54542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e8c2b87813bf9cebfbb8535ed9898543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75207fbd37254445daa42b0531f8f78d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003847e531d7e8ad132b76f9e038f99545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505c89ae3793266d747337aac079c44546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f470a6b308cd92ce6dc97c487ebc41547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475873593b685b8c58f963eae0051c6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ce4d4011f7ad5e98871553fab0b47549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f088086c9ed53cadd6c083431c64f8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c99489e0a41bbb8506225d235908d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1341bf839e19ba20f79998377357d1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e58a49b65535ec32909230b813e0de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e16e7555f376eb6672a3109f6d1d45554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945046339590c249a4e7eedee71abd09555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b65441c97687c6efb58f3cbd09ee0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c1fc3352a3090b6c547c5704bdf1c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ce99b6dabe4ac27d007d3282c5f4e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7f113e958e4e4011fed4250a3fefd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc93cef92234c74acbf814ff3ecd6b7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c325ca82e4a534ec2174a74459f9faa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156deaf5fd29939a5a881a43091a3dbf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f996d8af83a23c557b0278d5b3158563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e49018e413ced1936ad43b9c46f2d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c598e9f6b4f7fefb38e11394436f4d8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4cc20cc3b137dc4abe87ee3633b33566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910dea3d8b7ef2400a82420350f12a29567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0f7cb706e42b01e1bd82811053935568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648d1a3bcb3c40d91c82a1e7b1f8fff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835ddcd16f7ffc1338e0c46c89fc615570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35b6ba252a5ab8880874f56c5cfdea571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440883c103f9d2966764ef58267c077e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926117b0026e73715865fc1b36394fb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e39cc2ca19124eb08de4766990e803574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473cd197031ffa69f947b096aa56e2b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2754fbd567d7ce4ddadf8982db06e43576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571512203801d088bd6dc0749315a05e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6242ef6c20885ea9da6b2055cfdc35578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fd1a215433eb1be24ddb0fa86116c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525c32e2f8abc5e299e651cadb0aec0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554489750428721b7b988bbc0b707bc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71a86cbaa0d174acf0ff3c4f6d6bfb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70baf9f68cb82ef4ca93241247874fc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92121faae34831847208f568c7b2d3fe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05000c036224734b00f3d7eb0780473585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f928f602ad785404bbe8015c2eb78586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2574a6f15b8af7ea0ba4a66c3ee4e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2c224b276f07d252c31639ff6603a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2821e38a79b7317e08990dd3124a57589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc578067d5d95ad55369a095715758df590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9028fc7243dba3ca2398f9f783b34591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf1b5b12f940508a006c8322fe72a4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f9cadc7819319922455320bfc4e7b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88fb5434da44a557522bc1bfc8c066594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113ce1412dd35b7be4ddd57602a69e9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75fedc5422c306289f489b4052109f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf3b9ada5c75f3e34ff5425891eb1f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e50aaf26bb7adbccd839c61703e95598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf5c3dc5b16cbfc212f8c075eb1ac1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1c09470f4dd9d302734a0b58a0d08600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bae8d6ff1415ced6a8ff42ef74586c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552bced5a97e73e72077f8b2627b065602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9ba160f1d2ee579f35db2c66b8203603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d43b41e1965d1f0e0c1ba52df6fd2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64177f17fe1572b0a1c6e2f994f93dbf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc8ce7ace4e83b451d47cee5a94b3b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d8e13eb1bc4e406f38fa40d5bd3c5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286b7290d737168466754cb0908d7bd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5164286540758da7cad97828965745609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00795adc4b20f4d946bd90f650ea4d0c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7274b3b18944f23ca245156830c3f62611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa321de8c7112e3103e99ebb479cd88612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a063f6d116195d134349056545c3d45613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127a9f01c4ef696694e96da15be277a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba83ed9206be033f8710640b6d6c0f0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e4494ac4096becf96ce34c14ba3e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba250efb85790e26d3afecd536e22e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98f882cf0869f9fa397b1984f49a19618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f28ef0b8d9aa34937e363820b37bc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde257c24cd801c203ce0cebeb47116620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53e91cbb42b5d34cb892afedfdf2e8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7864fc92a29455650f753740b35c3d2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaebd38112618b75a58257888be12d1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3501f8ebaa1f7690efbf98617e5fc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3ba154a4da2e624c4535fdd46bbf0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a325033676159eb2248588696a58d03626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fd3fc1d1bf743dee43ba0a17a6a55627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f23c2b7c358530cd198cb2bac30d2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea53e6addd337aa5f749141a990632f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078013c9f53e409488a375544836f4a8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efa4f54925a4bd98faff6d296fdfe6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37692426f1117aac439e1707c68e34b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a81c087b7f824252390ada8c3d7d62633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc610d47e5c7553d008ec9dc7ed0f3a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffe1eb08f097eebfd7b78c5aa65821635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324c87e809b6618fb8cd5ae3bbe0376636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ba4ef856566b28aa30f2d33bbc35e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ec87565768462ec751a5041adcf43638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd555724c2a66836196c5ff869794f8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f8389ae0658d8cf40b8cf69dbf4c0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526f27540dcd95f7dd5a6fe1cb2798b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5191264d22f05634f2afa774223bb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af460458bf645e3eecd35ad061dde375643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a375dca8e64b1e337a2c05e390140b5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da130b69c1060c7b471f030f502fbf25645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3939d60343ea848fdeb41667420cf56646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47986af4182cfd537085fda5f7517152647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d715c674246420e66fc06892651e5b5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864635054e234f0b24367d3848b400b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02216e7945c7b1f4b4f266b77c70d41e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf3249c407c010a5e09ffd666594d5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a27db7505e06e7a18e176ba4971632652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8f72f762c0be1a7a7676d3f6102db653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf43d455691b2c85be0219ce840638654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2989a8e7c0102fa09519c8c0c7c425655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9755fcd331a3823197f43c0d1ff8e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5088b1576b177335b1dfe530f5c8d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4d0f30a8e7908ff191530630478dc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e42a539170d2197e5dbaecac23672a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e32220cb0acf8899df06cb41d068f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecb9fadd7da596ff0ac07b0b5218e7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb48c050e76e3d2a4f13abfe2f5d6a8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5932b9590993febe659690c72a5e9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b579a06a7f6af0b2e187a589eddc9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbca6ba6a5e79a743fc316a77732b61665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cdb6cbfe2901dcf20732e9621ea57666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7add7b4e451377d654184321e410090667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcca7327ffd03087684527d3834a6b3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbccd0f8843a975f3f30741d661ce0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58417817bc28e3c8c4b5993cf8be9f52670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d50767273d82207559ffff51a9dcf7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a37867c0d362e1611c0995fdd56ee1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce747cac5a4d9e0be7bb2df6453ed1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb150ce86272fb665067cddfb92f1f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da5e36dea39044ff203f7d3045ef44675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a847043a619be79bffe67b229ea41e2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5122eab795d1be38c276fe93e39374677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e3e6d50da585ac9d32e3fa7a69bf7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001dc93cc715bb62171dbee33d0d7b0c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acacbcab08f997240e6691e0fdbd418680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83bb9c5b8b3d12bfa75c3d70bcc3c7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410d0917bf9f9f26e5ec6e0deb18e8f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac42ab4c2ed5a71dbd2c8021ef2b085683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7dd8ad7c02de60b0c73a5a2c668c9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d867fee2616d4daa9c72d01e39a3fe1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afd72f7c274dd8f145c23a2ad75799686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2546f5e2771147af623bf7d8c096c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9993f7b8bdebf35e5c580b4b5007f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec38545887adf020d2d2e108e04c5a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7736475b8a3692a985e4b2dbf98153e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23edadd24e7746425599af22e6cfec3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a877988afa96c0ba1cf6de5a5e086f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2c31c7858c7e254c62c71ecded1be693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477455680e700963ce0816809ecfa07b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc44d2c4d8b2bbf0efb0d051232a2ac695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f1c2866d95a083f88fd39057fa877696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2c6f29de127f8f79fb3cadaf861e4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8a7f66d0b89b5286fd2e1da5cdeea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f16175fabe4d9fb2f6dbd17908e4a2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157f0c1e45e5c90454a7b9be4c52ba1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ae58b5b6f74eaec12e79f3d13effb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c826a431a0bfe1d651890823955a7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ba1c68a74860d6cac0052471d6e77703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ba00369dfb3925a10724f9a91fc70704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bca5496a4cb85a07823230e7301f4f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e8a347aca04a2d1d6108e8fb6ee2e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892842ae0dc62db73c7aac1c3eb4315707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9afab723fa4832b970cbf279f51c5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbf9cb6d9d16a76110b28d94c822e3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61bc7f6c5f88f598f1b1d6de0b8a82710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3f96f243e88783c424d990392194d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd5b12dee17eb41626c085afa2c4b0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1ae43f54e06a38b0c0225a458745a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d642278aff3ae5117a1dda5052327714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b48485e3f463ae1790be5b438e3e5f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6843b5b56841cd56d24634c132d4a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9ddd1af863442a4087ebe019dfeab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9b6e9f2185474fec68d2c655d746e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b111132b729bff67caaac02035b75719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd6183679d17a244c0d49a62d2ef0c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c7a6522a8bd012f26cd1857748faa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f396e4886adf20451f4f1b1a64737722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de57df942da944d887801f395d74cfc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774ea9b6d637deaf5c88277675bac2e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcaf3d0e14dd748b367a3af4a5cbd8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fb4ee5d8da9374aeb5a8995a63adf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dcbb15240eea1885c1bf48d2e7161727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92459234d723a44b8b4b6446c3d9ba15728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf804e55f2cddd290a277dba0a6b769729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b7131699768b5dbed993c696d24f1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e696647be0780439f687704818319731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8273bfef3d8935082dab92c82555b48732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe85884e4a5454ac927f0de1b6b5b56733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723c3a3880f2ee6f1314aaf1ca74693734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4c074850dc04a44f694f4148efe68735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35f0d6f9a755d0caa9a9686677db46736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04859271348ba0bcc2c08c3ce72221cf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633aa6532e0f1b013b04d1c02bc910a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888c11aa30734eb85a494c56206de30739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd354a96d4c96f27013e4128d0ee09c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbf6ea1f80044f4eb39617c5c9f042741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98138b72a48bb596fcbf67d1ec623c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74316aec6262d43c9db6b32388eda230743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fed952a0f995fa8828092eba6e6554744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18008c6aecf154853a668ba554d1f7bf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecbe1d953d934bd2a511e19c4aaf38746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983ea527ef1e2e9eddea9f833f46145747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326748dc2090fba5b3bdc1b8d7ebc8c7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c102d4c5c75000eed48c1cbb5c0897749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12682f0927842c0a3f39d6c80a4fff05750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9b31be185c22c91be21f64442d809751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47918fda3181ab664bbc2435043d1cc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb883a2b8fbdafee2bda6a851db7df8753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23938,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24058,51 +24040,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25928,170 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26358,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J381"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29607,6317 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18148</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>6.7</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>26425</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>10.15</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>18150</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>50.04</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18164</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>33.8</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>340</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>26470</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>79.06</v>
+        <v>16.72</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26469</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>20.45</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>18172</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>16.72</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>0.5600000000000001</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>577</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>18.5</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...13 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I195" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>141</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I196" s="0">
         <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...13 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
         <v>589</v>
       </c>
-      <c r="F199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G199" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
         <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="E202" s="0" t="s">
         <v>596</v>
       </c>
-      <c r="E202" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F202" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>29</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...13 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
-      <c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...7 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F218" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>643</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>677</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>699</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I240" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>701</v>
-      </c>
-[...13 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F245" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>718</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>29</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>730</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...13 lines deleted...]
-        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>774</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>597</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>55</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>800</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
-      <c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F279" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G279" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I279" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J279" s="0" t="s">
         <v>802</v>
-      </c>
-[...7 lines deleted...]
-        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="E291" s="0" t="s">
+        <v>831</v>
+      </c>
+      <c r="F291" s="0" t="s">
         <v>832</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>838</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17514</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>16.84</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17517</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.91</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17520</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17522</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>19.72</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17530</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.96</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17531</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>50.75</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17558</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>3.34</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22103</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>4.74</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17564</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>23.63</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17574</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>18.53</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17576</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.37</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17586</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>8.68</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17590</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.619999999999999</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
       </c>
-      <c r="E309" s="0" t="s">
+      <c r="G309" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I309" s="0">
+        <v>24.82</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>887</v>
-      </c>
-[...10 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E310" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F310" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24396</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>892</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>24.82</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17608</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.49</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17607</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.32</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
-      <c r="E318" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F318" s="0" t="s">
-        <v>912</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17618</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>10.72</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>26806</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>18.02</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26807</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>25.62</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17623</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>31.24</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17624</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>20</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.14</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22115</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>9.710000000000001</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22116</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.82</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17628</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>21.04</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17632</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>57.39</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17633</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>20.22</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17634</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>48.2</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22124</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>7.22</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22125</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>5</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22127</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5.02</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17645</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>10.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17652</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.65</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17664</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>20</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.08</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17662</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>4.05</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17663</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>17.73</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22139</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>14.23</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22140</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>12.74</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22142</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22143</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>730</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>21.33</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>26831</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>16.22</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18252</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>85.31999999999999</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18255</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>15.13</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26850</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I352" s="0">
-        <v>28.72</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18259</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>16.68</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>22150</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>9.039999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18267</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>872</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>8.119999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18268</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>10.9</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>26865</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.34</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18293</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.74</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18311</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.9</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>22161</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>65.56999999999999</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18320</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>19.06</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18325</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>34.94</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18324</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>16.29</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18368</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>35.59</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18369</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18371</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>29939</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E375" s="0" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I375" s="0">
+        <v>23.09</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1074</v>
-      </c>
-[...13 lines deleted...]
-        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29940</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
         <v>1076</v>
       </c>
-      <c r="E376" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F376" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>9.539999999999999</v>
+        <v>15.32</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18379</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>23.09</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18383</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>15.32</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18386</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.64</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...48 lines deleted...]
-        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>