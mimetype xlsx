--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2736525456ffeb7eece35da1abcff161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8b234c6615bae6535652c9a0fcb672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a72c3db574d710498fbce2e799dde53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32d9b177fd0e8266d426dd248f64d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63feb8c6e456f0b13d61f62a48fa6fd35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e1f63f76f44c332f3411b290df20b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33874a932a4a6d5c27f7559077104927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577184de59a0033eb2a56f06bbac2068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14802a520115b61476f9c3b70469cad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3fd4e744f0d4e8bdfd80eaabc810810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd59c19fc121f23a28455544365dfa111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde726e2f0a5dcf04174779f6ca71d1212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8b263a8f2116eabd5dd8b4f28a37513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb972f769ab32bb1470db4c00bdd16a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa93aac9a4ed3cb913a96c2752b331015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0a92714b6caa51db4a6f66d5d867f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c680df346fbde867bff07753b9aa8f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3fe49e817f5411d03883db02d86e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a5c9a03aacda3795a917043ef5adf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1165fe470ef81d149980e42c530507d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2324eb9867e17cd75e6d0a52a711e5821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247cbb638f954674e1998243d0896f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc3fece7284200738b0f04ead61eb023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e4680212c84e0ca0585dabefe39b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9932ed19b6412428443baba8dad0a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1852e7906a6f21478e15414a49342c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac19c632059d4a7e07a30717281f88627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae5914db9268faae3759b0ddfbf78b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1ca8423e71c6694a182b1ccf4433729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179fe928bee597d8c9e4a948e67ff3430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794933cd97345cb96fa8a527076a281331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ab85f9e412fc910ba8b22c5027b3932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5175153954db019c0881fd1af5eb0e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba60833e5f7bf9e9ae6a802d0929c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98adcfa35974fa6cb3f9b19315652ee735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa731f00db016a3ee81732ff0c9b9b6236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7c5b491bbd8ce6b600cd5d65512c737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4ba8c5f4a6d658c1c90e8a4c5567b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e958d2899488aaf6e1a10986e3912a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db1de3a41771f86efaa4db284d403940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1b977bcbae62f35ca9e1fb4ccd43741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9917a6dff4b1e4eb6fc56af076afc1542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2413470d9db21d3f165f0d79719096f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0d0cc2de4792fba4e2dae010c15de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6c9f33a9dba3d5856ceae48c512af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de6c545510d996b57ebde961def99146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa238f2321e3d40a4fda95c802dae3c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863ee2c549a4336dde6013e4406bb0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ca859c0510d818f37ee7582410b2349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346884d8caaa6c76e52bb086dbcadce950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1533b32a16b9a73d765a87fbeb504251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fb701d8e432d76b2db9a05eec332652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56a56104dc4855c7ccde238fa8157d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56448ef84d23e488977f32da5184021054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b9e23b0467b61f8137e07df530eed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca5e03b3da6cfd7d550ab504dc462356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b10ff6d74a4c858513bb27c3064a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eeac684b87e137e504632a4ceb7a3658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e62ddff78af40659f67b252177f8d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17b3c4a83fbe1ee9b0fd8da91ccf0a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265619d2f909599b0179d64f3cbd6b4d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8752e83e999353000acde651111d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d0f8d2f83aa22f866d8d9655104d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b8175e7ab938ce58de96de3edc3a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c027d0a325070a55e006844e6606a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa960a9112beb46b9a160aa413282c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942c4003464571dda9569c4329d13a167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7f4f2169b60a9e580ce34c74c08ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7da7e352e6631dac1ceb1e68fa4b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98515caa205a6a0c18cba5d1f7713fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cd02d1b0dbeff6816b00a1dd1928e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f3049324c68f6cad9b0a876af8e3b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efefe441db52dd58e96d3e1db07b65573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d9a3cf12fb12918ba34f86667415a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040099730acd12abdabf8f12a2fefb875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43e9a6fffd00c6134c27fdb9f5f0b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b60e9423d2cb3e0068b22a4600e6cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25629552cb00f1c471979254a8ad068a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872f15c34f502b66557ce2cb851025a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfa3efe3d96b36e5eba95c95674b3680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a7fe4715e511231d35b273be7904481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b659d3692d019563029c6e6ef1129182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d627aeaf27442f2f081a19245c2105583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94348d9faa376af9593def4d0ed8b1f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ff9d911eade028b7bc69e47f9b00285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209de87e7dd8111794d2e81849909c086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4126777345128504c8fb488262962ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2a6bc198daacb75faa0d1f491c90c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8252eb129b721e46dc6671876dca889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc6169028b8c3e9e9fe4ec9bb9648290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74c617363a2c79b2e53761e0f4eacd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34cbc7cb82a78851f8d48b5925fa3e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9d45552834bcfa4be72c6a3d8a69393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3133235b2653d2abd3641a003d11a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8ec0e5aca5d16c150af18d503e49195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca70828d03246186e4ca789efa704b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09974dffd63a9226e9c0660196099997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f80b51194cb85367c79706e08c173698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2874a58e4f96c45529bcc401265d199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef829ec4f82808fc24c972d7631099100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66a3a381167f295e72b70ef55ed90c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55531e8a99b9bcf24f99f138c849365102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeac6e8da7d1f5c6934c8750536b6ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79529b4a6aed2a50f58a2b2b14f6f09e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e6be1cfa33a2ae252aa5b83a58383105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e52981148a9251b5dfd5e963d7914106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c64dfd53336c2d9cd1fb9a64b929c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa48a8829f72c1b909dc23bc12dca6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa04f51508a3c624642b03dbea0e8f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946832974d454f73adb2d86837ed204110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e22b85f5eba31bd1053ec3f21ea589111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545239f57f43e81d2553617c2f5afaa7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc38c9539241ec55a6e338fe367a5e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bb998ba84395e6ce3eea0488af2f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c793b6229de5ee8ff08817874265f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75562709cf0d8efd78522d4e464bc5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf5fb63d40d45cf749f193c2e2f067117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d1ebe818eb403e20b2fc469d70293118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e34c65d50a25ea75daa905384a069119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89857623b5085e214908c27c1fc16820120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475ac9b16257aa9dd5095bed26de4bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94737d6095cbac7c2dabd15d3dd30f85122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8dc3a2cd9571c00c0b9c8c5547f77123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3651c7124f91bd09d3743fb5d61096124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec1c26c5167df2689cbbf3f27e1617125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1871be4b568a3edcc9d4c7f02fb3fb9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616352c083b97be0834939c7689caa0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db75d509cde0cc8accaeaee18658432128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc746d4283aa65425764c928785e21129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e010af86b0683261125e5d13687a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1dfbeb77c3f30662c3d97779af21f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65072e38fa9d492ffb66d0c96bdc074a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871b2d5d3ac471235cb1586a59ae224133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9047162f48f6746e54561d09605739e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bf735ee2b15df1eff1d5fda375c4a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c0875f3b4ad520a080d7af57b9829136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd059e1f6652e73680e9eae9b4efbcc1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711dc237ae5376a2d333cc397189ec9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e68687cb1e836f5e3645c2f79a0743139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5747ddbdef7f4ccb69c254b724e02ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da29681b4e42c43f2d0258e5196e46141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e971379059c7548500d57cf071f10142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7f203014fe1a45e82ecbe0c1082d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a3243ef7954944647c25411818f28144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06ec9e785cd9a427193d31f91535b3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6211abe50d2c1b344071fbcfa7d20146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac64cd1f5f5161913ad7939465d6bc3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c797652ebe97bb05f8f900753e5e6b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115232cb8a948d32575abe13041b7575149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535cbd7bb45bda23335b03ffc6c1d0f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cab34f6cb2189dc06387ea5fb52e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ecddeee85d56ea29fae971c19beae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66413863818f2988aed99937c60ff8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9faef5e1aac041ac234e5dedbf2cf12154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdded429615a30b9df1572c6cce05c70155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f7406b45ef11053e16821b4a35f6f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb076b01ede97cc33b779de9b825cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce4f97ecf6529363c527e7592a38e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487231c8c475a3ed88e69165805bab5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445584580d27b0e5ded3d720ea18799160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e27b109842b951ac5110c7ea5d0a49161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d85f22a324d244a97a4afdf7f96b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721662b493e98c89dacc1062c004d421163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d702ab69c4808c4082fe29359fbadc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd96ad30becb8b26ebe6e71e69c77f3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640eae3bd648744189cf606fdc93823166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25dfe58cc6c3226f9aeecd97ac6728167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806bb59a0d008d677b125e3f97455d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249736ff7073249453f9690fcfae483169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08488bb9baa0f3e7c29baaeb32f0ffe1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399e18273ebee0ad59425c36b8b4ced171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7070d8d1856f5a726a1cff665df18b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445af732d2be6b3a2b28b47b23c966e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f5a30371222eb6c1380ff54642bae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828059f5ce952784ace6149d347f5703175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f59e7b47f82280c4e71321316dbaa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d04253036fb37aa10e9167600b338177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61894395d6e61ff159cc06b6c280f9d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a446629adc9ffa67d80fbb5562b635179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d96480746577b9928e7382f782806f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a224cc2af92178823e19ca4bcfbc739181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0ce6a07e21f2172fabf038010c4ed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8a70ea1d91441a81248a145050ee6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b52985b66cc60272b15dcbc6e513e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252fe3135f4200a2fbbd23c15734448185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e906967d4f243ddf82d069e948df65186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb4c62d243df73888351d292764645187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5586fa054752512cc3e78b906fea8a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949fe11175b4e7b41cc22958e0882fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba2239a446f9a5410c272cb70af848190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b531026e779acdad6c44260b07f13c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8483150a32b0c1f77916ba72f2f3a3d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de5a92651bfae9d7f8e053206fb08e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242aed6aaf668f178db35e0ec873a0e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe5ea1031539bfac6edbe5860eebd5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d09471e1e8ad9ffdad72d749b25fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc6168ff00a2214f799342c9bb161e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31e7c540f3b469f7a01d822985f892198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36775d078d14f1398cbadda6cd9078199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9eadd67a6aa9febc10ee5afb219cf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951b88e1ebb9ae77341c7fc99f7ccd9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afc4c3fb93f6f56f0f717cc13a3b85202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21f8e6b4c8df4b50a9d5c06306248d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86853db5317c269f961f5581d82df5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c32d8a9b868359e3e806925e50cfa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bab7b0db924929b68ec99300475b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3e574dcf3def291f04f9e01b88e4d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7f0c63ec924b12543036c99dc9433208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0afe12605153b94e29fb0dca8d41c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720fb74fca4a184826ac7f965e83cbc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d9cfbaff08bd74b31d541e98270ed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55013e7d852b9eafe2239cc7a7a3fb4a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28d4357ba9479329194cd0813a62bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b45be9a9f561cc6bc5772cbefcf5c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bcf8f0e98e7ed133e28191848fd51215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66249ae22d8f5688a9b983a7383b6e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0507dec68239b110a06920e02510e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae57af042f4d9e1d9ad89f21185324218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82a78121457967fdf61836aa3cb9c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54c8938e299cd28a932e94bb0705dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4d4cbbaa6a218d65efc6367ecbb3e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5014bf0d46cfbf0d4fdeb384bddbd84222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c726edd9da352dd021e9da07c528a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bea5f3256ef74c0ff506b5bc352409224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c12cbbbe198c820d4224228483e7b8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11822748d2b4f957a6b0a478be985b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b600049087533eb9565bca4b7e393a5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f0704a7462703ce1657057b5b7a5b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82c32dfa4c3be33c726a3695c7acab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d21f75035f920a57ca7aec963ef6d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ece3f5ec5e5160b84e1e6c6d855f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d869be55de9cf6c60e1a845b707a410232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a912a2272512e2c4985fff360ad15233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b428efbd0f39c1cfac72ba2ccd1788a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8e840a4ecfc3399cb570308bcd8ff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ab85ffd0087edc3bb2762fd6eb6a4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9bbb1484d6e70da72f5194553cca6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9f953f841f76764b9ad2205155cc9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6877584f7e4cf707a7691516f3801239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d686c4e29428e14e6352272fb78e8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f78f61b90b2e6fa2720cc2058d98e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a422600fa19ce84fdfe7b911b22a7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bd089c2297ded58225ce5ef1d72e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4d6c25811a7648462fc60efb96e33244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8af1e5b9514e70e859a920ce61a760245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb36b42fce31b66664922bbf24d758c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc1dfb8066fdd055699802e1e93b9b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373412ba47d2060f7498f59a0468dc26248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95c807919d5dd3abd4ab2eb50b3e28249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b80ce1cb0a4dde07b5339c9cd4baca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a762a08ae42454e9114655e55d721251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6142fda9d8ca5b95e22f3cbec4ffbb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718600523dc22b8bd3ff34c9f1e4998253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e9a5dd038455e5a5800f168f1616b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aea25bebdc293071012ae0ffc9ba9e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164ef8406deaa7fe90ddedf30b8e060256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07642d7fb98ce0011435ccdcfa54b910257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334318756be9eb7033e1bb61b45337f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8ea40e150668ad70d715073974253259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b396b8448541b6d27d2723044c71107260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e1782cc1a5caf448040beb02c3c55261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a8623dc8af3d4071402eb2660427d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d43c8826c210ffaf03451febf44f38263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72d154b4909c0abdf38dbdbba2af93264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fc228f663201271ce2f9d40bbe263265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ea6fed8d5956d88ab768277fc7b3c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5f0060bad8fa765cfd7f99ae3982c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb75cc4a01c1c6be986a430af2bff7f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82dfee7cc5af8daa48b73ff56a17e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdf8ad8b6bf21ddffb1da0a1f869f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80cc2de584d978ae98b129172e096f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eced8d6c9afc0f9df96a5de3c0c7d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2cdbc9b08323ef286d1656e691c1d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd94809313943e63d5a90f0252e7852274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01336394f9bf1bbd91bca9e4b4550002275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a62b92c14265b527efed6bd7662437276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a049fbd96a5d0080dabd1b19b78e34277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8134e4d9c13edc1cb284724d8e95e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb882ffd1727dd8e808eb8b33a9e421279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa70895f07c5ec49400fe8d0e2f71ab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c153a69a32607503d407407892104281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09756526cd2ba4d64eae2e60d446c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb944071092dc9fd661e8247fb78188283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd08977ee3a7f97cbf7da836ef8ff5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f4fe9c2fb7896b134dff2df3b70e7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cefa8af2472b854a484f94c7b5bb3c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ac45c99a3854572c501634213f320287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a882452431e3deab7c6e55cabcedfc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822776bd509f90d611e4baf6380b5a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba9d9f9f55bfd897aefbf408e8932b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86aa23fd46a752fcb57be954412aea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392b92c4d3ab8addd226d3796f903b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b804c0602d7104f960a2f165ee323293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84010c000d24fb7ec2c522f2c4173a5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a3cae4f4597ee6ec0b568f510be4b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81dcf933e5cf8c8f77e270d07c9d59296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4f6a2e6f0d2e9b876f4d67f34198d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acc3cba72873237d9f10e8d96c3ee3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504fb273e2dcfa6f11374b9f0304dc3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181efd2c3823b4a6c012498d548029c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ecf655397a955b1c3902cf127b67d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9237f07b9184fcc2e04286d8825af52302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a228177bddc7dbda065336cc107c1f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b007f456326af1c5b8860b8e84a505304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8e83fbc4b57f4e4536b2e2f083b77305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c303d7754210b45251179c0152c758306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c264e711e81ba71354df7cd0cb3760b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6568d3a255bf0d47ca5cb4c312adc7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3fabb87713ee1f919f1326c8a90bf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558281bd361b99c7cb995a1dd1312c13310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0509c8f9cf98f8b593dc0b6c3e983a7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9437846139def3ee4b0e34b687b79d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c622b1c03d1141e8267dcf775c8c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae7bf582b060ef6514173a731a248e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb404953910521fa83b15dc165386f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541789525d8583ba449a85a06b0c0204316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685843d1472d5ce9b9390215bc7828d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f78b2036f40ed1607a54872541d31318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b92ba64df9ce55a3cb1cdebbdb321319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9d0dc010b8e0f6c772f64920269ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd6d10dbe93ca9f700ac0cfd083b53321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491937f6f713028a4933cc8929c08952322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7edb9935eee1ec94952e664c09574323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed20086b204999b2c484fc99f5bd42a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82313aca0b733aecb9a917c1b2a01dd1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ff0836eaa2d692a68b7c9f0cff25d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e3fa1bec459f256019dab1ce4a27a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60452cba6579a7b709a7bf3dc02dadc1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20ef04b53c2ecf6879a2e62e0402b7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15683d4c4a0964cd0829ebaf4590775f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20738581a48ce9390d7485044017e086331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569f17b8b27d842cb8790318814721b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242c559d50b3a2e9d33e979652522ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10d7de9593bc9360c0960df232eb49334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af318fe968770fa87919dffad7b033f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910ad7266cf5ae69a428eb2cafb03b4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2c59159dcf8ba71e040cb1ca87358337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42020285678b987672c4165957ecd2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2bd31c753bad67d7941597194053a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da54e20e670eeb790578258f36322c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45400273b81992daa0cc6de08d516e22341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e26421678ebc7b86eaa001430d081342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba528a06b7aabe4f6a88aeec98f43b1a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b9edff2a440a843decf3b3166c8b1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a22bab3400baed1f79f04ed209ef7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e06efdc1e39d47aeb80801b0c3ab2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357457441396fcf0b1d89699a2df6800347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51517ed825bb509eb09cb7f04ec46a44348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdf4ad150536fa866347fc041518ed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e786d4e713787a8ce8d84bafb114c4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44e3d9c2db1d27a4dda49ab8e89335351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7e4ff935e06fc7f61f286c1f97b30352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1089498e1cb4cb5cd04118434c20dcf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24056fd3e3a854f2829523dbc25fa02354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50636a6b92fab4cba5174626b011c0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae7de4582caaadec8cf569336b7a42356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba311fe26e1a4e73c64ceff154c02c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e179d12e2dbf7d58fb7810719af67c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4c37f68d2e7103c3b762100625543359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc75a40eafef15e0c666a75205e6af360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8b738799f20510ee2899de123667f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856138e1c5c4084bedba9afb7bb782e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c34de304736f0ba14a4ae9b900813363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76859527d3400f89998a08aa012efb8b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db06e77774076061c4766ef7468b9a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b739bbbcccadea71bde66dcead77e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e562cbb1edbf886f2f048e6d89b3e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c638041b3af17ca0827e37ceca49d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6d8c3e0ae337656ba3f92ffb30613369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290de1d04ab7417a5cb3ac5c5043947370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff5238d985e146791c0d3f5cc67bf7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7835ea1946c7ca0e894e46c736a29a9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c2bf3bbc715da9a3dffaa22127c3d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0a6e50dbe8ae34edd63f5507bb5de374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6d54f5f987b4958bebf5cc4f102cd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c92be4eb50513f5f693580bfe47cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43d68272a838092a84d21b41c6438c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875a661e69620565d5c88356ec8a9cd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4cd1a9d35157ae2b225cb4e9bdd4d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635818947089aee16ad817e81716ec3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e27439db295306b0924cc8e40d938381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad23d4bd27b5ac3be67bc40ff82f9a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b9bdb3b6261c31562781cac493696383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c838f4090f9543aa8c8c73d4eb6fe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30faad42bd5a4ca475d5537c44746aeb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4257a2ef96aade43681738495debd6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511677fa1e2c82e44cc5e976bd0aa89c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf26beb626c9936ad2a08681e567b4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907d5cca372f238c410683c9f33efe0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045d408a4f277b8d74491371937ec76390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b860ebbbadd04c4775eef151db01f3e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa60c2f89d2a58f2bfcb1888bc0d060392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3877ed102d1aff85fe56f86c7dacecd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59565df019feca9b8d030c9b351cefd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdff9505db9af58a738e26c5fb6c53395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0054818ce9b8bcf598ad531c57295b3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c25f7525c86f7e3013986ecfef631397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f1ef78e579c0dfc3167250558c1ff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2bc92aa500d2ed82166d7f800b2bd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8531744f1f3c47270d2dbc72fe60356400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90ce3e39aa6a5ca161a751fdcfd272401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c689acd1ffdefa4e05a94b69ce6fc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a316a7579ef83ecb0be1d89175e7e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2fa41ee1e9804f82c863762b60bab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1942ae735eae24a29eb86a10d2e8495405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedf3546a376a2c66c14f05d809954e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c84e2be32b75c5b0cbed5a2d42fc9b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5df65a2f5b6b35ec73c69d3ac6192408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b2e6b9a0eac21f71f85dfa972365d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209378b84acfd78c0e5b298d68c91ef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c160d0e242bb1c0eb6979b5e4e7e3c8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc732a0c55a3aa0d51446770153dc12412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d2533ab5a4c84675877ab5dba47f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b143c0689aa8195b308d2561982a95c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85dd72c452e00adccf872661df27760415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc410ed091190bdeeea5da6d71c6d2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526ccd4a76e18202e329ef047e6273d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c6172ee9d7582152f54e7d24660cc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aeb6b35613acda534bf0c603bfc6f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c244d221dfdb1cccc3ecbff50acab6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902b92b832fca608c4fd82bae420f52421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d67f567df62db5396b957e74183e0a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896216924a8146bd1479a7c84a95bcb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e4b934b7586ac9f5c3823c2f94d8d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc484d95454d3d25ba2ff231b1cfc8d2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c588283a5d5f30ace07d16068d9e716426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce06ed95668f17845fb6fb2e3a4a57f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c68fab3543365aaefa963db5651b7b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f986d9ed773551d7da7166fd9d30d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390aae71b1fff54b4c75a39b2690fd3e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e66d1e7cc9aeba4cb9d2c9c9b6e92431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c4a7fd7e3addbe6ec3c0b7a43a7af432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58dfe0f15964d4e272c81d69e396e69433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4899f122103649f228dc460804a98d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8739fba5bbca14e6744350b51db5b5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f05ab9a06f0fb8493dd4a89eed9515436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428f4edd124b8434d62d1ca888b112b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52077ea9275583379d4653d1167c9547438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d193a5ccc9f476cafdda1fc5b17a3ef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6dd091af589522ed32db9e91dd2aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34213b67ee38ab17b3c46eedf71c84c3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddb7edd7c9551e0e615d04064ebadd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65da448e036aec95dc19ecd3232445443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c743d77918f03fcccd5c904e4b6763444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d0d5d7064134ad48ad4cbc712d97e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1a88766012598b8afa2b7690a4d95446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3e4427f03b5e7c1ed8082a110707b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc85b26c58bc98b977102573ecf80fd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f9376158067b753cf7b8948aa8bca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d72c96e6edba4213c0276b5b07430450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208427b7c66be2376f396eda45c1d869451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93edc5f6714dc73aa46e5cb42652fbc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd8f6f3ca18c095d59776bdfa7ebb4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24c925a0e32d9b293556dcce8cf5ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1e9d69b411ee2a62b3eaf97a40040455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae432b72a136f5860ecbc31abdaf29a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ef50954dc7dde371ad3f6e9d88008457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bfc326ba53d3cae189c9c185cb1f0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27df28b79cd564675d2b1311697b5df459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b988ee6ba0f79802354367877442fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278ac9891c35430042777e70bcbf6bc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c75d51600c00a671cd2de98cfd560462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cdb3cb4256c14d4007ef64d324bab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df86553f958e0996179c27fdc07cddf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab231283a30d2f3cfe17e9977b7f22465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b80d0b31ebad0f7dea44c327b5aa6a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe13cf2bcec417ed1e5b5d871d5f9ae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84339af26ad4af35a323290f148149468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81ef8f11cc15372042ee495d5b6ca9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd4a8ec4e958898ba279a1e5411627470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301f321132cefb51d60f774debb9294471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb5356c38de55f8491811c5ed4584c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24daf42282609c05923fd923acf625473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8bb8543e7c56d7a4903abfd057ad1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efa655b3a9cd12a88f2338125b693c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7fb1e93104e9b85a3790629017e53476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9e90a5c05975d8bfe01e21505bc0e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6e1ae542859eff0d43dc08b8746b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f0d3b1e46387d4b8a2586744198bb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c16078e1a056d391c65a8d0428dbe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36cf5760ffb36706f4b138bb551c40481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd644a169b8be40bc99f951f582c88da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634834b91c6fa42333714342cf7432e5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ce3099a30a725bcc3a9efffe2c6bf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b4b560e7e370a4ae8ab5d592d2319485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd193b3c17b435d4df84b903f3d825486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569b77755eebc1fca6688d6f77f050d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d439c055e1d7dd291aeb2920c5cdd73488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c227325072fff0fd7d0fad111cd975489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538e160fbba8cebb90dcc0539be09ab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa347e8cebb2249088d360866e089ec6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbd380887954df25befbdbb1ef1161492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207e709e5c3009d3a682c330dde3396493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23972f341b9ab21ed0ff79ba5f6b33e6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226447016372dbf1e4d20e0d1d3ddccb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823c036aafc3e3c93005624dd2d1bac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a8ba734aa4880b2e97bca6d995ce2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93b67c51c2157ba91ae85fb315f7a7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb94c20768e63a6d4eae327e7cfa04e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e29fe9ab7be8ef6daabda522b5804500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6969fb1040174db821d9dad01d250c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb4e4a625735373b527c10d76e7b64502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0186f54fc29a163f6898769795a895503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76994035cab8a07e7d21e2677492ab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545bb6bed78f2af126fe9fe16d15c8e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40556cb38388d331374f4610d7462d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81b2f2b3c9886ab4575b893ea86394507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe1e0e70e18a14d0ef999cb6394529508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014782852102e900a04d1a64586910f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6d9bde0cdef03214e16e6b39dc58a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bbb6af8e57ec241f4057d33f8de28511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdb35b593384b66eae3b055b99f4c6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21caf76ea6278425404d0bf3e86c31ab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c74798d263d07e79086ff2583b7d1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615f95d95f7e87a3079831e228e8627515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5ef9691d80db912ceb2bbea0e3364516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0ee9cd501e5cf453da90a19077bdb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841e2ee984c60cf6d4d1a75242b434e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae21c9cacfade17f1e67c5b40c87148519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770152812b162c9b45202b6453265fe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6bc2960387d424526341b65954e5a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938b7ee413078a5680efbe5cfd50825522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b81018ebc32410223f52b1f2000bb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92cfe8f3325584e5108fedfa4ee9d2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cabdec7921e116d452a0d1eaf86e2c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b012019eea4fdef01f1371e6bc8c98526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520d6a836998c83ebaaf026254ef1ea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cde6304e3df85f0caec0ec83073bfd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60ca6b0e6b2fd48540c040baf8d22e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa8286e3dd95dd19701b6e783d53a6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82ef8cc198f120fe59a3e7ed7b16ed531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3eb220ea168c004c9fb58ba10da4e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0661e8870d5d04e61961739b3d6c9d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699dd234789bf00ed7b1fab348654661534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55bd56b68b940a344d43a40b080477535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20a2e0fdf078214945c8559d8e2f03536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13223f1e7d6f0770f0a82761b75491537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23ca887e9fcc0a0cde04e26e566b10538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096486fe0bac026e1d914c7dfa4e234539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751cb5134e9fe54d3c22f1836af8a16540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47152104df26078282d964fde7e0073d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fdbb991ed71df3e7592ad20d6c894542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcf3a127bbf924c4885227073db728543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb90bde4ddee95d73c781d782aa61b4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a808ffc78309e8c1404e9a206b03a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00035b5f3df037134221b36c04cd7a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4a9faaa9036f964099b76d2cd2c5c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951cb1a2023f5063d60fe6e879e0851548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4cd26bc1ba0210107899c6c518a715549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c614b85bff4fe4434e1d40204d2f36550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdecd47c4af9feb131d26846625d46551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e0f3a5cb12cb8126702bc35eefa17552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424f70e3e1b68d1f99d05d376c0ffb7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a039584aefefede860b0959072f63554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b507813ab21b47426d9a6ac294514555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f529ac5ad413c2bc9fda15101b4100556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453ad69f4cc8c50420f1040c2d2aa06557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54a8d39a20084ebd2e9eb6c670e936558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17d0011a10ca136dadf8dc08697f08559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5c0b0479d252bd9f194b21d6f090b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5e33cb3de1ab336aa885272e97adb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a337ead832436d493ffa3ba3efe8dd7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71a5841aaaed20ae36a2ba6801898f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a13865f2e8f00066401636ddd70fe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66affedb3acc79e4fc052b674a74f994565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5ae03b67bce7d8e58c406be09a0f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e168742ac36083b0685677958debb5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7311c6fa3c29c2157f06679f51ba3c1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473fb9a9eef74b5e2ec6a50c518547e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20566e4d4e19ec99722b38ff153b9c45570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85d59b14b17b06013f597d3afa0129571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b0bf5aa52a4e84c9427299637005e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e63b13bd8e0bc71219131e1a9836f5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f7bdcf2f5b2b64469c7ddc4b38d7f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27ee06b8fb8a89356473adfa1224ac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65ee97ed2f239446a823461f0a58a4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af160f9721f70e9da265efc5381846f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392a51dc24ceea606c3f33b6f3df280578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536361052bd9b32e4d15213cf0b52b8f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db265afc4029aea86136c556b7e6fa3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1677975d4badf71bac0ebcafc8265581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6433e9edec734f63a2fe31d1535488582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45172c85c371acd2555c6f84d5eda0d0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0de1fedd732b2ff9f6e6fd7651827584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97bd6986e1c93cebccb1a84b2ed09a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384ae09db5dfd74ada1ba8a391b230b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3cd365d13caa4bc922a954af404a4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdf7d39e11c3a6b817ee5e5a163525588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e39cc3fac352323a02cdc3ae79895589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98eead5fd33df25d7f37e1d769d193590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6f70ba382c8e813f0494c7a6277fd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef0b36d07a94099616cd1803ded003592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1aa1a54951c6e97b1f95a21159c584593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6addff451c8656099c55bf8be14bd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c37e271d41ee74453ee8f12f0e329e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cc339cc323f4c66122a2d7c77814c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993642c2169264747f1a43e6fc3a2844597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35e35da5cbf984cb1c3cefcd90f23a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429de65200ba844f821c96a10f706d62599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422aa9036e77a1eb19d806b7cd8fb885600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa11d1d0f81ba765fbb3cb98c61c37601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cbefcec7168a7ef0eeccf87a2d222602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69b019bbe2fc2af63d1773196d1325603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e862a4d76aeda122b49c74ce5cd39f2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd2aee99de2ba6e09bb6548032c848605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e16df454683421b9d30bd92cef07fe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100b484685c58fbc0d40ee95d3e6ef7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcc9d1b2f358b288a3f7329ae3ab9c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fa8eec0edde0febdcc1d2cd8315c7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1d7bc9e5c439d0c6fccc7d6bae72d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde59921ba49aa35b1d284f84b84ff3d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c2923d1336355b6509d1855962090612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f7d0a6bd29b4fabea3891eb9ee8df613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd497f76d5575a6582f600841d97024614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4be05a2d66ab55e7e06a9fa2b1890615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef2bdebb47ae5a607e29798ac866bb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789dd904f9f4bc0c8e8e3f46b2c903f0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82292c0405131bd2d579550be3182c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb864fcf806131650c3a4bfd20eeaa3e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae10d74f8152c1bb71104273ca724f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e645d0aab913322e4ac8e1a7eaa4e0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2f610b470d76c5475fafdfdf4c7cf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbb4bf9e52518d4c5f5091adac4cd1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a6ba5f029f95e1e1c0f4ad86e7b4e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141cbe1e0b8ec0c21f9b11d369946e5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa57b2a83a9f1cd90f2ec985bcb756e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cb9d060607c3e1467f4d0355ef18c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c791be9490445129dc27c9c001fff0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6b6fa400dd1dbb547783001ac44c6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01458b68a51fa663ecc880a3f2cf43630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75a633b6a619fa76ca0f016090c7f9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fa8f4c444558b7e78bc49de3e5957632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562d3c84c31da6c9fb3a0dfff4e6bee633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdb3321749be2da9f8f90d305aa9f5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3665c32d511319dd1c65c1e01f7f07635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2d878defa84d612d606f26a5a4248636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c9713bc6268d771250ea5abe44b13637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc380493c3955268164aadc5fb1213638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1f8d713b6bf84116b53a88a0c3e95639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96288180d5cb72c94ca84ea555050eae640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744736da83ce75f21f279a4cad4b936641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798b4165dd6190c25cf4dc6ade47ba4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e4ba0c7334a10d5754924bb136ea7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94983a0726be444a9f673b10434b9a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb10fac9b7c1d6460d7cacd6b18b96645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bef03ec20c71c684d67f4daeb4b00646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11209dab4581ca70283a2c8a10e75d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd897aabcc1fb4878337c96e49284c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395eef97149f89017d0ff2e3edaf8bb0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff5f1915fdac811c473809da37f085650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21eec8de2687bfa60dd2d549e77952b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500b1190178e5f4f94b0f303540e406652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331a35d7cf30afe8c5c54aad51d00f9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce9430b3e70f5aca7e76e2b64db985654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebe6a71b86c5e416febc1697a27530655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fd581fa894890970a4a155575ff1b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fd4883b079afd341a7d9909a3a72a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c9ed3608d528a89a8307fbaf359da658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb817d7b81d0373ca9e089d6aeb102659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65635731fabba092f352e0d6e93c5445660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccff616ffb3a2ce1b08644c6d5c9dc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa1b7a7abacc5650f9984338629612662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432b765cd28efe68d3ce7daf75f05c2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1ce4157bb42f2ee01886651e10321664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19b9dcc0cb4a428b420b3c100e57e4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b740b7671a86c0a54bcf20189f599f1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327315705d00a078ab2354032da43ecd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb187ff4f0eea65fb23d091584d6a13668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba2c277cf70937f5af65fef3b32b91669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe586c0b43f3df10fa1b977b232d50b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c326c1c63c2117858f87f5a294801671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe1e890c909500c6a6815f3e0fa9c8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc3c31d31572082b731ac702c3ab6c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70d243e5ae3b89586a6e315b7f4eb3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9a53e74cf9033c7c9f0414a7658dc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910530e3f6682893b96cc34f926d9380676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3d024771a76e93f7b70bbac984d73677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d333b8aca301c998ffe620e1713a12678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854528f1eace249c4dfa3b2b36342359679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9a8af0eea3a7740b7d05a8d19463c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043fd7bcafc1691fdaed76e03a84f34681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d2e82d02b1feb22fae266ceebf761682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d894208d3eb5598fa09cfc67ed43f2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c44eea7d12d15fc3967ac8cf425c6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332812223feee4622d900de4c134f799685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2320d93506923aedf8d1912010bb04686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca6339df479234c33e04925586eb41687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc6feac85cb5f8d9f11a07f75140f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d12bbf8c312cca385486c80d7218c3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6181c9b773e3d607ed8c4293dde10ac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a338df3ae785d36e9b2ca5fd6f874691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13368dbbb138e6dfd614703ada6869cd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bebfca86c4f2ca69e283e61bb6476f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d19b9facbb8f06137e2570c2c96397694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df511f86b0aace368f142b4e2ccb99695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c04a44677bd9b841c19c87ed7d14a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561ecbdb5e96c9e7b0c16db158c0669697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb981942af05512b64120c036c11cf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c833c91367d9eacf637b0fdfac1b17699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88251bef0c3490d32d4dd63aec06431e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727106f3ac0915abffab2883ecb0589701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c97261f19b7fa3453f2bcb11e051bb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4bd6b3585a2333c432fc42d45783a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84540e64a52a86730126e3ca46dd7dd3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e4eb5f3c45291bafbc2496d3e16a2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f95258f74af308db246776c6e688b9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e415cb44665a046021cfd0a4bc53474707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d907d5951846907935c012a29cecf8c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bb043a94ba261348e9cd53a71bad8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aec41431df12e1bca1b92e3c985779710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf1ee1137eeee1bb8d1dce8af4685f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490e8641e923cc4966908781d08e885712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6d52640799442396e2a6c88de2b69713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9021a428a153e6eed10e8e00d9b9f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47455d4b609f14275f9a6a50fb0f774c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1e7be46743202dfa4c12c22fe3d39716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cf45246b457a82d30a8202c515a24717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f18d26654d4f82718ab0d7bd8b2eaf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a1102163ad5f29845eece7739c430719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9fbfea6586cb710cc0c125ff050da720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c57ecc1b84f48e911e613e2ba87225721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45869b89b366e3e3c307fd2760058def722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e6b4ddeaea0b98413f5cc2d6910a0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e54c5545ccc6f76204caa50a8ab3cf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c37d8324f80753680957cb3719fb0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924bed5ea5a3e3ab21fcce0e039b43a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88a654e6ef130f7536cdfbd2631906727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1c499d3f4e4e0daa60d0a6d5bdc89728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf06a572ac2d30e7df56a2eda28160729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c3f3c259dbf2f1869ae933b4f7ad3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc58273ee226429730062a7be84634731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063c1f0253ac64173b5920708e80831732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f817ba3769286395007d28d9a8b529733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad634e0f1f5b45e36a5c66033fcc4895734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89829c30020ab43337ac4afba1c1435735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acee2c38bc490070bc8899d07d93c9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb4030f560760b7e205148cf072102737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef59d71294e4820181fa2141121003738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9dd81f6f7684071e045a7981d8afa3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237693b8839a23ab52faaf7d13348b3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180403cbaa94db16d2da310b38b5f0e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c35819430c51af571b378162b7a609742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f44f91962a7a86ac69dfb797c0633a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565ee96ff565ec0f2073da087c2b65a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f94512353d78a460fd6e8e39150211745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090280671883efdf34726b2abb533639746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ab085a1cc57b654e9c52032e7e291747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8618a781ab7ad0ff47024d26bf1c089748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffa13741a5d61e219154a43bc1ddfb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b6a0a564fb2c501269c24afc364ea750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4c9e5ca0901a924e28226c637be42751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5353a34bdf550bf60a4c4e66fa876752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92ca88b45edd140c1a21dc4938783f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8802af9ecafa5b155fabc606b910e2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d155641189621a93dc93408bb7792d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831b5e22aec7736239627f1f1a50f12756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221ff6ec0222d86cdc4bcc2c460d0b7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beaa4827f6cece9dc8ad98df1d5f658758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33f72efd0382fd763032806086989a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0792a45886ca5e5384481db6c784e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da3054c0313bc886d6b6130a0838122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888f5c830a1d90fb529ec67a93a06073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0761df77e382b89bfebd6f82311f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ee9dd31020a37d38778b747848cfc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ffab39efb13c8476029579d80d0e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93489f29142093ed9af034dfd8aff4d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81d67820f20b5c9d24cfa56e8f21a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f6dc9f5efa3d3b284dc3916cee3a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df41981b0df061559d1dc57745c7ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01444b098fa0cb2a063978960e6b09511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070117c774cabb82d944f7bf14029b7412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b9f208ea4d410c801f51fbf7f980413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7df0723c4c5b915c377d62c85939fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f847a7cdafaee9ccfb6067927fa14a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c991c2687b25cc406584be2f309113516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0183fcdf3e72b0946ac9a82e0f1c6ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa333ff8994cc6dba9ba811b3eff4d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da0123b2c6d4bed779f36b061b732919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088325c2ffa7f385f8ab516bf9409d120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3556a02e7e2d0818734ef70be84bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b543e31aaffc2f60f52d6eb1467cf222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c323cf602c98f26301152d3f5c31e7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89dc2b1031767555e6f830e311bb14724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f291654783e4819316333ccd84a433925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85947bba17248525f1eff0a5f2b3b6826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efba8cf4b8ed5eae6fc7f7605d5a9827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b82c62992249a1fb79009354e07e8a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a7afbd816c1861827190c1de6fce029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfd55210603289f2e6c5e2ca4c14b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea37433b90757851f64a62668acf2e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382c5b2074b1280135047fccaf93a2832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b536a93cbf6242169ea076001aa1d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b420b7be3b49fe8b6e968ee078f9fbe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ff328678ad3f259f37928382bd29e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf21d08ab9590174935040826a89fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170c9c6e39d1fa1b04c19aca3a09bd237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9db4947d70aff7c62c9182b56890d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbd1d77ae401e9ffd90ee0eec57f3a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508200d0e44c0f8842f1cdc70e49ec540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa7eb69e2b5dd699ff413a03ad9eb541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d25833331cc2f1acad76148cc1487a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea3bb91d717beb5ef05f459da57c6443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550482d6bb766ab35c7caa91127d244f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d2500b7ab6aa54fe8b42aef22090745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91918219e0b3bd495e28e633cb75ac8346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fcbcdfc9b97bc9ce6096c7a62e6f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a58b38c6792c47530ec1f7c974b55648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed549b46f43e76a5eae0c5dfbeb6263949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddddea67581b8094a97082c5dbb306350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d210c41f3900e5cf6da8238ea8102351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd49516bad19e1e288a5c1340c6255252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c98445d1d746664e91804566fbb5653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178560bdf45cc8b5928b717a7645a69254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010bee20db466d6a78e197c47c07a3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee8a16e51f301bcbbf8d5ba9e50cb156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c5b4c93b07d71b83424f90a02d65557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a279e41c9136886799bd02cdc66f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3a429bf4365920f89d20542118b6759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372822c0ae9f2dd026ba818f5e5f08960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd078cfa6a7583a55fe3f5d2f0eeb6b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7147d664e541310a521063eb974c2562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e43794b865ba3a0e9464b13ab2c4263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a1486a76802461cb53b09ff35933464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286955fd0628a47d3da8ef25b3805f8d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4dd2dd8a1468057ad1d5494882d5c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedae2732fd0e802ef5154d3c79685867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db471be444c16ed053dd8437949588168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02867cc5890887cabd920104ab7b338b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a41364713768f7bfd8094f5e4274170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a996de1c3434e3d388bd91c936d2171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c189f304dc115dcbbe00752adf98472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426fa00143883e8743b2b3cfe28ed0373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbc48876d370e04e99e3b6df71d01e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd732a02dd988d61e875c6183901ca775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cf0408fc9f7f9fa3c1a19b157830676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982eae5c4b997ed488098a98048a29677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d4b887e82f88e68c59a68de59c02378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b27011d97372c655809ee58e34890c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90b76a5a82f24e540532352b74846180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d5b7453ae784d321e464ce5694dea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b30537721d267d943189f0ff11a3fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede18e23c9dd050c8f1c0e5e0422d4483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137155bc46d2645622edccef6ce1ae2d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4047c88d8f5d47cc88a56879766b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0503d1703ad370720b6a7989df3b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24631b8963f324443cb013d2e1513187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9bac3cf3f8eb40f21d64e01cd01efc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037a14a5c27885e10ca68c191ee59eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfa0ecce6f0567344c8090fb9659ff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa07a0c754b16fd19c4b367a63d37391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd4f71c0a507584ae404887254c31092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd823706db71b4c66fa3f376f3b6c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf9e0a11d9afdeaac693f45780e17e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01dafa7089e1fc5f0979209e0e763d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cdc91d99f5f72f0dbab4bfd96867396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755e3d5738a89bdb0d3eaee1034bf5c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045590046e1e356d92228cc15e5d35898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263756d24567065c7a50b01499f8052599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd0ba658ecdc891b95c64810479e9a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b5361987d5a0e647acdf04047e5c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee40ed4dede36e84310dd9e615d653f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa025895c22b577791f1fb06a83752103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de50bce94af9204f327a27cfa10efc7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84f49536c02850f41b84a684696424105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724d029d6a18995b7c5b51a83b826c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13fe760b5a7a0ec06cdbdb944299ff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602ac7462acc01139b5c6aa6c4f1682108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48fb458c0bc34526fbe385152d618b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca38ffba0c550fbe2964fe3686dd66c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23c9d430e2ba3c2842c15c22d61730111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bef83be83e81de445999f9909678b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f104d4646db21d7aeacaf0e8990016113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49f039838bbe39f202c1fe4d248e96114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff38d799935543d4cf3f9c9478cd28115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441c51584c8e363e5ffc55147771032116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fb0479661c53834f5afcbf68782d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51f60989fb909431fc76930eac43f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b130599c44202d632a4ff6b212793119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44768f76efdffa2171b963c8abd65f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e2e861a43b7aa30bed039b8916a6b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f15dce6d967bf00c857a1e94ad97c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d6de305f5c9d9ba6664129cff8375123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdaaf3d1f9fd3630865ec87379b4cee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b6ae1c288d17c8af1a969f0438f1b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eee3ba87d63e700a83a3fb6f98bcca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb4a360de06114b1bbc954fea1287d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3240ed4ec55fff709b7b2224a830e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24c63d44034f7f2c01d1d5ccc9047f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567323d37a240fd255d9713f5ad1071130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa533a406eb1311cf4a5261e26ed06131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fe9227cb2e81592177eeb672670b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4b1e40523572e34d0797fd34a4a93133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618ebec1d7ab5bce5d691674a5c955d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48600d1239609c760d9b1edae0e6ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022e7001090f551e56032ce3be51a83136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d186c0227e354befbc71b242588cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01171af8c90ca3f076534d6a3e493cb3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce1ece317aafc3f37ec83c51d1f7e3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643c8cb5a948691f798aef77018590b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267aee3f712da8b27dcffadd647a661141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac9ec0e6921a5b2ee5d02391e57c3c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a6987422b5a9f0c87300c89597dcc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a18bc972c54e6ade5757c7f9541c4d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a2b7de1406c32f649e54d8e1c1ae2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937281fc4a04f35bff6206add2597349146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036915199f5f8a72b7dc540f51ecd4be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aae94ae4342f186f8aae7293b16c81148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5f275ff2a9e37a4379d701f55c686149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76501739eb967ed38b842a3ef4ab44e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ece2ba07744ca512ddf222ae4f109c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbceb1ac2adbb59df9114bb52c41b9bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f84e59e6a9edf0289a056c55e8284d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed80eeb4699fb13521327b9a48fd849154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147e7ef4e418e01636888ca6a7bbe35155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43a449995b05467df071b4a078219f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666fd9160aeca35194dacb00ebd3284157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388de313df4e34f96e2f2c4ca4b69bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375b19d1568fc381b64127620010db6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eab11e3c8aa8efc489de49adf2848e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8282e7b5c3ccf3a64cb5824837f4505161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84719310ce3ed19dfa89ebdf972bf331162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049dc13fd8a9241a71acea30273cee6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f523649624715a3bbf61ac1b19050b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a361a88f60e726b458f0eb2f7f596c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33832a78965556604da56cb67f2b23166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145161feb30acf2fb1d118273d9b13a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04eaff548b8432e210abf8a21475ab5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182128ae2d3d24924a17f3c223dc19d4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c25b33e0c54812fb7fe2a5ad9db8a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbce3f3e62b70e986fcfe7b552f1fa2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0ef97185f7b074bc86175ea9335d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03db3848e02ba1ce695d7f870c6af75173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc56b3a0f9811bc8a513d4c54292908174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37af6515a4868905ce1740162ff269175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c818d51830817ff6992adacbf0400176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f6ea2e1c487234fcc3a05d06743c5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b061f7b2c53b20bddc13ff3f734969178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028c35b42c3346e9891caac04ba44b5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89ad3734e64dadbe321ff928f80e82180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14713832c5e86ad167c9e90d1364294181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1920a64c8d0a3597bfced8d972d029f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebd77dcaebae8184eab7dd4acb1813183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243399ffd07eb8890a3a45b6af75f1b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4948775bf1654421185efad3bff0e0e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475309c598515a5c68cda679cb1bba6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba559008183067309e77aa37fce65ba1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ad437caa93a7e61a4ac109b0c2a28188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b246ffa9ac14b06fde6a77e3bcbcefe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af90f03c04127960202a96647d0f14a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1066b577fa8870e76cc8a96e71667d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28803e122e8c430e9fc5474c2771d3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cf63076445ed59943b77c2945c96c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b68d780785a0d56fb455811cce89b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa17e804a2ec34eddef90742b17d796195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a270394d28e0626ca296b8a3b8c6e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3e8ddb987a828f56295300d426e23197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c32dc00c99ce5eaf773c4c8fb1b142198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1602960af8cb3bfc55bbf568d85016199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e041958f02f2bc9fa2141404db1aaf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d8e9c5a41982c5f819b4b4c42ccf0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea858ded2f576192b4e5198cc4266761202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fb3f81ba547ee550a61129dcf756d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc4ed37635c0b348b777f1c2278fe2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c75f98bc724eae53b732baf75ed45205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce2e48de477b1ae0ca26115dde5465206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff3e762dc961fb75c780c52a25d9bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b008a5199c8020a24f33972dafd0a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb109098d9ff613e0e6d363abccb12f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704cd507c476ceef418fdfb315fb0f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718831e8b1aafdfec7d02ee66803eaa9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc1b771b7b65b7554583abe4528bfd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f50d7afc6ef2ff8e581612cca2556213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38677e6f3927e6cc3ec823d386a8a6ad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278610f24048c4a37333b632fe54b117215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e7ad45ea9bcdad6c7830858ffb92f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91729d004f2f4121e80c602ae9b04970217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2245fc19b3332ce60d127542f4004a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350518a42970ec9a1e14278b5e194726219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69bbe06c5d55625c48343e9f950ac8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea905df9da4055c73eb2d35326270da5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcabc2f5697558ae6598323be07661222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46716f06ff26f0dfdfa4f3087018697e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2812dfa07adf9eb1b60aefe3959b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0843830aa12aad966e3dc652c2812225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f3f279c72efee8c04fa00c750393d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636ad64e8c0311109bab26f42ae82b0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34a2c02d3cc6acd8aeb1dad7c6a98b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351e4b720ba8468dfd5618d3ea0c1b5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbd7e7bf562eb651dec8bef85c5436230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c2e8163d08d4b3eede39c550fd967231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a3e097b6e0beab1f78adbc237acb7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5b748b11703df9a91ed9cc80b240c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85377b501c15ca44024cd595fe903b3e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c21e09d7142039a56665318170faeb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79292783f45df3a305875b39ba1cfc8a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4466389fdad0ec3f440779f04e839f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3373ebe0442d9342aeb3da2fc1048238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0703046a0f1026b97fc6f5c9328d5f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df05208f5885538399e889b4b97ca3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5ef6b4ea4028d23be498ff1ef25d7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20626c66feef4eacc516def777627eea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da51eb663fb0916cf5884d99cb6c9d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d510c5113dd3423e1ab1616a51015244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467ef8ee07e1ed6247077cdc70d3e92245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf717e689bf5f081981718760c0c3d61246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183fea0d67923cbe8f9b946c46b6cd7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33928d3b9c9d97d178909647a2485553248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18b1eae9a8089f6d80bb13e39b0e27249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8a5dfe18e9f2740f3464dc5520b25250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74549e3d0b235e6b155e10eef19b7d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74061872280eb94fe9fb92fc3681cb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e05d6094f4c00b7eb99eed155f567253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d196619e1965fd8dfbfca6d1c5bb09254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a5bf2b200de3ab2e67de6411cbbf6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e88d5805bcdd2561d0a98f56eaee1e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9424f213924e6be8d02be53730a163257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b547b3acf2ce552d5a7bcb5164cc5d4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcda846db03bc59a21c181a44736d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e22fcacb2c5dec9e45f18807acd883260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98906660714b41a1108a2cbed6c3844261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbba2c050a0109d1f972cea1059705262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502545ed724b7ce7aab136babe70b240263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48c073bb0761d1934ee250f8ff3775264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32922d3b85a1a2fbd46e682b6b5f785a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dacce8f7695cf80f1661b12ea019f2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06b5b30033e8065dca4b8138e22b4c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1dd7372f8115e3862ec71dae17df34268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b64b818b0227806f2ad041d4d5de70269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902731f5dd5becddb3c9e60bd1365fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04de374a18e36faa6bf92248ea4556b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed9a141991df01caa6cb6a2f4032f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4412813b812f0f352f35baf78ebf09273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284e72e10775fcff2e3c4bfb1fea4e0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577790e2b8596f543f7c55069c5938f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90085ddc36931135f25febc1567c70276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcab8a2488fc144fd434bf80ee1a25277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40768b19660c91dff2df227f3ed9de5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b225e08370bf7c301732e2ca0b2354f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1383033b233a981ad3ba190f815508d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f9c8c60e6298546a6ad0543d6d790281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fedf0cda1a2bb1458ab88dd2c224dd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fe4ba355150e51335b9bc435c5b47283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c97c98e9be9fd2eaa0225c9662020d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1c616aa283148e4e1be3ea4911763285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b763ca72697aaabf4d279abdbfc40f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2f82534777eaa9308df477ad8781d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e71bb0859130a9af3afd99c052ffe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf143437bc41dd467b988fccdccdf01289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3b21cd804c8bf37d4e6ff4386c74c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a150da20add3df6d3a6bf4cc942bbc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8aff8b5513bc7a90580f6ed3a0cc24292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3483a0697aa6b0efb16c67696ec720d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714674ad9f509ea374b29d28cb29277b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49960b64c08ca60f7b27b62e7440ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107530703b2028c737a3c8f29e6d6844296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af47945d03f3c2211abe40f84f109a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6b0a2b31e9ab5cc932bc13a263e65298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43afaa7d6bdfcd990c29d7ad93d8bb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d602c3859c259d27dc204fcb83e5a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eef18897f68a815b1d59f151576915301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e058a64f5bee09b9eb40f632a6c3ac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718c3a922de72681f7629381b091181303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb663e083a6b2d87189b73f5a124ca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8ecf083e0c79b5fda0768da010573305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771151b7ce818c653738037f86fd715306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526f93abdf15c72d82ed32c7d0ebb8e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a93aa2b88451ba083d0f4e1a39c9a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08a04913a1a9c43cc1fba6e3b4b80f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6864f9a2ead6d55fe15efa38482df310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c0d9527dfb0539696be71d400d1fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff558851b449f0584cad675e1b9068312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415416d32bcb42c215cc5c2961379369313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e33cda8765c97d5039cd223ef91bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a91980fbba3cf06491a5606c667b4f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048207c4b32da6713b9fd35ec33ad4f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bdf6b1b644c7a0ad2232ce66f2d91d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01039f6edd4487316435d39a9806cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb6e03ddf36beca50dcc826dfa7ae0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd8c96e1a746551c50d359c52e721f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d987490034152910c2fcf82470930e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41440c7a660d55f708220073299c0071322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab54d73baf3789f0e3fc819a679bc7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab33f1a68f6fcff05c00260d3d159d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e75902a22d78bbf22df3a1043ab36325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132252fd2812b25c8fec1cf8d3255b5c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04536543afe1470dabf891bfcfe7db15327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54002fe6d332e0996e10cc7ebe8a8e00328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bb8a574857a916c525a4eb3d6cd7d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bbfac66aa69cd5fc61218ec9df8bc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12836e1108292dbd7cbcdf5cd77439331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2b26c474636616f175f9fc8fc3a87332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e061a19de82567149f50858af08598333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c51fa11afe04b650f70a035b2ffbf6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd0011bfeff6d7369c002addbdf12d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ed1f8c676fabfaad7eab12d67b469336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65bd5d23412eb9978b7214ca8dcb85337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdbcf2d4e4f1ff625544bdecf35ee4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b5945bb56658b452c75da2e8bb798339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c3e44555c93d4d0d1ce57e57df443340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb223749075eebdf878b8f0e870f003d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a926ec29fd0f79f515baf5c52f4c53342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a32652348f71c3370c8a797a506969343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18c578395d47a174c3d6fb2ad50559344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813815dd47c207e2e0d8d0e06af19bc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f2899b525a7dfc8f3dff72c73b1d1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b56a26cc8a4ff4b6daa49bf207c28b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc012a3039d01cfa9af357afe32877348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10548bf31d97162ad0cc5144dbce09b6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26687d0c1c3ad068a6a1b7c02e2cd2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f7c9b1aa501d2aa78bc8fd8120c8c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798d4f3ad29d81bbeb55a98c00e3cb0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4646c8a8e82e4cc9f3f1a11c7a213b3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4895dc6462b28475028c099a583bd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c006dd6fb969c17c7b2032bf109c47355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b78ac608e1b3188d1402772f4bb162356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ac753c99fb08ef79ea9c38178f75d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b90996eda425a1ddfdd3ac9ae39a9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d49aa7b50614d5fcb1694132fdd9d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180e2bfb10830f3897c161f796212c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edecc33887ef059d5fc32d880d13b11361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f7e40fb4c5789b76c59fe1bc99bea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3d3e18bee7b2c98534017f15038ff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2990f643c5fdd997aa7d16291e1787364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdad1ef44a411166ef1c4198a2dd39365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ff8759619dbf37b1754de416965b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bb434fc9e9ce6f2e9e340c02244b2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b067a054c982860d3621967beee5919368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794b1c2a30c57b6cdcc0832d537fd3f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f125b15625b6d61ed148a5d22d4d7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8129b22e6532ca59401a13a03b132b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8459cb2ad4819bb4a38b80227a41bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c05d747f7d56677ca2e931c478d5f7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7a95a0622cfbccc8664406111474d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202360c2a2cee2d4ca2b882196e15555375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbcc2d891c7c68e2b3cbb62b80c8c1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65565bb61142e998519345c7d0f36d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0d9ead011da416f5f786e18bdc9be378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde72c67aaa27a2bc7af07fc28afadb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d0b895c340d7de787e3b811332731380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50680476c73191085f0169662198ee2c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671dc52c47189f68a71d915060345e2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c638beb02514caa55328ae95e2d1658383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79aea9538cd67848d35b663c0f0a614384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59861263ab3624661412ca78a99fdb7d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ec0142f1208385c341eeca437b76d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96786fb8392d0baaa51cb0e2de04ad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0908549b7d86b6794b9868913e78f1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c62ba9a67186369df1777473b9b8e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bba1f6bb5f4cc1fe9e5140dd652b6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1767aa5e8f4369417b0ba7446f8ab86391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f3ad783858bc207886dcd77997789392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1b591e066f45825216091abfb7300393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844efe34a07a6c87572b4886976f4b78394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a21f0cf7c9cf884eb865c7fb64ab3a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbd8d11ec3949f350a3fbf282ab151396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688595a9039f64914ce4b42505ede7d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e796f028b6c4fdd27be610e5edf3867398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe426a6242edd60cd60aba9f9083008399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5e95a340b2046d0b107312a6c99d8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9366d3094c85cf5c9d77c8e58508318401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85206b4789c1cb6ff6e35450f7487bbd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f44745f1a88ceaea44ac3344b8091403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577dda25510d98eb2e1baebd130a3b5d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578f46b9e5cc1150ef3ca1b404fa000405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc5cfd3bfaffe4631d7cffef593398406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0728eb8a1ad4ee63127850d6d796e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ac5c5669b9f5aae7078569a894f40408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143c76b72bde158f331264b312ebd5c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc31130d4506e99153dce3ae7d9a635410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d3309641540a8774111586762b0fc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d8071519c9a6f20c812cc8c1a37e4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a491896b7409b37aa9982814fa739ff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364a427052a2de6d4a7475965e8f9dd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8f0f312ab4c614367708756610a65415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56395fe37f160274782cb6edb7a11fc3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94296608424b46d91a183ab5e173d4e1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37869d57ad3a0d442845bdf7c59f15b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4e9fb8d719295f831d5e6eaa1da5e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2813427fb485bcbef5c8bd23870d678420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef305cb6a416ebac602889f220920e92421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b660d7eb870aaaaf24e5888232c6ef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648e8d21611eb652f35de5aa234a771423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02ebe5d775c02718f3bef8fecedfe8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988148e3eaf403e375a3ed42b1474ad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd9d00304b573699960a5496522a07426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867ed401a04025221732d75f35dc467427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57407ba404aa177742deff8be5bb0b16428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb70835983e9b5da41b33bcd91975d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae79342270ec864343162ce52f12849430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc7efa7bc4158f7a514f7ec2640367431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d524fa0e3428d451bfb8e16f389661432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a6077a2ecf9d4dcf1a36547161f78433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85589314271b8c615bc09ee78cd488db434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0caabfbe07fc5458b11086cc20fa8f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6244e344f0c4dfa42a8680990fcd1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86bcf391aa76bdac60e5d428df227c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e048fb25c1321390ca75b2ccd2cd6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d12b1314ce7511c20840d50e01ae8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13555197741fbdd3cdb62ca28909dafe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdf1a92a655c4bae4e4edaa499e663441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d780861744ae2d65d9aa64055850b37442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806a8b2a85dfd6340661514d78fae71443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5d79c0321bc846a5950b8b5d8c15c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98df740dc42fd5585a103605f9e541445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ab1300eb7b6f1eed7dab1aab517f3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd42285b0b534ddc668fd06e7e7e85447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fb13d6fbe66dc59dd986ca44743ad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7f98798ae0f1558eaf57de8c3dc55449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a0763c62af6fb418700c1fab3ebbd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a73736217f64968c57cea1afbced0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdffb626d325550b0c09f08bcd0051b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e589b1724823abde8fe9a4a9622c44453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1390befb4eae2e4dc6974aab3ec8c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccb9ffc5516d78565fae1b025b4737455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2953daee0e7d37e8857013a2c5ad70b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd531bb86ec73886c3595f840f45be8d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf120d3586063a2ac667516b237e0084458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd2e5886f4539e46d454322ce4ca61459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06915ef3935984218e0a043c512af5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b682d28b9a3446f1e42a2831c19fa9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b359810fbd781352a3c224513db8685462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc2965fc27cf597ec09022b0b17a6f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f403b40af605324a4e24529e12b5de7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b37bf423a9b5ee813d4f3c039022bf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e2fa1cd2c27b534994fbbe2615a3d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec704fc49ac5afb5fc1c49747d3c27467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da502411e892534be29ce59d5fe4b3c1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa4202d27283dd3c3c028610bf98ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ed6b5166f14f663c3b610d6eab4b1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087f21c612b3c97268e1cf25d066ad5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d16e82c5feab9384df0435dd690b36472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa983ea0f06964def34f61d3d4a3b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c71d38d94e571902ff5c13d72d9f58474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc794b1f7bd155e509b6644fcd3b78f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0c2708229ea20f49ad478bc5a6a71476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d728448cf0256e7f0eb1e62143638e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b3eed42b316f8f486f5d0703c8fc4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14478607a972184461aeef549b7a07c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84b6d63f2c0d2acbd3a9d3d6012d9d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985d8406b8761e7cf264b2b935aec02481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962ea8d11f7e746e463e3be4efe335e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065de25382809962c9399d8117ebf10e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9c9894b87e9af6943a591d62507fb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a896d047013378dc9509cec2ecc155c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4e9e418b8e9d450860d38235a1806486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484d8883b6425e9d81dc452e6b40887487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07fdf7559800546ad3839e8132d10a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe3d37be1582bf36ca191c7e00bac9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33991bc704235068fe9a1e6ed2cfa27490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ed712cf85a10d6c630e3794e8a3ea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8b46161825c05b0a6d315a6623b82492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058de143db5ed2e2336d41f811cad662493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc14d6d5532c2dcc1a989a630184782494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d0d77628197bad07e25b70d7f6cfb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51412cb3b44b707dfdf66e0d544ef4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b452ceb1553c79204b0cd237b89e9db497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80fcbda1b4fc28f8584ef843be3763498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee97f8881b4966313ab1a59a12c026499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfaee174f050f0cd8374e1ea1e2474f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e04ecdf3cbd0f48cb596cfb5bfd29501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5505a9a86b326c332446e86447f8c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e22c6bc32f67d4b83c84f2384c7d6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba0c7fb0d7cf81df90f1cff2889a24504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f911abfc028ad01379ed7e33004795505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa1154a56384ce40f5f8d2b0329798506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6e3403d541343484d5f8e9f970235507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdd6a67e7e4d63f05f3ff25676af28508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acca14acf0ce7f7d12b6d9f07caf9e8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a1db627b1187440261a28934ba435510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cf8ec53b26fe6814ccc928d477efb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79697154b57168ae445fb9b4a60fc196512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec2429dc7537f0f32fe1aa2755c173513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b9fdc9906d5db474db915a5a0d1ec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57931f9f0fc3210095e43ecbc1f993515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f530ae25ba5ff148c86312ea17e1b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36aa38fa7861ca121bd700c1cc43b00517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba86e1921f3ddd6b42601fe219daee4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051dbedfc5662c439470c0e46ab7f2c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858267ea6affd86ed1be660e580deab2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89036aa704f6c919fcea59dfe24e621a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274ed49717965d3435cbe7480c0f5dd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ee149def4c6a092af02e4f34d71eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819698186f71aeefc9ae9add1dcd355c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f19c9e6bdd72f44a0041ef695a0a4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33d5154a477a41571b82197bde0b4f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe3e41aa84534c4fb88739e61383c2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a985a25804fc8358e2abef7341645528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a766065d42e7f1d200625c73fa96f98529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c248315a3f813df4e174fc0e6dba9d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2adf686275f90a1e183a80a171c666531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdb6559cfc4d0b48b4d7bfd5f703e2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fce40a0d3cd73d88f9c56793afc5b1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515c06cf6aa7758c682be00a0360fcb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad84c20cb9aa23517dee3967de4cdc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab0c91ee87d4ca44b4132fa31f36a4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b061f7e5d855f866dac4e281ee5b73e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c7e929b59b357ff658f32a6d04e75538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c891e29887c111445adda8a0a85d0a9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee3ba64905bc50c5ceade1e549ccd2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2311692e05d312cf6bf6bdf9af650f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102b69189cce3a2733a50fcb68bdfb2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84806313fcdc2faf817c2c9cfcb8202543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89cd47303ee7387f13ef9c30cf5618544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fe0b09deaa7b0b85ef947d41be20d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8e47d9dc5fe843bc5688da3ffe3b4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb705079273c9a629fa917dafdaed9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e6242fc2da12d0c022b62da2b36fe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335242951389e59be8d1d940c940f011549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063a497ea86197b42a2c84008574515550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e1e5669c1134fc91be0be3397d412551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb97cf0e5d0b72fc001accff63da33c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67199fcf8ef941d4cba2b335cffb18f7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548a17361a236741dfe03bb3563e87d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfdc5567b94d177ce764368a499dfe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a87e74dbb9e81f01e4c84a9cef6d31556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329493c0a3f826032854355375f95b47557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7910d7f19b5e4cb116a30dffa32b2a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5407a0e8832884551a88fdfd587abc6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afc00eb484a092a14ae6535f2e9a60560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316861fb084b91beeea7312be20b0d77561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a3d4115d232416b452f729532ead1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781d25eaa2d298951bb99ddb641a0a5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ac8e75c0c0a337047d943edf75756564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04731c9d5f4143a52c36d0ae8b73be6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45022db2e68423b410fb86ef3ad57e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6f9b657d7f1b49ed4d6c04e999a60567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2554d5f6435640bc9aeb22328c87a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c38b4cc2768653c2c51c678ccd2113569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392a5be74eec822cd260fbbaa3c69b8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0e40a9b1a8ea22da288ce76cbf4ed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec53cd5730ffc4a02a32ab712aaa55572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f448880444b4748623e21651d523e9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb4bba4fe41dce98e9a7811d994108574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adeaf3551ed4199efd72a5d72f8115d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930da77c082bb20e8b7fb9656ea947c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa31a5ca9056437d9641966fe105e0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d375a1d46bd5ea30a7ed562328fb30e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dad1d832a91d2d66b6bebcd9123f41579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7b5f43f5e491934049543954b7335580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690adf0da7a975295bfb30468dde09a6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243119801f683c5865e86678c5264ba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fe2fcd00a51b594398f25084ba0a8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05567b2af5ad1eae04ec14872ad88334584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93b2b30a83e5280833bdc67c344efa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa560364e088f82b0fcb223cf30e12586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6137ed3cbce262c6e449cd815b0998587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2684eb89e0e8ba877e87289568e4eb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdb1eeaefc3e50160af12a0af33cb4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46cce0a24df01cfdd59d64fd90937b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362d5b4c158e670b0bcd0f82871475f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b832a0c9342fb96db40954e5ad26d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa252f486b1c7ce85ab57f18bde1d7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254c7c98b106323743ee202eec059bf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745ded006d3461878e1b26709fcb47f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ded39ab04e77ab98fddaeff9e7980596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfd3a7584a96f37de28cd96b1153f9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f943ac4aa489a8f1bf34ca805bc6aa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51de7160630f6282b68f3b157398f1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0023af66a627573762fe8fc52d8544c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb196d3d12bff1855689c32916ed467601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1f54edcdbbbeb6f0f58a0f1f6808f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9aaf830da61c43a914cbc301e8aba5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d882febe659948c36e9ede8fc0d40604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230325985155c6ba4fd8329740dadcbb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf104b636a9a37a6769a7605a22abbf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532994b5b633a77f6a27b69d87264c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed780ee708e947666dbb54f4d5d5105f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec795e9967f6679925873e68749c3a0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de11eb5fbaaa14b01275fbb627f318610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f43a0386ce0fb72deced0c1c9bb291611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70633e1cdac3a1174de43d5c14df45ee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e8320449477f2eabd43d36fe608ab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53ee6832ea9724f157613e3b689857614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14232edd4884992ca7ac8cc65a88813615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78975f8071e850125264af49fd42e8aa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4ab6fbafdd7b70238cbc15264f60c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc5442d805e11359fd5631588faaea618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb327369672b050b0089c2a7f89807619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba17a99cad2c0731d805bf352aa1bf4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4c2cd5ce6a39a9fbd175f2b0cb3d0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d1d98af658299c692c0f45119ae83622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63f788247c94cbf47a6ef669219c77623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583f23a2b2928171d91f8cdc27659de624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6803b5737da60ec57b686343efa7a4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0990cbe25c62c1a159f50e25ba82021626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e5fdd947ad4541ceca371cbfdbc3f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881bf284b70c151955f21b09ccc39a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a5cc75d83bbcaf84122ae3486a824629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57977ab43229201371839be8539529d0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c731fbd7146cab7c44ea932831947a6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca58041faa764352e153150fcbe2089632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc19799bb0f952114667143b75de97633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c51038656e674b780647b83ec5601b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ac1d273fc0a8eab212fc8777c37ff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0392835042472b41f5a4029ec2d0d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a10085331b3b9ce9d2222cc5ff4d88637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1f74cdd184f69211ef27895b0de2a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70014bf2c8883726e17cec9b5dc32cfc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c0c5f131b947428a539123c16f380640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1fa43f0d905c7852fc7948f83b742641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7f66b6dff65c9575170f12b545399642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26860eaee47e4718399c5055b76cc92643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035d168877fcde6b6461528a68de054644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864320a59195d7b333a69d7a44c65115645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9dac5e5d0c6af3cd7409d7e37bcb0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ee865fda8954e84edba15c29481c1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfa3de3367d38a927f2450dac02943648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9fc139f80b3156ba3e531458cc5ba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d543364725a097fae1d52683ab7e80650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd7496d2e4aeaff7e3d0a5502c6a95651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a359790c692461e81305b2814edf6c8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00fdcc74fcd5a881a5177f141174a1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521ed70045d2ac0c2015950b9a55f8f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3103944d6be6782b932f557ef32d70655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8b1304ea89084fdfecb1b64a71f86656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e77e97c762f64732664fde260dd95657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beccb98f0b471069d90f7dbdd571e26658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7705555088cbec74198686728cb241659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b082bb2819cc9ae39f07f011d18ee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af19033099d59502eb1dbd9c7670aad661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecd0a8f302070c45df381777e6fc5d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719be2a35492c9d1d31ab2cc98020fc1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d306d97619082c2646f874781a69e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b060033111630e5e24188b41f66801665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4863c39e37c0f157ba78a9a40e08a05666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b35c8e3c2368ef1d1ca97d5e07a53667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37e38eccb6b0452162819e5b2d8c22668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f9acfbb370de7f09e3527b288037d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a6a14d41c1419f25aac7d99a9d7ae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7af1569c66ec81ca7996f26f94720671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cc30ad1d6ad6d787849d410d2e64d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b93f199e3901ed028073bb5381f6f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb55c2eabf837421454aea1be66f830674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8895013cf9e05793b808e763d1640675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d2c4e8f78ca5377f01806d9e22699676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d318e22cc2f7df36197be6a78fb21677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f256eea6d1eb2cc7773e23e2c73d662678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb11b99c1088b776d4c98b9a389cf9f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4b3234fc49e926c90826474a5b430680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92ee780a5da903620bcbffa945152f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf552b6e144912482cc42326ca6f1559682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0d364fe3f9a71e058b91e16f2d467683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186ee35a65e152692c9fe31da5d2f2d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a7f5f8d380b0dd2468561d3fdeeb0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a42c636b02bd2978a299348b0731c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194dc6e916e3d0a127bbef95358cb61687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624857f7d012bfde1c390bc717eda6b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d813afa379ac3a61132f2aedff998bc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc18d3f36829e983b8a0e2a9f4564e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb56f29aeaeee7c25e2bc9ba9a49588691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1063827c5a55b1a431a1c3f683cf1b9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8114454378dc663871933e9fa2add6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c7fe350f4a931e4708496ec501803694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226f55fa7941c41b6eb864dfa2ef1f0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754137a5da2b85ec930f0b15b94803f3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fe9e7e77dba52fd050ff78d2f76bb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad32f6f92b8ee5773cf1ab59aaac07698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4331dcca345a4ba07b938bb3a23b3c6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150c8234390e6a7feac4a11f03af867700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e3ec4a5d3415436d688fc42b57923701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13a32b205564e18ebfe088c8845cff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcada553b6fbdaccca64de6d699096e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96054ac77096ccb8ab1a07cd148b1a3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712109c588fe9366bb45521550c47ef8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d54ea84c5c52cf81daa2e431e0122a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6759b0054ca1bf9af35b83a0ad336e4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa11e1eaaf6c53d31462d5c24b289a6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de47c47879fc2f049c689d0866eba3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df6673724ef70460fcab9329f90ca1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b490c00b5f61e1ccae989abeb7b084711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27dae3a7281f365d6e23443ffb82a5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60c7f8dd7ad32eb3bbc37ba38779d7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48147b8d2d191ce04a7787ba69bd7c93714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd012898fd8322489155da9fb763ae9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba7c2160bc01733084a9818359154d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68e9d1b6c55ef5d1da6960b8546acf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811c8d8b65ac168a493122dba25be72718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31422caa661caf1c39013b9887057e36719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200a26beea2a3e0ff7a91f849d1c8a1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801f2a435010d71f0067ab2474888aa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a50047906d95bcbd9c72edc8ca348722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69497fd61f6de8db611869e96db26a33723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455e5977fafe77e08b2c9dde5b13cb7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c767a1950ab3f5f564546dc4762027725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3b5ea7e01360dfa7583514b4be98d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ca84a0c91ea3aeeeeabeed37f87fa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7dd40883ae115be666546f596ebae5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a9dbc2d729db1c6223ebd5595e8e4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c775f3b193757395446abf47d871cdf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ded9cacb8adcfa5ae22a2a80bf4de0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ccd6ab654ff36732585896fbbd968732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec84ddc50188da0650f91e8831228a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bad5d6f1c46c1eca6f364dd16ff671734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e6aecd6680fc40af2303ab1878f15735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bfc25dc05f0cdda41e565feaa171a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875677bef7757ed524b9443942cf3f1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386f748edc86ffbc1a872ccf97f2e83738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9a132e6a6a7d43078d7191fffe9dd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011950bf3feef2ce11f89b7ed677b09740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74f58afd16f66b92ca092674a53484741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6e40c9f40c231fe2f05cb120d8f42742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade40d4cc52cbb3a2bf359c47b6ad02743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3eca7babbb5d04a5c6910ebdb4c3a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1ca16aee0b811f6d2c1c4d41fa724745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe57fc9c39144a66ea4289474b0b58e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f8e7bdcf4f87a2861eff14489fba2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38fab63cb7c487c8abe3af1a2a3b1b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8675458d36399e6d03a2e8d3938da749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6b46eedf3830b29a852a8e31f9809750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de6d5a331565d0af26cbc58ded2b49751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec2a90db33eddd73f59f7dcfa19544752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb74d714c6228ca57acd8adc7bd9353753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ffe77a0442642c70b20023392b4c8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dce2495d45499c56822cb44a162db1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bc509e4652339ebdeeb6562e54b90756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9956dbb7301db7b711c092a9f176d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad62577083d0c45e651e78773413aa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fd35381801383ea2c485108998c9b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>