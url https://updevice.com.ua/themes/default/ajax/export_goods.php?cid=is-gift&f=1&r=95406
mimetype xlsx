--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94888bb4235208d6212d77746aac531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac719aecf4ebc76a98623d74fa59ea82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2fa97961fed91bf0b6619c4daedd63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d264bd6bcd33373fac03b5ce4cb9f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beac75e8fa3f181281321fccd79d9285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cb7860649e666b7e9ad9cdad30a416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91deafd5aba4f7fce3a1ce354d60af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489dec462c48fc7d12013b31069458b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05eb80ca986e91a7d79ed7b20e003c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e13b4ae8e65399204cba93f7a2277010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7911e79b3b09b71d2f566fe3d7f058111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8145fd0ca3b3596e3f646ac0b4373212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec79bec20c1590dd0f229e1e5e6ff313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92531dab2f88f8a031b35fd5ba867114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31f4cfb7403d4ee802a2901e30d79615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442edb1fc905ed87085bb083604b979016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da7a6302cafa9691ef5bd8869f5cad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b043c295a200706e5a70ec9417059e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7159c4cc6543b62b12fc39de6153419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c7472c1ce6fed1c12daed747df2a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9280eff08aa0c78b16bbf44f4a87d7221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618c308e09383d3d4e6080162900f8f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d6df1a89744da87bf7da07a391a7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca5506d8740c55239562d5160696da24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915b63f5ab681020ac6e4e1a18c3d2d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722708eec57bb196cfc235847cdf1fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36828915a7d077db6f9efe6e8ee9a98227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ee87fe56ef3c49c7818b34546c15e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35788723443595065007f2042d1ad429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcbeae9b4132cb11c2bbc82f62a14130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478853b7112e5dc47f25d2af572edcc531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15461c00e08b6b35deb46df168087b0132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6ef182a8efb5457c606dd6592e9df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b1a853706c772b42bc1f01fb5f4c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df1b9e04af3381770a210ae253512035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558387d6cb2a3823ff5138015d3e32136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e22f92a37727cf54e29be692ca1aa237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea03696e46f3a53912ec97f41f7fca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caea8c87a5ef6177703b164d7dc3eb739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33298f4823e80b1e2c9dd7b4f133c5340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d99635d806bfe133492073d01b099041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33054bdf045125fc69015cd3b554dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3585ce97001034fae95959172638c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e80d7510d179788f839cac002f292344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad505cb5759a98e0f96ae3e389e80ed045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e4297f92eefc0d3b363d4c6383da046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39a4057f858aafdbeb6a6f5a6eeee647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e213a63c1f37de58eef704c7ec2a9ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e7e6831382641e511eb071e3a13f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fc4f83a386837d024fa9f325ea41c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c19c3ce125ba4a6a09cce485a93e7451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c1b57b24694d13f3034f20ebb04e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280dd459a3b86277d086367d669846a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637da20044da1c4e93761eb8ffc8bea054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c67538f1523d4d3e7926dcf253f8f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81eafe5017a5c551906914d3bb3924356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d656a77429d2cabf6b0909dc9459957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ef348e850595e7a5053f227fc7d4258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb788471d7ccd49a17a047884810c89259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d13400d0f68d8c471b69876391b1a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744c598fb7fa844baac821dbbb5c8a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2f0722c75ca73508459e5628a940b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde5afc358d3fccbc6fbdd2a16b41b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da54427e14f15c347b02b3c17ad6ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fde0e03bdfb6c04a4cc6814fd378265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736ba31fbd331f38d4bb170995465ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd3fd03d2daf5a6989144db134de3667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1194e161ed0df3eeaed73431d0739768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916937bcb28eaca0ac10ded96aa5b13369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645771eadaace7abca542d7df4966aad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66725ec2b0cf7d8f69323819c987b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc171eb35b387a7263d0779e4168ba572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b93dd52a93a13202a53f7c09706f3373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290a073acf82c56546d1f26dee8452a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad01ee63dec4de3d034cc9430b128f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9db165ee953b09a5947d0a76d6cf0576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012f94e3bc2741f1ec8af0659479e6377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57b010a27a340b7123c97f0e27353078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1522c080e51fc1add83a19a4be23679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d06fce77fbc7b8ae9d28a635279b2980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82047dea8129de7f6c1fdd04267c1abb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda012f5cae5e8065753f9eb574418ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2889067d51352031bd054fa128dd6a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c5ca0b603875def7769f78aff598984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846f0fc11bdb2cb79565f8884cdb5ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f148f3de6fb8889fcc66cacc46d36b186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc21c1c7287aea96b6ee09d3cb683d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b663989044ad578219bb1fc6b2bb81f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ebb01ff7824df67da6decf37efec589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a48e02e68eb7d361d7bbd88ac63fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a0f2c406b5b15e9064c718bfbb99991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d05308efe2bd6e2bccf426110a944592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807e2ece6da20bed87adaeca602159a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a20bd8a190b0fef7be7a9abc360d0c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f45d59ecf6867abf9afebe192ce2695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ec7e24be1ef2628519b54bb9399be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a074d5d955516e2d5aecd06a623ddee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc60b1e5b42cb8e4a9df776630d908a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8217e8f51af87d28209ff1b2b9db899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e7e7823990283c502dcb6cd6f692e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525498b89820a00b1cc8ba01bd27d7b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd3b40c9fbbde47591621d63893287102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78801092e6d356635589a2f202d04c38103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c9ff363ca5264703306fdc57b8636104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d562e5c49055a0d1a2890d1f7534390105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e6daf0d4c729da10e726785beef7d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bb3dee52d8a2ad13e143f6e2f30b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3356c34fb45a2ee7508cf965a2b4b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732649736a245fa8e28ae3c218f3a30109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31d8b9d69488664a409b44fbc6c2be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe6cc1a0d5c279ce12900274bfef5e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2202b09e9b03d642728165a2297c683112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fde287bddceed9886856b0ce810def113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf47c0c35dc0d0bb2144645c9d395ca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2225617192daa7e0185bf39ede2f9ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b11fc0e833b84b216ba4cee462c95116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e7387c21afbc900c537e5ec5c6913117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5656c44dc99e4065949a2a840b68d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c8b21dbb77ef327e98ed5122a7d48119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc21a3c1dda7d9c8f09dd5bdbfb47a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d291c8b332f040a5bb297f51264348a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865222667c6b76b6d8a8cc0c1c0d680a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1d9b852264ec2e1a487a21757c7d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d9728fd907c2115803c2136d76143124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e52aa3928675f71df98498bc011382125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ace9e5a8396349af80a0a25e2a0ef0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707671f19e7c98d73469fd5772c10f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3707e981eecd6eef044e3182b74b62c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424dd2fff6e769cf21be3cf49f4d1af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f48c69d568ecfae0e233dbc317746130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a84defc304365bfa626c9e7abd8b8e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15cc15cd5aa8ad6ec848d909cf8e62132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a162d7ad2716ca4bce21e0e13aca6b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560178f07579c6c6aafa7acbab91436134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f86bf134e887e580ccfc3af2f5d09135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb82a9cf08d9e3533cd09bdc8bb3360136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1b8a97d420c55b0907f4965c9bf51137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860a69bf4ee98c2de088da48f31ca44138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356d911d98f61117e49851aac0f9276139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6128f04e4768ecf44b7e6a90730cd4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be88e8df7172a688b6327bf66b86e71141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4e5401994d0b17402fe55e8402171142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859b6b7db91ebb819c581e95b598dd5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508102a5523643700636599ac4435cd1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb1685ddd43028b6e6e238800bb4b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701553aaa6bfc5722edb0720c52b7af6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bee202c107f7b60387dd9f4d44cdcc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fce9294abc48b742e38bf90434d5c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c49d7556bc5c5c51da96f136a6f2a1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95e71392277a014a70c336e44b8d64150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75156d10c4de9045b87cf5f6e9cb7e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5b715a3dff0612738d017c2f239c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541bf2b9e6f4fd85b7a87a2e148789b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ce3efcaefe340f49c8955a3522341154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167e6d70076ee4e0b5665e48e52c1b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e71ec97a3b4871f4bbb660fb15ab5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3f66d7e5f2b3542a12c271787280d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76779771ff710af0ceda8cf4009daf0e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4cc39c0be33f42a298525bb39561b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdbcc94c720a6e8d88610dcb127a22160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221dc9168a6552b6a26365849377a88b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46cfa64320c69454e8ffa926cf6018162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004530c899e3c7f9428c06fb3c36c88163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab635bcac9264b815dcf79f91a12b1d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6d5f59c63ac044bf5687ad798727b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc16d060ca00805f471f28873fc975166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fed80ea149a7009c614606b6095426167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3a2cee9347743f5075349c3be861c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb545d1b4c8c778e3cee6715520cde169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33ac7ee5de1d027322be1c64530e31170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b20acaed501c08a981c3eee0bc398171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04a6aa045bd41395a8af57eeb88055172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b18df016c0bdcf6887d26552cc8fce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5db288b21719f79372354e7f8df22174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c201546e0b1e761dc3d13f8111b9a3a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331680efbd9a8a1b4f4a8ca705b8097e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cfb206c3214a386ebd806700fb114177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d57175daaf23f349129f0d15d860e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646b21b7572fe401cd744e2fba483c4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff219dfe08bb4dbf16a6ab61ee9488180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d143636e81dbd524bf02e00b10de95c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cc7cd084521970812b3bb832c04a7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dd8e24f4377f4c5f90972525a31ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabcec1c4b1e74f7007072c68a30101184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeaa717e934c3afa4508e6a59a19e8c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f11e1564cac6fb47d2ba13833c6bf8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a4f0418a3c533350d00595840e3fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74976da7f26de94baf92d31aca0b86188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7b13d04c0029b27493c8cc7d55874189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2b4f2342118e1b0f253edb96bbdf7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269f9e6b233bfd7aa4d9f4ad6afa5cf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33048785fefbb3046d83ccf759f33dcf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bfecd9da5858e190907485430b921193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc43261daefb3fc9f2ee3eef4300a8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb59844886f991ac1f02bdfd08f60c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b2ef99af21cfe57a7667c64a8ae5e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60384d6fd5af09fe4c58984f73b1b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8c994daa3d2b9d586023ab879b458198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e2d0a1006e77dafee5bce40cf25d6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f0eb93d2aa5361827b9bbfea60f21200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9256f01a3bef9af81fcdb953b08b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd65b80d52562d31f7a2b5e4936a91e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fdde71175130ef7b324031a088afd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3291231a9082b6e6b71dd00df0aecc3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d292bc514d71ef6163a8453e463320f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69505e8176eeea6ea1e9b214ac3149e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351caac0b0b32d62986d48ee59cf95b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbee019aaa040afc118d76c1d1febd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4527d90f52e19a1c9f64c2105a43b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7ca2109ec77e483676e7d99e77d01210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed233969eb282b743339ad89a477326211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f564f95a93942b2bf854b4766ecfcb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059371522e4c84fb0f5a904ea786ff25213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef262840ed73f67b30fc9b5df345f44214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5820b286c31e95d238f38419e08e043215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0f4397d951b907d07ae6a428e3d9e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8085ecac86da62447ac6ca1370b0d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f48745577cf20124b6b477bf3e1b0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d1be03fc9736d4e329baf217f297e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93cd946efb0ba3eeaed808d5010351220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4d295cb043a4dcf5b0d2034ecc134221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ed832c61f583a09c1c183d910d430222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2a56036607be2987331dde8a9b253223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37eeea4a18e1406ca03bb590c3886e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10aadcf991087dba6f24fbf772de411225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac47a995d74e3bf3cbc5fe3c331777b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f8ee8fb1d880457bece17fb4e3823227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ab1844de3e04a28a71fe206267c43228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71bd2703ace0e386a6ebfd4ab37f81229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07778ac46b02a3938f725d1372f42499230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8161b34118c509d387cde007fcdc5d4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeefaa0ba6b65fe268a39816f95242b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23e15c8a3e22c4a0c1d87746c83ab1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512f934c3aa4396aea31e648855a8eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f873c857a2289748c4f86d9e2db8c56235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44c97e2937026164a545b3d025a6bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356afa32b3c04abb602f02a9ba1d738237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583a346517419331d5cd76ebe1051bd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf450c5824ab01051e7d0521dd1f27f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a70722bacc8b9c54aad9258ffe421240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e46afae07a7e43abdeb37f1b185d76241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57959e0a7c8f948cf99697a3090ed541242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9c234fe480b1bfdba47ba4d8ab863243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b248e06c73e9a0d813c28848c84d5b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d8539072612855ece275b91ff45cd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5771cff5c78d6260e565dbc99f4219246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5488a60d1058dc6a5388bdb265591247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d51c37ebc3dde2c04023474ee9a4dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d5db85d27b9838eb14009f0b70ce8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b347cc5fcaef7c8173b4343424d309d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66706cb086f7e94a5d7ad42bb2dacd62251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb48d6951d15dade6eba204d315d8f9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2c4dec2e6ebf7f15e353d60cabadf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc768e28bd38278afb5755b165bdb304254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e63e2ff33e86bfb7c0f09ddbfcfc21255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a3b9efd7d8ba99a87a9eb3547141e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c3921684e54020b54003304ee43e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14300bcf825f75b5fb113b221c829ed3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c40846ed7592c9bdf136111ff2043259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48cc2cd4d9d6a3417791720a13d77d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50c0d73f0d805b9f7cb2bb640ab132261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9bfa048e661595a669fafb02958c7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146ad3bd8e73b683e827095b3b79b53263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d88b0fcb04b925be94f69b6195f07d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f99ac4e4864b5ef657d8d90de2f2a1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96582f4b290395d8e5b900f0bf2f18266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2f4e3e313d107abdebc3bb62f7f10267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26300be84963637e65c612227b6a515268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f1be4a8dc0d47a6fc3f068b07eb6e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed02ebcdf4ce10336ae950b97985dc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379fbfec9b5b8580329d1e2a6f13c93271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045434f4fc6a4cb77ecd8fc4c4f551d5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6e75f4c3f89cba7f9437c06925815273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165f36b234be543985ac8c77482ebe7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860080443e56f15fbd95cab9f2764a7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd89007867e16d10bb0a309fc7d1707276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7288f8ffa4eb81b9426eee2ac6398277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd9d0a213a0a471ee02d3d200fd197278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9c3813086c6d02109c119e8aea3dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c870fb61ecd91c9f3cbbf0b345ff4b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c2deab5a110dd151cdc3257ed34c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e1e39134b31532d14ecf9d903fef9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9156a626750b5ece59dcce5d0d1b6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198afb301043409411cf69317eac3032284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c680a0a522f600407d40f6584b07dbb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b1a5b82ed7d6f16831c080bae3b4c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb659ffb61ba83d90ef51bc12c6a9f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56750b26bcf7e677a86e2d4c767f9dcd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fc8ad3dd3250fa5e2acdb912a17bc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82fd00c659eb91574455e058fa7a98290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5b440deca57e1cb567d8066ee6650291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26405597cd9bd4c38439101271bb1cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42285ee60be4722d6b0b6643bbee25293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d248a44b2359481b9b241dbf7140bd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b0996048fd29e8183bc56a08920fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f1037b956dd052ec5c981bbcceea1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60addf7e07239b83a93ac4ff1a003d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba43a8f08f024b2aa0facab7bf09ab8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ae406d21e96c93c48ab96d4897dd5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e92ced7eced3783142a690d3208e31300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f194cb1299ecf365be1d7cf842d56301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b45402074afb99310ed21f4867ae3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb53efc0af1746f86690f48b1ccbf77303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb8e8287888d0c8a848974fd77f32b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbaa677de1a9f10c7f4501b2727c9b2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8722d486d91715a4169df4352ac5c9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c05f74a62d7c800e812f62d031e2d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041bcd6634c17bec6a320f629e18fbd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7b0b64dfa8b24e7048c061bff1dd7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53064f7414b9d4e055cfbc9853f4507a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7221ea5e78b9a3758c21ea165b114c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ba3165dfebd81724cae6dca13fd4d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bc6cc3f834788750cccab429c941f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce7858866ce9ece29d939d705913d9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9804bf8b37e016fd3b0d8cbbd51ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500555d162e177f2d734aca842f7636316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6839a863f4d7db0897c34aff81078317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768e7d7b6f3fd95121f8c06caf56ff3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dcc986b68cee477c089b5052191e5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a34005bada20069ceb7fbe57cf03f7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac5cf38edd562f4c96a12d285a73a5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b442954684911fc4516306977617a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75414cadff20e5da6d1e83c34717c7b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19910f4afb44da8a73bd39bcd2a619324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd543fc7bdb8afdb1c875c87798aca64325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774773b2116a5ff926b819cb55b5896326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f570bc18585e941485965b3ae91a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac91bf7f6bc2a2310407523dba3276328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c86537c2f3d367804585d9880132c2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559173c74ed3e56c6ec274bce39eacd3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f6cc9982ca9add3ea523fcaf01f3e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1d3fd178dad33d26d77650c6bd62c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad6b77dc081ed6e952e31fcaee51aa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6ce0c4f6f8945a638c2bb90bc47e4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2cfd98c3f93e7e2eb3822f8f81bdf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329627e07f6ccafa5c09689b350f63c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551338a32878ce2c7ae7d33e1a1650d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df9e32f177bb3c00c87f2b9fa091c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1a719bf83111a33853217fe72beb6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfaec28b00ca90980acda1afd9bc98b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083d7368d1103b9ed983dceb9d90c53341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02168a2a8c191b6a800024515529fef0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb0594537135872be8e7f6db93a7d2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8b4765dd502ab09c8c2f65dd4a63a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557e428376506d091af68a421e426af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ffcecefe86865090466109b09c4fb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e10b5638f4d7e67d5e3b8de608838347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6712090cf201badbf45f0c5e407c33348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439f5ab957bfb66dd8854dfb63f4180349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad397dd8a1d338dcd6fedabb1126a8a5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6814db28b7dcf61ac7978db8e7616d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad86b54878d1ebf6d0165572f41dc4e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a317ce9cedfeca111ad45576b3c0f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491693c8596b5c1ecb46c8dcfda89a41354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff533968e5b4efaa599e859a7fc257355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98468e051f24f6410004ce11c4337a39356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f145a81fe3d059b47bdd896ac1340357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdec4f1c9cc732f89a6137d852a387c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed16f19737f25f8be2ad08a3022ee5b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3bfe60d41d06a391f012c0a14c982360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f1ba5ef32d4700723e2e28d3c7f5e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd6521d653451c4dc38b190ae9dc25362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2514005c8a0e410a97d05e8a961f13363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b083d846cb41f363e15252615b255f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7ae3447ad9059440f972a9a596a39365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded67e1b4d73a8a507b0aac4e181747d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b68f3cc2a32c7065e7e23ab15a6645367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d9cddc16e74cf51b09c0c5f77ab71368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b77d7bb139e36684522e0d0e918545369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e612176cb2883dd3c1c901c58e9a933370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cb42a7852a2ef275cc1dba2b03790371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219e454cb3d83931ac174db4c09445c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfa6789eb8f0b6f8a31f1fbd3e7a16373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebfe9132e2e4115062e1b9beef5a50374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d6b82fd8c2abaedf0473d8eacc465375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b68addf2235c2823d9db88d36f2c3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1fb0b38d6b647e0fb6dfb7ce34ed5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b36971a84322dc733d656282763e77378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02535ff93d6ea46c09c58a9513feea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509dbdeecb9bb91fe910cbe32f136a01380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e14070ef236714d2aa930693e9f491381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780a28211988c2d67eb1ca3ae141e26382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9ae301e9bdc91a336bd5ba4e74e56383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedef37e88999978ff9e408f0d4bb37384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95277451eb0c1a8a8653251aad9281385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb6a65e88cdfef7d28e51aa11abdf5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16d23aff85918c2dcd995d80e58932387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327816f251ab93bbbea6c29c14e9b34388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e4b86d6ae37a31bb8f88d76540ce1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ceca229ba97ffcd174ceabc9c9791390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6cb35936fc89f8aae241813eb91aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9c36d2a51d58c00336b4e1e6af8ef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b01415bbdf1e30bbed634f04bc88e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76baeefca2b29081f2c20f198057a0c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af726db20dff031fd7ce922d1976d5f4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6276991b4c55ac2de956df2d76d59c7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1883f89275e193467f1f4c4a924995397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346956d3b471864a37e9dfe2520b205398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1abcd8b4ff7adb379db0c393f21464399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afdd0f70fce3b7eb633c75fc146abf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc083f7952b9ff1f4dcb3a7657156bd7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ba41312924faa79f026ee423c896b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3f911abccb357759ede64eb0a9651403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa04b8f253a3914130ebcf20b5c646f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8df4bf8ca89d9e357fc0ff1ace7f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebef27bca5bfedb61ad60cdb3cc1e04406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843de34483d841f77cb320261fafc27a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7ab5d492521217f62e1742b158812408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb8ad726c878d7ce0d43f8002f12a9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d563774ba3b92d49ee99912698f2b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41485196749fc640c9fd5ddaed33f3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41681b157b0a34b4cd23ee228fa0d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbb45e0fa87297d323f24b35f834da413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da390f117d6820c0d7d07278ec26477414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91228dfa94d225ab9eae5a801e86b2c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee3190e01ca6596409f4b85fe6db71416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f698498c6807484813c583fad3ba932417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fe15bf31f11ac665954d2356bd122418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809e9c66e9ab509d02450b624745c33419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05594d1c283e1b1beb874d952fc026a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22ea92fe70c26b690bf6ae0290326b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e20a42d3a417797a7274b9a87bb757422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64809464ff626c52e2df246c24d06a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59773b828da8d8a7117a99dd69bd65f2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e82a28f58d84a2c58381f06532e71425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bb62ee1af9498d2c2de060c5d3907426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d29c95b45efd8f814f6bb3df9af4b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cb1819e4c032b8cc12c7bd57e8f18428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97dc1f08be38159aa44ee3a3694519429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244799dec6e512d64db6bdd7bb35d48430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c402137fc8fcd5237626602d253e64431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd81b80f5cdccd5a9decf75bfa6d4b0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e83747d06b64acaa5fbd58057d5ac5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17ae5963c71bcfb1511667073d106f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63d478014313ebebfe8718287e152a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386953ace3ff08cb2035dd496eb06a6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa5b6e5f8ab86b74a2f68f2573e987437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a966154da08d87fe48e396ba3d666a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e69cc66147a480825320519b02431a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52424fafcd6ba94675c95ef063a166b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebaeacc2961c29f7fdb2da5f14abf1d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c47963c3b71e3a844e84fca5c9291f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067267c6de4c6e007e9c20f856ee33a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954ee70861830e6fa0a65f4e9647cf5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedc949ea47458c669699227914289e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead950d3523c9860f75e6f49a92256e7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2d3b45c992ec6508c535f7cf365eb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1137d0c5063bb6cdc72db486be14d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc380857f4ed7c27b6a45432550cb6b4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937f392fb6a9ec1fd3aca4742b929c5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037dd9d02cc11468a4e13cee18c3b4fb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309adedbfc0c5c858cb2b61123a5512452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4152d65efc534afcb9914256372c1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c3db61c99a66888e6f4a192092621454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ded10a93f62f85941460834b2e915455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c331992b1a803481d8759163baeda72456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511375a812e6f0668d12d8379b8cf3a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64881f380f1c3eb8b8aab3c12ad4da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d03ca7c9d0ae709e1fb75472610f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a24a85a8650d15c44bfcfad119458460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfbbc6642316252f9f0a7ae6371d2e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8819ce2faec9550b040fb1843d7ef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c0089b1f9bb6c9df566194b2f0c33463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d4614d97a9b922f757b0474bc5652464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66ec53ad2e928bb69e64ff027d907c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109b0985177ea951f0fae09b96560ac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d84bbc5c11b15d9c7af2f276aac302467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0945786ce33fa439d3d69ddfa40c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d528264ce861305212c7e1608775a1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a4061499e84a27764a01e0072eb8e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110c21f4f4ef2a812592059a99348c7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3c68ed7368f650dcde378987ec970472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2399d9c9ac2d28c2c368daf9004388473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efd8c457ebf125531de55da5dbf722474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fad54e7691a3369c977b2194309f7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc52239c7ce827dfd1840dac7d0fa3e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2e732dcef6cf4c53969e9b42117da477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e17d1855403e437991ba22cd784198478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003b4c655c0c088d676477421bbe376479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0151f70c076dbfd0f5b93f2f07c436480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b16f1d510d0e4baed237ec3f65ab87481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7753e4fa3a500b615c024f8108ddb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb06162d0851656e1bc0f18e6bf707483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877338ba614a99323e1fbbbe7f6aa27484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e060cc41e05d464a10b4fe64fd362e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e01ae4ff0ac56a2e73562700f9a6ac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0152f57cf53cef619371edda787b27487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e0d8d62ae57c887eea5162dc8c113488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d66320c1f48baa8641d6dfbaefd297489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005c8646e14785ba3d0ef525e4ae8e6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a8b30a4e71a1cdef4936d2b5bcce0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89beeb2d362b98c9d9bb510a9ce01181492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91de091567e128c7e00c2684bfa8e0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a5532d9ae49f59fc8e9732b6c05d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd643b1b98a96e404ba36ccd4b1440b6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff48a21389a639a1d460ba2d3ca41ac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002bec20783e0cdc6ff32a206d1ed62497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c036ed1df409d503878b98302e21b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f682db685f490e1240fe6d2a2d2942499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092467c181b9e9690f2ba72b593bab49500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b8eeb1276cf5bee2bc3300624e127501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ba83a956c3b6b55b78cdb3cb06810502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eaa243eda9842116f0fcefc0a66d7d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cde1b121728251d284dbdef15a637c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f15fb4422cf030fbce59abfa95d81505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9138add6bdcee340bec4ab25457ec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b3f6f2de6d0344e2d3a7f07442415507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e148c0f906a90155c1089b14ee83a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425c315843b7a39ff34b8c0fc7224e5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ce43111298f73ea32f1c8a57afb02510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cb28f3253e60ab0adda8cc550362e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d822bea41a024dcfc4a74d12cdd89512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d11367720977b19d41a21d349bb06513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c151df75c532ce8f6877fba75a2184514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cb375fa06a9a5bb1470a3d65b6413515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945a577317af5650b5398013837255f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19823ed95b2804cfcbb66ca1587c136a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da0933c8b21e943d2957eb60b688d3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91a04c1c33c44295d34175f4aeb915519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806e17c7d00f4998da92c72e0a8e0d0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfa580b090da73907472f8727dc907521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e57e016fe99c2cefd04165ea642808522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2b0de6a71cb1a05529b4f641adfb0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da2b7f96cd239f45c35a2aeb6f512c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417180f64d997d59a3436f01cf86e4f6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5466b961c69737661ed69cb542c978526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2622d0dc5620b0664f9fc46524f2c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1fdee90df54ed89aa1fc4a0dfb416528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6456fea8dcc20b2ac09b8f86a42e04529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963d35be07c5af8de370b5f4247914a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e81e96c9f0e880f458df0253887db2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e80da7a3a621636789aa217f72409532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a73d6ece50ea942985d0be6d519f15533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e04ad8d6bea57a7ba3839a16f9c470534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c922a034224fc952e6b9ffabbf92f4f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0765a96dde51ca6bd52cdb807e3b61536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62ab2816f5bbe55932a30b235a7439537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d9d6cf39631c683d210e176f21e71538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170f4e0da93607882be80c8245853f5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974282c5491969d23619ca7406e29e6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5a646d72043760502db8790061d1b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547702b9d0cd95ff360ca73857f963d2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fe7d7f22c4d67945bdcc128176233543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd51b2362c3cb87300fa01c1d8c78f8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae3fed809a879df7eb884b5e43ebd4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e6746a278413659e84acef879d7f8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79291304fac38be78180149ca6eddb0a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a46e4bae55a58751a3d915ee904972548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74205d7376a4999c56ddbc014f99c71f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caecb472986c9bd329f9baf9d437194550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e70022c1bcd7ba9cb40286760ef42a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfaa2628f8cc926d0537029781a48cf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab36f06775077b620c4c0071450670553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd114b027f93011fe3713980df06bc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e77cafa49bb3868f4c7b826ed49f97555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bae0aaea7fd2078ec10abdcdfaadd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91470eaea7328d42221571bf354293c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854fdd41b9ad42c14e1576241a62f5c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f47434ec0c13fa7a3f29f248e050c4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536fa7d7cc5efdc768896956b5b7a6b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfe4439da2982394866b7e907a4198561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51477dcef177dbf7397e59290597b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3acdc7c1a6897095a5bbcfc42040ece563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc932920542e3ca0704df9cf3e78ee85564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10667e6b67a4adb25f20276244a63a1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b7ef63ba03ccff28f716cf12c69a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0e3731ac18e2c29eb14421adaf982567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396f63b2282ba1edf8659fa7d7c7700568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81217427dab5f773628838c1045894569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a8471f343e3d462ff059507c47e95570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f386fd48876f9b143c7eca795d8745571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9659b5434b048a088d8328d192615f6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9613343e03731448f5886ea572279d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56f74f246cdb6ca0ee64c3524aba02574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a83d8f4acfc0201e81726036c0c14b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5758df7c5d8633ab46543ca129b96d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379acd87b435eda74dca341b5cd730d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043029920047af723572b1d60056a00578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc49de57e2d88546293c0e6746d090b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3ead4b2e1d92f54b49ae62060f15b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d72b053f6f93fe492dda636ac0e4b4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3b2bdfab05fc641765635e9124c66582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90d043e6edca0a21ff9b3c8049f32e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9cfb4cacc72f964adf0d596ffbee0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28737f661fa89a5d8ea25559d2bec4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc0cdf2cf785e2a004e2de78bc4279586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac64c2d8fc80f5b2a77136fa15247ab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9580b0062f5b385aa40d6c5f56d2b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d89e6b87f61f320a192e18f6379034589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddcf6ea761191ba89753d9883299d1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373954d19f44dd8f35f47a980cbb8a20591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57520ddfcb6aec8aacca477f65ab1955592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281d7069b65f61cffa4b59231fb8d56593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca520e5ce7460c70fb511e5dbc66cd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e008e3bfe45cb7e7bffe6b4abfea4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc442e3e031376a8bf4d67229552856596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d18cad113b286191334b3992726573597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a19ab261ff3a8ae11ba27b35d88b74598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498ffa043f946ebf0944dff28d61fd7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6df4a0f25a175d2f7c23ced8e83fb5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e57abe40c23aaa60b3e28065b8beb6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c19f1df0c79484d3da1c27952f949e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491c520e35b360bb253614d47588568603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d0c5a75b28a7a1405ce6735fbc581604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086c8521ff8730c7cb6fab9a811bef9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbcd5d5c41a89ef85b345f65337909606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431f8179d5cfb6714a64de74c435bd8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5db5940b664936272544b86d310269608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88748edee14fa9aca92c4f7b0e90c771609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a289380781e906b8fd8ce83c52b54d1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f0ffb3f0a6f109232aabc95565bcd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8056553bc1c078ad9f61fce10e0fd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c433073910adeac7cc81c845ba709613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf393714b925be8a15fcb1b27961aa5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538df6972d1e8d66e65a16ca5a9ecb9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fdacaada59ba5590ec0198cbd6981616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc404ec50f2d889a5183e45b38845ce8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27361636a86fe9478a10ae27fea724db618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c414df0c4191047fd5456a92e126820619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5f6406f3f84f4aed3ac5b513ac206620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645c437c077cfcc7ee1bb7ac0ad3645621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cf7b350cffbd8ac33ceb5e8dce628622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc9a037bc0daff814c13c019967a9b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb808325e71ebca6ce978f0567646d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886e45f57a2f686f64938d3b7142e78625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43157f5ad5bf5f13a6271e5ad6869dce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9e49961f29a3d7cf4ba7e7ba5b08d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f611ddab72425a780408f79c99a6b6d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c976ad80f5ddb2289678875cb71f5db629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b30cc60c2f8906bea1a9a9a025e4d5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17beaa8d4c7086b8d8da20fd478c4ef9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0e35261287d122ac57fdd3624ab5a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968948ad63a2728bc9e571709fc05d33633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f21a9bf3def5d33a72728a14f033d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31fd2881c54a8933b07663fbebea7d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212cc963b56409e60ac21600db04807636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0255390cd4562b6eafb9970d7b052637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda839780962916f98b720a8e4aa6535638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806247a8a852d8593a9cb5f7d97dc83c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d106d139f3f8c40d9e50da45854ce0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df275537c57cae722997abe6c66682bc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9745df2a6867565dafdd9d9048bad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4459c89548279f8ddaf5c246874ea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5516c6d78d7b383399bee063ee97e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310cfc4a99ce4d5eed6770044d37c6a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16485f051adc82718c4f471984984647646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012b72026b8a10a99c91898a166c20f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9ba2c496198ec92823d786fa4318c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7006511bf952a690d15548ffb0d8121649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1de2390b4f6f92854082c9641c211b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c7ff968557bae3bf07d329119cd5c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a11444eca4858160a7255e33fb6b0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c630feee7a74680a3a6af61c3cae38653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e96131fe20c5474f2f5b676c2923e3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb299f28772d6afe7c7c4d48023cce7a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc38e14c6a4d45419c89cef25c70b3a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152a507b794933d1af2c7d52bd59f64657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd5ae16280e94cf8c5055ad93ae338658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c80c1b827568997be1b208740e7330659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436ef526b51c108f5f88f30be170cdb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49434f27ed8b142e44f086758841893e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c4bffef50c70341fa3aa68829b8e1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db02c45c6ac0187e5581a6c878a9eb5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814ab1b1be15a4a547346735c17992a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6564976b6866b6fa30b059e06134ab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba8444ff1e21914827ceb256c4a86a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80502b3acc3a5cac85702c4c947a0f81667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572d9734b36fdb37aa747ce6bde4ab8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fe92e669f50e8c9dc6b903bd84598669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c16569791335068c9d76da190efbf4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd15af3e85c20207373ebf4eb3e24b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754494d59ed5e4503d370fd4366c824b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40209a580b65226a4693d895b5b4f80673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99645f93aafac9a32c18f59331fc02ec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f808889f86f6e07c422915ba6ba46e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c392d993bdb2cc27116cddb25bc43a2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4cdf9364127b561f72d31f8aaefed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c500f807f599aa7aa45304411f3e8e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8f85dbd773bdc32da0bbf3339bec6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d8aed4982e14997d574c3e91dd5b8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8446241c869b5cf184047cbdae4ab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2a60c1d6232c84a082109b4a8199d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2143f7de7df96e698e031d647ed825d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089d15ea90c1760b3a7b1f896c3f0f6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0ead5bb175d8461a0f7734efc01c0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259ddf9a20f3b53f92b67d58f8bf07a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1a93258ef8681f0d2fa47c78fec43687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff52d354afa9e3dc63b5c7484b7104c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42692dd631fb44d66b8270781877edb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b395a28891638e8aab3065273d9c43690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e4b0797e4a7e59a293494f1befc13691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20f6cefba2aff54930bb9b95aa6af8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418a8e8cc302a2a5ff86e1839721048693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cd82b989911763b4e5174d412ca8c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe1d60f2b9311cb0c94baa620b67ca695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b4782214db3f0408d73123699c9f5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528911f1707f09e54ba5fdef4c48611697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381435c78ab44bd7174d296283a58b49698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363476099052577179c80003d8f4dfb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89a9d84838bd80a5068ccfa1985732700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bd1dce2d7acf07a959e447883997b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8ee0d721d67e210a583b3528a207b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f06ee634b4942d4d64c265de6a84d2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490a46488107b5251cf84089af65820704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f61ce96803055274e421d531d828c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fae38af21436d62d818cecd133d639706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39092c12985fc1fd7c46823efadf7bd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d6883aadc5ae66234f6f27981fe85708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02142a3f0cbcca53bf8eca066ad4dd31709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe2d360b306d7bf75044b63528e8a9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631f7a2b289254abc4fe0dadfd6989c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406425abfedf30dbef0822d15afd2b50712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2f671abb419088992987265b22e12713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48ec2885e8c78537cc021dbc2744c4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027335a86fcd90319c8db9b348337cd8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a9ea5b18b1de1cd69d88ce0dce01b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d65672489ec925bb0fb23f13fc624717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6ec12e0c72e742e784c8b408e32f7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47def27ccc7e6817237037677f8e1af6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9ae53c8e1621a60f2968fba3f7c11720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88972322ccdb57a3477d22aec835a130721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975dc72a1ba6db028c64d055f5c1f27722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769823eee936352c9e4b51dc5b790d0f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19e4237be01879483c4c6b45ee8365724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74d0a9137d7c1c04a7972a61d0a067725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66676e25613669e4feb15786a7f83ad7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043514e5fbca832326138346e0ae5a0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9a1343bd3b697d7fe6a6f765e89e5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f4e43c6822e3e0ffbad0d53879372729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f97b4cf1e875b732af077fd048735e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432cd335a90f90f97fbf24a8df14806731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b03aeb24c88601edc7b8e06e59a7a1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5b38aa16b986bba757b6e73414e91733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a3fbebe3b415a702db15116faad6f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491684ab1d56421dea3724938d5f6e9e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027dadf3e4544cb4d50d528b38bc08b8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb122ea29775d960ea0df95586ecc7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b46905b9625ce9dc272edec7c8c627738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b50df612312e166997ae241c8d095739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33254d0d7287d3dbc1be45c7a1c26e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a07a3eb3eac15dcedbe48d3db82b89741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f25df5d5e05a847c930da53a10eacc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aaa0e8749008342fa3aebab4bad335743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7959d7adaf80d6cd3385bdde55554744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3574ebc609ca828453b4e77f78c2bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351cb83c4ff525dfdaa2f2d27a794d8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbe1db50761533ef145a4cf340b0f9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bef345c1baff82bf014bb32201992748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8ae0203c73c2fa0add0e49ca82ce2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e31cab29f0dcfc94fe8376ba013be1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c9d6d675fd0598d328ec8884a9173751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de176fb736da4e8543015044cd38a4ac752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830321ef721f891d9b86d0c8520b507b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc01eaf11c16f682e5e42e37dd339a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f98effeb9084ebd7cbaa5c67898c11755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc9c1fb1fbb9adfccd83c2b99518a6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c8df55b01cdb997eaebb1a562858c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cddb79d265e08599cb37416d862a2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a6e1d18c3a7ca617b952152e46043759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf48dd62bfb6d3f88356bfcefcac9891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee6433371310f7e946711a093ab83b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b7d9796600d43ccc49948612bb51c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b97ec550ca04ab7e9f0485b1761e074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcba309de95f7617201bad586a2fb75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8090bc456ba12530f2237e78cfa50156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ac779df82528ccc2ec0cb728dd8557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd1aaf2a6ec2898cc2bbd5f496470b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f0a616b29da94e8ac1a7269ce25c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cdbddc3f511e1f7ae96d5f9a9fa6310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d9d113e8e417533ca11e26f70961711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8472cced32c6adc7211e24d11383012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5daed22215edf0e56eef2cf4bace6e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a563deee47c8134fcf1bd44cff6cdb914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f385f86ccaf3690541887a1069b9715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e612e917c01cd727a5cd0307fb34b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ad18876f6edc72f707a8a7c4321ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144a16d302c5159f3eb94ff1f142e8818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573c18905d0148f6bcfeee18021bad819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fe4ba35f3db5eb8ecabbfb0a322cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838675376cd93d05ad3ffec18627a47421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c3544f991e13c902ffc04ab82227822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942f254bf1a5b74a270d3cec4b3e2f423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacfbf03a32bba0472e7227edaf743224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99455100574df20460e16106221dae9125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db500961d9a5fbab811cbc30591211e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748504f6baa4ce5713d3d10cd4696cb927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481329c6bc7389983ff9cac18e595d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7afa028244cb18c036ffe63a686db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a30180715b4bd049b0853492e744f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20a1ca3abf94f3d7dac7b3f453574c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14a29da2c38f6beaa5ba000365677b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4737109091f316cc41407e2fbc8a9033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96f99ffd37ad83797521efd0d5529f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eac6e09ae6965118ffb6c4ebe89bde35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb17304a9e3e4b189c25a2b77cd5a9d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff768fad3516df55e40b961208a2664437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d12d6edb7a7687e607a8a2aa5f212d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b14786d17e0cdfb06ae0be00fc27039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ba565b3c1f8f1822b615dc1f370e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bba8f7f07ebfaa5d5fb9bb6ca558441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f669eb64718164939084ea6261d7242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22cf9ae9c200a95c0ef7254da422f843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2341098d745667925e43efbecd4022f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd67aa763e0784af0dd53bad59ad6d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfaae7cfb212fabdc3d76c6933fbac046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5157b9213eda6a725127dd2155e000347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246a627d8690b8da1a8e12022b6ed1648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925bd2ca40fa4f84fa941b0bcb6540c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14263ad38b6844b8bf94aeab064fa2b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b81e1f2d549ee88d9958d38fbac05e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6675a04a677f4db11fd847493f32952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f4c4542c25459b1dab1c5021b4a3853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98ff7b9256c11c34810ece7faf006854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09759273233b54b018dc002d41a80455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ae25cef2f163538a0ba1c1871d98956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ea6faca6b44bb7259e2c5a00c60ba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6846a8171bc705d331cce2d305c5e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac332a69601e3d2fb90da40fe4e578959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a9e88c6167d87969cb87e566ccbe960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab258b1bcb21784019188a78828577e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f99f682868a76383c69e4527f9689662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf49020c5db159a89debf20802b141263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7f0c46ffbd2caa9fe0b87fc45d8f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fabc5e507cbabe99e1e2fe6e48529365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716f194ab54cc7713fc3c46071f0f1366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05808b652567908c5ec074aa74b39c8167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddd4a83988c36b88081766fbbb2a0368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5048873fe53030da5bff9963baf55f169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0746cb4ebb297a2fcd13c9a3888d0870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c952c2217f0383300e60e694c14eeb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f7c23f54d9d53d2cb87ab123a6cfe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51696ed3bcb656dc1901571d2eb8f83373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1d16aa8245afe33b5dc9e96ad56a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01f81f152adf62aa0c9758be82a36675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a124fca91384139e8a513549b4818276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e81add673edbfec4198ba3bb881eb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e54344d816cdf8014db86584722d0978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ef5602a375dea5a4985fa8e32f17e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec194a04e017091419c91ddd8acd6580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85375186a874fc95275ce38f3a98505881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efe7e9d73c914ceca9debf7aeda0c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcae2094272f9d03c5850059dae749e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3d76b5420fab5b65a200e9d4b3d1284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cd119df97b277b1be6612d3cba96c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0652df8179ae43e5c25becc452218d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d30711aaca4676224b0a2e96c6f4dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2b31fd206fbfe2b978c72825855f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15eadf644c788b54a8c05244b0f78389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c923bb65f327bafab5477b41be34a6b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a1e36ec5c2a5b9c611550df1690bc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313dc7d8472f7ba23521aef9ead1eb2a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7867e8093bffe2422b47f25f43994893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49570b7981932da30573a423a94c384994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4b0c0282838fb80e35ac970ae072995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c537b596e80066a50e50d9b9259a5c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28d34c560033246227f5a6011aa5c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2c4a495f160abcc070793ba14772998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17368cba2a08c4f1dde77e90516eae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3553b16b764c27fda96798351fb1d5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71534852ac49b4a4815de8e93fecbdc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fde001b475b7000c3fd4251ebc0ea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e959e9af85723498631024fd4fcf5f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20134bed6910b13ad1b73bee083b749104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e668a8e32d1b9990d2205e197eae28e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f1a9d1701a13221cd0ea5f2f42595106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee09faeba13c71e7258f29025104ad5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841aea1f6dab85780e7081c07f1c03b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6882051f704d71b14fab1bbdfa514109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74dbf867ae93caaf5995242ca2bf52110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b21a7239c785dbea57fc7db18bf44111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce8a96ba2ea7355c54dc5e2b92dba1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582a18ef2f79153c884d3acb179fe93113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0eac0aa1798b9b0faeec10d94d591114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b8df6759572940c37cb2ea3185878115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563da7f142d501068b2d9bcc7349bd9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be7adeecaa26be78523127c191d7de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17415fb1db02c21f88f1c0a8a4107e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f59357c53b44518ba42759383fb6c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c324a3ad922963f13d3771e67343475120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0dfe5de73ae52e3615f171d1af05ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03499e4b6f0490da042464afcf8258122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262b7680155f1ffe95cb2db1a826570123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a8f4d10ed52a9774782bdadd75d31124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b30e7aa4bfe5afa4abbe91505e7c6c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd3cc3e2af5756becc6a85dcefd789126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a3e5a15490bd28eebe3480af63671127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a2db9fc79d0fd9748294b5d54145f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c83e5eda41a045df19d0b9e6114f95129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1854fd05993b4313656fe4921569b1e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3ffa158e36ac4aaf8484fe44eaab0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8a80cddfcdbd0b3b7b65a24767ee0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f78e04bbb6ed55471acdcd34eac0f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3be8733a7d8fcbbdbec156782733c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951fbf17f92038915ce0a354fe7f9370135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ef05cb61f7adb53a7accbe76cf7d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59066baf9d197d964cec40f343a9d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e639033af0a8a82da53b61706114f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bc9410a62a77a2a8aaa11888752c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c106f24d4ea4d25faca2421bd350e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea86df5d67174ece8c5783be6aa3bf9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfc5b79a645bee4799d90d77c874b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b110d052ec4638f3a6aff151d30823143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d84cbd6c907f4762c596c27d10176144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3c7922de61f1f7a6cdff024b5c7ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8b127c3166858427b8ae51c1ada50146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9eb649caf57c0df487182349fb8fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917fea0d194ee1695ba1da74814fe9e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3997e6756b3e776b4836642f37ad823149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc83abb89ba6c276e6bb9b9ce072a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089dc13e53e8f0f32db9e5b0160fcf1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbc3beeecad054e109edff65ce22e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7e874eddf0fc197868459c3a0b2c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1a63fa8c698317ca5631436656d87154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381813d068a48a791c94e58d555fa595155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd0040c001f8643c233c7f38758a8a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a276f7146eff16818368a258a9a59c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8b5918e58f4b257174b14d5c3a760158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbab3e4012365c77a5ffa072126b50159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9791407a8234e4e997c55d082a0ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8147e0acc0b7a83b1916228c6c530161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da3951659b16492e7aa44f2d34e37e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1b52e9fabdf7374fd874a708db588163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8b1916df3607560f23f09cd69b25b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00326369bda6e8551c3c48a3398248a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661860e1999898871655121b3c2f805166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfd8bcf2f94e95dff3d49db58a5cb8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea9ef5d5b7bbdd245e380cc36ccd55168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4c638add3d0284ec91ffdf8e8ab40169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44eb76cf468cdf48afc27a98ce8572170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dccf98727fc7e8fd87ad4c5940d453171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67348547ff4fbaee3a5ff7bcc341ba61172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc00edcb6a5522a4541543c3849b4b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3452f18087fddb66458b0657b89d95174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c14703b7120d6a523e45f732d53c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24959d40c99619a7be3d777ae207633176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc37704973d1390d18d013a9557a5a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7ed736614326cb0f4cca819b9f60c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf05f4423d65df6a4e9ec90beac673b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433d275d88cd30ba8f65b4a9f891e00180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08346887f1bacb5cbf544879ded3d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5dd54352e12787671ac28274abb57f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0a12e0251c258f1b5c40ee9688102183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f005fdc006218f91eefb30c168166184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd4071a742c4f8b2037a148a11452a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851c11ecb2572e4fd7cdd76dc32ef92186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154855ab425a7b13a3732417fb7cf6d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d6fe2bdf13b6ce177a5837186bba8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb90c7e34edbbf13175d2249865996189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491256ed6c267aa79aa103bccf9334a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fb4b8e7805e887c8bcde523b331b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed25c84fc23a6834f7a3de5441109fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa7744a267d0551238df24d589bd4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a33d498972dc69a46f26e50f0f747194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824db01125128e2cb99e676ed140b0b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4e21086b9a280654cf39d2db0efcb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6d234d8ada3c26977672fbed858f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979e55408d51ed6b96b6bf4ae62b95a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec105945791dfc637f6dc40f9d2ffba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09dbbf7ccb157f48ca01ec7f6b52ae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283d02b55d83b78cca45131c3900685201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a352a7527706924677951a6c3e08c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692c109be10266d4a0852996768cd3a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a286ad80be498aac7c0777c4b5af0ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2c9b900f1d7b9787679cee7c431bc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823ee2c7d45c96a0382eb3ef6e3942c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0882bd5b2503d1cc31e49d4098a8ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e646268fe5ef49389c2c78f89a53638208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02833f84022ea68bf0a089e4e224fac1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb4e6f661ea92f9039b0d459f98c2b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33601243e6103d5220c200edbfd71d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba520a5156bf289ffc70c7f6291b3ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80cb766b986842a3d24835fa11203cf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71884a5b1eb4a5e1d1d24324dba62b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde1e112b58036aedfc0da11fca82bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2ecf8ab647dbe88552e145a56b4d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f9978271667bbeb71d246ec2480f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa0c25f1a37ee3072a5d2f55f6c429218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763bab331b00cff148d85d46d4c2567219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd9dc40ef1841126bce943942e9216220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059cc2208ce27e1af90aeb89709f450221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e1ef2bd02397ba48c6ddad4882685222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3803583949eada707bffb02f4e68a23223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c16d1d92837120b093a1bb30bedb1a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17344643e891faf018a45156ef8c6d26225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ade047e67514961909202c53fe77cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992469a99e8cfc7fffbb68c2981596f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddc406dd9ab511d560933d5a4b905e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e44536b9ba0219e52c8c2ad796e071229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630f89d458b33830c31d4712789c3a2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5aa924f765c7909a77ccdb1016a6ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bc94932be9b280dc4ae322b073f54232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13e6566032a98a01282bcd040f0c07233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c26d692cfc5a37b7443a70a36f8236234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92301c775d761f7dd12352e41653c85f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1e3df6e0a3354b2c3f18967d787dd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce140eb1c162a81e7ecb00ffb4fc0b4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca900dd4350b74a3c7ebc799fcb64b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd00c736f586ebbd34f67b799b2fce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadc43e8fd6d45f6219bfc64a6550d6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8b6b0d2965648527657cf4058b1ac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117c09aed961de94ffa7710d1481443242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af48b4f366383a0c671864fc174780243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf71d4e76ead620671554d6cbe8f18f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9db2f44711b9036a339da760bb7247245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a9edc17dd135d429e11c7718f09d6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430a0a13d29589b90a1c7b81dc02bef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb0eba5ee4e1b3c9f6f40ba23190a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687ed1eb462edaa9cddbb98af6c4b97249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759c2e1121c0ca48e261f9c55930dad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf97ee481a01c3c9e956e88bc3e831251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78326c58d9fcef7506f4482fa6dfdbda252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21760f7f09fa5a93bf9ae29f4b5a707253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e2c87d6cad66117a858c01f665788254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ad61f57b7606e835d9c7f660fd687255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123f10665de569d37f5a192b7905367256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096f83061b8630b4bdb110c25c33613257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea6a84ee73565e71df027945cd8027258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa468a444a4ac33963f4cd3e649ddae9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbc90ed4b2f9aabc9c3ba4c84fd9b5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3112b27c5de8731ed34a83a613eaaa7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c685866095f5b815e2d8c02988d73f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa768dd2addc672a11b98e2f850ae40263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ce09040a13cbac8a684bf01eb7280264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af271beaa9f4cd4544c86bf710aac91e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc11afff63edc74dd8175e513e4d97b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840093743017fcf45fb193652e7eee99267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152f9c7076669f1c425b9f5649b0b16268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235b2c240cbf2d895320fdef28aa2d3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0270aa16ca36387d2707e4dd72778ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3f67cb0f327fb9e27a4a4eb94957d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a2bb507022063abf90389f62e1582272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eedbcd7cf914ae0f087a5e943c3ce40273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce42c66b49735e69037bdbb755fc688274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d44e1610020161fe0cf932ef03475275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b01d9a514c407bf1ccae96a0b8133276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3606e8f8d5a5296876b28aeda87cb22277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ac087f67fedbc4508edb3efa6afd2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7967f9b406ea31a9dbefe0e8b79a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46611afd17b5f25a0e298a500ece873a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63d87627d2a01e13f7923ef835aab8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090eb3ec5330241c368da3a5aac5edbe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1649f730c8ef57fdd0ff211adb83e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a0c950275dafb95a21a607d3f9336284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd49750222942b04f0a7335aff36fa7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b03471439868a26c6cadedbed344b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a284acf4655b396d033c74fe1e79d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b1a0469c77bf0657165e2133c89c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b1be7f51b45effde3bdcfeec94330289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab0a6eb936d9ef6d900d56a07d1305290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb8dd155ef2a1499062f33ac06ca25291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb20c431ca43d4f473af3ac36a0538292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a8cae15963804e5f9e4d365e77ddb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef4a2e0f900ce0ee4f8d794e09a6fc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55619131d8ef6229aff32bcfc0881017295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b886794a876195a9980b5d680c6f0bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019ad53acf641b1905d1a757f99e5cd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383781a308a365dc82ac7c485c24aa4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0cab7bcbef19c1cd22d95f13fea12299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85ad4cfa00d9599b2141d446f1db79300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a69e7a99228f7df4c71e96e44bf8e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812f608701ded40fcb1a658607bb098302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62ee4adfafe0c31163da97e0277c05303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46b2457ebf2e400cd69e42141b574b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ead2a044cde4aec9404a6c835684a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2975c33b8c37d95229d91b50205945306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5628c1eabd847a0595cd2d2698355307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb6f68c8bd94e74057fa471775bcc3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5da2092ccb32f4ade6e03866cf1b0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41620f855e491896ee5a854d5f9ab9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536cde74897d0f1e74dca8f65e40a66311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921123042395b5eab2f731a0a336bf39312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b529c4655f4cffca849d784030b3ec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21914ff7afa7142ec091055e1739ccf4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a18565aba38ec956a273ccbda3574d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0a998356e069b44b09be20cb8e7dd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e97ec0b89e23814706590fbe7312c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ef75c6c291d0f6d61366b97bbb66c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a25245c1b92413af13f70788b83160319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616dc6f05b2e2e04b8fb7bb105933ae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a52d4244cdfb73e57e1ee64663a0d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896f701f0cfa70716e7f79fc2ac4d36322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671344f626085f31380177ffdbcf5a6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01505cbae0ec707b30202044ee63b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6e5f3dde438af52a26e2800f6113d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c381d68138440d968160a5970ba0b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ccadfc62c9cf9cc7028d1e851ebd8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56cc91543847ec2479904c3f5f52a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50baeadafb38adede12152972c1455f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d845f5d6a9587c796e5e44d0b295655330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e52fcbd1be6f3e23eb459a574ebd99331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0dc51cff6b54a7b7cb2382d77cf906332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec142d151fa6ed17b9893bdc03d9cc21333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905369e74ac79f6e09f042032f0cde88334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d838be8ea7d4b749d0e7f5eb6a878335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b31d6ddb73a72ffc225522ff90306336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decca747432213773a39ff39e29e6ec2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289dc0e3dddfdd3715b468f25ef2b69f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5cc638a6c3dedaacdee593f192c42339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6634702ca9e1837801e7fa469f1ce6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013f54c650d89619becbb61035cadb4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d7628607bf2dcdf502cbec8e4dc62342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff357f449762be62a160c96168f2a89343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fde3be9b5d0483f164d44fccb8266c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fdb658ed28b16c32b9912c5e941cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218341a962099e021f5602de0cc3b85346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13d5155fe6891f4e132af53415183f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bd6650f3b3f3d0809685f0e3fb764348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb6dec29655c21b87e7c0050f700ee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6943c7afb65dca33f40f7ca0110e098350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244995cb97ed4befcce2cb4b6544c771351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540f5366b105418db5b288465a127c1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c0ceda9caa6a0c6c5018590066e06353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90485e42b5cc9e6f70248eeab02a4f0e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff252a8906fe78f6140e7617e16e0cd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e4da7f3520ab44f218366c16fa474356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b3e0fd1901398611b6a8a917f16d0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b928cb6d1f1392a7335a58ff6c91bad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63db1f029d4be932340831e941ac49359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a881656d746c3cf596107295e4416360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143650e1a19d7fc6c5fdd539ea4e848361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23294691baf79e33021bba076bd28d59362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de004b09272b3d423a6fa7718d722fcc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4fc6f071dde42414414abe95cc088364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5de667537b53c751eecdc9325bab1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a6c48a1012bff0d155e1c3d38a465366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f776def8277d595afd3639842b58c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3455643b15035e41a03794d20862400368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3285dde531ec1d3057929333aaaf7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe612eed9c49df691374e7fb0988ae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127933de01b1a448d3601c49c5e36ce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1dd4d282946633b205d275e559d6d0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf2d19107def2ba67e0a14bf5f1517373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d10e0a87c1dfdeef171b83bfd4632374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270432414806c6cb1c06970af0bdbd0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c185f20a4fa3e3665889858a5ccf6a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bab5ad72967d499a087ec4df99422377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c343d23ebe7be2ce369d3aeae91d35378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bcd662eae31deb80e5fee36392c1b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fab35f2cadfce5c01880b011320ed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c31b8506cdb0aaac99fe234b0d835381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6e1759ff223ea0249397a8bef4b51382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece04c4895c4d7fdfb316041d13cb1f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf653981891c4ac8435d42c72c87888384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad54573f77985b5e9e520988aba1ab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce39f9e45cefb8adbf3c1eb14dc28c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c04560ada5778e08a0dd207cc1858387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420edd0e1ab1d7562186688841652dd7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eae17408c3ea653aa7cf4dd3ce7bad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4f80df78827215e6ba6abe40def68390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e1da223b9c71b37aa60f55f66aa5d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f45183cbcbcf5d47c2817b67b4e44392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea01e810c4001603d7b1da91c7109b9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a244c07a3052cfc211897f4b6e958e0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c3bf3aff0d6f1978b6b4cb1c6bb0b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119a912fa97426d4907e13c1433acae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27be2b06e55773658581dc046e34644397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e4b5ebf4df8383d6be26982cdb0e7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad2d16d297a1cdfd0d7bee8dff9e33399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db277d4dececab768d524a646c09ed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456ed451ba3fba8a438548fafc099c8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c82885c84bcf3389965a019f30126402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f7199ca3da1bc2fb065d83f070029403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fec53b64d22ebfbacc29144fca920404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4946d2c1ef1f700faa9af879a181c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b61c6618c900ebdaf978c4a47bc035406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829b9874a47d926d3e069b57fe539b6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726ac12da3bf138dea3f983830904f3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a7247296eda05515e9fab7b86dcac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea8ee552792be2be5bdaa6ad6aec66410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82cb55771392c5e0850f072d8d1a68411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d06844c28dbf849f1e32653c38301a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ae594343b2ad32918230abfd97ebd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bef93eba698ad5cbca3abe66cadf3d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f00a01f2e766dc76d76d0f0af400fe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71149a9bc15766692c2fd5af0e4766b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702823becc6487bdf067f278ba335fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a04e121aaf5642b748899bec0783b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3decd7c4d29c3e8a206eaac43f644419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0273cdc4680e6236cebcc4fd4b2bf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0450e3e4a2cc7c8d8b1e19aedd34aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d46d09f10b6b836f2775716fdf089c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6f2a14dec6b4fe453c2b7a148c1e4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fde95488ea570d0c3a16bd41335608424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f9df1844e0f51ecfafc6b6d76d0f6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa12403b53d19b1704c244451bb5a9d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45417e13ec24f66bd8aab2c36de93f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b2324ec42d8d3c80a9c4af142d79c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf8bedb6e5f3859859fe04917d1e99429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552aea8583f855523f57af4b410219d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbc7d1544ef401ffa9b13ba2c09cc3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe001b82b6a56b63cc9a5502d0e01e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453eb6b138387d223e10f4d70df41a6c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17dc0480853d226d966729d31b528f2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fb813855878d43060bd809fd2e272435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31a793acdce929b16914b85f6c536e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a4e26a185ce0d202d261020c84d40437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07cc3051fbffe5088783a39db475e6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4214aca9dfa3a05679def3bda3ac4b7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e792e69a12a2048f1dbe66990c654d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf50c9209f6c3dafba0c3ff5bb8755b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413a4645d8509daedd3b603f5995922442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bb64652b8998c3c5050ee18e18764443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60f2555145405cea06e79dca22fcd3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcba49069b5236a75342cb14f0a904445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7ba4ea9ac608f6527e9d5ecc310e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06f158829a6627ac781d6a94c9d91d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9df72629a2222e0af7d2db007227d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257245127b0fa1eaa0b3ccd397d6c0e5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ed91a8dc5db36001aaf94cf92194f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86a22101d9819abd3e77d0ec060d40451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebd19508516612211aac13d595c6ba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b4463e82be42122a111c595716b09453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f53d84f50b6778af150c52fb3b805454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ed86a81f13b5a4daef3149cf60c0d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ad856e69a81438ef8915a066695d9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1fe61bf68ba4505e51250164b4932c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5f0a1fd12c0a6025173ef89cb4169458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff1ce077432d70511cae784829599a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4f87a6ca185e87c15631c37578593460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13172f016e5c9e6edf62b6e2af3da72461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d47b27356a5d911ba9bf5eec4088f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54424eccc1a59611babb6a9e9068a2a8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2ee2e8e424ee39a3752b9a16fbde1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b90f4c70dd016c1eb753f5b4a65b4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3b44472f788d11aeddbbfdd0bb318466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373861a198057c6410de61c22f0466fe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bbde30124eec3ef10532be7b1597a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b27f3e6a7582efba0566500090dec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480308f1d41aac6f755d5ae072f10e0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025f446bb47c3ed0288c4fe427009b2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dabc5bcaf299fcb485f949aa21325a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a8b5caa0b24bc4263985e0ef75f27473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358fc6396ac1de6c64dfcf1dda15300474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9e5a099f3766a836e5097c8e630ee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b103289f5da63159cbb503a5be804e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e453b2efc2516f6f2e9fabd5533b6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc2a4b0abc83d59f92eeb1227fa05a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb99e8028e80a51660d55f7eec8ca51479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c51d60adb5cc21ad85be8d38037a5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68316754358dac245dbdff0b84091f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ca2469eeb55224adb74d3195c33c5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3fe1df90e5685adebf8e96ef4a84a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e30e6d791b9815ac076b0b3b25ef1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f300758afbe9e7c06408879894401b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abd50009de64c15410df8fa4f9c115486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273016132621bc507b9f15c3f620160487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73061093fbc480eb76c120c68b958d1a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d15c6929569bb3a95e9c31b82d0698489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6e73389f1b00acae1a5718ea5d35b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d817c81afef4617de8f4f9f9edc8326491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e371581bc45859e3d0ea0f8c07ab7c0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b9475345c2eae007a521e7330426e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157a40b848a3d5e34aa64961a4aa887494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5546c79a9c5c0a54face8c7f627a8fc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c30027e86345fc278cfd86144dedc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62618ccabb12670c3ef684d1e48c26497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae3cc3c9caa948a44b8465bde3f869498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521c741752bf9ef7b2b917f73cca338499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63200a68a836a8ed0680dfc93f4d1f74500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10256ebcd75734b27f1ab732a0de06d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4634cfe085c079bc0c13fb581520d3f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041bd2054811ee0694b22daef3c3676503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cccb0c3f9ccbf3785a4e99f4df0e45504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83534b0abf7f766f7877c44e9903b8f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a6819b519504f803a4b718fec8ac5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f182fe5c679673886c85b3f534ba2a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2db9bbea0a9577d72158c812e5083508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b186244277abb9a62434de0c12272509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c660c8071f894a687cb3253177f2b6f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a1a552bf953038e51cb12e28f764e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28e31bc5a7788e4e13647cdb07631a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0b3e500f9dbc78b2726b91195f1a1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594ae0c203b84eaf83b7dc8d26d7d9d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a240559a8b9cf5e12c8fd9f32ac365e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd461babc5b87d67b8640bf45bd54927516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e99a5ea966730d5a614a8fd4279cb5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38031d0ba3bba6d343f28f3bfc89df3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b354f502bc1f34e9d82b04c71ca461f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534034ba1a6ba64b1fe6374e300490bb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d66f597d0df576fba7443a199ff1b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc204895095fa6ef5ae7e5f795da028522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee329d7c73e045d55d3adbd5d9d4ad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c289e58d1d6594625852744ebca169524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c229faed903904c5c1e4b800806b503525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6ac1e278920f14a93395083abb0b5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860684a67a9d0986b1abd5ef70d1022527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e7731d54b2b56dd99ae4331094e16528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a4ef1b662a55cb8235a380a15878c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078098b9a8adab99523e304d459b9f4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa584520e6f39e98da49fe366f01fb6c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab582a7d1ddefe3bab61aec3810cffc7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff102bb6b64d0a2e3b9dbda8e9566a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45afd18a73339191e252f34685fdb9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022e7c7dbdcaa177e1e484685cadf4b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03be5c62b9e8b9c0a63c54a7a138c0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66a7f54f7058941dff7b60ed6e3346537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f05b29083a073a1ae6391b43d1cad0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23190f8ef93f40dc9609385af52b1b14539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98dd4ccc044fb145d42a2ccc2c19c23540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45192f897d78c671e47594badeb7f1ff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8068a6572dffcdd5deef9d57c2cbce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a553bad9b8f7ece45215005c62a7f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023486209096a8842d54262b64b1a35544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451aa662be5bb921b0e800b32a088b63545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2943449eda9f43848c7b70c2729d0ee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ce20b38dd46d8fae120ad11c93d5f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ef65fb44309f5b30fa4542f36c798548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e30607d7180fca13fb384243e427f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7040ad5b456a0fb02744aac2b91d1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a504542f8457b9e17720219f636d8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1be0b2192eae82d178fff2e4673eb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad137a026d64f441d128a537c5905b1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80610c886519f7ab11739279d76301ee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0304d2c2af9482f1894c804309fc045555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597b560c1f0ab256be89d9c495b5053556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271510cf38549b48131b6ef1038b842557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098af82adb8cca4b320aceb72f00deff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7138ca9182e1e4806ef88efd6f3d51559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c814020e34a334e924e5905dd5eb1bc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31b49e3ff4c52037f2d1cabd75f315561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d7ad55c61a38bef214fbd969bec4b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a05ebf2cacae560d165a3fb083853563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590f0a5e174fd517a4e4fe8b3605d0d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743a5dee8666f8df045cb73d0a7789d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1602801c1caaf19b76e0474189434df566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf4eae357d6c547253fcbc1415ece7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f707d003406afd7cdb069fb4fd23dd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf52e9ec6dd4155f1c8d616c0df23a4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2ae90714f821a4bf808ebd90d3ddc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857c25686a3ffe486195fac7f0769d9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92959b23c1d208eea6b54dab9f498c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cea82528d311e2fc8752074786ec5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f1b49b34601e9f6e51db8a4466e96574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f121e9e3254e8f094df7b7a348fb50575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9fd16bf4e3f6d4dc30ca75a4f89f2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb334315709841eacf5f5a0e2c337238577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa963328a904285ff44550a3e6f1cf0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4470328b9c821085bc36d8af35e65d4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f875cca4b34e270cafc8907d6aff9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878147ef443742bcc50a1c3c79c016d8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b89d5fd05cf63f5f0eaa3a0c5bced582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca594aaeb8370c55ab3679db3913221583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55eecf2bf70c50d48c7d457584fe13584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f8f6360ff7863751699fe3c9e50ac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b1fc2a599d0d4028e77a09d2c5bf5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af9b7d86e96eb2827bdbf878d541fb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8515ee1b13a2de49274b4a1cffdf09d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ae3298bf1c2e00dd9b20124c8cab8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8bf732efc86d387218cdb9075a736590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13208193dba0b46333b12d3b76c18fa2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313d3134625967c01bd3d0b2d6afe92592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ff8d67f65893a200041038ffb2152593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a31a14c6b7b1e6219ab0fe303ee7f5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8a7d2fb378987cbbfaf15f518d012595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa079be1118e998ca8452bb1c9dbbc2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dee62d4028adc6e907e2401fdb4abd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8505454469d8d8aead04aa32d0e8b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f5e977b16bb0f3a4c6a86936826f8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80626e3a7c5bf40c85b3c73f1232c4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04986d0a74cea3472ae011eb7a43aa6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae32c43506868048c2cb5e6c9a1a960602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431fa54b66af1267e8df3bb74802f80603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647d6783e86662ac7000879016d8727604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298eb7f75a4ddc39aeac12719b6ee3aa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41e5fdab3f173984c4e0edbb2f5b3b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37912f074848e0ecc1f7473122ee0a3e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88be99a5713e755ff26eb8f6750c536608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4c4c8996780773e444e64bb3c3f86609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5532387a89c605440b55146112e80610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878f5a258db49df3a870bc6c0a2d43a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7c4a78337f73c2164dba167370042612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c422f603ae583c024eab4f1c43645613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb306f7f8084308715145b9ffc770a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d8e6f7f319ea47ccd0c120075d327615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6949a434315957c2132dc0da77cf0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945a0b7604351464d3968b58f1273a7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a6448817cc0285cfb20b87c7cd4bd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7372c404b0c5360ef4cd09178cc23619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b36208e6093d71efa7d8f72b17b68620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74331f138c33934b2033087bc9d1f1f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebc94282290e9d8e6c7be10740d596622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ec8b2062c6b9ae83ad930530c8d8c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087706915b719403cf15ab64bd777cd2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6573a6c9486469b1c820a8d3a45c39625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c4756e43b8870381b338422a10e70626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495a6b22d15c82e056bf56ac1d0f898627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1136cf567ac62648b0099f78b2dfd60628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428bc4b8041adfc46574f5be47862f5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec2f18fb3acf9c9c492107c0412b0e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3525f1cd38a093a60b7b21a04973687631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5077e487d5278cb5facd349994e30be632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33c60e45e90ce0b123761649fb110b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262e6fdb8cf33a37d38cd5ae741702d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc7a0db88c891a8c87c93d1ae97f9c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2764068d67040644d5ced8433904b4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a6a1c1d45856b615109844ba2bb17637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b9f834f956ccd3d0d9510a4bdd1fb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fba28125e4bf721a22a53e2a1a4c44639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae0611a8aea60357c613a5e088a6ce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d992fe1dab43ca7d3c993fe2afcd4f1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67edd5ce883edb672243278bc6a0d0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df50bbbebc6eb072febcff58585aa1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667082c9fa73671e79fcfac9886dbc1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c4be5346b35c7230ebd440b52e11a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de203a2214d430dcb76a877c1cfa2656646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf340cc3ead906dbcd09496063159dfb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85cddb336f43f40fe8517a3e001e12648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2355986b9e26367f52ab79d2f5d63649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81186dc59d19b4d806c288f5274ea5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073de1d32fc00c6b05ed0cbf3da9f582651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6fd21922441cbc8519179317a7998652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c05bb2ceec9d9576b9838d151a998653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89caf2af55b686d42c396e0da25347654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc650093456e23632ccc4c6aebe2a80b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1028c05af4fc31756ce000facee182656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1e516e1376d86bb3ca862ff1037f8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adcb1cfe5d410ab19a7ffce62d63b0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681582f44e5a11c48b6b17c8b6696feb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14457bfdc9e39a545b04bf1eaa33a2d7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1050cf73a8ddf80c6d4abcad007e249661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be96f46fe07282d8ba9d922bfdb36d8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015f65ffca9c14c9c74968538020539663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25dfbeb47952ce2b79ec7fa749a4c4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59eb514c39308adacada7f04f346243665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e759fdcfafc497aad6284100e235ef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bb6657ef5ed0bbe0247c980f12fb1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a446b85dce9d70ef87f27d2fdcd4dc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be9512be197026384e6a18717a66c7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec02870e4edc0cab8a2b01b420842f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9f5bccf7694a5edc54c502df27f90671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b328e5ebec92ca112e835e88e2ca513672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c068d8884af556dd3e0e2a5b4f4ab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318fb64cffd2a0bee951a7bb877eff0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421aa1da2903a0934cf8abc830020b09675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22df4879f5843aa1984dec78a38b10676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65982c87386f0872539f1dffe2b5222c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879fafa467c4dc0f0dcae71f0cddfe4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737b5614c8babc92987887db364cd38679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890e7162222448900616f6cbc1892fa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eacff22fb8ee8e41cb9049d87fe604681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d12ee8991a8ab3fd140061f27761c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c06be796cc67e5d61f7c640783d81683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed5ba734b4fab2f75cb3943413ac4a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda3c59569fac6a0eab4492242b9eae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe265f6f0cc671118246a6880113d57686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b699b6dbd947024b94ddeffdd68c3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca4681eb6ce0f3b40f53194e0c0d27688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5af218f02e0c51c144de926118aecb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355c75bd2aeeaac31d0ca2307856acc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd11b2909888054082e521bdc5808e8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c80537ccaa8b97d837b549f1672ad692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a27840448875071153b3686723a6e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84d923745d781299a1a109c36ef8a0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e047bba72c825b864769c2cbe0684a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83533f8d50232c7c59b2be4dd1c48f9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937349d1f894e97a57cc98b641da98f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb319f83e04ff0121bbb4d82fe2b29698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59517a9c9f3436ebbd3c49426e0150e7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73be9b28780fe7fc29a7bba0b81e04700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70d559c75508d3f2834c989b612f1d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410243a0f8f7cd5885ff016e55181ebc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9aabec80682c403ee96ceaa6906ea5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216df3fd82e3c773c1aaf6cc6b679b6f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b862f881ba58d0f9ecbde9e50b22f9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e98c5c05017e080e4cc909833686db706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3024c41ed9f9a00ae922eddda65853707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fcc8f71dc3bf55e20638aa05e609c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8b9c619e70ceff2bdfde4dd82d766709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093b6764e03a567ea2321ad51ad83b4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b7bec0932e5b91e7a2b232381348e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567717a8c0a2e17d135a35d183629095712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faba07a221f050990820ce67605015b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df0cc337f51f8075117b1cd9fbc26c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae430536eab2552785328978f7150af1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a38ad39cca189533e75b0321f29b0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff985ad032ce5cd2bce21b681dd63ed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58300e10a288d9716624fe13c26cc757718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a429f3a79fe5a05813ed9854345fa45719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0e74edf8bd12be21f91f4c633f822720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa1d43f54b7ec8bab5fc48eb33dde9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1be3aaa9f3f2ce1f90b23c32189167722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9071e3266850d525a86488689fbbf7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48911a5f33451c4380b3586953013c2c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d88a2d76a183f8ac997285fe5cce18725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136dfc44f4fbcf3f164e7690f10c9b4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c42bc22866c3282d8436f655907435727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f255edc009418c8559a9ae3dd756757728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7573a408c2b57daba7756d0d050a47729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1add6806b56e294c84c1b54126672730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b332a354d1b231bfedafb294e7a1ede731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca3191b92c556a6f98eace4d6542c1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce98b11427cfab4238b44cbd876049733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54209b7a6c9a760dc43bc1cf26d4cea0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82522e622f12b949369221073bf1c812735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e51b9aa332f519f5366c3ecabd2cc5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e11d8a23ec258c19d443611ebffb2f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a708b05302d361f6bf86960433d565738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7584fe89b9e581eef7885b53ed462739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0ab4ae9929a1243e5537d644c0a52740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79bd4125f3e3d2674956b503079c24741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361efd9f86ef8c70122727906c3e570742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c08b808613c551aeb82ba049d25ba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ed01fb66edff88aad1d745f517871744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57cfe672ece61c92a1e0b2aff6c966745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facf9b3537fe130b47a288ac3a152c9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d8a08495b8dae6417dfcc1f6d485e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181e47095750a62abb43ce369e8cd09748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1c19fce6309b8cff9c07be28f0388749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82b82ca668014e61ccf5826f984561750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e91548cd0fdfceb62369c4fdd1f27751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9cf0692e35358d15882f7a27972bf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34336fecba329359e99dedc8ac15369753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ff92e0e283b14777beb0436e75275754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0449a94623c5ade5cc2f4e51d4aa8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4ad0cee429c04cd2178c4547406b5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766c19a81d7bbb5a205121be50f798d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ee0e3f161573b03d4032a6d38914c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11992123e5744b86ad852ae8130e190f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>