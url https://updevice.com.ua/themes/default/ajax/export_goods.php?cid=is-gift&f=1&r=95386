--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293093f8b2b478b38c29f220124346521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75dd8c9946d5e68e4fe023b1ed72aec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450f7e6b04852063f06de2c72e05b1d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7db2071a89463e8a3cefd3ca2930a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a501394dda52bc978b5aac71815538d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ab1a9904e79a16038385381d543996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835cc84f3d12dccd1c7c206aaa68f727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c720038a23da550ff7cfc3a92fc7118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52582461fb34f0ca9ce67c2cae70b7879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a981a8fc4800572ad0fe26e8e4bdc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0151b0f50b1115036dc2bbfc2ab5611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacdd9e1c6978bc9308c9467bbd4b7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dee6906fd093459cbac38ecc14464a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ea7794cfa20dd1e9caac335b8840214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44986ecafd809fab8421246427ca86a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2d12030e84c68f1cac54622b6c54516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255f7fbacac996d99afc6e80710f87c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3ccea61be1794b1d7024489ad66cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56d3245b901c5d65028a02d703372919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec11d8491ef5593e3876e9272a0de7120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7828b001e32e80cdb332ed3f541eb721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94a5bfda6cad33d57c46f6863e6dab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ba1834e8cb65f8299e4297ed4130623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfbefa559f350b9430a39b4c663c7f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e4d8f61f7a711966f7eaa656ac74225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5f37fdc0e0b0bbebf97bac3ead5f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276a9913e8ef0d7010b457d2ab1842427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f491b615c81befe9cc133be79d799b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd50b5c04e615e4d46b08ae102834b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b17fd1cb64c0992c3491b0539cbbac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17e938a56200f49504cbdf06bed6b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21fd2eab827f339d56efe49678045a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e13f5e8e04374614dde155187242f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca5758dced4c56d3c29014e74c115e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bd8d4e36ef3790833ae8c7a72d46435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb50f5df8964a09f474640610ce32036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8bb44f4d79ccbe3b7b8bfb8add56337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e44e316d919feff911d9877581d9938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e793d74f099c887300b5d999adc1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d05241fbdf17d370254cb0953d37b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce794b77c3b42de7ab45cdbb11f38f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e76ab853700a6a00d70092660cab142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adee178c4efe85658a1d3eae4f4e44d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3bffd1d039f6de5d6e35c1d86d33f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860628a3d33dfd7a3c8b9a3657e790e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be302ada01ad761322db525a8d32507f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98ff7e044c6df7049f712db47b9ba547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12a7ea4c0fe685b5ce62b25e06951348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996516add6c49351c559f956c275af8649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b33b23c682b682c85b8641c897946e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a8e1cf08dd8d1c2d87b9a5a46a83451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b95770954435a12888d21303e9b8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4955b0388dd1fefd9747b87355337353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc1c4de64c9c3222d69b81a0e7981054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63cc5de96e4fca563b1cb92c4c5df2155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef9de38bf5953de82fbcec0766a2ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96589d8e947e751ca835f479b45529a157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8fefa821181e88fe807217811db4558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c103ab6f7fe338aac652d7c19eecae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e806baf5d238749a85207711001d0560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2284fabdffa7f9e8a04874421a52c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0d3335eff6d23ff9604458e57dd2f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b83f83b75236d07e8f13ddba3261ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ad2b22b78894a21650b6cf0e5ac2864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590eee562989fd1a9a1ceb794aabeb5e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73caf91ac6d7fd49f1d81dce2b0adf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41561fa86f671a34a874f80f12d9f08367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f65da905bfe2819dc7f2765ad4c4f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26f705154c18a23c014d9525a0710d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19273357a4d066d06695e744cf655c5070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e985b9ae0afc59f51e8434f3e5c6971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63575327dfaefc92e0681c2057d42b9072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889037d793ba5120122c74b49331d55173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83341b836e775f7c8531bdcecd49de4b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af968ecfe417fa44a002451f1d49775e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69267e46cacc5174d590cca47bbfefc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b18e707c98b245aa4d7b85a4bc6e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c12f1eedead456bcc1bdd46fe72c8d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17124a6ce325d17f50c35e34bd5b2479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a368d09e7681b0ca1de4bf255b19180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f691d972416bfa8c5e4c497df6853381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfac6c4e7177d36a996d605925d31d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f705c64dc2a1d7377c96608e733ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fa0851a99e30e78ab1d1aa386eddb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504618bfe700738feb1144b7f05b384085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6dd77dc0ed28fae9a442898084a6886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52872b69fcf63bae7b8243643c260a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe8da08a3b6a750895d3d85e764a7d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b910d305721d8885e5c343093e3b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f12b64b940a684a8f6cb2206c402090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f59cea0e625f97d256a89aa73b60e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d66d7fede3bdda7b7221d447454e9992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c0cb4adde7383859bdde4ecaa8aec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d17c1b82105753ccebad02fccb751094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4e1540e83daf4110e2ccdae4f609f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b257a1b8031c6a9f705f98fc918a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35270d359a1d022577c3ee74b840e0d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d841774a3f6a7f36b21d96dc5fffa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf46f0d49a7c18b6a30ca06e4651e2b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15afbb7fff7b1d4d58f6bb5bc35c09c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313db7e1d93420ea0d055e001bfa052f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d40182c5f0f606b0eaddf902022f2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b952ef1c6e9a22f82cd2dfe5a1ef0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5547b57925c90e63a443aa429876982104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16a8e814ac3164a58506da171919d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee83228d14a5cf4e1343033858ba2d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bef0b61383101589c3c982741b0a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28934af5a6afc29a464e6616896ec1e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860e63896738acaa6f2085a5c99661e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b696400e5170b71fec56a31ff3323110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5c58506e56914168382e2627c7526111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d538dee013b54802fd9bfeb92ac0c18112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079159c50d5cd87932f4ea962aed90c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374fecf3ecb9431994801d6f4f180cc8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b75d61946511bdfd7a6101991b4ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdbe96089c7d374055f56ce3de3aae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b8deedbd9c89b53385f3acfb70af5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062590c602d5eac0da2878a26f0e354118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040b88cc7185170c030ceeaaeb16f1e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c36ad8aa1d00bb7aff54060aaff0fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0901fa6ca0c3a0f5ea688bb785bc6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d591f9ef66b066325c0db066680cbb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d20ce3a46462c7e229895ff8479a9d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc79f9807319ea16ac71ad4d452e5a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158ad3d85ff2172fbefa15c69692b49125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6501cb34273d4441e3a2b915c758dd4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02afc33ec0971553adf2adbbd86af0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303699c9f356e4bec677221ddfa8c50f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d61c4c9cc5010a52851598f60ddad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb37b0da5d4d9d2f215b2f57ddc49c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d50e76b09fd6a95b0398163d9dc7a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f1e58231dfaedf270fa15200f68f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcceb1fab3ddacdf4e73f295dc4d72133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65897ff72a3550eaa54f62d72498b86134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bc01f2815dbc6cc4bbced6437da30135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559c99d7e2e4a0bfd327bf2620c261b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751114cbb7d913f4b55b15c83beba43137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ffa6da32b0a3e5547d2de1d5afd0a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be707ec26f305c0b49ffaf725255fd4f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f79a93ec6dd8930e73e3934b68b12140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28576a906e4358622dd18de59fb6846141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f2e8b2ba27ce543cc02243f1374d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6a74d27f4cc967e9148738bbda745143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a443f105eec8282765eea3b0f6d4ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa60c87e3e34f541cab9aad99e48c9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6c1c80923f6247d267ae9995d9bc8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f9cb73ee390ffad247a7ed9621c0d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3729bafb4ca11a959dc0a1a1fdbc0c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53944f425be5a5cad8fcce8063b00f5c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7e05474e8a1c93332106e21d6e834150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5af42280e3b5293dd616ac732572c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b25c9fcc15cb58ec199aa01fde164a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ac0feb97a18347733e1022a03d860153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc136fc0cb18cd5ef93811cf60c922f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278076007a44185693a1be41972b154e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ad59a43184a02afe8e8c30fd6f1be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ee6d0ac13bdc1331fba628298f875157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe8ea68ddaeb69d43185d6ae9cd4f4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7405cbfcaf1f2762a5dfaa26f453540159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3b0750de3344a5d3f7f863087f86d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170be5e2245ab4dd9ca9833aa19369a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b293b2396ff3b8a9a59025a4431561162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a25304aa2826ccd201152cd4869e06163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b93039085c431e943460f35c4f6956164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f5046bac574d2a746d2aeda0c7886165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904de559eb26fa8a17b8f2f32bce9d19166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b17e1a4367fd469ff0962ad6d54f3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcac9724ffcc8c39a6e0d8f9b07fc36168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd4eef4ffea133424106eaa123f0c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4948de61f24704b9c3812ff058e5cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1552e857d8a20e39d00cd4c9a499b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe359778587017239033df0f1fa296172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b941a73b7bd38681faa8c61ac8b287173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aafe76ae7ba3a82292fbef4a9128eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737930cf8224c19896343cf45769d48175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11312c08725ae88c727270a60f0ce276176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe975f6c0930e0db4089363c0c4693177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1e80aa3b754455bc7560395c3c6a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63bc6259009698cd7f78e8806fd66a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80336d4d93498e5d12ed536139acb8b0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437069625d76f1e5b40ec0e5fcb820a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534396447559da6fc379571667750a7d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe55c3ced7f6f4b77f09780841aac05183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82b6a6cbef8c2cf0cf7e1cba0fae3d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9378a86540ae862c4fdcf46107495b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279be2f16824dc2d99dc0bd1b9ee0e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2052e2ce70a29cbfa84977c1beac9a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5830499127abf7446d315c757e0a5ab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c2c9389cdb90ae14b06ff0cd4ad4b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49a5d60703cf43435f86c19320f4da190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b38e62874d6b115ab723af6ffc72e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe45c3285ca2f5b73bd4ef7a4d181c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b813b80125f0f3c4c100a9992662c6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001b1c0aa15600cfb89efd8e905c487194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc51aadefde5182765e29fc8b89b64195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4607f7c6ebf0992b15f1cb7beca49a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369e72b7d14080be9c9cda85a0976c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6eeb5ed1a0897aaee4a98b3a0231ab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537182c30e7532f60c0206e6b8296ff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc67392da892f139bda1a3831c81c1f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8bbe9ced8666fa1d19e52faf3be484201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669fff123cc564baffa0ce54f5668b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304bdcc4c914e0d322910d9adcf04f8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632ecc68d7dfa1670dd6660d48595e9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e46caff399e6a3d6584ae1cdd280a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cddc11fba0943e58aab584bb6db750206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25763d13558c761e3e8e4bf910b48ec0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52848a9b46d0cd84182d46ae4e5e3a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70333ecc925fb7805ac4649e6a5d2985209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587318afc5ce90dbd1dd672355df280210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e088ea18852d5c3bd78e68169d968211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7c52a2c9ff84f0bfa5ec2aae90fcd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15b679d4f1fc33a631eb0428aee78e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e8f71ee7000e2857e0f68dc4e4479214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6945fe14a874ba356fcfd65f63cd47215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922965669af77a412e45b14a9065f3a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec2bc11dde5a13fa21051c927a7a71217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0336bd7defec05ecbcd1aeb7ab38e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124303263336e93fd4e14178c8863da1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bd54f8f227fe3dad02b32a9fb6154220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f8e2cf4b799499318933954fb4a41221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7910c110486bd6fd49adcbde75408ca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5b1d1d3dd92007aec9ace46b5f619223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b26d9ebd75ed8ec84d93674489e8ea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bce14e42e2c9cd7b7bd1f914750c4b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27f6ef761b80e08152fc2ec3044dc1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3bf9313a74788cb131eb7f901b1a3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c6137f286c81f3aac5d18af99e662228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05161c24629be3a8e7d90b63d71b685e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9be66de8ca74636ed96c09f73b28c0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70743e0081899c2680e68de3b238c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f98dc65a9aa1ce81eaf45c220b7d6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835141db7db1ac9ab7fbebb2cb23eb0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5710e45ea21123e858bcd07370933234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9317d31ee01a1e904c90612cd0e6ce4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4454473a37ce42f8fd502a3c8819a0c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae7c05407b02ab289dfcea097a6d3e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1d880e2b9b9e1777f8438f025e0d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b3b124a40339422c05008064d21e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6546a7e9c84282f0be123d9b8c25d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585a12d9d1a032daf17ca0074e9cb21241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42053afb114583df26f2f48cd4e4151242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536214ed02249d1fc64596ca829ca3bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e34e28c82ddc77670c16cb18b2a234244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10424a79186d0f6265078d33f5b2b11245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21299482aa72c2bbe98d6961941c0e63246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd693b7a1528b1ab977abfefe74443247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31b064e014eef046cef266cede35e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae31f02fafc2ee81b495fbfecedb32e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caadc7e7a7787d2643382423ca97a58250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c2c570bc68061473b62bfab325095251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac817822a8cf0dc6be8f503bf9bf86e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f742a94396ec600d8b1403eb4b7473253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03430ac71385750f43e1ac7761fe11ea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875e04ea1e331fe6ece5114a74e8627255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5ea6cda31f44ebc1e3a3f47a8b4db256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ece651650d364e850d08e809fb9edb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75647f444f154185d52cc152c8af9219258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86210c665b1b3a824052af91b287724259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf815b6fbba005b8e08073e74280a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1576b0d9b03605e8d59c3e9151725261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e42cae4144cf52b5fc4b897273e77262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c185b4ea1fa24e545fc64dd9378b8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f522e6e671d3f77b8ee1d43bcd9a65264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06add2410f66df0d72ba0bef2395442265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576460ff2a2a333a6d0c744409d13777266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426bf0ee7bc8f1e0b46301b12bb0af3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102fd5ef1a5f892d2c6fc42ce21b5a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f3ea9e6b3321f0e7654342f5eb9c3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bed4a0fae243b4f3fb0fc1f5a4c97a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1977e434cea16d03b4d56247eddea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b54de6b0234d6527d238a770cf59ec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb21ba9f77539993b84e50571dc149273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2e4d4747593d675d7fa2fd8b59061274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9411f5f093f3fc997fa75cc2be391275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339031a661a11394eea0bb7e2896b0fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e017e67386c8df03af614ff4db114c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb80ead976735a7cb295f8a9200462278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16f0df650a32118170d7b8278ee879279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332e93e7b1269a9e22c14fa1fd57027280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63afae20e392573dadf87a475f019b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809e8f4f5157aed45e980f96bf5eb92282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50629616fffb8e37e94ad5268c148a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641304b3f75f295aa921847eea1567d2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0dbe76d3e42944d8cb0d79cda1ee6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6f10090a61efdf0e27c8233cbc2cd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ae35ebc5d228ae2f8fbb6a03472a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee9af17d055b814775fce9236d65d2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb79435ea6dee439c7e7a223cb0f6d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a68a5342fe07e744ccc5007f84890c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681027bb3fb52fef04b661f2a718f6a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5ba4fb4737977baea757867a84dcb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e90ecd8bf766111ab66af624b71d2c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9821cfd11bb8087fdec5eac1658c0f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689df1b3365d575768fc5e59660f900295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955ed8f288c183522e7741875e89ff1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4ab8bf1a4c6544d584ba0b61c2bb0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce90d74e66fce5a35d5e57470c99fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239d51f5499bc2760e8a5eb955d655b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287e6583f86c953c840c33d3a47b68d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5aea727f515226be520a83525d64cc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e2943a566fef3f25470b197001afb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847aabd8212999b89eb37d4e7428c459303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b482552239954bf3dfad78015d2182304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948b6a13a1e9cbc0dcdb0451d725676305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec00d8d854d6723d155c4cb8cb0b5de306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac29bc10be11cba63a4156d11445a68307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337994ef9c89ad2b012aeb87b4ff129308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346fbd98916154b63cfe5d8e72fe799309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894afd48a229b166eb0a90d583e8547310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36c3aaec76212e82d6272615a57783311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6004ad0c9b4c104f91e99f7f0b0d93312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f546af27ff099fbdb0ddc1603c69a4b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f319de6e939ccdbc12ecbb1066ae4b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7024ff454dff699d699aac1e68f9e3d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199369ecf85981760a5591dc1fe2e0f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9be660583b94d85389c7e7fcae173b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf177aa11e9f8e654e43a0d6f0ad61318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b218b322cd20611793c13404077b77319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49251b60ed2dbf877739158ff596466e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0f60da8291701e42fa9a500155409321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ce053384d48b22a7433b793bfa610322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91852debd4fcf63fa1c402a73666f3aa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484682e8c29dc6ea183e119ee4b9a0b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545e867cbc32b92ef78e32028ea3d77325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04947828a7963b2ab9bf4cb2168ebcd5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833df8626cce9b44af9224e34a4e3c2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189b8cf82088778cffb601df7174c6a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8510ce91b58b31a53304e707047ae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f85abbeebabbf83255a173e17a531330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb14ef41078852a16c09843ec771d32331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b808c0e94fc153c29f34de50cba8bd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362beb76e39767c443342c534daa281333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ed90f86e3095e5a71663ad795386f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917b169f772ee353555ecfb825c3d03335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad5f4307fa2af0167c670b82a57960336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277eeb8c9089abccad3978da907eae17337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb02e9c3f4c801ff2eca58d578be21338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154395ef59d79d66372b32620489a6c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba2617cfa728059cd20227bf5fc8d3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b382d7236555883e677be6e31f6c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e584c8f94b029e0eea775c8abd5b61342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202c1e15fb22690f8ba7a8e04bd94e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395dd6c25a62578e57abe9a4db28e06344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1bae1370ccf2bbf026bd067784ffc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4693533e969be01c1f0dd5410741c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95aba9f43a661519d4fc6ee59fb8ff5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f41f1064fcf533d07aadec38155fca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416638460a2e2b682eaf51aeb55b3c7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc1b28189d0c3d3cb608c8d86888c0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c5ae4b2eb5f5180f0a0118bb0c600351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4786f6c4abbed3474840b7b29ce12e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003fdc74554dcb836a263daf0951344353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584c98005f35495742af3ed1df0a1c5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9fb552c3a37f194f0a98c410a2a22355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c1b41a3319f9d3d5f6da8e7828607356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37f429a4e48575986061da4325f680357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efeb786f6b29def16c181a62a1520ed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644fac86494e490d4796dd5893c0864359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9baef5e372905ff1667ed302e90c6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5208d0670e4d7460d476f2b4df879a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f22f940db5b4b69bd24f86f9b6ba8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450faa7d70970354611f3c2942f88522363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507d0cbc568f449e0c2311034370293364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774880f82f841b68bbe33b5e79880882365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820378683351be559b7684ba16c6381366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad60656cc23b4503d6836595384ddfe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829334810deab2880a44ecae78b4def368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4a1c6c919c33cf50c4602e58f652c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2853e811acfc313ece7f1d2ca022ce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6856a4799b5c1a103058e61173b12371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaad18d7cdbb0f2e30d8abcc154f640372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae054dbe3a6becaba931c9e85db3289373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3c4a03d34ea481fa5064f06f5ea9b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e9a50ae08d9bfd2feb790e25dd780375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe072cd5ba0be42694d482ac4a45186c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cf2e4c1ebd94389ad090cc4cff578377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840d6fd9ba7003c6a44aa77ad6bcb7d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89274e8dee07715bf84031e8129abe87379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142b2a092f4b192851c96697a705c91380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea478de5f239fd36d6354d08909c4b8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350711d05af695639082fff94e0e567382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e56919858c044ce0b6d95c5182985383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ac8fe6d0bc537f150cada93054681384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca05cb415f6be3e2a65d64a975e6dc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f5690da97975586ce3709c5a8df52386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a04b1ba41f8180c7aa778f52d4df5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a817cdb259762db89ad9a04b0efcc5b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ff8cf528f1fb192cf5dedd5948e94389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3f164b5290f82121ae9c74f6dc8ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214e860ad66f14bc93a079e6df1958e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa38931d588adbcbd2843e379e9fab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3a9b7afdecaf14d1870380a0bf1c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e210710c42fce060c0bfd8d25c8ac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3741f6525fff53186570872b425be3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3da32124616c1ef32660936695ee1b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68301764518035c3a03c3d4432ce4a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e21fb60389a5506b495e7a8eac483398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466354c62d825088de72f9a7aace0bc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e8a7921f397602b14529d5dab343a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7256a8cf08808c1f1e4e20009c0e3d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cd2cced7106384ba5e594370384aa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5afa3d72f6d5dd313a5e26c7bb6872403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc9bf3714b682496c8d996fd6ea87d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a80397941acfe08c06fd6600e8000d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a95b715ca9c73d07d677ea9f7285f1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dda9ab6632a9e89a2a50dd0c6d9de9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957e5deea70ef3640deda3e6a9cf591408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4119aae060e9c52be539daf9428f5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13844ee1e23b96bd3a95db8163961644410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d127baf1bc321ea702f51de2e9bf1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8293345ee242ef5a2cfcf44270aacc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957dd49b67d459c622b564f609bbb0fa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3cf9f8ad7e47f0ceedbd37d3c301a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a1f4359276b7257ec082d20c2ed76415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8aee451c21560ff8d5442a1093bb8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385293db305f4ea3c4340ea7a74b008417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac95ac7734a0e061d148f3e9f79683418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c77de102e61d4fef99ad2790ce411b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3c534febeff57ec94ef04a13153c1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979496e1428fc16dde34fbe8166f3e2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c028a49ae4650e6e5df4bd99b5d7f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817c1dd581a8edf3766e60f973ce9b2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd92262cd2a6c0dc478c7d0c66d440424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d671fa331dc2f7164585ca1c4c162b3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda79728733ccd10d4ecf8cc69941ba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed576840368e9c3b46bf7ad810d4304427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312d27d95929c69e7a2a07dc2708b3a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f21148ab937192135c80f4d6a4107429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507941b709b36840370a7eeca23e479430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e25cd0eb677ce1822a7e31233e56a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963a3d0a3e898aa48b9323cb50d768f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eada3d776debd0ff4c488d2305c3a99433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32694782c5c0b3a4b964c309279bf12f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b717883f9bd4756e1f1fc9d9e37bdbd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05f89e92045dd3d9121182d311cb24436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c040ef8ac8102050462abfd6b51aff4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060eff19c57e5af57d9d006ccb29d25438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517fa6647fa7bf88447b7814cf00f59439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5eb694b1a08fcec45b02e4b2cdeae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60d0e0218e48de6e7bcfa53daa117f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2e8448483148717724102e540668a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc018d92583d84ebdb6db226e2192a5e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8025662d3b1ef14446e8bf7f44423e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd667ccee6446317b3410b889170ea5b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6e1f419b450454164172dd54630cc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc6007bd354fcad47a4180edd618c1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c04b4a2592cd820f0964fe4d909041448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c648d5b38958260565401f35b83472449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7b29e7854b444cd31715aa737ea5a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c9bf7d11d4a0578556ed6d0086292451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06853525353ff6a25c66934bcaab836a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64450cf7e8f8f89d53f8d23d95aa3d3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2232976ba4735e287aa0d42f7bcc2a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d88057bb94423b074caa2574854d94455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68294ad5c523a1877e7451db05e6c9ab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8972b60145a09d01039a9cdcc54f4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a805fea2d959370fee882904f89cf5f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eabffde55d4dd24e8b6cb1afe44a81459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11172ea07a8279afaa163ae11de6ab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca1a992193d8a105db01e94a477db8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a99bb3564008d3cd28679abbd1a0da462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588696184a8e8faaf7944a116fae532463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ede353ffa744f8d2d7aed271640d3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcae6a12850c4f310b1d6589b49abb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922669ecfa9b869ad98bd33cc22fd635466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63d68562a1625218aa102d21082d35467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec2ace6c585f6728dd4b78a2ab955c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa1aa2e79f2efadeba42348c4b882d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bff79c1b6fa79623f892f7012a98a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26d3d5ed5863875af347a9bf2dd47c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884f89462f5ace2ae766b1bdfe3270a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ae1e161b1a69d5a6de8ed91f086f5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35e45cbbcf75e2f45acfa27b6ffa7d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9974f190c5468da3e25d3d2c3ec48fe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabe754e8bb064ab05be7930011c022476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80312c1d62adb38057e495706c90838c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c550dfe8ac772f7c5431cb13395194478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe711920c03bfe45b1f94e39ab7bf180479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e35e2655c592bfc30b71a77dd2828b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8912f7e3729341b1d32e6f79c6d3c9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabf8f740e6dddae50806243355e5dd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb13c18d1d26045fa6b0a3a4417a1b7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b1217402629807da8310c4e551029484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b7671c587aed01162c38fcc55a8fb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a94acefa6912031b2b8e3386e8b3b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd2efcec41cf47c8398f17c65e0506487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542752e3c13c8f30233f8b0379adc039488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb0d1275ed15b1e5a863da17b8db36489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a723352ce7970c91ee0e96a8a14fe4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3168f4d047677dd1588466e9dcc6e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc07ef76d635992a48fbc632f7328e2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05902ab218909fb7d5c31262ec4b9a62493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bce532a5d8bf5f6a76a32b521a72a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4995cb64209c19859a063db34aa7b46495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76488ec33d9ab84951efb33290e6e294496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adb4fcc80935aa7373b15d5ddd399c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf60f15dc6317ba9e1252b1abc36108498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf6e132f22d46a77b794f60c73b493499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4192d9d0ac2d375ede14d8e200faef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6539b9c4c00adfeff5003b5e28842fe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b026b9fccfe47583e49b28eacfbaeae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6309d7dddfb0d395f499a1eaeec076d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca325b399a47f1273eaaf2535cde038c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f08d61adf96a83c4ce75205bd5c3e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f78c95a8958cbda7961a32f161767e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42099e8a0ff67315bfc3c6a73159e185507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ed6eff07827b730b28599d3909391508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936591cb0d8ea82e1d8df8178f74b12509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba4197851d1232322492366807d870510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecaa8536f9e19e41f42900d2f8266e9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd7e791c2db15e0da0889c356cf78b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1542dda49fb7e82ea40f6de71f497513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87a4bdeec3552ebacd038ef98fb7ec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c038797ba6e24e0c1e76c175796e2f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9111ec4a5303e2ac4581b1e061f786b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554945f43537d2f99d662b5d188db22c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa66792f685a3cab45e494405321915518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6ad91f4c5dfc5ed203533830ffe2e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8f06c3521af0f11b9eb6bbc6ac3f5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8693b77221cea389ace5d8ff6003d1e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7f7989bbfd17ddede7051b8c52882522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0b6b4150316a6378d78e7785b1262523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a3ae4664d4c554a1e47c3ca617f33524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28919ea2a8f7b3898c054033f7c6168525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9d717e66b667011b0f199fb1cfafd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164297affe40f28f724c2eaea7c1339527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d56bfd68a24336d5559d3ec980aed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6bcaacd7ef4a06ff345262da0ec4b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147461b8757c81fae58cf8537379cd54530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699723021a1ae50a5a298ac936397a69531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d088b26b796b1a4b19a7aded53e0f04532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8176cb462f6019c85bdf3ee2fe5784533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811f218a4fbcee71c64d611df226e3e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbe64b5cffed3e6bcc3bdebe6bea6f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35606ac8e4a304f918f9f6f28d3ae91f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b5aa213059d554ca8a087272a0fdf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5831cd7159873010a15d2fecd113cbe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a712a7c3e81685fa1189f1ce220122539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244ce017e14391102fc474dcc549653540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b05953c0fffc9d371286b9c6ee7edb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418813a6c0f52a3fcdd9a338b3316461542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3d0e9b55bd89058f45ea007f49cd3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58b164f0718f69f08be92fb2cf1854544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85382cacfc63aadf7ee6eb4ac5c13c4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75c90491ca0d513be13164f9dbc8c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb9370ffab84955e0af1b29b47b9fd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faee0a7c993d0c0b4b16f86581a1daf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d00d14ee848ab72752336c493e8f2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdd4fcbec788c49bf116d70c0ee2dc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182fe0edafea02f6db773fbb51076b5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70156a638df5b9c350e3583215025bc0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93607731fd29482afff66406fd67c92a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35dc9285add80cd1b9ebe63996fed9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f767ff9469fb918aa3cc497ad73bef555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342cd680f2bdfbab7be432ff6b08ce8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45781c6a012da39c8c03e9138c4622cc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fed7fe7f30026775061fad6491b2c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519e99d0dd0e1e5aa8287fb60bbf736559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3615c30651caf110039cad41103644560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33533d7f1f72e6b77eaa386efd3aca2e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd6b86d24f3a5585ad912293dbd509562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cd6c5d88a0e9575c0561ac0b38cbd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5900e2192cf2499d9fbe2469bc4d63564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d4e18c6a1f59bc7810f9207fa4153565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e876c55007c3b011ea7891d0b38ab32566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a2f4e0a4e665bef76bc8f139fb27a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e40011789da381810874d5c814f530568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fbc42a23321535a6d2b68153d4355569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72601424d3b1b29ff9a8e3f859f96af2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e06c0d804db4d599c773988014813571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ad4cc613c9c071f0a9106d93ab4bb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c6d921bd5e47ed9889bc2c1d29735573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d8dbf1355e0c262da395b65350587574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b01ca3a2b7723de5c7af79dea65bd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ee98ae94da11b6c0a8b685ffd734b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b721ceeadd548fe686f04a397b791577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd2c403aa9cdf91b25275fa8fea952578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6cae02247a77762f464b1a4b2ec11579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec8039f14655d47e117b7ee1c6ed19580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c70d9f17b829a8971193f9f414f2bc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1146c2de40997f34ea08c5d561006ea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6951387470141806ac44ea1a5e503583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316f165805fc22c627144ca7ed0e56e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84630f597275e2bb0aca139a76dc8fb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc14b30a74214f1e97a1b4d5bdf4133586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c233b4198e8dd77cbfc289d37e5b1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bb29b32b05d318e3524f79e769538588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb19dc0b64af02f35f52d12552743e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb335b635aa4d3a0464e0c92106147d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2ad925b64a6aa2fdd87b15fd1acc2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae0ef975393ff7311d8d1f2453c0cd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff432d0246d6e2c4f2c7d91e01556aab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96feb42bdd5ff7a3d79fe72ee6ce1c4a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40be340ad47299dbe2943c48482385595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0217dc771c1a1438cb75065417e04596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99824a3001baf2c32e9de6bb9adfe988597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5b854ad4e7ccc71ba443d6565f555598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c7e5518873e30fa2a57f79766a2b0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88deaff402fb44c42fc6fb6d3b7dbe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281df98e8a8e51c611f3474147337d6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c64a5de20333deec70fd9ed330364602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a285916dd8657d6f38110f9df05467603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc31dc4f27e7159100bd6cbc28ec0b5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784525ba598128cba3c9381306b4498605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574dcc8e592941588cf9622fcbbf86a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20b2521042e8dc43a97d45d1f6975b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443eaf17be2228ce5f4695b1d18aff28608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7ede69079e0e0862666d89d17f59f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0aa6c1e522542946ee3a45743c4d86610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5e3eac2d5a6cf14d72b94ec3cf89f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3e8bffab118b10b82b30b8217354b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13906ece27034148752ed8310b23eb64613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2122c6099f60cce2b5349759b77816d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21309faa5438c01230b4e86a29bc72615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371c640f8d10725dcb9441417bccd6c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1034c294c3f16ae32cdf33cfc99fc1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a8510c174048552728a2a6c53b603618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cd06b36017fbe886660f547e32ccd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c8f8ad9955e39965bb918aeecd95a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b001760f648cea50b8e2aaa06a3432621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c35239ca07dda84a61a132a6ac1bb5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7cd5504999793e73cd273d28c40c2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5670b2a590f7478c9b67b63db5023624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b8560fc090790f8897febd5b01b70625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d34bf4af1b64a40959d8a4125b829626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b07f0f585a9dfc89918478db272b11627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7461fb5ee4b2f20f70c004a792aa1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2dc08c5b2de91464cea984134f1ebf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfddb8179406e74d041ae3e1a1071b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fc2ff997739a20b86539c658fa186631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1baf50f0d1007bf70920e70deb19dfb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455164f9462bf7f89837549125ae0df633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb04890ec38720ea2c043c48a3c439a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386786e51a7e53dc23c1d44eb009a56b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156a15ea8e1ad69cc342daea7c642e5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f8c9211028e4d11cf4cb8d55330d0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b819acf35ec1973339f1363738cadd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7780076f6084c1855f976dbedfaf3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7fb0e9385c5ec7a4fffeb8111be19640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b30a24acdd4228f1e56900c68deb9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9f24594a3071fb86bb24f191112e6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b304640775f1df1216c601f5647efd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa09bacf784a33950cefefccc6fce6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590c5bfb750b449b49f57bbb3e4e867645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a793b6603c6a5e500e6348eaa12461646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8adda8dce6ab2e12c7b952b81d493647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89e28b57b9a01ae912805a526c8670648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f097baae4d1a1d98e2eb525637eabb7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991dccb87b08d44db4dd19483a4f3f2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a2afd1ad320751d16fa4876e21275651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f3776c87992a54f835542accde118652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf899830026c5859384a936c701b7294653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce46610b8a4a7094b83533996bed92654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af556ebc1857893c63910856cd178a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d1cc3ba415a9563da83d8e3f6d6e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565d48aa95979770ae47f11a9470cbd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3cff80f6c30ac67272ee0d0ee2627658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d0ad553bdc021f61baff4809ce838659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b570ca225df68ea81484f252ae7e4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af4be9e70125137e5ce851b4b45a2c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3dc528e5b24d83c64bed70d38ac42662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb318217aa92b68396fac30d1942c913663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f2504a03dcf5e43427d1d7fc930e7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4dfee2c7086765eef0bfbac07c2e13665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049eba518719e3d549785d7cc9e09fa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008a1d5d1a20bee2c0e95eb15eaba3b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a0667e3d799311aa7f07de1b0136b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9457a99d9b254d4d9c615c1ca20a42f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace3d7a2af55a5fa65c5bd1ab3a1845670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41120f3848c1bc80758a48a43b6da225671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cead4b0806d545f33e2940e18db698672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa291ce8ca66b2462db2473a81c45b8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0a4d01661eac18c393a5c49ad4503674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3014f5d865f33b660faf354a420e38675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbe76682f9275fe6246a329798c9af676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc501936b319de56e029eea65f5eb77b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd858d34fd605f2a39ff432fbb256b0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb566143e2daf196f04fea8208ef02cd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddde0e4fd6838c97206b19f530e1a3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f101b13e14b75976bfd3a3b611adb64681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dea02101a08c812385fd3bac86156d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d69820294293d0a5908d00df9cd31c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35132037bcec0fdc521b06ca898688fa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437fb92ee19b0a8261be4710e58b953685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8ee91df05964b18bf9a46c7344e95686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207849c14d80f22b3df681e18714551687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a2867ad2fcc226c23fa4f772d0fd8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27900c0262d0b47227baff8446aa738d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9277480ffc8802204f9055f2c5718690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf287867b23c0408268c854404bc7f51691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f9470fd5edee8b80aba54b035668e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f73718d58654d7d8d56f81e44e0092693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2744514f0e292ea33e78c86c598190694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d7a8e5290dd923fa54e2bc9b82b56695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613123b50b083cb1023bb51a8be7a02a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e46042076a83916fec063feaa27cfe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528746c86a5c787e8f9a1d8fa72187fa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f655d528931cf3afde1c8cea9dad96d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf3b99a7ad5efc226009066ca5b00b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e360b297b466cf8582d06e27d750c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982779370f8a732b9f3dbf2901535c3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0672b77172b4530011e5d7b110b80703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b24acf16351883500a7a6c1407b294704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8561eef25a889e68e29a8eea075e691705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196834d86002ae2bbf7f76156f0caf3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae204c4b2c309d13ced3d087511d370707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05d49c990923d25d6c283aefce6b63708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d687593a7c8a4845d569be91e33048709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bcd95d088b62fba831ef52dc3d298710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea350ec4fb20043e7b150d2bfd089e4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bb946e739a0daf5ed031122343b5d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8c7d2f4ced68c81aaa7e3e24f389f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97fd60543208af6c53de47ecb2c6a0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32005f1824698c645a64e58d90538de715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd616eddcf927c031e08582ca4e516716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16276edcdefd1b14fe0385a72eb819717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9b380d58893e8c3f6fbd5e61a97a6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89154fd6ebf307ec3f0d0a3a4678971719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe3b32b7f274648db19caaaf1d3937720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c75077e23f52d5a4b596679b18068721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e9d0ba06b414c7d1b2e15ee484503722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68220b9a5a59f5c8e2d4bef532279db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346de45677e39c5cec0c00c54faa8ae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bc500fbe2de0a54929e16095acb69725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a233c540a6b71bfc7277799066c906f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb64c85c08d34af7560301da60b6ad727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f21de809628bca8ae3f41fc0064e54728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744621914f4876a77d25eb34934a3b97729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b536b2617516e8b2d0a1cbc0c53e73d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a134728bb09fa62200e1f0e9922ef6f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31917bcb6dcc747fb46b0fef31e2de732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42d205be3e2a9ee50380b20212da83733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734fa33948776f0fb52564b5cec0cd1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461008e868f6fa07334ce8141b36957735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075292052b23c3092b25afab87e0799736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990f29b7335f80bb1b0821f45fcb099737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9087ffb5a06f800fa3c3ad79995152738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34993c889fc2e3bbefb323df15f5c0f0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4709eaa6cea5989332d908eddcb9884740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb364b1ea6cd668866675036d0cd48d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764e2bb6a7d2aa67eb6cc70dcedaacb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e0ed09ef05c35320a586241be788a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1538f0234bf89667d20ed1f1444645744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbcff62e9a2556faee223a31b5cdfe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53c45ccbf6917af3f11cdca1fd550d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893aa20825c2536db5d9917fd5bb4083747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b5cce94bd0aaf433c00a31b0e6cd8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601b681603b3db80dc58c36cd7bd571749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74142a65111e286df7c5e4110334f1f3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18313f97042b5de3ecb2509d53ae50751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a3e0b1f90e293f5098b31a03e8d93752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a5f6d32dfc0af85c2e8fd5064ca2c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21802324a1bd5f28a39479e6a2636306754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03f72ca6276644995d369fad8b0cd4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb92e8b8d286d4c3fbb4fcc776b4608756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a840fd67805e9efa00a69d625804c1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39432bc18a4b4dd032a3d32bbe02069e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86738d9665fa9471e4a872a4d81e9bc6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b7a64cd29217d0d45a7aa66abf1131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd4417bc49e525360e1ef278e2cb8c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7d70affe51bc5d420e9600dc4c05d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14b0673a2552907141d9ce8a9757ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f82fa1b07d7490243c393b233cc9b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3b88f559efdae33b77010ddbc21806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9eaaa1055d174c1ae69d0e07acc9f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18a5f41687c7cbfb1a2409d9b14a5f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea4cf95824805c063d9bd7867b90119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c485af046d6526c6ec7377db73bb4510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291447ca6e3e957df751fe094b68ba1d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f747ba7ca167b3c5b43476a3ecf0f9112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27883f16dcb7425b1e8cd550aadac04213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae7b3988eb66f707d190e9e57ca5b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d465fe0f9610095cc1f8331bcab43b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c959416b6450e53aaefd86521f93116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c904740327b02cce8a4c1cd68e7c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a304a675c3ff42463df4578fb890318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051afd2e4a3249bb48802147a764880f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b24881ac3da41e9e73c5856abfa9120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fec15532f5ea52b6f519c4d5e0ea7921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4e0916673752e1a428db18e28cd6722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a67764d7ded45df510d65f10f116823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2b5a50235f1e80ebce6d6d5209e8124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b8caad13f028b59552cfc91cd962c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b47b409dbbdc08de7b269376d4e18b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44160aeb69998c603a931586b70ed6d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3acea81c60950e47498580048cd7728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cba6f77980875e0cf89322999fcaa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f08d173a616bc310f9dd463f77bda930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57415cf4c4a4ba6b0cc4ba21b19f0e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4370eb8db041e1f5e1068b0d9e301732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a0e691f2eaa8a6c2781dfda04d99b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6553c37c2525acd36a6a3a26906e31e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f5257aade9b94067966bf7123687c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2afbc016cb4cdda09f7b89e03261a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f9ca03e642ebb1d68c17a99c2ab3737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b4e1856b9ad23a49ce7b441b7077e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608450eaa350efd48a179ca908ecbb4b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dab6023012d187f2660a736705a0340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8bbaa9336817607070ffde3bade9b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a1f0202518b2436a1b4824fec20ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0a68915e2509e0528bfd8adab752c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f5f5e221a9a701587eaeb7374a72a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a31d9fd4d395b8043ae2830fd823945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc59c5dadef196ebb0a536ac5500a246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea68fbb15907eddbbc4307cab4ea9047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908e1c6616ce5b6a3bf1c156abc682948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195a4a7b84ce37943395b1fa382d24e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f95c277018a54221ec811e22ae946550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938a612bc3d1f501f810acf8e39fa5e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c3f81f7b6878cb9ca9c3d35fc24df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fcd63ce1ebc384b40007a89e99a2353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7edafefbc5ceb7ece26c1b32c78f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb87c9d66049ad431ca5eb6cc4d21755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f0aafdf0b43fa7abdc4e6509ec99b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44017ce3a11ab64eb82b0e6717b463a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdace57dd0740b70182b08ba70ea2c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0d1d80cb9a9299ea6da5fdc933e8a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2ba684852b33a8402a2e14218a25c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9721078eef4b3306886808837658a3461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccf7072db1683287ea3791d563aa4162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4da747feee3e7b43f6d6390ad0efc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf27ae6123da846f4a2720f9625b0d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac309cbae9d952bbfaa633369e5234065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50deb81a372b1a344b38b60d16281ea166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f6bf1c24852311c452ed25a2e28e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9032d2a1376330470e53b1b42aede768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df055474044dd06b06291f29f50fc1e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82b87f357e24f442c564a71a822d6470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea009f5812e1642b3a601d7d0c500371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326e8c8a849421ff84a75a1439449cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531498440817ecbe8abe92c92b1d339b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d263106ce24261dadef14afa45a22274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f6a972ba255e5bb8d29e6888c60f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdb1101712ee68fbba9dd2a241115176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55dd8154ddb615dc95cc44733e554a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4db2d3c18a5539a429c5145efa35778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3347065d84316f0508cb8627c3122379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc892bb50a38abcf200c4c9ab3994f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b226be886f6c3c2304baf098a640481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8b0b554d038a4c32c2200e9d811fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36aacf8714e36d77d5ae7e847e4343e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7d3006e088b4832a4156800306c9984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2050a947bd4eaed8958936242e31685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c7e03ada4a694772853d9000bd1f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e025945ef40d7ea580b7d2ea5d80d787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23e7c30d6627dee48cd5a484c0a68088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9eeb330854160eef1da16d1f1a30bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17db2640f0f34c26e42986b4285cd7d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd243959017b5517c3a893b53d954991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd478532a2b3b5f09c8c4fd18e2a8a9b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ce7a41e7139dc03256434fda176b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3d8f420657351f8fd48c3f4e9aed894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b535ec376d8438560778284b46d6a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44fa33ceb62285c55bae4c8934be5396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076925a3c2bbd856ba7e726bf1c42e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3f95809cebaf85a518c1990a4d6a098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdcbb12f0b0f35a6b9565f9de1ff4899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35759c56008adbbd84df435904a08840100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b509efdb480c07448632ccda80cc9c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc674410072ed5a9dd375c5f4c856c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6f001fc643f5295c4297cb8ef9647103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22b17b46f60a10e5d307bf29d3e3c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893c9d0399f72e4ea5c59030c7f02d1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828178d91c7640a986b7e97bc116661106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5cc8c43dd22c5ff7c8bf245f0ec17107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca3cd6d80780b145804db874d28c18108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0097b069a888f5cf0b220e35815feee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8d794ad39b8a6fc217ce148cee06f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e63fa66a16851b07165c25f964d7a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000ef2656a2c76a65342c117f6fbed6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2eb2c92c31df9fad075243cf25de45113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a86d472e2fba756d19a50b33552242114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104ef548fb4ef7d8d5a550de1329fd4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bd9e7b18cd7606241bd69356f8a54116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5dd7efb8ea945aaf8bddb1189ec86117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd09d030138642a3111490efda7c09118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8360ba8ed044ab38fb36ef63483aabd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50321ff926364033868141b37a277b68120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579e814fab3a414d315ddf539a9b9c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05c748a6e55131dfa23616f82f2443122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f3b94e219f0b19dae294f915fe552123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39f65c97bdae14819161b1f107b0da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37731e4f1c39e8835ee3cc9af652485125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59035d3a232549a39fc9e723d3ccc5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a756e5a6674fbce4df8de331165b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6fb08c9b21e2bccce5d170aa41943128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a35bb27f77ddeb6c1738b32b2501ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f2bd430b2dd51618ece96180f97fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03901772dc494dd96693f0994421ac53131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52a9d93f180656a0eb46aacbe8165e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b061442afd8b127ffb1d8065e90d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c312d9f31ce5568f65431a419caa5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e96a00ff7d8c8baf1a830abcfd2fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24bc76aa7c10dcf2750bfd4382a2e9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9accee156a482f9a2259da412d8cdd9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f72d348929897643ec98b19a56008138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67accc9807b939d5eaf2ed964dc726139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99a56c44d6c1b73c2aed8dc6310043140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3294e23d25e3a5d779283409ce9b58a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1740db397f243d379df62cf4f20d33142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48397c8f61901c6a1678572eac39a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95b5155000a0deb1b1efb966b277f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515c4cc6c350116975cdbe79f13c457145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d5661925beaa2b03c635e738299aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74857df38eb5fba0e5e76d447622090147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02511b0f2a096d03157ac98031f17633148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f3a6e2fc85fc7112bee40d23bea2a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ee7774119081e7d2c2562eab3472b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09ac968b653b88823bf61695651a8b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c11655444df51b7b6f091d95cd7bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc5b60e5b22cb26d887a93b656001a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a572d2b8d0ceeec61fb9f8becb18b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1680e406add5340d62a53353bc8e71155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45840f280adf9ef2cd670b4a6c44b3ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963b4a6b39c4c77f165305b1905a564157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8059234fb1ad42bb889cc3bbe0d08f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5272f8ca5a5fed6d44d505cbcc3afa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeae3e42237bf240d0e625684e9cde0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440676a9ef6aca99d23c84e3f9bc7d9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9588ceb206be10cd6ed7605042c4cbc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2015c263247e323758098328478e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b9e864276ed118f6a7e4cb9f33d15164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834079ab80b2775bc22a03bc3c70e6dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baba2559d268dd0b509d57c7e31fb3f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7921f0cbd8d64956e499ca360c4183167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef283081a30e34293ba0ddb47f8e7815168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30baa83ce43c2a4da4ac18b772df65f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9380459c356e3ad3deff99c9d3ac1db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ee941de7c1ddda955de04bf8bad81171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1694c98c52a54e9cfa98e7658d6099172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057b248a08a5193a6ce4272fb4986f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449f6d9e06b73062a4ca143380cdf8f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606b9786efb892703689e0b485dbd0a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cd68f53252e00030c1436d58edaa3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb11b6314a9ae87527f2a389b8a5436177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac366f10c71431f80024ee93da0af4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b37ed3c9d32a6a4c3a12e04dd2e6de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa51f5f3ec6d34528214e1b3b66112180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db12fd40d4846f118aba8371abaf568181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91a3bba2feb89429129ec380ef02a0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d0e1c365e1262dc8337393085225e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49947512dd916125beaac79017700d41184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70813fd23373c0922679a64af0852027185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f59751256214c295c2d39a9135f5d1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9abb8fbf265ed73dd079b3ace7d6f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40789cb70aaee47ebcd8ecec0c4c790e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691527d2cdbe05ae37d9a9c8988fdd83189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbaf0351770a8c385c6c18b69e7cc04190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b46cbeb65f12e5edca0fac789bd46191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390f9e88abb018ac617f82c779a4f65192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecdecdaa8bc13c69791378375f08a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e147089582b98fdbc8fd659ff4798194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e482d1807effa5b34b26015286d7a36195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68e07586802b3750430150b4ba34f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58235c0e956b1f503b35d166688994197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aaf382307d3aadfed7f7c5e705547c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7e1eef825a979fccc5dfdcc1ab24b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2f09c49d8652177487521cb19852d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42caa2814c453c6f3c740c5ad7af6683201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef7c0767ab014ccbdc1e76876381b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee573b1b9244d7c902098a209f9cc85203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebaee6fe3c48378709195e1227703d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c7e1ea71f8b888c1952c1afd85a10205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8481d43cb8153d1e659b3e3641d64206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afd7344b57ed32937b786d81caf8bf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e60fb7e38ae366d862aa883af972b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925b6341c5184840b0e16b9d9da0e62209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98da7efa7d6fd47acd2d7e057953b69210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a71f2ed927b75534977e92304790c0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a49337c9365c34ad1d991b72192185212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad455ca04b015b684a020ce3765dbc3d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3dfdbb5770b3025026e5a81eaa531214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d0c655684912514a47c325a4c551f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc463a7aec385e262f3cef6dcc4131216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac3ec94cf243aaa5f3d8311e5c7b97217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4b0ac08843a6668b309bb6158c716218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236f2d22a1c78a9c56ddd3702111b28219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a08d9cd50a7ae6c0fe3525c787669220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a2c86b042c0b13fc5c51178ff0893221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aefeb865ee399c488c38dcd4e5ec91222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359661d369a24465008277977070f58223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313b9d19e62158a6ce95e6edd9473a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a93a5598a94a3ddfb63e30a900347225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bee72ff2638a32ef1d2ecd4ce512cd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5d4140105ee1281f1b066b45efc15227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d4601f0a3f859130b8f547dd69ef9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6182c10d722cf64328654aa506d81229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35970792384fae255cf62f0d13b489b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8d69cc0a755c2687db8835f4eea37231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff6dc714c7b4da035fbe6562d14b1c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab518d721f8e2ce72732c2523bc8e60b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fe53bd1b1ff3110186b052cc64f7b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabf2d41dac2711b2f080dec662c039235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de717b88b2befb36ef104835993bd04236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9163f3fc87224fba4f9951c994a534237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec745174fcd14a3825989730a788115238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deeb1d443211247cf3d0d4781a3f1d4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76b15a385aa5f261d2df40eaa89937240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e27a4efdfe85dfcf22c1ddcacb4da241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb525d4ab8050d198b4e512a496f86b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8140ab00ad0e5c437e723858c1381243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2567233fefcffed0385421d89cb89a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e48f5b62c6e7def071080e23946db9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016f614c030d1b35e92f90f99446ef0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c0e3fa8aa6ff81381632a49ad614e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76b9878d5a182a468838733eab8431248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7dd725d99fe51197c1b16e6665b83249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331299bc9d3fb19b9bae3f153a37b764250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c1c6c161f27120610c7478db732b5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011066b7a2f0016b196dd120ee967a55252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f0da513f7d601079ca2bd37a0e0af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf86c64935dffd6dd9e3c449f1c873254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a14c721f97c2ff81c2927f513f5858255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cfa0db6816639260a6afa78cdbf60256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf48111cab99bfb64d835236fb56fd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d38df34cb49d7a037be57bdd10a41c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df4a7229ceccc184c7664144bc20f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e39454a3861886e75a96ae73bb5d0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1dfa3841c7bc301f4d5078ab43099f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b663fb4c8ede9236e73bac9e0f8526262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0d56b0bb5da90822e9fa9858bf663263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73056fe4683924a245dcda63921e9f71264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ff62075bd5d8bcc2a40ddad28d314265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8e59854e7c6a104ede30255ac805e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a676a46a5434197603cc46261ce344267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd137053370619214d4a39c95143d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e0c3c4b8bfcb19f3f3e48cd39d764269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f2545c96bb80a291685053ae3deea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5c24291cee19afd662d1ce40ebf9b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffd6f70211a5468e198467a357e5a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5d80e83f3b600a500677561c32dab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd681d59c15c4425982940a8c8a303274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66491da089e720b82079b7d3ffac769275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6cfc36ecda5ecbcd97c7ecea718a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967bfdc78f6a817a03858b8496ace2d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428b56eea1316df0a858122d7e30c56278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2968b2c4f2f3ea85688b29120075e38279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238aff4d876e53b1cb29710975627172280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595dd11fee72883ff4364b24b2e1cde281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b75bdf1b09c042425d61e621087ec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f5b1c590978fb91104aa8f4fcf469283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e3611b3ee28f74eb85925c4efb331284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe9f11e87b51008bb92a558b509473285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95884a799ccbd18cc83205eba8d6749c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa4b8e3943d0bc800e9addeb45ea47287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f44ab4365cd8d7db240bbcd6bbbfe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56199b4e8ac28c8431f4547e0ff92548289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502bc5efd64a5f13ed4fc1e2645918d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11dea56faf1ce4f2fc81d570d34b43291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cdd0cf2ad888ef8b5e7322c6c8137292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708c046c976330dd54509b9be8548a8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd41f67b67f4acf84d9f4d0491cd784294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f226bc04a4d1deefef4eabbeecc1f5a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb571fdd3eed0f3696002c153967cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b8fad73820ce00016eed36bc45d8e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3af40c77a2dc93c5ce696a08222eac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59204fc5a60291cb6dcfd7b847e4de39299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d671cf93ec4d3268420f190d7eb1a1e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68731cb4840831c2983692bff25d752301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf73aad6f521615b961782354c013d0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ce46d8f6d9241029028243cfd925a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee907786e1f2481e4dac37a7b56f08304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ec61c137a7e4476fe4a13b4a0d16f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529d4dc22656d057c02dee3c83d8e27306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec733042300f735661cf94f2b54d97307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a961bee1512000229bbd4cfa513821308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e109aabc8f0c53676b41368e7b83fa4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659720a65dcd7d324242f3607fbc6b0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08995a149c9dbc060123851dbf694d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a411346ba36eb74ffdbc80d25ce111c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366157a06711399b46ed9a44b397470313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8271377fef775d6035239693f4153314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c642f1f185614dabfb2bd5aa359cd80315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd4bb8f465a90ccdde76be8ed84ed3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead58714239fc3b25b358512d9366226317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5f1368c383a21bf9e68af303970a5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1794874b1c5fac99249ad251ab9b1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5169306fbc0fb76598340f48c3d9e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61035542e1b4c630a68a453140f8fa9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354c2e5591318addc4e324eda1ab7b1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca047c44eea65de7f35964b91fc097323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b9a318cb5c2f8d7d473d949794bf8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de58e9bf36016c63a3b8704ca4f034325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a883abe71aab009153433cee8f05b71326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8dfb0ba481c2767648cd4c4c7b23a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bad61baaca6891b05e1b85f594392328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169e35c0db96bb7e9fae08691777bc3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d513da8b6f29e2c354d7ee870c4d9d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90e1a51f19ff6e2df5efe8dbeb14ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abb821589b170fac42e8c05e4eb9db332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a72f7047835431ae82a16bbbcdc690333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e113f6a3a4cfb721011eea701e9fc8d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129769f195de5b79f20ce3b5715c3962335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7f48131097aa4f50dd3fe20ac12f3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46af1fa85817f0f906902daeabb28a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3346e5e414aab1a34c2ef77db49d62f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c068f7a17642eaf2c467b2063f935b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656751dc52fc4c30b32618eb9330b87340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8796395c0e125118b37de44ca77dbd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cb6bfd11b798e2a213c0642b092b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e2f22c5b38bcb8d412cc38759b01e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4dbb4519509bb162dead8bc7e0d6e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461636f7c240a163ad9ef807dc3b8277345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07859e17eb3ca77ecc50dcf2b473f53346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa913a1da0bed0e9f4401030b3a66fb6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704dca994b37b9e426b7b4075e5af10348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0637da32d966389256939258ad687bb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fb0890a2fc82093d4f41cf1b2525a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14aca6f9417698afc4cae114610024351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb2020a71489caf7e6ad3a20293a17352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4f130578dde555107451ac85c9cb1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2154f982e5b314d876aa042cabcd185354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db59c7211e81a91ad6518f9092a7765355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a5ff4bb57ac2de25210f851249d66356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d99aee724fafedb61eb022c25cc9bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87221756d84084e496766f96866139358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9981991473554e1f260d503814ad3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4beefe3b84a87e1d91366517a58f3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bfd4c7715fc5c9db8f13306a5c1f32361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08daa82f6439aa96917273a4e772a206362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e3e946d51064f048d33c0c3f0f99e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02839fd3aa767703ff38ed6508fff0fe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af2ba1aea805808dce65a1f5926ff4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3affd7ba9c7bb06af58cbc163637ab6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139eec7e6fe2953e2be9f479b734f99367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532bb7028d74ca8e4856f2389074f286368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452321584e085cfd9db4cd7d26185841369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77034f894037b62fb931a7a6a59652d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30331990df1a9e2de45233199bf3e28371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cab438c7e812b6a04dc6b96b2a64be372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67420f9d17f8f37bfbb0b2fb24951fb1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9de1f8522f56b300c3eaf65954d16a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e8548d13a208e6093185881ec052d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38731cb82ca3e05a0d56bc5fdaf9d773376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373659d5d20a0e9211ed6d2d26813b7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd62673324cd58da678280929f43b44378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f62eedf6513ec85d23ba886d211c7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d192693a9a95cda668b934d62ff2725380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59dd32e666ec082188d22b55487f878381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b506433063fc9d01a26dade3a3d6b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a415e8f19b64d0c47c627382fca96383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94313ed3588f0640518740214d73060384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863615e3d98535de387141e204bc029385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de27e9172058a9ccdd9640f76af6fd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef74d70bf8edb5585b05ec3c00bd9c3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18f8e92d46873a4a56acc3b1402320388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c195f970588e0c60f74217fd388a86a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec5c05c2ed7cfbdc43f763be6fc45b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ec737935d60df123cf09901547ba3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96627d43a5ddeffd36e3c53afc474280392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb5276cf32c5f1c4b6a48529464a30393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19aa267ef32e4ce8a2391b8bc269f2e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c17675cceb0bd6b18f70226de39355395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbf69805d9c651469c17a13d5f3fad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f78a1d935d07106b665c47e8e6f5e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85917cba2ab2c00abff811448c7ce50e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960761bf7c438da844a22a6d56abdebd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b2b62b40cf86c16cf168ac4df2d7e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2dea91b0ee2736e3584543d9435f8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc81857733331036bb67f4402678704402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b9b0a84dfcc7f6757188a181bc1e3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53ef805b9a9bab95eaff9d7155cc64404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6412f6c2013f82a1903a1301e28e1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc62c44725606f7881b7360363487b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648f1b903c15e95ebeabb3d018fe501407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49f5621e9fbe60afb0b49ebfe40d39408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee1ce30be3b56d97781534d0c7946c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79479a2d40b85f278ae62b0e41534102410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fd6ba26343680f69d13fb356e6217411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495c754b3116d0a8a55a5c49c8eacb6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158ad9e5d0d59e20aeeb157b429fbb0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e640a834a631ffb67692cb5eed04803414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724dfba915d8005c19e058c7932e7e9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9bd56c3f08131fd3c53f40917cd488416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57455f0b5ee8d82d77856d13db6e38db417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803a6bd115b4c166816103794aa9773418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bf4218ea78aef503030375e0aa5e8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddcda185f73f0cb6786eb44a256fb8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5ce8569ee98e5dac9654c9325438d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcca2f1ed8ed79e1b7430805c60ca64422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8816215649228dbbfb6793fa0954d74423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007ce116c69b21c3b3d73e7693717ba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41a35f484f1ccc558a2d0993c09869425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ffb4bcb02e05833902f86f6a433cb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2dac16f4a08f82a3fb3badb9e453f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8c099ccae0ffe5f55b31f9133b6c7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2b249ae8334d2c454afb771483baa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee157f6e70f78e18fa4d452c0ac5cb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a756cc06b36254c98b40e6470b649431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c64d3a2bc97ee103c7e8c05be2299432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f8b655391970d2a1c40f2cb9bf59a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5234c903d18239f4068132bdc54f1de434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508863989363a1379dfd24ef73b7e9c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35748f9850a120e8bf59c8803ea6ed83436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f85e295c00b8d793bb21ab1e14fc81437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9515df21587c8f8cdc14e02ad83be438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4da59a33f61ed59eaa127eb6d806f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f405db2ec495cd7243bc41c911631440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786204bc70d0611376be7f7bed4d289441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d3f2b1814f098091051f9e51f84cc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587f81a7b617937c88467335838203f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bbff34aef5a9952faa9223c169b64444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91385f58a45d534d450f7044e012ed0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2911db5e52a7698fb6210677c54c548446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babcc0eef4974355de118f3302dcef1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f469f19c6f78676c0b2a0d1c07c11b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f41792b40f8abefdbe08121b0fce2a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd62546372dd0bbc07f80e3cab0fde450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62411c53ad2c34b08ceb4437fa6299bf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741287f829a2e666e7872ac25803ec33452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d084a7eb6e1dc4f2c7db584885adc9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236147f20b696dd629b9410147d77ac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d2b1553d0582f0c8974ad54e9cbe5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392815122d9d2a6060c44924da5a99c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69a7360898b6c94d88c23888c22f71457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93603bb103e06f0cb2d9d8ca3c0c7b3b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f318e4c1aad09d378f41d733dc232459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643a9d4a0ec7b129aa21fc5055d798d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a969b519df6389222dd3c6f01d10b2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aebc18eb759772aa9c75d46c1e6af6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f01f283b5a042ffbdfafdc9e113bb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391524d43faaf7ed655c3624ba6dd090464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c41dd6723922a813549bcfb7fc66a4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a85c7221536cc5c261b149d0eb29f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbc9b7c959f69dbdec414aaf877d67467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6953a6f119c2f3f04105393e36d0580468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b34958df6aea369a12972293b748e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2002607529456f411c3193f9bf37b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88b299879ec7c16e6de6f7cbb7075c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f31ce7c3312b08d44031cf25c8827472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb00cf588e6298f3c3ec3ad8d0134e4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff4989d2ae2c4d47fd9013f2fce878474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259dc3908dcbfbf29e85bb675d2fac3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65406d1fda3689624ca5d1a641d369cd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150097b4e48703e3381b58ae08a5c0fb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284ee76225cf9df44cc57f44c4a47f7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b88030d2a02f3c3c6d6e4291ad50d6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee03689422548d53209cfc8ebf6ecdc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd140e5ce25a91a653b54311dbe56cb5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8263bda5474da6f85720f2d45b06c17482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4270cc52e4a24b19f71ab6dcd495d7e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146436fb9d72247296c44c26644ebad8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60479339fd2fbb9dddf7396ba6445c47485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a7465a85b48295e7d16f10825462d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a75c0d2cfec515d21f2259e34260b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8419d341bd81971facc24d06590cdd2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda90938c00137322ce9dadb484278c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051b92c7ce143194f56a1b254e905a0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266b018fa1eeefac12be4f174e54e3a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28c378c290eee460185310ac074837492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c092656bc5a727cd295297c9c3eb4a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38fb558dfb06a5ee8eaa5387544b73494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c9a7663ae9b41a96a5459b278297e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900de3964b5acfff529186af0749c9a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719edd65db822c003b876d766ae3aca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594272fa5803c541733bc2db880df02f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063f252dd427a84be5bd3d8c5b8425b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eac03aa193212c0b18628993bfbb8a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6071b864f208422011097f7f3b3455501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce10c59f3d8caaab9a3aeb9ed8ee89502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a21d720b9764a9fb7092a60630f111503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063c2ace25a56afd4f544467f89835a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df542ea5c726f0771809b015a37d0de4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952dfe8f25d461fb89fdc8f1b5f4a45506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ac79c10a976f1d1fe3524a83a8051507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e734b1bb6aa98d5824417297173743b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8566ba6ddd06ba04865cef0054107a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8f0ec64e32adfc3b27f2718d037ee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2e6909c8b8aece7a706b582e5bf90511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f89d827ab28e67eebfec24ba514d87512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcb0ce2897f671d02ef5ee51ac84f5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c34335615d88e09f26b80680e5ecf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c937a5e324012c4de410e21b88422ff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b1c85aa1ecb213b7f6f90e9d264ae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee68f2c13b3fc066cadfba12cf03e26517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5195becfe06d3e3c059a6b7efc627518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30395210ea9edf60e16a3dbfa007378c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9a53a4c0148b1cbc39107865af9f9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6eb26cf6f2946c9d0378685224e90b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39354543d69a2a04827443ca3b7446d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd70944aca8575349cc455ec3bc1ce9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f43452d3cf253e5d41b876dbccf2a1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63dd6c3b4890819a7af8b349fa09495525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8edbbaf5c89594e3642fe646530b66526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2b8ac68bdec630658cd5ac03179bf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea245d58bb08475abc154d7ba6ba67528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67aa207e895f7da6d974503a89285d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dccce21725dffbb1c3a39e128e0262530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b873dabd8d43f16637ecc2e77d004fd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1942c3f7067766b5d76b9dcd168b5a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc2334d7d06796d01749c753b5cbb9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c542bca6f6b15d2d9268d6755c52335534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10521314f32843c87a33b029215977535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba436bc2cebad033f840c055edabff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0beafc12f457a9351d19a6e5d2a7441537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5ca95b13aaf03cf80ee3ad629a0e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6308a291674d48167d1fddd31d5a3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeaba8db77cbe9c3ad51fd174716180540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31856b273376f7f0e1e144be1c660527541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869fde16e8ed826a2ec1467a92f128c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0555aba21d5a6f8e128a86fd88d6b3a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5b2df299cd3e735b2388369ac72f1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cbf9f20a1d20427c219303a24e7a1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1ed9ff93605114c5de523abb91e31546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01869f15062c4849b2b38d54f7b5146547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf31ebd8ff4091bd122ce953f151452548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db9889b7d6698f83f4f2dd9be8264f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405b8a083d170adc24864ad6e6a6906550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25848b2f2e3e95198fd2d793ae95a59551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdb2d4c8cb92b352bbf1d0525d6fcc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f8fc799e73c9afa4811cf99e0d811553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626c9d8bbe9b6bf798ff575ce6d5141554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf773577450c5f5a2c7829e5aa6d4d2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc769f116ab1801026edfa9141074e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94138e5819171b997aed65e57af66a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47124a208d39bd8a3f6866ca2c4cbf1e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb19dbb87e0212815ed48d1e95c792e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ec678e235a3e37589578f4c80ed30560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22fece42d2bfae416a11fb6f764580561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23f84d19690a7e8a37c62464ebdb7d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de35d00c0140a04951e59fcd4485963563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050f5ef53f3b0d4394a853e32fa396f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d894c3ec4e5392504f512c2d830b7ef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e1bbbaae3f9e106c6b9d8b0cfb1c2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef8364c796a9b43f10fc99605bf9e3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c2668c5bf9b04b84ff3008a959775568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52b124d03437625b3ad880e3c273f7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2c029b9ba8465fc0fefbcf2755ee4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1060e7775015f0875ddb58285181739571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793c1de2a3ff66e689cf9fc69d4fdb9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1efe17f90188d126581f7af92317a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef01f2bb265f6e1ff3b831b7f57472574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e312b8e698485c5ec49e923e84345e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69d706679a602303ca5e97f9996954576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98798a2886f87760e0abc0f7bc8056c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777d96cd32a75049456cba1a0615689578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535c205db544ef15cefb3e6d7d3f3be579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e56e711052f0d6375f4e2a98736212580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1dc3899efada59bad83d4b6ff90c0f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad710c16b137ecf085b601c6a5350f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f95b7e87e0538eadac32b528246fd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32891f10245e6caffdc31a831a14083584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33a13cd8b8e289cf3fefde91952d4c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12506fb2812e789b3c4f20320cf693d1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070ab8be36a0fc68e9f198e6abcf6c9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545ed116354edfacfd6db874818f687588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9d03fdbc1e71bd4d09f80fed9981f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495cf3809c1996ce99cbb2c8d89658c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea749417b5981fc58bc90fab8e33f99591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7df1a060b604989ecdf03e13210379592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269362862ecbcb6722ca5a0537829d7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfc454132c60cffda01fe535efe87e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb27469a53f34287d1fa94db5d0b72595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bd5c93fe5518542fcf60b6eb6557c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ee644756451cee5f4e25bcc54c694597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c8f9942d14aa21ff4838694ccd46b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9145727d970f496486dd250f1c069ad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f1ee06bd7738f49ef0ad2b0827fc3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afac499701893b17d9f24864411ccc8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b5bee311bf351fb51f47cdc37cf76602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11bf57d9ee86219b9fd34cc91cf102603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf50a146fb7052ef94ec706773afa0a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc16555af2fe21386fcf7247eee918605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc912ebf1da8cf6d70ecbed7405291606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854c301b2f772809b14a7f18dd585cb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70da072d0fefc958b2107cf8dc05112608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4606b97864e315ca306410b070a497609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce5cc225439215ededca417d520980610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026dfe633eb18bbc59119d5a63a36e0a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4fb4ae25a67e9155fe902125ce276612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3603e35c8f458bd61b108a497f818e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09c3d40fc57cdd9a4812f5518932b4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962eda2d69551e04b2e1d3b2625a3343615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89086ff5e639375474f9d0ae4e131d5b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8145aa5fcf521a9e55ff32de6dd76617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd037a52b3c078dd69b1676cb664a5d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab2b88ac176ee46b440e1d2e9c2332619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca252ccab14a9b4a9cfa1a81b14558620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143187e68fe06d3b4cbac4d73d39891621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee06b1dcacd731a5f7000df026502d5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aeb283980e4a9ae99a4ed1509bd37b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e07ed7cadde20ab8b0ea7974aba0b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79741f9a80f3f9782e451b3a8d3d0520625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1040991e99fd326e5d10176a6eb115626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b6fe038afb5aafaacccf442e534f5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0c60e5988c20b3dd156e7fe3cd9d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566dbfd7e466eb7653be35a75f3ef2a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25bd91e344e2251f5f5ad74da8d258630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ca279851f0fc5905f3b9332c6d1ff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bccf60cd4acec842a25fe8b6209b6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8f59e813c838ebf6e302faf350165633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0beb364119d49d0087a80e1b931ecb5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06a5348ee20c4bfd824f566cf1f03e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7235278826e1a3c3ed55a42985d004636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ec221e5a12acb8b3a312601bc2ac2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4d916b54b1c8a24c44bc46bda2e2b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36ba4b51d74dfe7405a0b6df4116b9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d4866066cc91ab53d07a88b5fefdb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046996e387a4b6b03d01170b12ae1e9b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fc452d95fe49ba74d0cfef0e8ed1a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317e20127de495b7c3f4d6a358734db643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73553524e09961b32235b6577bee2992644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf832268c9bdcba9453676b8d529c37d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff3a3ef1bccb92e1f6ff25ed88065a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cf19b45bd598f208bdb3eab4bf2ee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ca89b25d4a628c5442f80d4712ac5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad812653c2d1ac66c7877e8b2bf12c45649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28da7611dc91731d9f02be5832ba8fc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf273434305cd40cf4c28b2fe09b3b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a04faae11fb1751418ea295bbb56b5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa514d72160c6134c405834cc99acaf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e34e413e38335a1afe919ca6a69cf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f935cd37d89d41eefd9104476a9f74655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5d4e6f76aa26b75719f2755c6a7b1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0369d3ac41db93da10c9f47557318657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d3f12e23042ec065e8d4034e3d316658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7eb3507c838671fd08ef5ff7a13db659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ac49c5198baec18f286e42eb64d89660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07027fff15c5b08dc3d647c4416435b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81064043b4815037169031d922b0b987662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54135280012032f0a92237861dd55be2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd7323eeaeca2f2a1e8512dbdda086664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfef0b1b0d31c8269b6c680bdb73f5d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0f6f8b093ace64f1da8c7695d2763666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e871ed2ee84a31c6087760cd50762667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0126b915afcdb2fbf5d1d91962479b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2d9decad4e8dce8f52893bc2dbdef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae0c9cf9bb31bf3a53b89a9dc689f0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafdf4cbe3f7e5a1c22e33b2a44408f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285fe5583ea66b795c642463227b053672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c192dcb3c84ddbf44da59c2cc3b4ad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b17a78447238000e1a666c03280987674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4318471bc5c89cb2a594bf5c51b452675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a5809b29637d6390b47033851be90676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e61310f6e2471f09ee342530fd74b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45c14f1fad61d91b409f5db96db04e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920090bdd67c8b1376fa9cdd2f448c15679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c856fc507e9acb03fcfd165a899739b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a05da709cd5295dea261149a3efb6d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a387e6c53ff4f8d2b5ac9e1277b35682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc51f1833fa6789c0f4fa711a84bec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd382d519ca913be25ccde6437db7ab9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a9baf23c29ebd23bef4bd8aaf668c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbc27297a6c889aa75447ab0e10312686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab5c42342f4edfb3e4e3cf02098e60687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadee97defda7fa532bf91b40af6de6e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eaacd1d3a65d274c7fe4921a75ea1d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ac5b10bce7656c1ec1f18742771f4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8436c798bba179bd8833843ffff3b64691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4209df550bdfc023c7f5a91460bc8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cbcef61927e2c4f99a06e022bf784693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c1de1fbfc751fc0d9400a12f8ba62694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8e20ce8ffce8ed717c805b48be9bf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98804bc4cad0ac22b6e451f557bc19bc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab317f1e462c3aa49c401bb9fec4088e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6044451b35c5b7de789c9c5eb3c4d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68314e27c03e007d68e318f144ca3c81699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15670d7d74be857ed5342ef3425611700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfde8c75d3e48022460d318a17623ff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961836e29a9defb2a64a20df37d5856702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e203c67e14fe721daaf5f92d97bdd04703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e63885db2c1e20fdb6decf6d654af1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bceb9ad19e69a9a0b11e2120428fc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a726b86ec62da489d179a6fab658d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f488b9571c99a706e852e60c7fd122e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82e9b7a50c9ecf1e39ea0b2b85fce3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8aee98813ce53b845970b08bef6db5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a59012bb3b2da272fd7169caad6f1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fab9c43919ef60764123dc57e11c6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e005a8c3b95591551af6f3a0d375e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07186a004d9b7f9fe640a9534ff031c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3be526d76ee8b322acae4396025610714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905a31cb1fd2266b555f635ed8237f3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d78ff9d14950a39053df362985d5d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a893161d9ec0e0bb5c4e86d7cf902c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b32b80756b456e7fe38ad0bc08c4b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd9b3387d2bb45b7b59fda894f7632719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb958d404ecc7b6bfefbcbc4c74211720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21321ed0e06fc47ba38d9e7551009618721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee154578b8931576a811bca302c4edef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b436e074656442f65d5d497fb0cd9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319c05d225c09a4cac81cf197fa8de7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fdc4d5759ef541f441326e352c3f0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27b7dd5a0579d2e246cef1d869ca12726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fc6441adbc7dd64a6c817699899b4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02259795342ab135c60671956708610a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8796070088b74da26c55a8684d74fb6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549fba4d930ff73b09087d96f5abb46730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2190c620ee6f9d5aa20d3e0324d8b37731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030d830a9eae06204e09ceca31461d6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3b02d2c12191ac20f33349ee6a557733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf541f7c843ae216cc82d51fb1abdb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc1de1efef6f52d7c601db792266de735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df4a76311cb26f470b5cd367c9ead7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916fd10bc1ee84247b4996a71815eab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d4652270849015c697e399d56b60b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02e17a35e0a9df023e5400c60b6d79739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2df40dd6bdcf8f67928760c1d1d2c4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476e01d9ea91a47239181cb6df9c731741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6047c2b48e86c278de8551c6145be742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e20becae13b6334f7f039ca1b7e22743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a3c19fd93f6dc187d4c8d12961507744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acc9149bb0c2eacaa1895ba0330d41745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d336d47c46d7f87285e123c67e702746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82b6c0c53c324110216bd23259aece747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1687cd59d0ea021e999c89eb0ac3af0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065654a36d4f9c5fb9aa2fbf224d0dd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fcdd6be8733b4587cb9dc17b52802750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703eaeea4bc2a0ddcdccf8daddaeda1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911f81e0c58fbb5d5ac24775606cf49752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b2727cf81be5f273cd0dbe9441b56753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbcc2645c453546e1708e39568b537754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d54ecd725efc9e032b1fb1c0b25dc2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ee4654e26ffe3356ff8fc3c696051756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919efe5de5ce0b8d3d153785e9d8bcf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64582de61984cfe8f6b00bd381e4923d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9766a64068c0e506f4018572dc2068b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>