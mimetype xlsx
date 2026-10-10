--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c325f76d0634214bc40520f0f25ddc31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ebeb2e0f58fff76dae864a7148e172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbed7dc945228c8a4f72bf2aa0211943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc21277c0cb3d67596ca6daf7434f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980fb101c0d80dc456a4c28835478765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78648c763e2e6b331fe85cd980d76f796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5efd6aecf5d9dc57b4cd8eed345b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f2587146b2f5a0c3bbb0778f56f528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498077f4ba2e085c3f93590c079a45369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f4b86444e80255a9f723a44816ae710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd51bc0f33727348690b089556de9e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a8e0412cd9d5f661cc252061c017a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12506d2c3beb852be6126522a7857a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29ca89bd35c4834dc8b75eb15fc78814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb12ee9dd43067b0e7e76ea6484ae015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5fe7e33ee6afca70a3d6d0e277c6616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5d63bea8c7be09ad50470ec9c240217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfb7901afb1d25482798e1fca016c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4087e9f36371895104e9571c10b4f0719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf4050a491167c76816703056d0cc920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae597122af6823b7b77fad987400d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c841065730afe699dd1a8a4e0454e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5115c7c4c7cf3191156f4a2dd3def123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf3ff209f77b2b118d1fff420a032e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c670d01b32471a96854b8df0fb34c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccb8349926d3e0dddd757ecd73ac8e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c14be45e7877e8aaa9f992a743f6927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0173e91a5a338c1620ea382f621ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c75f26c06be2f514eded88db8d18a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a54e519cb437a756336fa5a94897dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49632181f97a995b21f8a87f95dceca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df88a188a1fb75b35e462d2699fa1d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341241cd3b71e55f03cc9910d014b9933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce833535c549d5bc2713cdd07865cdb334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1bece72380749699577587d20ac5235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd99c25a029f657f01b2091761e85036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0299a50418c28bea41b370903828f4e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0d13ee654eac977636a93c82a1bf038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300320aca9a9bf50cf49f2e8f5b182439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb9cb01c295508d8021b530168ae9040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9af7f8b7a3e624f72265e6e1eb3f9741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de473b2bf86d375042eb0832177a4942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f34df0955bc88811c54e8da904ef443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47e2c0dac0be8e792b8b19d80b4d5e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82b7fa00b19e42066dc0ac4a6b374a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932afeed5040b47875d0ebccada4d4946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c885c79d684d84f91ea6b7a36e53e8a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626273b2968d4c8a9cbbd2e9f26895e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ff245af708ba3e17407b0925d9de649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152efefaa4cb98fed19e58598fd4bda50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c37a1162b968f720619aa333ba28d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19214d1c833d5c69a05731447e148a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e861ebb5f53d34acb2b2a7b6ad8a37653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4299f2ad40072a01336501c4b7e9954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36569630e18dd74f409a3e9820b99aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e0f5b27986a87b76553233a0f309056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc7bd76ce542065759acf2ce2ed2e457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45166da02594762e20eaf3e4ce415758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ce11ac01f06ad19e47fd85884bbd559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8aed095a9eed2c8989d4def26e811e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f1da1ffd5f2180f013a3a40b19fb461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70158c793a0060b93f4a9f797aeff30a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269aaee1d6256a32017cd7cf649d4e5b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e517bc7abbf25b32ee7656b5e4c635764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b0ee2bfa0e3b29725c3d40319a4ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c9944feb3824a8bd2941a04f085ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5a8f2015b2267f457b380ab2577f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e63ecdfc2c64a79d7c20822885b1a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657539a2b084b74de01ab0f807130e3569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8b6a1103e630a70b644214e4755c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6582c4ac867143746043ab7aa1766771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ec21baef660a5f6bf70bba2a9c43e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7583c402e8fd5a6ff24806d856a2673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e48d5fd2e360de40de6b15e525d57f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b778e8f2138cd6339aaa6aac951a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3802f0d7f412b605af24bb970a05076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9012002a43029cbcf62cc55bd19de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab242fa3c6b254e8d66df4ba3145a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86c5a68e8f7b6f4ab3870a68240f5579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd813f612eecd2ed08d388d0450f2cbe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d40dffef7b3b25cf6802259efc6a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d5c9467b1e3f975ab6c1fd8d8d62d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a259fdcd2359dba31d5f8c0b48da883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16482648afe161d86a198e361bffbcd284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4b21d82a918038a1331552d99fbbd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f966c1e35bd703808babcdfa16fb686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5f1f2a3215591ce53502bcb7950d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784785629fd76e2348cae0e1fc990cac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4929273215b4fca938e07fbecb90189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13931649a93fd6ca04b5e42750b66b0d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6de17dd43a17c6f2296dd09e6bfdb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ee61079bea6d11b908833b3ab72d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823ecb9061bf29f74fa7cbf0d17f2a593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345897405b1425159cdb0423f4d63d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2746476844650b7276070852501143295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c43c6fa164ea62536be2a9b475f9f796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69dfd1d878efcb1a829a8830c426ac397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d8d644f5337a108129477cf40cc0798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28391dc4a8b5bc0c7aa4e9d8d302acbf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ba42b95ff1de07b230fdaea52235b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0237f2dbfde94b2602a4b1daeb86152101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822d1a2cde735b24623548e5bf2292a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819c49f5ec77efcdcc56ca228d7aeed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f155ec0187a0d3d1a8a040cc465a77f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d09b9c8141cf68a68e82246658f16105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7979bc15b296c82314fa753e9ca4fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc5eab78faf461952567face463dc0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ed32ac225955dbe69d232952c2966108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0fe974e2f452a4d5a0e3d4978ccba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a8aa5d8420c76e79128c34a54f410110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23071dbc458aad65ba0bfdf49c4826111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c3567e3995974e663498d359b6b7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b186be9da0bff6d9a199ee2153755eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d40216ae5f1703614368bf20f564a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0ca6ed3f2d5d8f92d0fc7c64922b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d441cf557646f7f6502b601b6f9c0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b71368e47774735cf957c34aca4577117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de164035a0a67d0c41a6dd029925a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f554d83b8b14af3c95112d22bf8b85119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bf25ba7556d909eb5a8b380add1ea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ab706e5b2bb34802ef57c4ee1e88f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8e64285360d687dc56b50dfd22c2b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdc84eae6e02c5a88c067699d5e5b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcec5f0dd77f0155d4e7745042d828124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56321fed82b71955163392a6510d68125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d939fbbbcd26c7b59e78a7867fc2087126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d90bfd84a8ef4a170667bbf85e2eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d2bca40245a0aee76b790d35bbf8d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d752cddf4f416b513b60e0cc690a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988b439b9dd40cb96d05811da38ef5c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de5ee368690ff072a9482b57668f9f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7f8f89d68583c59d4973194d310a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed0c4efa2d24d55f73cf02c020ae86133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77130b0e5dc740d68876a7f338ef8bd6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314852f8415b3b5ecdcb696c7f4131e3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ed8a3c1585922af097509870da2d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54babc29f7bcd87708de99cca5dd9db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4423f03be1a12f6f757f833adf6907138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b63549d79d18c2c021269dbdc9bb96139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8f93cd06e2532f0fb5308e6f62b58140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282639393925a3778c7a86e4382a496141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d1d413d90487f17ef41f98dfd3e36142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d0c241c419effd2276c0d9264d050143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05868403c0f6b2301aad8c207198b565144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4d2b332dfd73a795da185b8c4e81b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8011f6ea3671a97d92921831b4d1a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ef71f0e2b649edcb6b8eda5dc733e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027fbeb7ff53721b75724a0724fa16c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c385ad744d4beb0b9c12b8b2b1fd75a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc40fec221c1a2f6ccf1f1e13863b12150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6beaf57bb14d0a2d45e66b4e00da63a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead43968326909be74bb3af31b6373d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab704fb6c5af6269219bd1c882c760e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebe79dde200139e50fe7f46b0106e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded792769534e9dfb98ea3ed566762d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e144c87001ebb7677bdaff9d7094ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3e5645f3e2c375add53b4120805b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973bb53e864f599a6dc8e2c1921d799158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a732e97ebc1cf30f53313140dc4195159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc54ea05e71b10c9aa3462114c36681160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512427b10bdc394c00f43def5e476d1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb255ad967c298b78f4c9920349f9c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a817d2b4b4dbaa356951657f9a089163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c920465e11b95fca05aaab19ac944b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beca4ab258c5c5965925a8247e0ce87165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d521321526068fa6db7874bcca589166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045aed3bede70df09d62247b06b3dcf9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3c5b648121b1cd825321407ba18c2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cf43238b0e923b124fd2efd77eb0e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df722f738563e1545717a985e2c6e758170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de017280314d7c44ac296667dbf3df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bf70406dfe219089fcdced3c40cff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37249763cd8583217e760e67698e7b63173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910de30fd435af6d6373d180b9667732174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7750b1281b951175fca8101271c5655175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f4dc683aedacf1298df2e011fbda7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06920b9a58c90f4b8706af81dbc7c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2015fdc1bf33c6b102b24754ea20a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acff32ddc48cc65fc4e9d0f0df276c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb8ce63695312b19575c3a277ead83180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f18d6a858266e09359f57b74d4b376181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291cd7cb10ece481d1b82bb5cef15e41182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae9e72ca248fd6156e8f5caa282ca4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8eb03799dc9a3cf0a2380bd57ea39184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a4784368e6db8d3e66b5c8c9c2173185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb16ff0394078fb8b3febb9485edfc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce071bee979b7519cbb422b3501a67e2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7992b2636d462e71a1a6c7ad5c82a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49513d77d237aa8ccc3846660f341c8b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336cf2f3a2c1e911c2c9c2debabc346190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624824d2b5ae7d14b2c6765c91a13b5f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a3327da25e3366bde77dc182869b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d32832d89a52c872c5f941eda78f93193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547fa32f5b765c8a3de12ac716afcaa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95a0ce57e70ff3c131e0a3220d8114195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b01529f4d8d0f91ffa05d5506d294b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d6b342aa01787d626f2cfb3663420197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4c6879eb6becf8e3d7e3fe1d2157c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ece1f5bb8f50ae400a13f44217784c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1bc0df1e9cefda6ce4a0899ec2abf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a46009a9996b6f98b18ce26c1218b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06306e6596998645a968b0b13cee7c69202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488204a1fba8ef22a0ee81faa21dce8e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fb4435bdf8fe36c0ef022e4384437204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10be60682f049417e40abfe9abfbf1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135375e165b8e6e5d7322411c111dcc4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6a2f4ffad4e0e57ce22a9f08e5885207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f3eb200b013c7f9ecd482d4b9bb68208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaac4e7059c715de9cdae2846b119aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466bcd811372b6802f360b497205c02210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b980c8bc728ac2b9d0080b8298796b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e33e3a85526f552e118c9ddd051bfb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed41a729499d78de76b5128a6a1497213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294dad9f89a45b4450f4ec4eccf3ca4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442157e09ce3c520f2fafebc39440224215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575cca5d440e9d5537173973b106a99216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b041908207fc4e711c69b1a9e5ffff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dabafaec427337d671c53b9e804e75218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021e45c6b5757ff428d5ba90606bee5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398c644709e0bfb015395fd0755b2a8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162853e7ba796082996964312a2db742221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe0abea5da5aeda1cb33285fecec6f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abc3ae464a81d0a41b2c37803a4e6c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63163580ff17fb0383bcff7d8126e7f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fc79455c9623a4f1f22442af766d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847138aabbc81f71e61737e715103e6c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549e6e1c413f7ec70b3cfb4b17dd7ce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fcec40c1337bf4b272d7775b3f57b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279dcd87e49ef8bbbf72a28753d1214e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f77730dea90472210424d5069c81ff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbf8394c8ecc5a5c2c075d5a4a473a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05297d61d208158571d2adb129f7800c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18303ed4ac064d648e51d44f7bec03233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e5438c05b535f281d24ee9cad82ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5f4ce6719fcf87ea6db38c8933174235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764431a3d71700661c84564ee010ca5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57201a555d151a932643f08e657806a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a61d30385fe0e1b03893d6aa52a987238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e6bdaa0e15d71fbb2f82e103283e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc348059cd5e4f9f1adbdc766b72059c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a553db4c127625cb255f4d9d0481c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed65b02e61a17825d4287af45b7c7c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8897ba351ede847f8df04a6ac79c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e3f7445b38242297ccdfc2358378e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57e79eced356d35497dbc25baaa778245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9926e97f553570026d3058f86291ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2924c290a151c3ff9ebf622307712247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269aab44d2521e06dbdd103d30912e25248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1d06e25b267ee2f9268ae4373fc94249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c41dbf79e8d5e2ce3a5a4b90c7756250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03a9a672bb5d326427000d1b4f73c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eab7f58e720cd1a03e5ece82f3f79e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02e2a705ee278b0935696d44f64af7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33653a4456adb2f599b24a407e54dac4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931483883242341df9343bb2464e5486255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036598231590654bdc8c8474a24f07e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c67075f1be663924b9d3724213f958257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de778bab0eb2cd71475e93077a8539eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28d16785b51ba31fcdd369465f6cfa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6f24d14ee062e12b5f242c8ee8b3f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb86ac9e0f293019e5ccd4172f543fc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907935087666f6722f6d50eebbd96121262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41144d3b5a1b34083d2cb04d667ea73a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf0e89c53c58fcc241e597242085ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef49fd0afe3f89d00cc6174544561c6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3c06eb709cd8018b94dd836e94762266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43e4a1a302d1addec323b8b77848e4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931f3c8d21c19e3338fddd9fc6bdd19268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701b2da48322206aa220712bd39c750269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ba38cb153fd1e5b775f20bab0da7d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc81b04f820103271f96a13d04ec0f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a62066f7740fc11ad2c199f8df2244272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935863dde8971a202f26f4f8cb6b30e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e0483743bc37592e06944dc5ebaac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b4fb0ef78af0d8f9815cbd1bf193d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adbb0b78ccee0641c6d909c0357ed7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d425d85a0ada38ca174ca5805a75f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3ced18c7726862526cf040cdb3c27278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88d6cd3649b137f7c5c0f49d8d7f0d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bc46e0f4039f38b6d78f6711f5027280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cfbe728fa7f5250597e9d781a5edd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1a53c9393ad30b3706549c9fdd321282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283830d47bc4e4c4bf545fe90a017dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942ea72c016462eed3d0fc111dc3ce2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e8b30a452552c923c50ebe5d2337c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba238e3acb073acd82362092824313286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2639a0348533032f192ebfe0216e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bae306e029d4635a7eb2fc610c5935288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc2fa576fc4326b447809b94c2c8ae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32babe35b7b4ae4eb731172677f79a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f787b3d0a67e9dff76714d24224fcb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46b72afc1026ef7065e23c95a64f31292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70196f2be80e3ce00ab1e995223252db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33faf439993fcc9f98fc86aed0b6cd6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b3024107b0e2eb258fd81452df2f7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b1c479a8cbddce64605eca2a999e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f05d3489d680ecb15e31e7688b6a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60295cda84bc78f949a8059cc9358d4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe2febe3f625dbe7003799ac033635299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd612341900c58a6f5e54f13b613ba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828779c6129a8328f15751e027b161ba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a439cc38535389030ed270d7a1c722302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad7cc72e0e8d71357b0611f1be410e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c77c49b86cd4987bced580f9fa0ba2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115582e9e2316967def7d17a9c98ac7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46677beecb32c2cb32b052dd5586ea6d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d92c49ff63f9e7a85c5e6d84cd1d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe4eaff7db4f5b50eb8312bb711c10308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46c486c6d640707e2c1c2ddba585c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acbb5aa4b3203f768d3ad0779af611310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d076a62fff7016c834fbb97dea0b07311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33fac56cec2dcd3e43d50f2227e2f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70ea8d09cf8cdbdb65f4acece4a4ec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88886e4b4b6b0f50e349f73c589b1c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a412d4d24aa8b75e1cd6de78c235f4f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aadd83563c98408a8c50bfed3339e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792afbc20f85d977cdc5466476d7070317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd653bee8aa452a67e2c3dc6ed9a7d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1008574ddabcea8c8276c9bb4b7405b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3fe9e6bc4d959d4327884f3002429320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f135096bfcd70c8e0cb39afc27774c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3fac07bfbf034d5359f154bbe5d30322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28973c6dab92b67db6daf8c74a59b6ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1b63a8553565d64b6785b5b76306d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b27a3b4d4cf3598853a01930cdeb7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8737e3df8db1fa6c7b515c7e7c2a0f3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750ba53390431ebb0c15b11da20a248327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522b2035e310a664a24210c21e32e06328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1663d0d98e9ab336b47432ac760108b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85349f2d83e53dac6823c6247a7b63330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154ba71b66e59542c21acded223fcc3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1eda8f2e9f44a371b1b80070e19b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add22a522203e77ee0c5e0e76d32814333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d5a2f905fd938f3179e608a61065b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c5de3518b7757178936ab54fe94fa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87efeb32a0f32f8bede74392ada6a78336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03757b415a43083433be94d7e9720732337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2634a3fab648ba029409e340b4aab6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec36ef31c3a9bbc26f7dbca1d85703a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97fccafecd2176e2d43ecbfc3de09b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b58081ddaf7712a4f40bed76d10df6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476b9b56f8f2726c3d627be573c7f13342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d2f2b596d9f02bc9b72c9a1b1c2bb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364460f61b7cd490a17c4e03b31fa7c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72a8d06540e3419d1e3f40f5e8c58b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fec6ac086f377e0a40570f481000f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ff541d077a925c789b0840c682e6c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9ff85f74341d2ba1823a9bd9b1b99348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb829f2c4554b593865fd638e3f46a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5ffb3d0fbe6990ae337f5a5438c24350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb97c1418da01700c9618ac97a4d49351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70fa5d40142821acd2f7ce043432a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebde39d1f5946d1e0ae2797f528c9ee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d0a4de766ec472b46a4f927fc10e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44719688cda544c05d1853eab194cc21355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bba2be4c7a600d7174d93338c90b0f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c41b94adb7ee660bd10318dd04c50357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1356a36dabeef03b60c962ebbd55deb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd0b6d14039fe13c6a1403d5221dd8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d73735c9f871e7d8680d6fb6cdc04360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94048909ab4827913623fc0c3bf764ab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03019fb2a4e786c5f521784ac8030456362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3723d34ade52b13cc3bcde813a7cc4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ae48fddccdcd67a4e028e95095552364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283d08d0c6657dd87a3d864beabafff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03709e03d4e808d803b270e59c8ec707366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238ae0a30612c79cd2024bf411f2ef1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e053553b61e402f04022a13ff1a887368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a8817f64457cba6df7f865e976d14369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a6a6b70ec38847dea6623ece3fbe1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97244457b4b3f8d492de1a573359c32371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc24d0e776cec3443b7b1feb69951a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45baa6c2266f3a85140bc336b3603b14373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a92d9b35b201b75ba1e4d5bf441377374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e93029bc4a5eb116eca60549ea63f5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575028531a06a4244c4ee0e4196200b3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a3d7016c957a3e77ee3b68f883f70377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482886cbe3e43e670368f3ae1f243d5b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d582fbb0a9c5cf80de17fea1cbcde4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea178ae9296b5eba2b3aa902c6c14ea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f18f6e93ae592abe8f275d85e7696381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581e31fe60a9079b311e9674d578fa6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26568933f10542f23a0d5a54d0b6542383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6b6240706fa334d744979186f1dac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5cfb3541f21603621557791527233385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f6b367449d38c65511f16b538ce56386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85c2ebfb7949dda7cc3ccecf4d3a56387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ecb58553338f7962d4b0b619c4af8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228275f4e4e20a3230f7d03b75e36ff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0258da09bb47a7c791a0b935eb46a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ba9fd4f15c5af5d9d4859dccf35f0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ee1e2c22b5e7821e8dbb8c6c94204392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5f7f5da87acaeae0abe629aa5a9f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8765c14523e825c0ef3d671140cf0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cde11a3bbddd6be907239446a0d722395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a510f03c95f4e7d3f1fd1ae53902d48396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68186eca3a8eb017180622690165f87a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8a9220bed74e93d254e412fcaadfa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476e4f12563a46b9e4fb72a55de4f7e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb25a82fb113aa96b65da728a18fee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9091e15f07bae986cbe489ee09ed0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e92514835d9ecf2184b2bc10d7bebb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62792d05e263b32157a544c46ee74c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa16ed64ab78e72a7588e51afb0a6b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291693e856b945a9aa886c7bcbabee9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6bdfef780a92fee7faa65a840afb3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1e788e0daf945b0391815dd69aee5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ecd9e67b45bd80b553cd6f2b9270e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dc29e33f213065d7c2d38fd5a3c2b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7084d57522df14e6e44dda138939f01410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08429d212cba1741181402fa5b3e0d7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f88beb3650ab22d6e138d0006bb22412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7baf97e96bd9109a17a3c94e49449c0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d84ff8e68b57795ef7377efdb8d293414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929676372bc05c9c6ce5c6a4f837bb6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250eff6528b83198486eebe0240fdf5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883e27b4f3a10a6e81e24a056cdbcf9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff580a1a1fa0daea2e3b85840bb0376418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c03d52625321b96004e2ec4d8a855419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecabab4cce656e61f5fe92cac72cde420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b06e22ea2fca4d188c82eda70b086a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cd7d2d97d513ac02942a00adb4d89422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e44c4349b8493664ff0dd0d608471423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c784c6fc783d8ab93f9330b931cc0cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421627a5ce4b8ddcd39af45f5b7b15d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4406c3f8fa6d29cf32d1419943fab47426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1949285f9d2347f3f38b91295c5273427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56648d22ef09c4da7886dbeb04ef7f86428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62551108314dde4413e3ef70a8cf693429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138dc988f4389c57c59ab3c4ffe8f802430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f32a5c727ee151d957df38f0eeb06431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efbaa1814815c032ba84ede89f8745432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47756cd5a496c614df6f7b5eddc6581b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ba9928a6394fdc761a87673336a29434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26d8b44cf609d7c46f37bae9097cf8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064665319146783a02d75b9fe93afecf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30691fb7d6c1a78861fe3d692c600b4e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd5e9e08028de8260aa210eee5ca4c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19991ea5b5d578840f9fbe89c44a2a5b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2b43e8bb9ba7a57942e93a14062b0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24f6471c23fd57cc4fc7f11a7d920c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3f5d045b49aeb543ca5d1a83d2991442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ef013eecec14a41927a2a7f6c3c0d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba427bb569511cf7dbaaacd4d3e4ff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f0aff539c217787ed47553474a636445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9dbaf0e93c7e6165f09cf7168ba67446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8dfa104fe9b1a49dc2e780f0753f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4c3514e3c26a7ca134dbe9aee89e8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b166f48baa755df9c439b420f2c421b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823c73a58dfb0498b0f7b69684c6c39450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2a659013384cd25cedcf781698260451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f4c8a5eab3375b3050f134092fcc0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595955a5e15c367d3a8df5297f3b5c2a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f509e22b409eae44f188c310a4f020454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18376f30f4d030189b1c4bd3c57fb9a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35136b1303c95b5312143581997da676456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d32fbff73aa0fac0d8ae69b03d6e7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91c5d7dccd717debb10b83328fbe8e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb532830bacf969ba0f15a97963adfa8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a703928aaf8b588006dca8d398cbe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a49f78ff3a2b4e2d687e3bafba457461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0785b0c5f1f81c8c9870c20b8c0e5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1059fee6b970de9ef6d4d82fd4cb7ae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b96e48563d1853e355d2853436abd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55204e5660b32ea76655002b2f880d6d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430a7eb45abb32b2585e839826ebb53466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3636c0757591f06d4dec9279076f02e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d370866493d5114532ab324c75aa8f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cee43300c34d670cf5d5be725a5e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985c71797935704240d1493a3dff83c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46127acdd919158b0199e926c434ff1b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17e9deb677a0d4053a62f15bc0324b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e75cd561ad9b7b0b1901eab01b2e0b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7baf0081ae6267af19f50f178d8ce9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900d16c6c54f47401b35a9877ee5ae9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df33339a7c6e2087576dfc1cbf4f88e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d442b86c7d72060458a0543969271477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fa6ad3402b41dd53e8d42fafa40b5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816eb531b9c3766d3e0364b6aea245b4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3ad77e922c60ff9d1f41506c04a0f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939c76a69bd51bb927ae49cde2de9e7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e825a9c90a16c9570c1daf195b84ce8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06018af00ebe30a4bc1d91972b4700ac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b30b82286a1fa7658a2bc5c3a4cc96484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f61628b684ea5ea5cc3a71059f7fc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b477929d96ece06da918fc741067d4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503a4369c12b3ce0981a4ffd49a2188487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a596d901aff1d3202da8eb096449e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42644820efb124fa5391b5b163a8c3af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3432595d81bd05525b1d103838065b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d8c776ff52fe504b440b6c9ce0ee6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e446de8287f00f8d083c99863522bb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6d6ccb2a3b5348da04b3d959d4b9c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0e3d0cae1d90823f78756e5a66662494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6babf5fa6c00ffb497e3a62c3b4fe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481d2deb6eef63b013e9eda9bbd0e3f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741feb1b3deac05c5fff2072731f72d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14226f011a9f1007067e29f11e3128f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1c4679290eae2d3e7d365c66fb8cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f208e99a4413da4e32322368b0224e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8678466849dfbb5716040242f7307501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a664d37dfbca055180b1f6f501e5361502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e293537338fb9fbabc04b75d22c194503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33317c835c757d5f6a5f85e2865ba02504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a8e9b3bfd211a34e9fba1d1cf0018505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d94a69e034e1d782be598eb7cab2d1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2c011686dd1dc039ac4ca23612caf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f33421015b7232f123aae35f20f3ff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ef264ea76f4ab6400b188a40de1e9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f82be180372396040595383cee914510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bca02bbaec44f72d771a48ddf827a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddfa55c10077d7c6539438b3b99183512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319c4aad06bf1d9012af1353f10682d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f04d9b7902b8e29fd4cdb73b7eb92514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d020f12440fe83743162665d3ab0631515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af64cbfb4ba577b5484c345b44ecee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c24b68e51765c92e1fe9dd7aa9253517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1730eb6a9f4f28c4119389438934aa6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2ceb5598a01bcfb1ce52b5b7df9b4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98ba3e73169d61189a3b1fcd568e70520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fe1c8908c23e2447d8c509841faa3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533533b5ab976d4409ccef1cf0004a2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a3897177fb8f4e8e0bd6dcdeb41a8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd013147b44d110215bf4449cb3255a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4255f129dfdf4c6e9508017c1c16a2b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4c4901a748afe70217db02a43e521526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853105f9b101672a9643796f485c702527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3b312c729dd05f2ad76aa88007243528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d30fe840227e650cfaf0a5ee8f5f28529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebf9400c7ea6b20254bff75e61db38530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ec375984a75a0eaa3bdc332479ead531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd604eb4cb346b4318ec73c54f77c9e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fee440e84e79e8548926305fe0759533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cac7bdc71daf6e20778643f6f7f688534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71317c4318458d1cef6139e031d8af4b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0112491c7e73bf62d68edb5f23e7dc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301bab8aae4475a1d80ec75c515eebb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac654fdf93ebfffa5131472f8059be538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e212574dede6879c95570c28050af539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b560d1866f391448400e0092658349a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040a3a9d4e236e4cf9a14b0cd075ec2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc417530bfc345e4bfd925ce3c70f0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cb6be839924b94ea082433e434490543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8be455298e6052091932dc7d7b5ef8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6eda9b95522146af204adb762e90dd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ee40eb3ddcac2c279ca3748c4c3bb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b20e474ecf73cf2a306cbe92d3dbf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341f13a10c9f6c135eeeb3b16b46f8b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fd642b703e971e1120b01c4bf7f33549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c484fe7b84b04e4d4cb3e742fdef3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465b8b36971ee1bfbcc4936cb4ccefb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71073667de591c193f5e232c1a23186552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345ae956389b01aebd06da225294442553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a434fc47b169961c79ed093a2e17b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc77cd8acdfcf45b58d4d225f633397555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e3c0257d297180a78afe8e018c438556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11038c35f6c968b0444d65d2fac5bf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374633efb8b965d6d2504fab03b1f3c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cfc8ef5555c1401fda86bba95596c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c499c98aab19a4c76c4bc110ac68c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f8b49c0bea9bffcfff666c756a773561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12277fb4c67815326bb74aa0d27556a4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc400703922c0b4a37b338fb25f02e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf12300c4a312720913c244151ad936564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bb207928d5836ab5ce1479169c282565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee48836f46b74cc6d0006f8aad89f8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01588dacb89fbe4e2aed2ba33240bf0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bb72c7af9213e9ea0574d3443914f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805e38b148efe17a8da1cf78fa2f3bc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0effad57c0caada6e770b3f5daeee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb375e2acbe342433c7e02054e50fd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed5f218353667944d5423d9873d6f1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcf53daf38c44c8924c3bacd08ce83573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc813674d0344df122be6663a01d15574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392ac4d19adf0040a6f7406f25e5cc3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5082b019ff120f1e74bc10f920fb010576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c4966d39a88ee4cbfd3c3f137c00e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e38854292b0a45b296385fd94d5bc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce82f8fec53727982111edf0f3c11a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097b96d949430fbb6fd4a977ab6b2c7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b9f268c0c11e3a8f066b46c4f1484581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec752a58b5eeb732860d41720ce2181582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37007aad28583036deae7484cfe6a619583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbf443fc187277e073e45b11a2bef9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4f9fedfac9aa832847bb283155221585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb2a97842eab8555d7de300b07c838586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3b0593e5e909c502f08846588bbd0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bb18c9441866a698b0d1b33f54a98588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780435cfb80ca60f3b86d85349478802589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d72a07d78018d386eb6001ece2ee4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cded275078e0a1bdbe9d42522e343b1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c7d3de7e1b37eacf87d64cb40f995592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eec40738d9aceb676714381e0ced32593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09be1e2d1f261237a8a71e099419a0c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb82cc5582679e4e317cb5b953237f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11b032d6bb9ecd91dc12224d08e93a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57925189deeba4e193568d902e9c20c1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62dc7783a933f6bcc2def49fcaf776598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3281e8faa1327cf00d0c3e80b0c41599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b0e80ce80fa8d7f3940d715344396600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274292cfe0a5e9820e1599a75f78220601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1788a71579eeebaaf6a0f666ce675602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25614a04fdca7f2706b2704a5c3046603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b55d12f0ecfdcd2ac6317d8e67160604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a2f46128c00d60cda3a28eee19461605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0745edcefa251c8c1d5dbe686890630606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafc8b99a8b5be918a79c35b733bb2d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6075ef434b3f1c640da1a1ddd8fe95608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41683f3903cc9488fb21993c1ecc973609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18e42ca8efd516910f2ea573ef3afa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b345bec1702514f15c2eab619feb6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759314ec9bbaaa534c3000dea2f29e9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2781cc16132a490d6ac1c854f21a1c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0f6a911aaccf64a7d88235e050df7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834c4e04463a8bf505953c58cce9d2d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e487a41aa9766f5b5ff42b6c92aa79616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e7aa05a021d24eba0dd653ee5a8e6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349871b1fb9185d5d6f798a566dfd2d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e975d972a78c47a5af78590d6d4d0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdafdb01dde4a923ba992a592653988620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd369ad4261c762e1dc6b56649afc6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f12fb2c61c40a1ab699c8be30d1290622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9b714b505a28062baacea964e26e0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729698b166258cd5931a5c80c0e0ca66624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae09c1256b4e7e11d093e7a9e13092625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a5cd7c39346a1180a395cc32b472c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5efef45477dc4c73b4c30480c46f50627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e52e44365c5005ea5e6b99b2f50f86628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90d35ba94f10e38a06fdcdaf0128c3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537fc2880600ecdce78b17f13f29625630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886a8be0fa89c74f4d9d21598dd3854631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4f721cb8584d5feecaefc43b1932a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c10000822c52a900471aae08b41d1f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1d339c720b021a5ccd06fadd87cd2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42589166b27f6dcebee0af1b0f0f04c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae5dcbe1916fd064ccb3609b74271f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003de066bc716734f266447324291ad4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857546708dded7ad7292b44c1f3614a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfe9b7d5c71eba6432c3eb94d6ad8b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4ddaa817d06af133665cf35f24cbd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbbdf9a6eaab760dcf67e78eaedd89641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b92b0f84795c3771b5ad879aebd17642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21c3358a22a1b80cd97e7c04fabde6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5edd952f1af581f699a02f023bb5e4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecb79dd29cc16b31d9604ad3b189d7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1779868899c7bf456299d58a4d218b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bb09e9fa8487565d6dcf04b5216e5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831b63de8536811de067330824bfdd3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961f6df92220f99a730b6e5290dece7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4429b40b9efcf2f54335ad19860498650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4fde0a5df09a1912df93ce0a4bd1a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a391bb23cd1a73796607b52b93a9b9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8517454b436a1dd43104868a7b1ec2d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d264858ab566aaf70e76ac82fc0777654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d8857261240fe22ea6d03b70107b5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c68a3ef96fabcb3c31327cc0e03e6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf490fd05371e358e8226d58ee06cfff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994cef1bdf7f76d1c2ef4abe2597c3f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5435a33e261682d77bb824c693fbe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dced1884030dc1096e269188b923a9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca064c2da071d34d5211269470b9cd75661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5504c4a609b6a86a57c0cc15c46d07a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc335e8cf7f6dd485d8af7daac6459f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e835baca0adbde34fbfe54589ffadbb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c57267f39521a68a347a762c18420665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b0bbfed9fd6f92af1997bad3e4963666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1dcfabac9ee643f83ba3cd469be23667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68f6f9263b720cea107269320a8eec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144206d1c1527a76e921563eb9c471f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280315347a87698ea35595d211e43e11670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef9d4e29bcfc52aa25b74701aca907671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83204454cfc9dc14c67ddd79ba17ea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1f2ff114c4382773707967339605a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11c04faa17877348dbb6a327388dc5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cf2bdfffcc7f79bc4236dae4abf36675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ca42d3944db1d9cadeeb6b62195c4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c742d55ce9842f0c242450ad7790d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671b6cd0795c0dfed16166f0cb04a78678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d9cf1240bb402f5c2228dea6d6bdf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc893a7860cd66269b5bea185e2b834680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f880bbf809c01673de1be4a4f029ebf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cff508e6872c9c07458ab895607ee8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dac3c811f6cf03d32b6ea567e8c2d7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f57b7d6534867077964f3781a3f992684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34435f1a22769745dd29c32d97993ba8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076afcfef40456b1f09ca1594122318e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efd09583ad881cc561759839a81cf7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9f360e6cb03974619f4e12c2bb305688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9ca83f9388f4324fe19a4d4d4472d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd10fac63c2f933baf45d1e1e693b8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0424cd53ad5baebe7f8d7b55577e8b6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cce3659dde9506374fae959ce1139692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b4cab0d8a66635062cd5e7dd513cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4d67f2f9f780bcdcf14008f795076694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ec3426a12930781b57ae0b657ced8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678b239439a3b6c10045e8ee9473914696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d90d42205f09e863b9b16afb456f6c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fc5764794e253bbda72e5bc255219698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abaf551265c1fefaa116a52f186298a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1f9135c4167a3c85732f1eacb26ea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b32352b2f5d487a5d8fee8bcd0232701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d7d94ec8eed7c42b647d5bfb4e8fe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62421fc10aa4e07fcc6e900a2f600ce703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe73d8f18bb48fd342973a8973d3f7a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871630afbe38b943c3100757d848460705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41aed26fb28f79ad4cf258dadd98f56706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bdba01412c9f4ea04ea9d6e1d4a1e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c94024c4f3ffd6687f534fd50baadd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225b4da048b858336e236bae22e16f8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d72fc05204219d044ce6b52d96f6dd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7155cb665810573de48bea3b190ffdf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d0cbfa2e65a43c35ba9944744ba43712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42c9e91fe4f64c9acf713aa2cd2f9e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684802ae2b3a4953f25b50547b417bf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a7c1ba7f9376a041dc6249d6b35ab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ea59306b8ba04f0ebead723f42a34716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037dc098df1cbdd6315d1ef57e8ad53717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896138c48fea6e695765edd5899f67c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb8828a7073656e961c5c706698212719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9ae003f1387c5900fe1a24737c098720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6286ef8513c1500006582133b70af2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9239dae4f0cd71e7915b6cdc3569287722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf888348c036f94883e61fd3fb088c4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e38df992080af1a8524c1ae19ebbd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4810302bc54327c056832b1f67d16725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9c29fda33d00698ea55766ecd9743726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d063869833c5c78d1d2b16cac1fbb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66afc5425075d0d292d0fa2e192547c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba39336fdfa0f3189a1aa3524ebf0e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac2cce3b566113a9202e7ced9c200d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07792930735e1bd398861b2418036a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c5e4a2ccb81f8d7fa75b5f352fad1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a54103b8be6ef5b64762a23079ab2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f62f2247f056d103c30c9c00ebe28734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bbe627b2c5b5730e109786c8b5291735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5cf8353d9781e7e189971562f940e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecff971623f063029ba96b130dedc4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875d9086626745a51f91b1a8c85880e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c984be9eaf25eef8a95206c7c5a3dcc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49883410c2ff57c1dc4f666e5beebb21740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03baa8a40fd76e20d28040d955ff1837741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc0988a82ce2b024f05d22314b60d9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656693e358997fd9cf4d044e3e01fee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea31b0f26ddd010071df7b891e58f0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a73a75bdc874a6d3b4e5dca967f59745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c18b6be187bcea5996df5bc8ae69c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f5a01529bfd979d323135418949ec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77582d01f3ee3c099d4f03ec997ed66748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb6f87b94eaeca3bf42e114cf51e1c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6f9078925c2ac00140e04ee616f78750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b2b54bfd3663919b04ce607715e0b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c920f7d1d262260c71c08e0db7b4e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c94044cc79297fb67fb54ef017cae753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91065de3dc6cb4695af57a1f0e978727754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aeae6ea483dbe0c968aa6d769b4064755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1261711d4e81bca63519f0173676ba0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b591029ed46374f115bcd4058c09d2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f746b2a19123661752eb03b281785ef758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7f1acafa3fc2955da3df1c7d9b590759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c01c8c25a021c4ff2f6460f0f5d7f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7647d34eb3d3c8a5a36f1883a0a1882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c02f0c48fac6b6ca8a6fbe14c6a5a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa077b729814289534ea597f751e7c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3737c9ca01e12e3ed2ce06394e2d86c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c2006d32d7a31195d2575933248226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8a831b4c95fdb96bd2149e85c0a847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10c2009c39c59244c9e8aa231633298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bca3e22bb5118a0de3e46b776befb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6c439d5ec950c279300f5eaddcbe010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719de96b41b758dc8e1959bb9e15576211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b5bf9a07d07375d34bac81c5fce2512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a96cd45686a71616ab1e015b7bd2b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ba04b38747a8735f4755594527f4d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f5048f9acae655364046ea7cd0e9d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30dccbcdde3497e2f0d9375a5502bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf427c47e1be39e2ee6f6ef31c1ccdab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae03522c2bdb2539560406b022323718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aab840bcebd188b50dfa8a698ddd6e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbc8caf4d9b09758afeb7fa5d7f36120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c632b859cd8c2c372334962ad2c4721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a59ebd3d833af29bbd8831a143cbe222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b701908a1c7cf6b5b6d82eff1e5ed023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2d23a586f8d7dbd34c60f2926b7b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8ac21e0fa54f938a85f3c7fa34e6425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202630743236b6b7b2ad860543bbd6126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5cd31c0e05eb16aa78bef75cadc2527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3bfdaacfb2da6177c25483eb315f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08636c5449e9c01553814af99a6bb51629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c87949265d68f1da44e19c625f7c6830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffab92e06a64fa37de6d6bb8f1149231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8a80af237645e87604a0acf540d3c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b107318169c1c731a3fb1afca6b6233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12dfc73ec9e3597008590b66580087134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc941175bd52d564fca85c4f9d6718b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1058fd5387988c41f032e3892a4ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45652df5375da78642dab7d93f5e3a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b9617548454f5b50b17a80e0453c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f207dd2e61d3577f05ba8b68203f5639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecf0a5588e4baaaf0fbfd15261242140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798046d8b81b153a6cce66869b0d047f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a27463da600806287cfcdcdb17da1842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa603b8c5d3bb80e81168fdb65fd94143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67ebba363758a742b755cc2d136ee144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03981420f062124bacccbd6fa68ad9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7a990e4f3c57bed69f7e47669cc6246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cbc2bc2ed57529149528207f86da147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24284e47adb49abc8b661701e4e91848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c468d4d63926777cab34ac8857d6549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fc07256dab8e2ebcf85fec4bffb2050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cce7bc3b07736c99594bbd9021dfad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a910556f5caae93146527e14cec86452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49847c85649be9f48c17663b7bc74d6c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314aabee19faab00349551a1836e3eba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa392617540857378c2f49ecd9f34255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07d88140e9a2b1c42d92f1fffacfd356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04506f70da5241db0eb7e8f7b48a314e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4dfe99f38296de99b29c12bd446e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f95c97648cb9f501df37484e66b4c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cc0b129baa56b642e09085754726560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129dd0c0a00101dc2ee566efa3bf0fe261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3269590324cc5d1cf49346200790c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d938ba756a0b19bbd711cde34335aa763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c3d5105e2c038d3ac377d34bb1b1b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efc0bcc8bafa03d63b008cfd5ec40265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f5d2eae546d242a2f486be3121b2b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd0b8c56187f7e7326b57a03843dd767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f714a67a29348f68228d0fd1bac2768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3374dda0337c2b61f7084fe24e0fd6769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177747d1942100bcc7727669765a1fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978b6071b1202162ab3124c51d0ea5b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c95068f57bc0064339e72fcb9ea7c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9bf7f5f1993408ae0b12ecbf81f8373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334a51bd7f81ee84ebe393cf9619eb874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c950928a9124ffe25eb05ed13d4dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f47bad56f17837af8095cd5f7e32476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044446702fd2b31aabf41e09606213c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b4b93783247fdd593acd4bce4729c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee8861dc9cd48e0075bd7753538b1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173a9509efc3718edeb525e9eb37a2c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9d9924fa839ef862eb16b7f11ce3681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81276028ee0cf12e10271367137f98682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465d96c0e31dea785732c2bacc257e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f984a3e00745a479be16f898e2f9384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389126569d5ed91c3493c9207783039d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e231bc819a0286a4040af76c5a4cb9286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c50875930434cd2b1f57ae23730c6f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c40963639cd1c2a4f796432206425f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae225b537d620807a1a23bd61fb7b289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f047b23da4b5052ac2f15da8a955a9090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5f048713a3d1c51f8dcdc486f509a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbcd8758a29f3a27928c495e38612392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ad9ae6dd5d1435b7a01f44be36d5a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82ea8c65e8607ae0288794cffb160f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1546d83345150a0fd559e4ca81eff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2d9c1afb5205bce80bfe0f9fcc3f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1efec85c5a0a9047eaa67aa3a9d6db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869104869ad0f427e9a73bdb663c00198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b7f639a9775332d98167a956ed45a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331f97095373b3e465ec8f84f5069ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96530e3d85f94ab14054533af7c3eff6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff153666011db3089b0c36cae66ac8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb76b4409619b5cf08c70141bf4a8d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b6f080368b29be01f2b1caffe29fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3871a6c581bec2046003818bad54ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224818de99fb45c0eb7ef739b4fe0fe8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865483e7e3b9a2c642c41419064b69d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d980780fd806a1685bb864f7ac1ad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48103cd267fdd74c67efbdaa6345b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8be44439a5585dfa2680bbca3bd334110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbac08a834aab36e1891c03c61f049111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fa9f50761c1e41afbbc42090b12b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047513bed1dd014a3d1391b32ca3be4e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337b90bfb7c6c96818901c84d93e9b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35746c1ca465ab1ecea824e63d1d2d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721e0772b9646d9ac83f219973e6a8a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406278539b9819949aad2011a0e2a41e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b703c7344389d37858cede162e57130118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795cbf276631c67c0c840afc668025d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfba8176ba6e19eb149e418692ab445120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab602a2b00afd79a826beecaa776ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3aae70e75c7126f6e3b7eab819752b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08722f9f45f750c49957e170db19fc5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ca16ad39df2ea0d3e0f1cffdfa6ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132bcc3aa19b2703bb47e90a321284b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a18522bd472b75600985fec3241cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7faf4f1bf690f5e49f784dbecf517127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b54f9ad001e8597ceb3ef3b429f09128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49c11780f025487ee7a6d7b9bd5070129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb29881cf1a502ef7b97d6699d95b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588e0b2f65c32a5bfc2f583230be3ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda636a567580aeb6ca762c6bb1be8c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea86725836c81d2eb6fa0423a4020d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee5a4d0e91ab9060fa634f37bbd775134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad841577b4e0d78f3feffdc96aa0161135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fa6a08b7d15681f3d972f3383d934136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0e5783176c3cd85dde6a1cec4ecc7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d73a1984a0ec4ebb85a17d5e4cc34f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3319b992ba48f4c167e5437aed5db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da16467179e20357844a437048d610e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6f3fa114240420dff4adc6959b407141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9d30c49f26a273216eacda61a48d8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc25fc94e435ad5d2743b8de00c6227143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041d6cc30fc36f86f1889fdd5c96823144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c840da37fb531b61db6e3bfd4083214145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4470e90b453ded3e04395cc4f7c0fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e78607a224a9f659a547b67fdb326e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d536ebbc390992bd5b635db227a524148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fdccee9ca2c95e68bc0e079d2e706149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb6b45d35c20f2b3601dc5bb240cb8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01362f2bc406941c5a43c9a5d5b390c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97569455e35f75c82a9543c88b55b4eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6874ee34d6fcd0c3edbe25a4771ad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6d3b90e5c6efcee8c3c86ac3b4a77154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01acc5926f8d2e89e40a5d243f3a6b46155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82566b08e076cb3e5ec273e8d63e7226156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0226a5ae25a24f73c78d51c122d38c4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0e14180357cfad5f76fec8f9eb343158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22987329ebe244b460647be4ad79787e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851ed328aa82300a2a1f19c7bab2d63160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f7c6bf6eeedcf5b1f26f544610fef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d470804d21abe8b77a0161091a057162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750fe8c2657a05d602d574f13affeb1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e339ae686effea282e35479a73f558164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4dc9df624d9108cb9b208d7c1304b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224f8cad549a9434f89906efa747a03166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32df452c88c681fb3a4d783b809bb6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7701818a8b674e4df942f7ce78b0d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34537909b3e3bbd02981b643f92820169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08e05a615816ee5e237beedcaf633c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910f7d08a6eac0bf1f2a63d5ad9c73d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311216d87b9fcf8fd87324fabed27e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56592721d064e799723050a2e273edf6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7678ed1cf32ecbcb7ba912c501087f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9d4a50d83dd2a930e3271d319e838175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42400b3e5666be728e52d43006524c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe422017bb2f80a1f693a0a55c197c4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ade825e931ba7cf5e3cda1a9e8612178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfce0bcc9090f856539671235d5abdb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e1e2c09d4df5181590d0be534d26b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f91009c797bd029041305a6124bc2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ac46e7c4da4f051da4ce553e2cfff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6cbd71766bb053473904d94eff9708183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e1bdccb39034c101329bebb11f8a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4ace38f99992182848c1fed5f9170185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9122f018a688df17585fa206d70fee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41ab18a248d33bcc9da3cadd8c6a0b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18375b37c513039d632c404187a40e1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9895b62f0f9708f3dfdb34b28f936b5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36619f99e95436bfc6d86b4609f3d628190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ece4b3b49938eaedcf5030f5e6c0d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a87837e98b09e15d704468aeb47840192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3751a03697b9c7bd573ebb8ae2c24193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54d775ae9034e4d191550cc3e197d8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b80d1bc96c4526c1135d9e1b1ff283195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db59957f6a07542a10d9af388c6a71a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb1b2ec823cf8062e06e46033bdc77197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23645b9337f87b437bc44e228e5e8e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93522061f19f43165e0687a6adbf493a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c3aa1fba4152cf32a947482bf85bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacdd074839a6bd1f47e362056ee0c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293efdb5a9d35be6064950abba66799202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98206864051261ecdcfcb8000d53afd2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f744bc8f55e007204f55127fd3d814d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ac867f017b8d9e35610721b731e66205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f870473e4ea8e5d4ec82d8a038057b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32366780a8d2757494ee45296bfc4242207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b40cff8964fcb10173d1f7181314f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fc59ae2fb9b1eba202976f306787a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348c179738df36f5ac55b7edf7b4180210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e9c44f335338321ec51a4d5bcd65d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33779c262eb1736f3b7d1b5da3beb30c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2423e925b9d32bb91a70129662f3eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564f9d27702aead55b1dae0a02ef2a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce9441cc0f7e9f946df0ac403c2c8f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ff217ca6901d76ff220d1961254a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4dc6ff50251c73aa54d1f22bca4e4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d1d910398df38a1642de1658d9d45218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288be4792e0a4c1cb2f24275ff3643b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dde6190abd07428e236882180c98dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6d35894a564fa17ea00fe3e001025221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf5adcd35fb71885f394c5ef3688b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b98f430b95199cbcecaebc1c6fbeec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc48ac382716cdc1750889946c20bc4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630363f5e3e0a760c9e20175db31b9a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963daa788afc98c82cde3734367f3c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede672865e0cfc5e0d00e5d7da396b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e3e729963aab87344a400a67ea5c8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e450f04381a16f0aa4b8ad32eecefbb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f2e6305ef475d8d21e15a59a26811230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24c5adf5955788a53337cddffc951d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecc695d0b9a1e3549984b19aaadd78232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3160b57758546bc44481ce66a20687233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09116914a68c79b2fd26659a59b539ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09183e066ca93ab1a42ca39884629a26235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55041209543c51e7c91845210fed2bfe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249dbf88f62d4197ded166d57bec1256237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98873621feeeb16a48718fcd4ef06105238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376fd01672f8def01fb97d333c12b86239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106889c46c2a53619828f395479100c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e3cb9ff7bd665a832477ff5a6f573241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea5584d4e951a93b7177dcc7e849ad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c1cf0472fb94699b2360589049ef4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149ae4dd51ce6e97d15b59891f518db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a956f20a780d772945c5fc437c6e1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71369e6b39b2ea37e7a69c7f67c2b3b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610960beaaa9c7591f0749dbaef2bc65247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033368b8431535bc4ef7e3fbae5cd80248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de21f2c978cf6d9e4f962f8c3c4737249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1203564514cc8d220b27094a298f0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8efe3a14ce1c4b991919f56dae65d0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30300e97c74d8ed29bafb28f1ebb81f1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b518e56a26493b0b6184b1de51f0a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacff42e296cf0e24871711d82511be254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb78c554b80f22fb99120d4b6b3e3e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864359590dd9a03530d688955c72720256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5de4b954ff88908e56ae91a1e9eec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acb1cbcd23fbb0d698876bde0e7d03258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51718468d055d370460cf8ec78e5c696259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b399926e5aa4d3c3b45a656633c38260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5439102e307671e55f91dde3d7a068261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffba1eb62765b1ebfa91dfc8ea772a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b975ed742a66ee73f7edbf298c9bcbd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1cef76a822aabf8bc782a20fcac3e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44eb23f8a09c8c258f56df8cacf431c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a079dd2e6465581e4de2643fa10316266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f20759d6c01421bf0c961294e998f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aed9ee3be000b1ce9f15adc380742a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912b602458e4eb0ae0d99d4d700e02d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bf5302704549ca9fb8cd1d4cce04c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110d450952a7785a749d7dac7791c42271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2e365476acd08a4363c38978bb1bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed921d549951abe5fa14d02e1fa18c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52dc5c4bb1fe078c0d0f6cb9fbad14274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9631b14cebc774b694b7185bbcdb29275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4b31eb51be9dba80de4c9e0d6262e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd912ad5d625681bd5a1acc75f77ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0dd3027df6323c6ea7a483e59a887f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b6c3c2d83dcb22d16d0b1b90164ec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58280dff84c0e33e4164468e6ead9c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64b2595946e628baf16d8b045f3cbf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eeb1b2f1963b4372a49ba46fcd1959282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b405f18f759d43f8feb6dc2d01055cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaefeaa0a49b25bab28f098cf85cb83284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f99e75bb94900c8465240c3bca1cd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71032e93dad99d0b657cafaea4e8250286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42c0ddd5d716a1690ee5c4c6673141287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047807484a461ef51c91a0ed0d518357288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deac087c6b01b62af18d6fd88982497289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ae1099eea353f45d2fc447b1d4d03290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e7d5285ed89c52709eb3bb44597f9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099b625465c0cc6bc208597384e95dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6716a66d9e33d39f3c2691b69f80c4c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad2098306a81827cb47c7a89669297294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b27248f93498fac5e1b3d29d2847d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901c1a0dc222ee3e0c929365d522701296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598dbb9b61476eec16a574d9a6d4ca0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c625d7560abfdfd397de9f846e6cb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad57287a463d26c5ec046e5be72073299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d73bf73793d5d08ce478bbe1ef67e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7007717e85a3da07258b0ec715dcd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9cc18f94cb83709f1c121430b631e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e27e6cc3d40d7610fab071b889b92303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72dc8caf8c453d0fc253b0810f8c22b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d62ad3125d0b76a0370a1c56a7a5f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58c16ade7a6a0c573a62069a521e46306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09dac9b9b66af64b086436e678483cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcd5db7b9aa0dbdea616d31769fd39308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4dce523ecfa1a7e5ae6af02c07d092309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7d65f526c0811f5ad3c66b97629de310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120e255d57d1ec698acb345ccabc6a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c818ec8ef0a4755e210fa49bf3a389312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22925e53bfdba1668904c944bb979c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f195c2857972ea7b2dea9eaf03a554314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d176a21fc75a2a6e5205e89aa162647315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86a06adbc0ac89538e55d34294fe88316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513482aae8530cffabfa2f75c7f5e6e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151ab07a09753011f0a2117d44262aa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2519f4e95ef4326e9ee4b496ea848ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071e8114bd2559287f0496dd72e8879320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609025f36fac213a264b48b90adce2e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc531afba4ee3a5e821069cd899800a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cda5e16065633d78ed4a87dd19b168323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf07eab5f70cfd69826300e1735ed0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9994e08de8371569b296b5d2f15cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7d139f3dc44454f11380e9e001727326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cbdf72975bbd895d2659dc3b29586327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db4f2bbe5177a068d646bcde0383cc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf810b8a35f072f36cf2894b8908fe3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6fa33372034407a3de65a828fc251330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94139613ea314d03ff72ff2c3ee8ae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7258a9439f9b60dffc032d58b7e00f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343cb6e3a0e88d8d2a2ba1b402dc25e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299af05fe93f92d750d239f865b35f2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c6c708248164b9c7ae4ab8c4020db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a54f87df26b19698fd22c9c341467336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9647f100504e2f15a039ee471c92d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f721afe840b2e1d1ea856b99cb7b9e5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bff1f95383b3332dfe131f9126e446339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e656db793cd9dcd267afebe378fa3f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8d3e4e2bc314db6664f7dd304c27c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41b4c44d9dd247a6a5cd225e946e2a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ace5fa8f4ce033352cc01b651debe3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edb4a1e2e697390417eb1a574490da344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968446304425e311a11b7fdf152161cc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93c9cf86ba3ea16302c3d0e5abf229346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821ca824fe38640e83d6d4f14c5d2d2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a55955fbce1055da3f605df44f4ff5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f606efa500e9c64420dbbcf3220b34349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e731fb75b7b5bfc7b4adcb5bdc936350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81ba84e3ff1cf296509f517b835c8e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e1e1108ebe2ce6afd9c3872c1f6c4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ebcc629aad87a9fa5729010cb8ea7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b2605634585c945203cdca7a66927354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f6820d497fc021523698fd08d20df355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e009b8003145e55bd092ab0bc55c6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62e47f08621f3d276fb681e8287087357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca5866967761f303982759a7015eb7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f863a2e4691a8c65a2e44539ac680359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed177ad89e49b86152bb27966e9d6c4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc63ef4a849df124157d64d26e11eb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f19ef33f8b8102cfc466e70f232ed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70096a93cac998201b96da585b57cef5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab28379d977154331666567d8f5825364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413148ee1cb3d0d1d94837f470ad390365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ced4d112d9a2c951661f5f8369b172366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8f069800b780bf6d2b708d46d58cb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f0459dac4f38c9bfc7362225e1642368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1116843d3ef666bf6dca02cfb0b24369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d56737194943448164ebd02556abc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b2af24068dafe47610a227f1771d2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ddd8b6846db4bdf55a8112e17569f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b19a2a4e883d7d25bcace9057ed53b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446551ac2d01a6b5b7b4937370b70c1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1f829b760ecba3cd03f60c6792c63375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115762d1c2a2edfc6e4bb6e285ade2a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcc711c4b071aa245f3b68affa0de2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d9b362e7049c164f8cf3f487a4408378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f378027a059fdc04cc1c049aec5e16379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2581cf3d4ea9620be2ab67e11afcd4b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2d9409750db3a7a255bbbf3fe537e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548ed27ca8c2d83a7bbc33f5a4d902b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0d087dd4f0fae22c16f1c1948cc36383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c246e13a1dddfa89898467e03dd09ab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e5738e0a70629a25634ea4c7e2d01385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd9b567b701fb4890cde35243470ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25175a2aa113b8b56514b5339fa43e39387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf670eb5096d90cbf108ba7768e462388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052cd0deed162b45affe68f14797eeb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2dfdbb23575161bf053eb68031d450390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f118aca7125e6212ee38a3604303e8e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38df99d1a935812989f8071a087178392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fc74203fa41225438e559536723a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac781d2f3e9cfbca5b5b5bc3684c63394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5d1a46228d1b1e0eacdf432722aba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d451381dc9feafbdd70d953c81456396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01ea2f77e363eedf34b7ef9d667a23397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8408cbdb82fcf1016b3609275ddd4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6316f4c154e9c59f5534c51da58e188399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f521627a645015709289e0292bd4a7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc44e2a143346a5a1cc31e1ab2b0e5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bda3ae3712b9cd3d68d56b74185de402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e5c759bf8f1d4ddd2dac2c731c4ad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7407a5c65aaec96a594641975b8bec3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee1e5a580cb7bbf6b66c49a2d1d664405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e1a6e5e291d366aa89447b19d4edd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4edf6f9f6b7569f24e65fe5fff4d74407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48307520161ef1896078d02de1ce658a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0c0256028e86d586305a276870c92409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4d5fca8d6fe0fd76e7988398c22ef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f67ed92f6187322971b08483a0d93e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ec8533019ccda921556625a250141412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966008f87b02a8646b3561a6118499c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63052af385a6dc39b026737b6a6e055414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f55b3776720303349808d14e10408415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3869e9c56a9dbd835b7f450535d9b56416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2686151f5cb1af6a1fe3cf5d63880417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3f1ab0d859afa0aaa46398672e121418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05e62a99b708b6fff244ad3f31d01d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d69e1783065d67664a99bd649fbd6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955a15ee413a9064f6bfce469e03dd3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83beb6905e74c5389597c34d94450608422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a31ee8e7d0a7a1e15d2e626782363423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc4634e570e83c42df2b9732db4dd5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df965bd404ca2724788ee9046d71f70425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834e8fcff22d3e41c217936167a9adc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18592b7d43b030e149a05071d531a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6c70ae6d2698c64b3673089c1d93c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27934db3b357ccb12d4c45363e0110429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde52f83ec4e2a5479d642977cc982ed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81159f5924e8abdbf7f9e9e27eb92292431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aaa4ec96c3c5c027fa890e5b109434432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c7a58035a3f2fd9df706a1831b96f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ff83c7aff8cae73b029d79a4bbaf4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635da53bbb6f8b5c11533e56500bc42435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b9b237cc7e18eb430f3d0897d7beb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefb59a748925a25f51891327d53dd1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d835308d80c3c7bd49a68fc6ef0f81438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221b8a0b9ce577314cf8cf034a1b68f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df56e0ecfedcc97ade0dd4767ce12d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39bcad5760b475d9b5df375fec291a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68830c951d7d96809b0e90fd3812ecbe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fd9b16a78057836a4c6c7dcd510ed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa10b716850ecaec08c71d58f0abba0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc75a4abd3401c455316cc73a55003445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288ed1501173cc2b86a257bfba6cba3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10974d754b555fbd8137cacacb8cb457447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6460468f28a73a3d86872574b87711c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b134ad0a695a7a01b6aba9fa6be72449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a91ca3000d6fe3b3fe4082862dcf0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08710e1b8da61e094f264102d1e1794451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484eb3380d2f79f996c3c26575f3240452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b91b6d4f840ca1ea576b8bb5ae9ac8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8c49f28c4ed8a28499cc6018448ac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462758e1ae5d761a28439cde2e837f2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6c608b9b93db82fae16d1a3bed79f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d43e421656c5c8d7476c86f9e80b5a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc12ba8dd133fdce5321fb53f31970c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254a69eb7c6ae31f697007773c79ee4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108459af5825f6fe8e4a89e61e5bb8b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bc551a54c7daacf7f4d07641a344e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2549e75c701ada48808f798102756462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18291ad967e28aea9e931579f905a2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab97ad2d889be5b27c50aff51d6557464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24007e4a3f6b7fcec73ca94e7dd621465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de33272b2420972dfcf76107fb326e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f5a8c52c3a86c071a1da8d1ddf8ff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e951831a072161052b266dfcb811a0a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877cb0ec14b9756b1aaa5cf1a2fde90469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bf739e98a70a3f75528d07b8a789d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21af816bc1536ccf2be369388498be2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e7529896a3f783becc722fcf6b438472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c256209e9551591786208e1e2ab2f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8ef345d81c2fc577968b1694ae6e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d35adeb763c472e11bdcd706c93a93475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517719c45be5cc59c07d00e35b691a3d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97dbdba7210d5a8b395f1f835b50aab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cff5bfd830967d13fee8cb483a2e2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc472e3c41ae116c9cede9e38ee7fab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0ab488b3bc68f20735c61b2390752480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bef429c3dfcd6270dd1141822e6e96481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e832732451d765eeb711ddcb712d3f6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322f9e00587cc6aa69c35fd560a0b98483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211585e83f7359e0b2303c1c34e401d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45214b9df0ef5601c35c782dabdaa2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1e92146ba3e79f694dab9661de964486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae894e510cc058c360df4f65b0c1a16487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42814d7ed1e24350f4cbcb0a5e48ebf0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf021f927f070bdcc72bd14953b1561489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85f429696e20608b361e1aced91675490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b5451187363ee22558fd9ba415078491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5a0543d6055fb2dfc500c41ed41ca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db971bb0b30b76453562b843860b19493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0f6971e5bd185ca1a9a7227b14023494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010c7c42519673b9c159e384232243a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f33632aaf6b7b57bab024647ca66dc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d3ea4279813f948edb1d202d57b75497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb302544c212225199b71bb5ac9cf7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075ac15d9c5322caf6fac638c9ac785499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38686f3cf635d316a0e7c733b02011a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d7ce22bb56b3b8d9e2e6b7edfa3ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82615e596050da7158caa53c044e8b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0c992553100ae6181e7fb4cf4fb24503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a09a50366bcf16b343412540dc142504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9644b3b84d125dac00309b75222ca2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bceda72733df1d0e6c0c4c342f7214b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c97f3d8ce0207e85d9deef8eaa592507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a8b82e007237c7c26899e67261d20508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494bf0c9616e49a848daef2fe85dbbd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efc7444f50318aad2279295fa41455510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4157a040cb3123c8ae60c6e01f9854511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62105927c46b2ddf56378befffbae1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ee0217beb964a05d32a3bd81368c2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc01f626cf0e97ca06448bb0694135514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0690544a242c5224afea6224d1f42c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b0dcad359d01577f3bb25ef10342c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78320fcabae9519daa4bcac7e56e18517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89142a5e2c9965b461d23e04d3d59c2c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb463dc300f78814aa949fc90fcd4b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae61d3dce9247df39db80a6794c2e8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449539abb8213127a516851b2440507e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60cb1ade53939a984416423e9bbffc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a811f03071ffc0bb5a4d70f07b2ba5e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9cd796e4d17b63d959b1f65393a87524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97217d941e1dcd319c18502bb41e37525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1baa54d57f60833c90455bdd83c002526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af5b0ce6e27bc299b8a329517166b3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b69155e52acce144c146f0e32998ab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc015200d56dd6e391de586d5e0877df529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5c1c423024a9dfc01e8426d0b46a3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6194a611884d1d0c208195b3d5f1f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0710901459bef24b11bdc7e450708a2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f45bad3e7926c25123ddeafd2bbc6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe70fc97bb3ccff8f8957e519ea0670534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6d4e272bdf1a1ca4f1f5206045489535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ea16b4c2b3ad938f96b0e556e592f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd2b798764155e658ad29fa393b291537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d54fdf2ba6ea24080193da240ebf9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224549707cb48f203532ea1a3f4e3c6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1d10fbbb2bed65dbadf38fea0dda2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d1d49e98f15f451bbeb6dbfdb387e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6fa0c80870ed80a6e1bc52fc82fb8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc5d2257a53d5cdd424f5204d98f35543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7792762bd71fdb7586afcd29955c002544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bb60fbbbd4460fc7c58183cbb9bfe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322538f9065c747320c761a6fb3607c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f10efb0f5f0b68b2d3638504fa661d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40198bab8a8d1c187e27ca4ed49e27548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be672d8bc2e0d48b70f1f023ee1c07549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5308121703fb477338aff079f7b62550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f212d469077ff497765777564d407dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56b8a31b587da0d5ed51bb657ebcb8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bb8ef18a3daf16508de3af2ea367a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc13e762096c6a4535718caa1c0f0d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36586c773e73d0972e6f9d141786b39555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe49a54de63b2d864c2c1a0c95faf9e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bc5f24b7aed2aed1578377edce34b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab973ee39607598d7caf418fc07312558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85ba36c91d82453785be5c3134830f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107412e4868571e9f3e7d68fc2d409b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9d5347a7f12290f8b7a524fecd006561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b143f1611fb854e6e5ac89025e57e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efbd4941855508069c6c392b55df91563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0659817571274cafc4fd887444918564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a43805bebe9410f3ced5b6e87a35f8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06c40f7c3e18359055ae2b29c20833566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac86ef3439ab3bbf40a27822b03183567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f8219ee4ced2eb5a969e675a8c083568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cefbd0817e09cd61fe295a796de57569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd9e8f7efed73edefad6f022e39275570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a36e88ad939a14e08f398ea3589734571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beec379c9084fcc176a8a0337f8d003572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95fd465b0297db236b257d4bd3da93573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968bda3e9b417a86243151f1637d59a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d59a2dbb392a28be8b2255c56b52e8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e200775b681e9109aedc0cf051e14d8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67666946e00bb983d3c0042d3ad8a516577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8e8a275178adb3c166bdf328a779b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054860444143ca74ae381e01c166010a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b63285412beaf595c15b55974738f6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83191c11b481107d251df7eba305cffd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a01d90001202c5398414d3ab16315b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218f265e0131893118fe5800e920427583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982634df58f75ce73b8f65c523af845e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687120c2c8000dd4188a18564385232585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd586ed09c299f637f04352939cad19586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14223c36d2fe8530c3e312acf78198d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b369d9ef34ba806f1aa1544a2472b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fcd0c6a64a4db800751208bfbf251a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be457fbb16e2f16405de658f661737fc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7170aa632bd03e7ce20fd740ef08ce8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add848283921f455e22919fc17cb778592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79393b7be45ac35bbf9494453aca8ef8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a365c4458a180bd7d401b22aec1bc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d78ae0b9e1a6fbe8a0fcf62acd720595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149eead4baa804b88a43cad2c9282a0d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75be87ebf8f3f0fae7521f1e7cbb7da597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710a78d9a71ee43bfae95ca2825dcd4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8012fcf9a7cbd6af67064859446a2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7cb6d1b5b87a87ae1dbbc5b98b524600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347bb3d365fd5113ba381f909ef2b41601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612bdc7a9531fd50e261125444b80b4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b2a504494962818366f98569bafd2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471bab9fc4a4baefe938efdc29eec9d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4cc541a44adcb9e0f3f12f51ecd42605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c761bc72db1c5a43557cfe13eca38606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86b8aedac4ea7d3b9a4b8f225605e5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523579df9ccc533687270d8573f2d6d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d452ebfa48d45d01b9b32897008da609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2be331b38c7a38af05efa69b95ee3f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1e19529cd7fc32ee12edf5f4a4339611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288644f33a77879ec3ed8ff291bfc2a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c526eeba640a97f765ccf528ea006b3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03132f2c7913563bc4a9442bea155a99614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad5c4f76989f754a77a9659c2a9078615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60822f51b4d49da8f17ac5c0d8c520616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5f44e62985b997a7b94b8ba693409617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebca1ddbccacc91c8717bd7ee1a9245618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4afeaaf24c1cc278cb8ca1c003255619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51ac084e58e0ac6ed7f58e86a42729620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a7d014d927c8f39c55bbe18310da1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b9fb1109acaf9be1279820897856f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4781f9d28a773bab0470010e3eb230623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb70baa844290757959c685f48d87b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f438c5a5936b1948cdc748b27ccd683625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef321033863474393f593af36e62d46f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd59e1a27253dd929b0ac9320986e9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed5826f7592235bb2330da713ecdc9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943050f5efeb168243508ae18fa25c5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e16e61b544c29b5669be313829295630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8a9f01177c3271a3b5af856af3ac7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ebeba0be3637cf7043f9a60847a96632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7a111004993691e4e5d0a29122c9e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ede2e28d181131d0f385722d364d26634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d02cbbd43b438ef8b7a98dbcb9de97635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2d3ada72ebd3ec77abbf3d2dabfbb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a54629d7f74f81a97cce97516fab45637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7305794286bc2c5d1038b8f5e95ccfc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b6b487cb98d8f444fa5320b295c11639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8abf1000c4a62ce7b0718bbcb357c6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e98d2a1768623ba9a136961fd4679b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bfaadc8d0bd031304ac4ac461fa89642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187ff7139e022581b47ef2ed01964ab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fda7c9c6b0d45837ce4c471ac20d9e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a30ec80b628f66d706c5b299109aa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241fdc59d294529e33781a2682035f7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c3a6f3887c389e0800a64f47bb6d9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea86a8203732101febea3e5aca57b0d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac634014764857862fefff08852b6c12649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242b8db74a7b50e2ff0f5c9532ad9f1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e940424063ca9bc5671470cce9a8ef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5736b4d0d6b21276b6324837fdd4d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f210a75343b8d1a3280e42810c8e7fe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4acdd1835af57b11deca24ce3c6ca1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451d05bf14b3e477794e841898e1de2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958de499b477d38780c7caa34554117656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792dbe8d32a04c2f543bc5197948f82657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636cf447730a4f11b14463007633609658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dad86fa1d7e8f0652c0eaebf34d733659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1e38e883f2a21453b0f0f5b7e2ac1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1d001e6e2a980342ec9ba994713a5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a83e1cdd5dfd424359dbf617de638662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8d8f43a547632eff4ecc09be119d9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a34b65e6d5beac48b465e89fa9d513664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d7e957dd34ba5192f32c1cdc3a770665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f9d228f00872e5f6eb67e681e981b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6510dbb1698b24848ef32918e9adae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243eab8f1ea9e6f6bbe6750173618982668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50358eb34458b6826fe37ddd915680e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c065607210b723b1cd2393e5e91ad5a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b75b5c3f1aba639541c9c07463badd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7ab1225212d78f43219d286fc9558672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f85fdfe292b1ffb5ebf49e67f2619b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144508076bb7df5eb11312ae5ed63f4c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e621c988dbd955e6ca0488205968c2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656a0ebaa2260b013d0273dceb99e16676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46993bb87e6f3b350cc5d28f0b609cda677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2ba5e99300b200a2b13532c4c627f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770bca6deff9bfa3f16c304cbcc5c64679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909f62bce8954aee2d6df2b95e0dc31680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e70e9913b903c07b6bbd7df8c0913681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f0372dd05b1af016bffafcca1b3cb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e8d32e39527a1032e1ede8bf16445683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9b1fb6ccb681b1fd2de07f5a7360b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72263dfe869cf440ba2edbb27df358685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa459f63eb036d8648d23e657026e1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96360ff6f840fe2dba1ba68615b67a0b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0140342131dc65aa3649ffddde4e27688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356935e4f4a2f49ddb1ca07c480bab4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970970694c3f0e0640cb7bc09f4dcea5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1b795fa60f755d8e4cd439cdd4bec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a520c4e80f52253c46f4fd6ebb10aaa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9028907f7c67a6578cde9994affd37d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eab16c25b1dffe8afef7d5a92c0498694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35e79b6e01d48e600d64d471173753695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4f99f2e424c2a764debcf99c8df07696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db119c244de0d35e6b6415f5057406ab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcb38b8ccf733307c6405747fd1486698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba429a7c8c124451bac3fac9227bf9a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6bd181a67b1a8ca47300f1689de62700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f699dfedeb02d82bd05f6015a4f390701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb4826f733c42f2ab0e8b51633731f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c6a144298787b570fc3106ad267fd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5735179dd0020f59ecfb99078240304704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5235c76017c207cf90f1ab1058e77705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b936e5a964e10b3a12b2f073c84c6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf751554565f76c65b2482dea7f9457707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7a7b38263d877773119a9a321756b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c698ff511b8d97b6a2a60a1c39e17ec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac7710811aed35f0432e79055200b8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeaada467855724d87b4844599c847b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50b07438a6b002fe2aa937df39dfd5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd746b9fe69dce12c882e949c919d42c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a952bd56797243028220076a4f48c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87fda5542028a37a29f83ef164e698715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f49ee0a2b821615a7670835a03abb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f945071b37f89e4f879ca5b38b0015717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cc80c63327046198afe1299f58f26718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a754682d58c7fea8c8607c6f2df6f11719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c7adc79286e1a7fd2174589daea62720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da6d8d9cd661734f2de8c6ddc9d870721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebab6c1995cf31f1f7281e28dc7b66e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974bcfcb319d895a98b998117f15c4a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d763bcea6549110b47f443977f3e87724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0178281736c70bd0f7925de5d9841725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c37dcae34cf0af607a50b55908f9e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38795c185d3520ca0a0295aa477632727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90300b64b3127d477f0fb36c39b7b995728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed56bcf6413323a3335b8d9025f5ed729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd17d6a0f2b83eae4d798d7eb254b83730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c1cafdde36f2aaa12602f4e52186c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938df204a182899381d8021fd495b5be732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97de7786a24c5f45f28b5d34b19ca85733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccbefbff7a448d36eeaec9565d3e03734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4b56a618872ac91070190a04f1eb5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d236805876f9a5bbed3c9aa9254fce736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a876056384b8e7878c2cac5338825737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76ccda9c65c00f1cc50fba20e983bc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802b7345d8bb5869f02a5b41c8f867c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b7f55164a58577e986961daa21e14740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7605ab3c93dc7a22d3407f44e3c99741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529237a78c6c5a646a5753bfbf45853e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70dc6ae6d2a287054849b0023752d4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22ec2aac7f602ec7b81b6f6e12c1c6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdba91353e39ce49c5362f4e7f9eb65745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4355697d620192dac5ce87b40c872746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bf20037f7538e4dbf7125d999238e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4c928aa97ded7878cee58138f7d06748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54281cc96a1ec7088ac3141de75803f4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1206b6096645dbc3d8e681d0e513c80750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48de73a1ce78f68efbe9748cea583a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7a4bb4e77520a208c666f3c6bd1ca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e09dba0e9945967c38d1146ac1817753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1f35a7e72a3f0713ccfbe367e05c8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cd92e10cda6b83d259efc4bb0e7d1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff508d483d958c2607fccfb676a00e1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb340cd452dcdab613bf11cd213065757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed683e6f2dc3a4ef9ccf8f6ec02298758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261db7457dd811e983eb63e98fbf3da2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>