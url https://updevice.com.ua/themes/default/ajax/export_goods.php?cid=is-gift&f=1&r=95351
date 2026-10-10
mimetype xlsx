--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f4d79d69e654cfa34b671658be2761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404dce6664430e9de2853edc86f4f842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e82faa1f9ffbbcb4fd6dd823b77bd43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725778613cc8c2b2a42b33dc2fb66534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3eda044e62f03d939cab698a895d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237d0dbc1f23a956811d58877d1503e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551db3439578e6020ce6db012a700e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead741ecafbdb78bdebb50ae8370f9e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07fd1423a264531ba35f834d3fa4c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c50f0377ac85f836dabbe024e4c30710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7675b4fc8c7146f12c963129f8bc211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e27c677e6aba93e89920d0e55426b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb508fe66d1fc55f66bf0fa02c7a4413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cfe6720fffb97911fa30dbab30b5014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4f18a9eaf0b65b7aab92c2d68126a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e81f044477894d00e7b4f2dec877916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc8329fd3f46a1daea56105ef63b5317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da1bcdcfa02c133ddeee326d68e53618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f6ca7f28ed30612576d5c0d6ad07d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f30350df300f3ccb28b4f8b5fdc1920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268f4572c7bef13bd6f03f65045e9fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b917da8e26920c6265aa596100e42c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e2921682de80d11113da3dbde300023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4a6ae3c1808bb2038cf77bc76ea5a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372dbfc62dd507754c193dde5cd705825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b713e09bf399591aa775befbbb44c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d91912809b807014b7368d310b3a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94542a6588ec88d43980862a1565af2828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927f668116721490130d72cd75826d029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c935cc221fc59b84e01e2a84bb62330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c92ae7fb5af5e2b0140cf71b17ac6231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d0664377c431fb1555ba31af7648532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71b00ec31fdc2d322ae6daee83761733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14dd79faac06aa7b931be2e845faf534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc22d65ae9fc39d8e56f828068eef735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a46b37c9a87b8254912f7fb65211a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e02bc403aff6518171cf59833843b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f45ce868152324f0253ce2cddda67938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a099d36d63d15b745b72636379ba3139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143eb0ccafc924ca0eb6b4453e3df6d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf61a2b27757c58e7eb4d76811f6f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bffd522721e3fa86ea7c1ac673e6eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8114e65ebdbf9cde128dce95d1cd943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db5d68d5dbb24fc12bf03d040086fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23179e11955099f7f4eeae95de420cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4102f4ac2eafb36d67b5010dc45e5d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae80328f8bf8d28b76b248db0d885d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12687302ea0ad22d2c13bf0427e74448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034ba9600165851cc0073a89b69e05949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747567debfd7400093bd14358ca679b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c342ec816d5cbc3d8d08e3141474a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035efc8203890e73acf19eb3dbe9efe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de19084ec0f27c4f4ac66564b9f5ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e8186c95126f567a67f15edfa322c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a35c283ebbf0c7fe5708e9669b3fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28868a2a337d15012c2dcde5b20c3356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf62616549511707e71cf39136fb84e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d588cca318c7fd8f9bfa76c53b5e70858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0439efb06b329892e0763ab4180e29059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5016f0277dc1e27a704dad36d0f918b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce35c868f65f44552f4a8156563a2461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e03acf2eabf8715c7129ee6eb492c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0c7db6c2977fa583c4b34a2dbaddf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f5025fdeabb159b8cd37e970c9a1464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e7fc60daa7f0c46fb52b5ad6e6f1865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a726c4887788864eff505b9c03ef8c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53f60178422f1cb64f3f6942b9f18e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ad40b862f2ea78f129dbab609c59868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71177539b8e0904b9a14acf67d679169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b8fb4f69d80fa175e25bafc5fa5b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca72bc4f20271ea7b4d7b605e0793b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9053ad3e867ead669368acb95b742372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018d6531598e39e91184f4b58f0c9cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f25c34631838956fac1e86fb173a7b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e59907aed13ca6c55fe340c91b80675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0dc02d4c00c2efb66c9226bd2eba7776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d050bce7ddf94bd88577cbae40682ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c4085805b8f5f6f7644eb8a1f0aec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f79b6c455138edd329cbb112186e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7654c8a82c30e2a97c022c1418fa35e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8c01b888e8c10108b308d14b640ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a9a04ec9017a6e06626f6ec061eeb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75f8a5451cd21870e16b2e0084ed9183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac73c04f6f2572fda3b2b8e12accc684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13588aa5b94eb8deb6de00739f71bd0285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7b315777f17e798f452004f5ac22b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5855a09eabe94306ccbb76a1818c6b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a648e4bf0bcca63b349bf4cdae45788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ead33f944d1c054cfd9435367e263989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295c573069b5e812561e66b685f1e2990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2d347608880695086bc471e46e78b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c7afa4091e4681483cf11ea7628a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f9f5e5ea6adc88f7b2f8cb55544a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930c466825ab68437752eb3626bac9494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47b75af1a2de859654b1417adc090195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af940b0e2422601ac76a9135eb06665396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99c7fcb18b6ca636b72d88864c379397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab4dc35eadbfdac9560b98e0f7093098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f5c4add670521f0e87a2c25bb9d6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cfcad88860bab215c203f596cb041100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82fc4f31607bbc6c38086b10317d3f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33569737c5dfb2bfde328add3002b174102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e42b00bfa39afceeee5ce2ca4d7f64103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13a489f1fdec943e08de66a6b1f003104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df882bec586c16730408f107826def62105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedda9d79a61c866ba7c352f75dc60a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637583d8628085eb88b57871c808466c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69028d52a38760f340f741dcd0c192108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046b00dfff967a1caf50eb01f66268f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609e6a602091b8a53bff644045f6cdf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26158c8f6adf854ed543c954322e32111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c914634c9051569e92efd53a4da93112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1231249fac6c9c880ca264843bfda0b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac64be55d6b7f2c8e9f54c16042faa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c862e25ad9b2691fb8b0e6b3fd4cd4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cc441b00204934bbc6df99720a25c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8e8806e374704904708593d35892b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b3f0a52cdadada96d5dd3f343d95b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a074f0fd2affba473c3b59efa0073f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba055ffde0a07299c6ed4d3bb0201aa4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edf015f5aea4a8bd3eee08309b12fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b4b5b5ceaf98bbc9d75043ecd1830122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396129d5bb81a57c77f9fdc1871278a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e5a531ef4df24478bfc38cc8f2f0d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e68b66095f59ff8a4e46a1a6cb4b28125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309410417aa83c14b53e808b6263ccb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682c3b1911e2668d6d3c45e063ffaf4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fd4429e79d95683e4df6605e2c9e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79930f01b9adbaaaa9b9dcff1fbe116c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856269b686aa624f9609f81a8bdc66c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414b8ae5215b529822fe47404292a53131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afac13a427e59f8abd0a4281bccaff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f8ff1d2ebe4407a636786fd47a4ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328c6f288cd4bf885f5e26619e67367134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef321e0fa38ad00c0c9e25f697124e7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb056c3f799ac029992c42507192b79136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15436ebe665f2f655600c476b0fe580c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ea780c9cc57ea6565edcc77e69374138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d5633748cb1a1fc0fae2b2a5419b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5e0f9bd5b7a9a16e50079f54f38f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce39c00b3e820178665ba7e74d92c46141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120fbb28b2b10944af1eebb607fe4af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864d9bcc251f377616ddc6e0ed78e7b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d9982e83f0e3f401471bb13d86436144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb991e987a467d625f322a54bdf02c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba226a1fea1ca7632f0338be8ca731146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acd7efaf3d52acdeecc7811462b824147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15ce2c1979ebb8e6e53bbb60b683b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4544859645a07f7150b17cc1608c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a966e35e1b0192fa422b8dd8ee7d37150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3df86c2782c557f13298f1423b7c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c8d8645090ba34a63f50534efa1ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf7c8dbab0ab8f7162319205fe4ef7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4684dfb9ab0f264f607260e86c1fa2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738f25092279c9c743041335d597105155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbbee48ff3e08f9ff761c40d0c52e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fab3ce357e55a3844c4affa084594b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7f83e00f863d7415ea4fce97f1446158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2ab65355a566141a28cc830d84235159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148649211ceace76584ab92a6a1c9b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de887f53e98e5edde18b1aa86ece52d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0f0a6244aedac2a315917b0ceb3bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac616f7d24eda6fbfb1709ad3622d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a231beea5398edd33964af0b819649164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c85808e924d2f841e55ead5043f2c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df1f895bd17a16a761744c2411811a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5570d8374cd6bcf3db8acee894d4c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2d1b836bc790f6cb9528425702978168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb24b3f3952d0d1724ba98331d3ba59169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335c3817922823aeed2dc86dc34bf96170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21129ebdf0133999e6dd0816309bd23c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f0224654d3362558ce3b35685dc02172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be638373e4be7568d92164b991f34bae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb57439d0bb08646428725acc203880174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24988b96cd5043e6e40a8df757ad07175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022abed81e55e2c3a580cd8edf4b77d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b086ecbc9412e9445b6d3bd8c531f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f21d44eb93ce682f11df875e2df31178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcedd4286f4b6cf32b44d33bb029f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f869fa7ebf1e4e3eb6490c204e8e2e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c18c66b1cad5176a7714e409dde8a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac691dfb700b98fb6d4155445d399c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd33a452bb5dc6f2a56965a7af8543183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f3f3d421600d026a968cf38095420184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4218ffebfad1b5dcff35537033b52185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19479be392407ede82a391642b86e8e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ba3a060781ab6915335cc51e4332f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bf629461f5c28307efb56e053c7b3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cdb4150bfce3078c7b0b192a17f52189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28894b11be4a5a1faec71ea3269cf788190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a59387496e8398434d4e988c84902191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6b9b056828be739c803e7ff12c8d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844ef30823794fd87b69e2eb7682cd6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f057d9ec3f512be4467c5e2d86027194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a691a9e834fbb3fdacc6196460652195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae8a28e1c1b0ad9a2d1bdb6a7beb71196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1698b99c7a346ce7b3ea5a7e3aaf381197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b199deca2797beedc1ae4b218c0e95198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b0e819f948af123f37199f51eacb4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4feb9ba4c95585491d592b08b4ece9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5614c3da979d2ba9d6d9e3382a621201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516e7462fe7310f423aa3ae7c6060b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e721b1610f347f0a969123f9d1a8f2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328c42843ab5d1d5ae0f13588c3064d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcc26dfa059943437e9033c0c89569205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff02b4ddf6c7a36745829493ec3231206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5a62213e3f81854ab0fdbb75aac6e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df4fee26c34e8f396572827e992368208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdee0aed4200b861d9479dd523a575209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4cd5c59674a39712b77515a3d21d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9fb8c41d3aa698d3c521d843c0abb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110ba2b473e6ea33c417cd2d46dfb22212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f477afc30e49b8934bc61d03536f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b21d892a20e3ee5d1e5b2516c6afa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78518e8dd4b6430648594107fe4edf98215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1e95210ccb27885d61fdcaae052af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7df043ae3c0345ce3eea7136155a6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ce0ff5056d7dc5bbf4a671c3ea2e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c38ca3e795581efbbabae2231395b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a1dddb630189f4d4248f0ca095f44220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56ea28a7ef52b381e033c62ac8471d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cc5da97c75bf5cb5d0986c111f148222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a703727df428aadbdf3edab5d60b980223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051675bd3e9809845715e1ec12ce8ad9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eaf3cde5a2ecc99f9a5d71436b4063225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699df0957dddd0f0aadcdd237c065e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0107cb720f5ab495d43db2af9e130227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc69e5b1547a0ddb339dcbad993cbe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0d31a89538d78ba7d37f64376931d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07df761c4504e3139679ac4c718b79230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190034d40f735ec904edf501776363b9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad351194e65672040a0df3467b17aa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142a2f0868a69bb9e9f02de0da4e92d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92be70b0ce52f80baf8435da0013c79234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0c77c9133170d79b5ce953d77c1ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663e2eb2b6238b1d2b16e1b8f646688236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bf490945d7f0e99c9922119d210a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2685314c2fd2005ccb0bfc4d156ad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fd6a104312860a214724c0138f52c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379650cc1f3070ceb6c41102c3671b18240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e73462ee4dda6b9cbc8f28f7fd9e01241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04686fb3ab0c03dca65c0c3a768e170d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566a49000c969aef0871d4872ee762f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e716613e466f1750ef3417c5635e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a3820e2912ca5b6873eaf8d662570245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60673a6e846d95f20eb53d27f66bd174246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e9b0741e1c3536b31c64101227767247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5667d252b439c883447b7ad2a8c40a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8472f38c47383db58b14349612a32d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446b5bed32f75e9ea47042f717ceefb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c2ced5b3b868243efa096ab71ca51251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebca1d1da48e6006c458086c3fb0e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ee98b9745a489d00324e7dcbffdd1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61187fd57f5b5a6fa1b0e8a80fafbcde254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff455797e2d8eb2360031d53000f25255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0039d7f58b3b260fab7a2dfe1a9e82256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc1376afc23d5743e0a985b8c2ff0a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac91f1aa2f2d05d3c0fbaf0bb66f05258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1033e42cedcb4e17ea427a882474d78259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31d112d762b6db061af74b94980b61260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6617b5476beaa31b19b13ebca075bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d83faee8b57836f5adb54ae7398a65262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25312a39a5b073458154995e5d4e78d7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1de61f215525afca5edc090a67fb2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87a7e470136287a2e032dd29a2883c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e275a66c1c08654310bf4b2ef945bc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fadaea1141f989bb002c2b0ba3906d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886c221f2e8894c78aa83fcb11f7120268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1498821bbdae205c8230c3e2cde844f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6a64f1e1c837411f8ee46e59ff80e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97353ee2268b138939bf0f65214c91e0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5934f1b23b9fc0d33d6cdc56cc159b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590b54fdda29904f7b09fcba9bc5b40273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9a35fc1453b930c32dfb3a5fcfd41274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36af3de49e9991cf56805aec07d3346275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aeb0d38030caaee23385a065fef723276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c436d98248512a86dcd207086a234d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e67d72f02ef49c7016bcd3b776b5c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6968d73c19c8515350768e87e183160279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044b46cd0876aa3c22398562b9200ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a57d72e576c601111c79e0a6a7bad6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4172f5de446d8800fe52b0507f7457282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5de979d2924169b0f0b29c030963b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7db2d7ebb8dd714a5e96027f015d77284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba8fc87a62035008d34587c075886d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f9738ee370e94db95ae0a1f9cea7a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07370be3918ca191c55f9cbcb73c1fb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995dbb6459985781dde568ea3172466288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273de9466b6130ddf00139c146779635289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ace0cdec3c399c64d2b7dc0e1b1ce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544efc22ca189f80eb16a5789f84bab3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3ec59e7fef143d7f14633d17c77b7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b1a0281a7dcb26f48d9de0f6faa30293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90bcb8462ea06b1718d9a9865efb99294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964acef4e419d1e11f97ea8410cc624295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e27e5d13b15b3a2a78b77f0c04d3a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ef3303558956286cabcb1ff4070ee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451dd8f56a75d849ed185cd245919ef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586d7b2472c8471ada72ab73aced8a2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac976d1bfc8848ef5f9e313fcc0ec6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56776657841f90fd0de2f94ecfae50d9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96093622d1a86153313ccafc6b66391d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30dd01433047eacee87798f3da0f345303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891158ae9ce74c92f6ad7e404abd120304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2133402462fe0c5d17409b00654dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ceeed4c6f2a09ba4b0e6f918c90d1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe375177ca9049926e78eda66cc7f0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d42492678b7c4cb41e41b3e77145f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627c4678fbe6613da504e230c77543d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ef2565e07d27a472eb486456b18dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7066d3466a5b228dcc098a397654cf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50329df5d9e71f104be105716109c0ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5ee042051a80b76bc3b78170931ea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de8b88c6327274ad1f57a9fa553423314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6afea5834c6f292b87378c7aa9f29315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da11de06c0152421bbbe3c73427372d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88ff30580b76e50a95653e1589b806317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23676e1180b5de5f32f915b9188d8350318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152fff470ef3816534bea79d943b8bd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b433017fec2469cda019717816569320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268ca501132cef4b3092422e258faa2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f325a0afd008446b80e3fcad00427322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4700bff37c148d7ca5bd60294d9ba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5507518ba3964618f8ad4ec3ed926324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f755eb0609c701859dd77a21b5c73325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75e177e32d9c2c013bb71a77202544326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49e474dd716fc25be3d16fbb36aee3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70085001c886d6b8d7ea6c994fc66900328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af0015c96e84bab2a7dea271b36737329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b3c16379d1a2daeab5875155c0fce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662e3dc74f8769d6ab4f8d01ce44317331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4bb2bc6674a018e2f6be2b8117c1b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd44eea7605d60f3aa4e75c164a8c79333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16aa0f9753384f9fb26e98deb9341ab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69e31b58e8ef63cf08322748d67568335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c6a918e689b7b1e8932557aab02a0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b2ec1699a79d9baa4f371a20897b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac16da6ac6c74873c8d80e3bcf75c09338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e05d409dcbe9983e909f490537a381339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5820edc173d35fe06a083cd5ca1ba7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807e9e71f46f9fd0176593d0d23d09c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219124370231c94ca367906547e3450342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9aa6f9919c57e552f6a7f436a3ee48343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36155526691a7ea14531e5a94cec253344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c945facedcfcd68f05822902c774170345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc955f72728ba48802ae27fb940ef3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceced67110e64718c665433880476ee2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4093f09f9f8bf3ca4a747093d452c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0299a5aa0c6dd14cc1542f4494023349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb69ad74c7f4226db99f5a4496bf95e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ff7d9da3433b0c4a823748ddf6b79351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e227821f50c492354e01d2216ffa304352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1da38b08f8d5d78db0e0a37013800353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d938a649f654d02a91990072580c28354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4227b9f06affce3432560b6dc5dc4d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4dcc5bf1f8acf5d9bb453b9efc0ce6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310961bfd875e42cd00d5d452f2389c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35776c210e801c4dc60cf56f2e56a1a8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f99087b4ebdb202e9471b3af18ce7a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb5547ade8766eab18c793b1def705360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633665ba9656055c4af6d0fb568b76cb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fb570074760bc37710d2ef654dfe9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b441c4dda4206600aec8b82a4bddd2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d7f5bf5f79b052e75865147cba8b9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf5838b400231050e67a835cd91012365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae60a0f9df2f821fc20e0722b0d8ee0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bea01a57d696038ff3d0256fe29af9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f985d845454bd34bf25ab6bc16a271368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9023d4c7a485643bc559bf0e219df2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77675abfca08e4d8ec89ab35c888ac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8f8b29ce2db3d7337956699467f84371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8db314a4bda49c06dc6cb8f1c6e1fb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e332081814320b6d99adea3a1ddf0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee377a72f013e57d1033fb9e3bdc4cd9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4aa41aeeed1cd7b8cb7ff60f16fd6a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed915569465a3f3f15e83b54742b2b8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d9a84b9db2aa1ac20ec80ec2ab9fc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6300702a74458bf1066f6a8133ba9c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62656552edf382da400f2407d47c65eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4e6162be71b03a2a596bde9316b72380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc050c4213ac7d7b0fcfdfdc70171603381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ce71be23bcbb3b1d003ffdb863911382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1484e0c4de94293cb92872723bb4a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812eab570828737ae923af517871b4d6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbd6af65a5b3db49be254d84601788385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4f91ac33e4c6c5dcb052c5e3b9445386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a707c98e2ee7de401ecfadc977f03387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd1dc5cc2c1ce6ebc690abe054f59a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace3d1bffac7f69628c08cf36acdd7b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe44d97991d1761e3cd21dcbdcfc972390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc58f1b76483ec76dfadafa154261d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96243669bd2732d0750a6119b6963a95392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1e0602522d6fd56d35742c94b970e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4bf3691c08989b50c81664bdb48b5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97c56ca2618833293ef297e78ecf1a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51439af846bc01bef1cfee76d749a674396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9091b235a87d1710dc3b21c5533b7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7da2bc08475364d0c45bf5d37f84a2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689afb9aec176706c0c2af56ca92eb3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b53a2d6505b6db5a7e77fbd6282da7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5f9765985c70b6088aacb7afb1b0b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34daa1cc3b2f469a57886c3ebf32cee9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afecf57d7121e9cd6f2fac151042df08403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76501c6dc8dc27f06cddfd3e5e20fe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb8b7831bb544d5f7352e20575954f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c4929c69ee44514e377bdb578c073406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ad64d4165f05c6fd3e240214ad859407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bb0f51bf3ae6e971779c67ded778e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce058eaceda4de056f09d16f138e7e98409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6d97224b1e5f45a442e7102b7dff8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6951f9659d3ad386fa964fbc8b3211411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4032caa169525ce565028a8255de001412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647b91806d88dbfe3686e1eef3f7860413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033499b51f7a10eec033788a7bcac49414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00dfde85f54116a83bf3d9879bd263c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50b4b23502ad6d86a75c52ac343c90416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35e178bd5347773a5f8f54db3f2ce7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d22e82d84c8daed56fddeedca5cdb3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cda7734eb641b7c72a8e047d895c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fffb131a7c241b18afa86f1e6e16fe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e276c6d7aecc9ba27295e16d0d5cffb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a9ad569ee3293379cad6b0c5ed7cc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f94b1594f346cc01de616e9c269d6c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9fcb4a6681cd0a8dedab8c4f55330424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba8d3968f395863f59d40874a0c454425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830628eb02fb95bdb377c9f8005b7d14426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb815ae17ec615d25128bd9a4228fdd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd282a72bb454218bfeb0daac9d7d568428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925e18d77535604dd5e5a94a242b047429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252155b046b3a4da7a20ba66e65f58dc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a11936795a99f35f708fe572d852fb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46a430f78007fe5855541dd4f1af8f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca784e271ccb7e24a68117abd4f5b5fe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a9b35ff72c8aee96debc5fb02013c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8b1d1ebf2c9fb5621e789340a8e10435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce621c703637f7fcdcaebe7d9824ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8958a431fa0c251e697fe4373a2f5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46bc7c43f51acf408319d777bdaa90438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28c0aaba2a8645187ccf2f4e168076439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d329f898563add3fce703727dbe8f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4de849ad895be8d5ccee3d0650b26441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25de3e6eaafb902ddbef43667dab34442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cdccf9655690cb290302471d70730443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b97f0598ad52ceccd10c55d02b878444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373210874bc8b7e4356e8facf87d7d54445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86778ab1d9777c2462da239f584dcec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed87552afbafaba45ccbec43438ad5b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222d04830fb607454ea18c63aba76a6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599a61496b81cc6094a6564101d2962449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1496a7092a4385771c20e4745fce7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7762f66ce6d2e1f53a976d2de5df8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d089e0825eba0662e7cfd9212e9f4f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d3f0188571d3ddfb98045e796ad3f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd155988a8838beeee765409be860832454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b862828924835fc0322c73a353f5e41455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d644c6f79bb90868a814111f9eaae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b2fc169efb1755f9a8b789e89d027457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9e20ebae91b8143723d24b429979f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43976f4355a841d0146ec9e8620a6af459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658794e29ff8ffff4a7ebf2b7cab593460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903364abebb28b77134d5228e0a95144461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd17d30281892cf65b11986033b1aa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab6c82961661d3051ba23159777f44463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce5e6655373699f26009c5b485813a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd4645366f4e136a835c7baa1faef8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f32fc73cd94b21da7783df66d753d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43190b424af9844cefed3d20f4924f02467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791027e28ee396c5eef0076cfe7556c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323f35d716db8b60b91570e70445553469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84aead68b9b524042c2623b7ceaf3a9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09172f564061e1f7970de32694b255471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013b2e3bfa4fbae50a7ae2110df5ed1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f03650278aab3265710b203a82cc5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668269b2ef2b375a739c199c1b949b1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b20e05c4cc085f86d97aedac0716e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc93b03f89626cc64972b8225ecd2b9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ec4360109afa53561c7adf53f69c1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b36d070eb96cae1ba1a61557732d6a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304cf1bc0997f079a1174b65402e21c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a8411133cd3d3324be7c96b736f17480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b500de9bd5e1e74282276c0a952a2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb08a7bd21b88230448442c5a2280a7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cff699cc78b3fadb0f3786b1aa153483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49a35f1480a0785c5140af127db695484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed47b7c2f04cb8965f37acd0d20531485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2f247966c27a9215ccf1d48b852a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af58ad0b0048d449ca6a8635a56454e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed21b42ffcdb2f93fced2f73fda2e27488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9c44672c308e95b43e8d9b6788137489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9915a4e15f66a040bc7b83dfcf1a37490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd78d71829f4bca62024fff0fbfe7a6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ca46c7c9041ec08f4646aa2e464aa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cae72db2fe59f4a54e6fcb01db6f9d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac5b15fb8999e4da77750b6d1bdabc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb38eed9b38394fb5c7db43eddcc3e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c396572ec99caf210fcc14991af54496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec244f9a9c9fbea78d18be3890c780497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b30ee15ea31957f7dee60d7826b429498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80e2b75f203f0b19626fc30469e7dc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b9e18bba002c5eb81623ec4eec80f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0d7b92799b6c81cfb99da15bafaea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a6af92b0df04088c9058ad725018c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897ca3bb7548ea5c146e9712191cf3f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e9f10e33138e2110615f049418edd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d53d312dd225d575f6cc7ca28944f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426423dcde6464344629c5652c74d237506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ecd391c46598ff48f4ceb81bffa8b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f83d0c48679ee0f6fe52d5115604e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47ed5250e5dafac2620532ca281792509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f80190ef6fe4d51e5574b8220f42c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a193c88dbe17e6e142de0cb8aa2053511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6790262d1be094c37a6e0f63f7fd9a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e39bc462de62435f2722127a4414e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c75baf6503b1c515a2b40334ef3fb7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331f1cdccfcc25f936d49d7671f06df515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213802fba43ee37e2417dd3817ff3934516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3860b2678705117bd1da8dc83e3d9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3ec49dc0c5fc4b3dbeb1fd3016f14518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a381e0876afe1497346f3093b91a22a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4bf727c847f6d578bcce274052a6b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83714c7e14ad206118cfdea2ab71f308521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af32393d4c791e4bd4bed4450151e1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873ed28420cdf66e1c8a1855685fac3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32ac6d521ea68e675068b66ab5b812524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3005be030dce25ee7d121b9a4a662a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95747b62932da438e5aeed20b17940c2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536719a3146769dd921b104eb8a5c080527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984300b30fea71c5d6a44e79ae1aa22528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c4c35acd09c55bdca7a64bc16277f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad0dbc93ccb12ec1bb2ac3deb99517530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cb14fe999517eb6ff9c4e17c1bfbb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daad2eaae8884e5974844b22b3a6919532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27125cf101ace093e66cba17f1249bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080b29d0f91df2d3ba4e3c064406b58534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f254dae28fcc75ee99ebdd5a856435535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655573a60b773b860d438420cd6b426c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b136bea5e45e6c2c8c8dbb8dd3c62537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79409cd3901bd92636bf87a0723811bb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b81749897bb6401ed7c1b35bc7db2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f96a2e3a519a1af53538e54e675e9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4b5aa286a8ea709b11bc13a8f18c7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcfad23bbd01b975c2022dff210f6f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de22a8d772b6635e0c6c6c95ea1afc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2419f85f6f0c72802c54aab48c7bd5b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f17964dd6936724cc661e515949071545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c634aa4c2ad8d3e11b2a9f1de8d9c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1ebb28a1c630e60a3eb3a47adf3fe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71083eac9d4a419e15db4bedce52da74548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf149efc4dfcd8b5a436569999789188549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f830061ff6d648f1baabe58950a5e8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af6b058bb1fd47b4d5ab454cb21ff9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19fa9fb4fbd5a1a80828d0acf546ab552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cf4c1430bbff6686fc6c1460a704d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb18e72355a08fd292c0ae5f4644ad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6c6e195429e3ae23aa6f79ab6d0a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cc1f629741304fb7c3bbd6150c0b2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61205f02c75adfa45bab18b6c526aac2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77948fb4cc8605f2907e35d65527a7b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f7d6cd651740eeeb6d74b85f7a06b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4edc9a65737fa9ead0302561370afb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df37276a5d52649c36bd04e00f39ac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fcf3160fe40d4530ad207e35d6f83562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c13b7cbc0023c0216ac1b058f4689563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e8642dcf88344beb9b235669e4019564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b883962d5ef4c286fe7cc5fd4228b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491d3808aabd91b1f8e0d272b453740566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355ab3b928cb1a0c9bf3f05871b8f2b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d197cbeab87d26213d027ce5cf3817568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab427d670f2fd327a0a334886f2ec35569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d43a28dc050eb720bdaf3cbbc135a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5482eca585b717cfd8db67809ad5af571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1434065289e30da4400e06e358adac572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefc9b12c451b526b3e1ed587af409a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e926a625e30e4d9c4ec0aeb6128f63574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73307befb9f8bd2ae8a9fd2711cb63f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a636ff6c98306cf61e0b4d2da8c66576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fd37b373c56108259f660d0857b11577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46697287d99b432bbc247df723b0b3b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c1d389b7f98e7bbb0651f395d7c8e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880064c0e2ed1ba4e8f8f8323cf6333580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd86f16caea4929bb73d7778ed357bc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666dcffddeaec0a52e24967c4f8dfa88582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f9236158a33b9278fae46db8bac13583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747bf29e44b57d90e69becad440f1b7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3fbec2e4454af57b35d4367269bc6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0135fa300771378adf5e51ee068aef6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8d02e39d28fe9f7fe329c9b7f655c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9761dfeca40e3681d68cc4975c61587588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2eda46ca50036d4ee43750888ccb0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd5932fddc38c741ea265107bc0afc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3c169d081709974795141b0b98a4c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36bbdb39e66698b18599c5009a789d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b439eba097bdbe9a2892e616cab0ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80518ec19624f4986e433841fdf7e61594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8125fcb8c1f3028beacb8e098984f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c55c5d26b8e60b1d8f3ed937580b95596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1643ef02a7aac4c56e953dc552866597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3170f82983f46137718f1ec188b49b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94264bec229bbeeab1ee5fba8f038270599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4e242f6e63c3376d97e711a4e453d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab9c6ff55f361c59c96b9b50c484f9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433a53033b5c466b7a95df2b206685e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4978bd59861ed1f99515af471c7c921603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fe5012297a4d2ce4069fe596df14c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f1279eb8e1e2d0e3c5efc375750c4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629b050aa9d33565b14bec047647f83606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975499c59759232cc473930090a2433607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a1b009ed6989e13b65ad90a773578608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24926864a3f949f4e62be94861bda42609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14f3b87a93bfce24526f8ddeb5527a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035338a823ef2031e7af8364325d4da611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c7f8a6019737cef724dc01341af50612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2debdcd4201ca233ae277817ecf714613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bb1049e14f635d54013edc5f5d51b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d76d6d8459ca812538cfeb2c572ef4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ae8baad8ae6833ad86bd8aa45569d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7b66197ffe238b0c92e6851d9bbc9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6ee123e7012d34936551db23cc45f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83d7c4c24e20bf7fbaaaa1a62d7fe5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ba838861452a8ccaa801fca8e3e6f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6464ec1f80a368d1b5c5659cfb87a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12179dc23224212d96159ff7e186790622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5b85dfeccbddf5c980e8098086fd7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85391021d2ee3916de12d2d431d606a6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb16555f64cd3f80e90a5d6c4d5a690625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4191695a4e70a673bb1c119c72d3e6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d0eb64a17915151f0e8519e44292d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce97fc4e23b6546e01d65e8564a4fe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d68d5aeb716b070488ac33372bb971629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf85793be4baaf7df4f03043b7dd604630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ecaa26949863cb21e7b45e9850442631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fcf7988d6eebafb55bf9e7cde225c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a104a4e016c0967dad30d6adb2f41f3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027e960f1c9f09a0089fd3e80be96db634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd403337dd80d1b4e04b2ff381656a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ab288adf4e62689933cd11335b079636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680b34661e6343d44befef62035a204637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964984b74d5fef093225dd67af6e5b8c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a84eaea104a3a9d335050be90bb05c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012be105ee719f2ad297a9955f5dc71640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a06328ebe833c0d4d120b6869b2ad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108a0d1aae3b0f1d761198b5907bfb8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58972d6d8b3aa97519fec6a254355b05643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d61df34d99cd02eac61685dbaa485644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d6d673855177da23bcfe16b023388645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76a8b5ce065134fda6735154937579646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030688c2dded4b4e518e7f3975c6ee76647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca0f719efa828c6b9015684128020c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418527c7e855b0d3ea12d9ac390fd27649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8038a4d746e41e1485853e7e5d75a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f5ca046e9f899abe98af7f06c5272651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370faa212de004a45fa1337b67b11856652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa860f8edbc9f74519048238ae0fbad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9ef504209913bc2666486d753790f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562c12e9f3aad2be5a63a19452668c8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3eba7b8a7833484a3cf3dc7e037a5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2e5790dc63c81ae8138b0d4f77527657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0367ec21dac37246e305d8bde5c14e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7435243bde35a93df74617c6c25802a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585be4a4105df97f1f274053138548ea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b835d588123cea7774ee8d26c25d2e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151aa7cef6904aa777a96ee234a813c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b89d86f027b530a2fdda69c6d7e3f5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d3cdd211ce041252cd00483b3e7d5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d5504c9687096d2db1a8e2734e109665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16d0458030942978ce33c553cf55dd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef5322153b628fc53f8bb92e295739667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5b90df90ab297a240c4949e4dfa64668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ab419418c13ec8b018aa587a976b5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76069ff221d139be28757eea06250ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c4323dbd3e7db75b8fd0b0262accb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed840e90464b729739ff258f2b75534672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a93c956c777cb4a5fc9aad63d0c57673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb84b29bb33bb117f30a79dd9762cc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02283cc658d44944fd5c2d803d93bd82675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174589c5d9545a0adb24316e67e8144c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a6d7b8b981a4746dc7da89c4ba978677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d4f1e576342108c398dcb34eafa0f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656baaece667d1abd1e9afe77a1663b0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86047223337a97f63f7e97bec4148a3c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90fd02ed35bfe6d259d5de32c45968681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634307b8caa4f5c4660928018de8cc93682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ef7d9a43317b3c59989479dd7088d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633a203219d33b6c0e1daf4dfa30d56684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba985bc0319e0dc932a7be76fe14bcbf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705de4de33ecdbffd88e45a4d7147dc9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa9af2ac07a357efea2cb398ceeffd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd57b26adca91da2e196115376a2f02688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4286dd9858b690e9507609d0adb716689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f3cecbfbeb6001fcb5e5b8697f1cd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ed920c28e9af7849c3f910de75eb4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c0c9eb5020c870e5e2d0a097c99ec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0beeb85493f38955f815f2e54f7dba9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130d001b92df98c63cfd184e2508f8a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d318b5c472af79f866684ed4de03688695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678ce5442fcc0a2f4ef7296a290c28f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435445050eeb470eddda0ddb1aebe2a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0729a8eaf2edaf5425a866f5367a3a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efd89429d34fed8d37d804ff7cd8d1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3804d8f4268f4a1f19498ffefffe9f9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e93153928991d326d684e899a4e1a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40e2f34ebb5e214898baacafc33e75702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3066c39ad5c5e2fa64fe210a63bbd9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c171437f5114dfb727e5c5816de30704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38350167c2cdd520170f6da797a15e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2747372f9ac0d883f38ab8d0711289706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e528cbb2f91f0701dd6b285fa6bd52707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd20717b2b6d62ae3f87487503afe3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472af11779e4e484157141710c3acee0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c655818c02d1603a71e0f091bdd80ed710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7d4218578b128901e0e866c116f53711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab07b1a561a864d61795bbab189a02712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c7d3736daa0ad1516d00616e5a876713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523380efe3dde983ccb4d0eee38c84f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c801a57b9e1eb51ff01409235fa17d1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5566763b251781f1bf08be020e13f9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86487e2fd76719bc4361d98e1176909717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5761b23687b68306590324160e282718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29babd9e8e7c381ca30441bdba73c6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52f61ac8aefc4cb78128cc04d510af720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6faa34e793eecd04038e5288af59a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b8edf2682d2a77be5c10df7e05f26722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613882a9515f579688293bc51918670723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29e9a00e347bbd8b74e106eabd07c6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67bc07c9a055c6d8048a23407bfb9c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04d5f57702c19d363b81103072ba58726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa8ea7087fe8e775f789ab64edd750727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7540b264ce062456b51cb5f7585fbf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ce5efee7333cf7d31041fa9c0b544729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db741ea7fed04c1926287ad8d38953730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433cbe3364fb541b76dd52b903455fb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cb0dcead4fe4087fe33334b8c75f4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0419f1e4925fe116ddb27976eb0c5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476bc19809d05f2f5a4792ae7433512734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e8728740b664a26d26a45115a54e8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93590f8f3b374c9c3e272f7032c450d2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14ae39665959a52e220d6ccc545422737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdf1bfacde66cc98616c629387664c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7908f667577757e7d2088972d26c5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf8cd20bd2efc948f5286280961620740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c20dae40328ca5c361840eb02720de741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25436887c2949c94366be4fcc75b7617742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473b399f01e56b1efc1a21c2da0f27a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb505c367c4f1cb8d6a820cd7334487744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41834487cb029e416ddf8e1b968df10c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421f6e1ccfd219f49c40d78feddfaad746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ddc4709b3358d2df45daad6e8c86e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22729c5b148d7ea76faa4cfc5f6ff09d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425fba45b2b8e76c9cdd065ad3a3647749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469239b2a91f323fa205c87654cc13a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91748c1a0a7bf2996e7f78a4ad30790751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ca91fdd7f32b76e731de555ce38fd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac71becf98173258d183c40856b3ad753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce70d557858d51ae38ed52b50b06a2c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58198021a372cb176f3ef07b81b03fbd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54998ebb47d2ece0419ef7e4793df5b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ad1a6d75433dfaea3111f503b271f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafa208f6157a8f50c64372d2a0de195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82372be8772aff3d47244b50cf08dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3021d02b79b8249ab239d632cee73eb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5751bdf2b0ec8656bdf6f014ba9f418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8f0d79a7d352e64d13198bcbd284c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3642fda60df227277c51b7528e10e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31eb87f6439af065e15ddbd8386b45511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b7c625792750e5f58e456948d931d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3abb2535dda793c26da1b59a6dd26913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33edc0325d1a62ecc15b7672f220a314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbec9a2e81274e64de50d775c1581ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ded6d4196babdebb63f369bb79f11816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ced887aa4e9a105a909f47e37a93f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d588fe016623b8c7f303b19ec09a7918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177690a04aa979d46d75fb04d6ca1ade19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c46bf0d7e26a330c8333af937027820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547c970d3f042d0205ee14caa69c66721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3f49350628211bd37d9a7be61588b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f5395556f640aba58c267ae2bbb5e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e2606f1ac545f54dc1147b0fd0fe624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904fdefc210694c98dd7b97f71dc78025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ce85d36666ea2d77dfa63a9b50f7826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdd6aa130a966a0ea3a7f7c0c0f55727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e60538fb2965653422640694cf69e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2a532ea5152d70decb026f4d8d8f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c885798184ef418d41e92aba6fac27d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be47415076eb43ec5056e49e67b2eb431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf96e7da3c973b469617615facf42232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882782f564316185d35452fff90f7b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c558b850a381ec8c4e86a2191f865634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a4d70000c8dc8f3a6e4a35f36c61f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71dfc2c8fa2025e62449ec95b0e456936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1b993992cc09382eba9d9a81ead4a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781545284edbd953dfc0c473b5bcefa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f8eb9859fbff9d0bdfd461cdaa8b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e6199578c66efb18435cdd01356f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3c421837d297479bd0916b0ea441d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101b028a0759965d416bed8284b806242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b2bdcdb5f4ec22fc6484e08d45d5f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88b11d0a740d7a7d542e42acd4bc5944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7da0b324919345e8305625ba23392e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1270dc4baa2c05706c324637f4f9f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d8bc88a08258de3d12d9b5f99727c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54e3beca818c42aa682b4c8061ca6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57080796121a20cc9be9607e486d8b0249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2676a2b70121ffed5c715054e3fb78650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e28f6475d3a5587184c4af971b05151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6eceb3d375bfac474c30c9d9ace3552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd924255ddeb16ab68a12404bf99bbc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963ac070a755bffd43db00a27e6c8a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08afa35e371cea9977eb42d128b681555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bd141703d17828d971485bf8e249756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c067f2386a7c7d4a0dbaba42efe8557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1f45859ec3e27880e0e26da0b6c8058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768206c86eceee9febe46298256aab459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5089c58fc32641e91c60bdf3be4466460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8156b3f8bd1bd858c5252dfcf0c3a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d52742a4f3808ccea5ae38d17b5c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a443999970372b5f22a0853e83fb663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b58dc3f34d4675a22c24f3534b03764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b9de255ea00bb3751255b2391365c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b502f55c09414460ff8ad9d707ff2766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98454d88ecc8f07f8871b3df4534e8c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def32984a0d099dde7a017301adc0cf368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373076eedc58274c576eb1d01b01010569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0517541d10bdc5ea34439522811aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42485525e167466cfeb0c74973bd1fdf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1aa65bead2fd1e44ee6f4798da40b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738877f434723555a25868369f768c6f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d3447829cea2dbf0b4e1dc9e4dd7d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914db3834a0a772f58a501404b80fae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117e4916f196483b5692e7f73925fa676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03a051ee70d82f669ed1aa70127bd977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237e565502d6319204d7d2d7ee2342178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca7ef3c7cc0b7dbaa695bfa3e1782679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbac1d8cf14719ee5f3b553ff156ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb80c5fcafdbf48b064dedb5e5007881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29414dc3c11276f201ff2bf1962a9e8e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf56f4e763fefdeae7ed71598d1594f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c7434535b4e44a7ed14ec494b8b8984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8715c8ec8c22f908b2969ea93e34ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f98fbeef3b4900a8e83cf6da224d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cec37fce68183d69eeb2134d6b3ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d0a52880e8bf432fc54ea1d84f00788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ceffc69135c5dda96b2f56e07fc7589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbd2d3fa73c6518598978db9e9410990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91e33e50a233339fb32118fd9acf6a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13ec895da25c19eb29c5179262eae492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c7bc2532fa1053bd5f2ebb2dee28493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816923c929801079a0e6c611308cdb3294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a4d0df578ea91528e82357cf4b70695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f1ee5b84a93a7d4e15ff43a9224cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430efa6e5081b3be757b2c5cb9f881f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca9f3a9e04f3fb41542b0a1acb62fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99300104acdac74658f51bc9da6f98599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a508245d3c96f8359ce0154b648d4f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08be3d532da58c00bffd4b2581d4dbe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f17e7b4af65970247e9a47deed244102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ea6382bcf6f2e61d5982b50a528c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4216f6aed58b7bc8a41d0e1c883dfe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79c6302e7f945a1fa351fc79b43317105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281998ec89266694fa038891b92decba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f017aba91a2270cb4b6dbc4fef48900107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fbe0dcdafc886314e7abc39583807108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043f051738fd80af0ed8aa834ca207b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279e5a8fb437dce522dcd6d88c84824110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1784f539a82ea21b4e41f2a010e851111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b935d6802416e08227939e73feebf8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0422ae5669c18aa701f8573e4b171113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36476f15992eae551eb8099be93cfe6f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d693d44c075b1975537c9ae268e92f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799e7e0555985702dce4da7b66df737116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819aa64331f18fbe07588e28107eb8f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf36f7cce2b8e26c2babfb0e5f25c0d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260e3a4c827688016c158096f6da9b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896f96e0cd6fd5d1b9247a083961710120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde938fac22a54c7603f42878659a4eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1f8b0d7df481c6d5ceb7a38c4f56b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446b50b556850abe42e1fe612af8187123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e9098b8af3858d90c1bd1cc13151d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d09450610c62a8769a983caeb75de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8868e0cf26195adfe17614c4dd2bd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ba018b01f7b9b356160810d4b487e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01485afaf08d05d3c2b522276cc113c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c77964c6069927692fb3cb65309b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8724fee9e336057aca7d15bfa6b6511130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db3003cb2ebf4639367c6a9f55e6c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a65b76e98821f9b4521226591ea37132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a34bf979b9a4f3a057a7c85d94714133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5611a4e2b96990ca146f4e8f665a09134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0262aa8db2c9c92a712f93891f5c0a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43643653fa01f1594f30a41fdc4d1bc1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d8c7c732e880a68c892e33e6905aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fcdcee1c1b2229c64596b7e9006fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c4cfaebf73bc15a8592045259cd72139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11c26872189dcfc5c810b8f013efd5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e3cc4cf0e6005807b82a24886b5ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54673b4c3a9928efaf541c95061151d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b9750f303499f10d8461de368941f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83ce43576127647e23958522ebc656144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc953ee3eb2bfca5dc579e780f42e77145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ceeda0f1758cd1c69b7361c5b0e18a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc387b62455ab0b5e60219d30bc0aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc1633b0e3254d3107193e417e396f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330c9e43509b1e26efffde43810331b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0a41039d0124ecce8e18487473470150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a385a4e6b101f626035c53f2cf3b4f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cb2ce96192535c540a07cd7167fba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03260b2f88347c82a4a3beed39424b98153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb6e622a183fad901599bf020b7386154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf752862fbe21dcdcdfbe61bca37931155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d7ea4a488baf500d7d8634affbe81156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb55f3ec00d33fd56bfa8b71104094157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432724daa73da06b1ec632b74b48bcd9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac8296df8eadb594f131acf8b447bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b095c0cd90cd0791e7f672d9d05cb92160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc377513f099cb98703238fd8cb22f9e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6643785479db21d36a7a801a53344b5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b6b9f42969896585dd7ded5876a67163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b51ae1b7916dce8d50bc1f029ad3f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cec910dce4b1e8f36705fa2994ccc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a37b6dd8a1d62c2bc11fd8d36b7b10166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5c8f17e60c7038d505057485481b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c89db41971dc9ab6d69f05ed52836168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6f042bcfbbca72573f98a8b10f203169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b3afac13de384cd3a90ea69128773170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6dd9795af8a17dc3e196fafc47113171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4a28f86eb6a94de89afbf4e158ad4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1def5e3c38994b24b59f729ddc544173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c767f512323c003a5455d6c3a1b78e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b39eee7a0d061ebf21525772b0868f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09789ece387ce6ea33e5cd83ffced4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc111f01c274148d2d3418d9cfa3e19b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83395fa8a148925dec98fc686a30f45f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9c6bbb73090c79562e1e1b97f8866179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c862996dea7359e9757016fc7d531180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cf3904e9109284e1a87840ae16493181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37b7571d542932ce46f90d5b395fb5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410faf8a2524d8b0ee520c5dfd3418e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da7176cc67cb15f9f302021cac2d6a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5eac1c3827360dcb69c55d598e1344185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4eeadff8f2e5da7132d766b5c0ee8d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cf58a5c5b15d9d1efe38cb65fcafa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba72f1af77b5f97cb1552207808cae4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefd2ab037d507d1ed16fb901fcb30b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630f1dd8db19fb8318aba76a893202d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9f5fea75b302a7fad8656bd6705a8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446777bb865458edb8188d820b69758c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e188c7f3824903eb37b2fe41ed409d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904dd7ecbc66ffb3f72d370bbc4eb653194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7add4fef01bb6cb392d3e8d80d7d8c1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21018fb4a2ae33036b91000e5347341196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d185d4e313e629609eae05e7b6165197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21860bf91436ff8357e4e967640b1fdc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb31186e768be63e7c6de1bf23dbb10199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f14e9d2fd72611fa8196d479b17b58200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f449b302ee03ffa6f89df64b7dce2e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610a5d9cdf924d7c887008b903fab02202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953d971641a6f1bb0fe898c637a23e2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84abaa789204e7492291af1f366a425204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848168a16ba084eb42f27368b79dda07205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12846d83b91d52d9291d9b193a3d9573206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d041c8f357e14620a8c15a6276929207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a09c25d6429e364ba699b6096ee3d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca55708975856a4ec660a62b2602325209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee9243a53d2b392d7836c5a012f8e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbccff5493d4dd8c2bfa3d58c8ea46a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e302333b0c2916dbdaa34af3dfeba49212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9c8489a3ec1a21e82647bb10e42b7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ee72802ccee72fd5e6b40f5c6a799214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bd01092f183ef93e5dad3bb9ce18d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75362a4b2071a8b2737b7d3dd85d333d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b408f3901e7b91e09c0f829a5c2a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff624f6bfe7cd5c2608bef33dfb189c2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e838f60ba396c9fb883c7dc43553ed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297aa013948bc789dd46639a85820fe7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44c90a2ce7d2dbd4114749608abd45221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4c34759f2692df65f455de28fe055222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3146728584af887a3bc77fb1fee3d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d97cb9cbc78bbc8d642e0e414d8c9f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804c85bbf15d276dfbf333a6290e54c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d38bf89d4d618294a3f092f5de0f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccfa6be5be531c5a368172240f7c7a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2109cd03123773253201394c4f82d9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd49bdb8126fbc3d1d7e7487c8a33b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8160974f1bd4b2173480cf9e189e73230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b2da91769892594f6a9637382310a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9014d1cf828b7553923f4f9e07f310232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f40d7a38cb37e2ec58909f6f6a13cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f287dcc4b3a3529e857fcc9808ddfa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af6f171a8bf09a54e31da40bf89042235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5f67669b3f62670ccfd3b50631f6d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76afb5ac7a20d03d799f50bf24b290237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcd8d850d6d334af1ef9a7b1019b46238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f324d6cf5eb3f4281f0f31acfec4cd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35c8287a69ca344fa19537a7f23520240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0046912353a02fe090139ce0e779f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54795982e709a8cf19217a1889beaba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27218609f690518212e7fe5e8f06dd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328895869aeece70986031b27176b27a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e229f8cd0ffbd295251d1334317ea4d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7d4fe270cece3185194200ed13add246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936344b5fffdbee98ab2231ad6729fc8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d438a38d7d9c0d84396430635a43b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2440a38cb12e528761c6d654f44cfd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07198b550e34a3595aba1ecc31b01ea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254db1ed159164c78eb834b25b7b60b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cb64c7c1192172e629fd3a763e4c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8487099b6dedc641bc98c57fde7f9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb434469da4c19d23b912a90fcd251254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953cdef02179cf9e854a1998730fdc2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e09f89cc50ade72d860e708dd7c392256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf3a59454173bc82874d38fd57e6f4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f412638de0e5bf138360213b4ad11b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f8434448ea92f0d3e860d698507dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b56c8ec7e4814d1406cdf9a5ca8266260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bc873c45525daae0dfc211ec7469e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdb255c2c64bf79273407ee73071d5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab597c987590e55c22d07269fd204eea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e17fe33d7f953e14f8b801a07c3c8b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c53609be6870732bf2c37940efd5c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0db166dc1ccd9c8c24e7787ac2cfe6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94b3d0be4a883f51049362f2d39668267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68239acc76b8d90f6b699b8c83645e1b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7a05ddb645b57d3675f9a2e9acde5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21190b7ff41cba40938461764f9a6cc9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd2b7a2ed0dab405db9e6ee2dd463c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ce6dea4c730335550d96a82299cec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480663337b5edca32011c463e19425c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cbc173c034f470b4ec3fe827df35c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bc1cbb15a3e0d9493add17d70ff36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ba44c337af0c5285cf53562598e63276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc9e0bf89fe5548672d15a9093db3b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3839e54628474843541b0683066bf58278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b18c2d3686c6d2724bc5dd576996c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d368ade6b9b9998f892e3806751343280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe74ec09aae563855916e7f77a774e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905c7b65f54d92c14454dfcd2739b61282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e485ad4c4adeb60c7a76edac0e5af283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b27916061cc2bbf0047d17fb43c78284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706c34b1a98113d5052244ca2be5f32285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8b476d98fc197bb081ed8ad121fcf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83623cf80163d00e9b54a20fbcc6f686287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cdd1b6ab1f866b6e475f3027424f4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fd3753a8396353ea26b4de5657056289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8b54c1e3330ec643238914bddc406290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159746e95f8507f03a19bd64eb123799291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf10e96ae4541e73e013f153b49a03292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5956f58413811be6f247d7fa41055d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4fdcf3aeeebeccf9062d3e4d07542294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d90fe93d3a6665531f74c072ffb72295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c51dc26a2f9a5e09b90badc5d951e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cf7cc08f30bd74f72108a03609f2b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdedc7e962675562fc08f57767759d9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbe485ea6935e534900c1e55945996299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80179e43d55bba869638c020342db19b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea41fae1f653b500225ce496d98e3f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffb2fb0a356f138d67c0f257d87ad1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6271d5d735fd143e59d151188c3f490303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56cd29c1bf2eb87aee5879e8211b40304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf63e649a75d10b81e04c6ce7839a18305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef9fe01c9682e9300d7550983b170e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7691603667dd803b34fd108520ce58307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10dae5788ff907dc192d17e4125be8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866eec50abbb892246d9835e1d4cfac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b65f137dbae407b09bc65b726fe8b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1aec01580a92880252e0941f2f56f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28eae7aa56eca4cb62d81b81ffa936312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cf65d226875b2b07e76eabbfbedf4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be790b8cdd9cf2268478e3534f7f7b76314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfd3db4fce70584a572367442d5f85315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625d7c6878b27ae97fe12a13f293977316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124cb80e08ceb03e9be210b4edf64a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075baa3a575c4080b8ad75eddf640fe5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e761f003bf26cc78d679cb7a78397ab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e803678e4ca5ed4c67b2af09427d90320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd184eb4be19cd84e1416f931e38a83b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c49ad178c84b9de87a899c01e18c3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29326378cea5de4535642570fc2118323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e915c8892c565dbaf6cd8786aac3c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb376bd781984f24d618ded4d39778d9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958b006fdc6e864bfe968691180ec60326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a90ccff4087465172f3bf875260aa7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17ac3bce85db76b2e19d1b0fbf62e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba081390413d767a4b96594488f7d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270ee7860adde9099842d8d92774257330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46867706cadc33e1427fbbe12fc38d1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40e65d986dee55aadc985a32a2652e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349e8d106690384e5adec07a97adffd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fac2cf6153ee95aaa6738f5b2ccf2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b8fd1446a4bacefcbc10e41caeb9d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1449a7ee68cb0e87c3776c3164e12336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27016c414442265c89d20ddbd77fab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4225c233628ce9bb6d77cae7f717c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0faa632f941571c88dd826824b333339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68015f5463c2db6b3c34b426cde6c1d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d8bc8b9e8a81f34e25a88ea6c712c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9b945c2d58f265b9b2410dc2ee281342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39fda1794d584af81801374a898e2b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44932c662b93fc7b1cc9771ca35584bf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e84319675c61dc15ef678e05a9331345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504176805bc5f17661f64ce2fa3a7c2a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445be267ae5dd1dbd0ce221a514fcb0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbb690fa2bf12c65faca86712ddadc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceea5a65321dfab392fa6621e3a3832349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b5a832c646e8bb1d9495c9d155cbb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05dfe17cc4762bb05946e3bd32d2412351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3cfa6063b8df4211707445c266b7f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197f9d28d4ec506c03a821a76c0bd08353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd439ad1613908267babcdebd5241dfb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936ae3dec05f84dc27aeb7d5d53aefa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04392b12a08d105f63f75fa0dd5a9d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26809ec8aa20eb7bb37fb32aa4e04ec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bc678c8e618863f889c7ac6b13cac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95371805e0599279e36158e28db12f87359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9016fbe26f00b57237dbd98797867b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985cd987906fc242525647dbd9624bd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4e58d5210095c827132c409b7c642362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429395caa693493caeb93c49137fe9ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ae4b7463236e35acfde33c56f6d47364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56172dab3be212708eac5b73768b4dba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b01396de787d7f3eb70642c47f2b5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08382fb3ef192d4fe94428d8b16a5d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b465d5393caa6392c24e18d57e9ba8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844188497e0cd9835199fc08e73e13f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9f0cb2b93ff26d119cc65d5504b72370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66db8dda7a64242da5ffae1225194d5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded296a0ea4bca7152bc69ecf4da383372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea689b817721e30305d7ac0b74465c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72949c140fe707735a57de3d880e7258374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d10a73ecc20d60ebcfa4057e46529375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775dcce100b9aa3d0c27cc5c15bcf191376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb7fd1bd20bf53968bf7f5ebaec87c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1532b7a5842bf6b074b2c5c77172b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ba5f16c73b0a074239febfbcff981379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97467ce462fb8fe5803496f1a674629c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2987bd0c8611ca9dac014b86fca6da381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece589c703a84063556558ca95122b2b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae80921fe5da2a625128a6e863bc54383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239ecf8772704a730dcbf60a18457c6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e76c1914157bfc902072666909f791385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db89e98a7c3b0772e7c50d3e70fab8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade1c3c37927a841fd111d957f6c6b5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486039faf64479afc608cb7c4e28063388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682ad85e0701c946db8666b463b628d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2ccfa979b2860be7af9e7e4474cc3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9599d000e7293258254e7fe5d95af85391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548dd3f8d74b26a8963dc03600870165392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1236d949364955db7a29ad2855047a3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640249bfe98b1850a4d9137d967d959e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd202e36179550c0e910b1df75ed6acd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5271ab2b4491ba5183f45149bae9d35396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a63cbba23c637de9eb73b03f5f0bf7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcca3128bbc3ba43fbe7b7b2a122836398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378f7d24463c6e8d1e127ec504b18b9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6f503399a376e89f520653b34ca50400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6981ef86054ad816b68bbf707c32873401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e0f805b0880b18abdae7a62a461a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e04f08749254fad8abe05f8f959c3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c085f6ea438241f40e7ffb9c496b5c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d35f976c0732050af3ad59ccf0c4b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f021fba31359d9fbc63ffc3368b60406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6974d73ec96b5ca8fe6b93c56ba7b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc62610535f442066f104db3f2dc850408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a74c728b61dcbad3508387dd5c750d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac00ce6c447e7d897b410b60c52c7ba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44875b2669e18b8f8d9cfe8baafccbae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42af363dea114131b912640f36d0fb0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1640f286a8b767773d6edfa908b0f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e95a499dd1d9ecbd99e19d61804bc0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f63b6f5650940ddfdf55d60053f8c7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e2de4a8dcf7fec0e81f6ae617eacf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969aa579756366aa6e5d80dc30af087d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6a60169abe749a5f0f596a2d5ba25418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad73b17dbc357d64f3726b49f54bed7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6efb755d29f4ed764d46308c1ed348420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f181d47b16d46e7255093b0228092e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa08edb6d0e26f43bf42a685687bbdb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8923760690f7faef42002cbf2ae77ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67c9d544825dc5fce152f89be2753f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904e7a230da246222f173bc593e8231425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b18a2355acd165f623d9051e945b80426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6448170d3f28af955252e101e75a76427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6dc4a417b55c35d925734fdcdda6c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48f95b2370163dee10452b9c45db9d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe760fd11c8d44f86aea326beeb5b303430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea2336c3160e8430f5a03ce0032b7f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9db94472cb0aa1a99c9357ab73b60c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9229f44461b552e4fffd72ed224d0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bad2d88fefa993a99628ce3baab54434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5396e80628ff7aba5d778f026c5631435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c567e02a877f4e92e1595c8ac967dc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6bf446fd259554121870a462036cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1844f1c9c10bf09121b82657a3c4e77438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e443bb5a8562de1275c6ddf06d46db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e24f976cf9c9d4f48bc0dd97cfd7c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91bba854185dd29bc34b46ee5f9fda441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56e9602c0ca304ea75f30c7fa42fc3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f04552d2562a9a4d4177812b3d6394443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4b5595d164b36ba15cf66e4957830444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc6bdaaf2ee48399aa1f004061636f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d2cfc53f7760d0af2d9d1b681fb65446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bfeb607a48ba4a49e217e532456b4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c618f140f1c3a2527e71ecb4754794e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d72d97eeaeb57ea0cf40ed8d2044a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3772c6f9f7e1ab87e8ba562646197450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5ac3c17eceee1e0a47ba13f8eae47451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce4f118c7d33bd569d5ca720feba45452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad77b4caaacf2ce4512dd75b10aad2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80266ada6e2b03c0c0fa9c38aacff298454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b9a8c92db4b3ae879e3631f952803455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4441d4ac358b7042e141eb55739b5c3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60107772d8c8b91b86f3e958464755457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bc3417739f70aad928dfb3f5a0a0d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a17f7dc71774a5b39efc48e3dd0ab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c538a1c4a1461d45b1ec1d4047cf8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab2fa96c8a6ec15082cbaca16751bd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535ab40f48627ab1a2b3336dac7361c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a7c064762475c1a22f820ea6b9557463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa50425d0b5190cc2e3db1f1a74dcbe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c9cfbaa8e38bff6f2986597263e33465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc74831362103a65d8ab184b944d3f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07035770e588437c382f34919a400a79467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06283ff8da4b425d144c957c83d9a294468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c4886afe6f4b3ea1154e0217aa798469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9dc69d19d385726bc5360b14bef9a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88713fb0b3565d76fcacd58d44d74d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900015ffb4803bc3c5824ec4c4836fa9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632a6caf966f3c243641b7a460c5480473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cb5f7abed427a269e3d257ef98b3a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83028a69739bfb462fd8780a9a15e9a1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef82148879f61894e3cbead1dedbf9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf8602a06bf62c2156445f9e6368eb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397464c76190c57ca8425eecbd760e29478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10837bbf0af5ecd232fdf7bb96a5dcb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49171182996285cf75217de333f5a938480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94cf5bbf4aa3c2fcd6c5dd770cb888481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fda1f60084af6fe38de734e9031b0e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fa724f60d3900b88c8c3531c9d8c3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928668bb9c229bd9d795a48972f905d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e53fb273b32d62b47a2b83f5881763485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c249fdeaa58e9385b1a1ab457832c19486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1881148094dbf9c79b1a8ba255bccd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98328c95772f66d296d2b945e4909faa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1858113a62dd4d192d43bfcfa81ca3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cf85f459521cbcc179702b9ab33d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee842c0cae5689cc142ea784833e146a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bb59c19f1c275c519b6b46d9f295d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f048b4169ff27806dc086bbaa2daf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3005747c8278c8c20be0c0d695617494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a13c37bd1fd194bb0d5103c72be2a8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbecf69d2ae419e5dc458ea0edabb9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3137c97a9d201e08ab9060ec67a7a7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1636aa37d59d32037bf95d8c9c958ef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e33a8ec616bb4cf512d9255085b30499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44481aed0a71299a9c176d8e7a934640500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584578a377dc71dd93a2eead686d781b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add883ada0c5d77eb1c7198720fb0d90502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c00f80ba0f3e6852b9791268d2fda8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c86212f1ee2ab880f8583053cee94504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24a0fd3f2ed896b283d6ac60871e9a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298724a8dddad7d1273a2007a32cd84506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35de3955626b514fed2cf7cbf3fc4e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c310f73496877402b715b01d2b20404508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad559f2c6900edcf9465e57b91464f0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0362fa97649fca772b6d43a48e1024c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bf8fee18d9b3da5f0616efe29f52b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24127779e631d88306ee070cedf45cf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4c1dfb1033de4daaf87ee46cf98fd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ee5dfc77c41ad8146928dbf7adf25514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eceef279cd6ef661a25880b31bd29c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadad5010fa159116fe31e2b0608fa1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c39f78ad321ced559bc26972d667b2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae49e5b06168cf17ae6e3b0ee565ac2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75c7d4f60281798be640cff73d65ca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1de2005b0d100d4f27d3c6868a4cb1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2565f074f9407e10a3163393f5431f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f6b95c28f82292d66c142b679838c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c729922f750350df076b6403ce9052523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c249c85ebefc8e85356e514629756eb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15696c6d008b8b389a5eeca2a1703e1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e52450fbe3d01169316bb40fd43ad7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02f9e9a3a234bce2061b492bbc639c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f97822160ca1d2260057cf98d41cf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84df7a5bd57d636fc1100e9b9e78785529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f2acd295e64e0ec540fe3b189dd1a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f59dd5c59429cc566241cb9e162a8c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319863ba41b8b29ff2293fb24380d6f8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e36c41b540d6dce8f90548ef0c0d7a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936406889ddd4a4db5842a9537094073534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e67acffb55a48811d96edbd40ccfd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985dfc4518ed2756b1b537ba9f9ca8d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e18b593230c35a38b606bba21f5fd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d9125ed786e78d7a51eb89b4fc235538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab53aa10353d0fc15d3d46da0614cc6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715878924f244c92fe13063816102c0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6d4504e7b3ae08909ff42993cc7b4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa1bb60b465630491f0a81ee5031c4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee8888b1d71618eb3c28056c3501ec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5465b2e3eed7ff9bde0a000f1615f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666301c5430fb7118d6803f9d4c7bd2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99037c17a630f761e4dd8d80bbeba80d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca65ccba9ed81ce9dc0dd0549aec12d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d57ccf038f4385be53a8b4e4cbb905548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f624c37401dde1f12305d97af0ed1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a86810ac765ad9abe92616d93d7e0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d89a6bb57c662a5d684657d3ce9aa9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76746460de98eade883b49ff1f67e0b5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef801eca289fcac47586a5b39ee94e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7df9bb1d2887744945a65823337d4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d723d437817bdf92262e379ebb98ecf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbad8c8da847918620640c3b7ebec1f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5cca3d517a6971146615b6e4b32a1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb935794dec0fa225039dc561b974c8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a769459391edad491be6e505bf94126559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de9f134e2862d0996d4f0b0021eac7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0eb2f536cb15085e5047351661d9a8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398fa35c2e13d0500680b34f7bb0750562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0d5044a46bb4fec03f3bd6e2c7392563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c144bb616251f52355bcb83f0eefa1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69796be45028301caf21c9980027f0b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6a3f1e7dd6170fc1bd0da5971fbbd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a70b447798ffbb4bcd1f08058b1be567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591628665a61c66041b803f15749e6e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb8bb6d42178391694ecc0cf5088df569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0aecffe4d9d1cef4125b74eacd027570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5195c6e15743b5f7c261304bd3a68b4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465fc02aea3772b670661f14f523ba2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26c02bf1ebedec22a671034635c3b3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a0a53645cb77c16beedd7156b26b4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4755a026d9ee183cc19ea6ed31ce3ca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e7da178a04ca8ca4f6bf71a1f2174576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc9e3bb868bd97a27dc4ed6dcf6d02577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec501f7c832ffb709e1bd67c26137fc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748887367a7fe0be4f73deff14a919f0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c4e178d8562284259e04a618bfbe2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82020248af6b50ccee148691ab3978581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55194f9b4978bf36dbe6d9c949b6bd86582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e409391bf7e3065dc33b37f935ee76583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f709563b6f88ceffa83507fff6d1f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409d6ea827a120d82e33de6ff274b64585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbb58a0092b3266f9be4ffa11a0540586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a5b0d4233451e6d974664c5146044587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d66984497321c9f052786d3ef8f61588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cafe7ee42732c28e011dcb59824901589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c539c54865fe9cefb64355b7535e7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01f7377a405068ce2f924df7f70790591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d85c5dfa227afff5b1489134963d2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f6a54d12f4a4d486e4e07f037b7d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91405dceb852cbec4594f4081d4c40e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567968cf06b7b081fab128b8c4cf5ed5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f3c5ba399fe30a842a39ecdd8a92f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788801fd7ec1f2e119c67c96fa56dad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f3cd7d38dd8de9730d4e60fe93a62598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b68f9c7512c4a07847d8d3fb7f049599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09d8a57feca2275b8c50960b98a722600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721e9a347dc86753d75ea704bff4dbc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4005ff8c0948939e2a20e5b8a9af52b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7fb16e14020fb7c2b1a4776b88329603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136f529370105d158077ac74c516e37604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b0ffbaea809dc5d4286655ec3698a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fdfb0608119650f98a776b1cd5731606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368b154991362322742adc6be15c998607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cf802624f9145584fc81cf0b0f2a4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66ce32768d3a124489da0b70a187c5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e98eaa0017371f9254fad06e13073610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b241dac3c639f4f978e5694cb65ad9f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec663e88e163a2f37862f6c1ff09b6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6cb4ba9e641378aafafe7cb5b6dff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b185b9588d945071beae23906bb8d4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec6e9ac32b4df7b03498df5565efc4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0f3c56756873c5b6eba7c9118922c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302b8a1b4967a07d56214ef5d85fb97617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc11d51cf2eb222d818c5f586396c6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ea4bdcb67b3749cd4ed6f5c6e97df619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b0f7a660dddd284aa4ea83c74fd38620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c604859a7d00124b40f734000c154621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e331e1e559e52494078edbcdc976bc3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa46ef5b5134a429396e1c91c588f26623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12f805259b5e1dacaf85d4bab524c5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080acef2355577be9b7be600c4a51c15625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972947fba4bbb9cefac882abb8c75b5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5aa96d327310b61da9bebeaf9ac18f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc797b11dd9a6385d8338381e8c708628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a020727344718e6a89fe9e62b6887629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af24118757942a53d4351e7da646ac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3796747cd85141bc54608d73da408631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27980a24d82ef5d8fd9b370d4215bbec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82522aaa65f36fe5dd7d5fddcc88aa17633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beebdd16a3febb59a2de5495a93fc75634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dccac3c3682cc2f4865a6b12381df9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d21390dee06840e290f4290110e1f9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98689aafc6fed0c045cf198d97f05147637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5cc1b102b4e38618313036ae4ab23638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7de1dde5cc0241de07702c43d9be0f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab73e26752c872d8161d5d6dba4e1d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a0a04ae0a3673cf11649bae454d7d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47826050431306deed43fe83ae59b1d9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ec6bcc47b8f93976df3bd90e2d2dc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90bcdf65f065d9a5bbb458e7aab676644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bbe76b95fa3431af519824db7bc5a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471b93226355beebb88bde2f97e1fd9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67c55dde289c50a49cf30c2cfd8e6c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31230cb5fe0ae71992d9f88e106a9d1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620242a17ea1ca3a45da810d8f6e5bf4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cb9ec659fd8ec23764096b23ec14a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75440af3e3115111fd2d4f0b73a8ec651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb5f2577f7a7c6b2ffe39ea1cff41f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b78d56d46b82e1e301cc81a11e7338653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8fa50b4396c338240d35bb11712f5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58eed849472e76e651e2c04c8b267c9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d066f4c66252e95db662c1b0f6eaada656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2768f498e6dc7d1552e4846af441ec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d87b056cc644758a710ebd7301aa50658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fb5807b8b90e2e50ca6c9edd8b0e2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaae93511b720a3ffbf9f047264c935660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1042952ebe38dde414853a344485a8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4485ca230b25a8b3b53559e565812662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed97736b8dcc6cfaf733b3861799c61663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce937e6a1ade85b114aa95cbfa072d55664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645c7f66db7c5f2155cdb1ba05349e7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084c41eb0b2916f0a408e66a464f7a7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f7db0531c1e8e41634cc9097b9518667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567b64bb7dfd11bbf005f81b9c97cb8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae124528a29c4892815066ea02e924669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a658fa17038a3f38c5001f213ef99ae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6ea322a27f443371829521a446208671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867c87dfe4d1001b04692c21de9cfcd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6007ebc763db48929bf52ff6c82046673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86268f59aec0bf44bff90c37206db3c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27148b6d8f6476393bc1f4c20b1626c0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fc7a91be5ebe8f9bb8f3f39ad49d1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2db241f0179ae2bd0a57f64e33408677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf92e2f129d2f50bb5fbe963f8cc4de678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0695688f01b54319b36a0cf54e9f3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03a40959d1e750c0e41000d5f5d139680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4821706de35c018a8427ae09d35f3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215bf7a9eaf50aee339672be69a3318682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb0701e26972630a40fef4545d3b59683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d5a49e9d14ebfc8589e7a461d001e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318e33a0f8bf8954e15b3331122912a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202fb56823cb3eb8d42193ffe3f7a0b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee41045167817f2927c98047725b25687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d4908185d015973a3475b2587bc8e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf195919882fbcfc88246115b7f176689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214cb9e7544376013ff22264cf5081c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ec323ca58dd38affb7c69ac62c223691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f2d9fc5a1e7716a4e9149c7e349d2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26d6cdc2f9e1517bfd8751399c79d6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980e9a31237146aba065194877d53dd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385d9cb081483667bedcd60ff489828695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b01b464cfb35c969024bae5d1cc75d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177be51ad6c52f664ad4e926aeb6cd0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7fe3f02ac443f19aa2c781d134fb0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f92ea3ed045795161737eab3376ee4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe10f3303b2a0b58fc3aac33b86decb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab013cb131654e5893f6a2857341be1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a71252cf4f9dea97aa29ff6339929e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af54c53b726de914ab7496760bc9371703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a75446181a9d68529b77ce63d8765e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc21c103c4be4fbb98546b6e81d45d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636e46ce5f97f7db1d838ae86f8517e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922cca7a0598a2878078ca2786a6553707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfc107620aa9bcb67d9b7124b7e7be708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17d8c52ef538e44a32763f63a96932709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8aa5c7f96293c5228c8cfff59ceb98710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62babee56238965a5631aa207546be2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a08cacc27c08af10a94629ac414171712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcefdb369cfacfe12bd38e1863d59b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9507e450a35de98ad78066e181541714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e89f12dbddf166037c20fdba732c4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af40d31bd3a325b784e4900101d117b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65640551850bd0d64e9d8098d6d4188717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0406088c1869c3a895ec1592d869b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca14fa61ed3ae6a270fc0110e1d7253719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea2bffa7918e003029cb21c22b544d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41ac04e5cb246872960470b9cc6917721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c007821ebd34ee11c4bbc66e85169722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eca29b4dd99500a96039c8d6d5174d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac620f62c784ee2d7be79619a8219c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f391c5746938a8d663df0a7af441b18725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df74d345a8d3d60883395ccd688371d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f729f7f1b70cdfdf48083af4d6866727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44812a61e0139f952d3c0acb6525694728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c6288b1cfb47a368519b8477529cf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadebf86b5f8ca4c1f484c081331992730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7c1273aa4d9ddcbdde14ccf178e81731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1b8c1dec14f50d818368bd67bee07732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee51e0a05eeb87ea7ba8a74931cd5a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f951ebdc0db292ee918b76443e04ae0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd2d0bd835d03b8285d9f44c96d6b3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdabb3332e7bf8197beb67d79b02f1d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08d60d7770f9abd3676e21b93b92c2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf8c8c3ed2fd7fcef1d649b3074dc3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f78356bba199bd7c4d212c5c8499b1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8a63964055adf045be53d1af8d0a5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231b7a83c219be06e9bd6b6c12d3589741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302d06ba20eb3266bb655062d0dee60742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca54ccda0f118d60d652d8193fbd497743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a7adf84af3501ff6575665be3127b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b043352d19de337594bde97e3335a34745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf91a23be6197a2b330d9b6bced9ebe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cc4f279458ccb83f90015b584e97d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aae71b2b76cc7a9f26e2aad98eaf4b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a05185de744b2de1247b41b86648c4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373e000a7d037a283fd5b70a42f7895750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ca3b6751f3ed898c595d3df2a2226751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3c28e569154292a7bf16d7c4a0b3d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8b90d4cb27a6f606fa271d8c88c15753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>