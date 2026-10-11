--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49afb30ee05d8818ea3b415553593a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b89c2623f4270fb6cd78a4a39b1f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7b4910664a9cc685f122358947d7f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c69f74d48775df21f6f3b1c23bd604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8fddda90e24709871a1a6667f3d355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d1776c82ce50035fb104704925f8d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e4691cc85c3b6b19a3ed8b68785c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502c52c75d48a222026d3403c6b466f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae6196db3931b9c4b9f3abb302faf29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556468f72ded24430e022ef9f3aa81f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd13f3390ad3a986dea78072e5e2ab311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedf697d95b218e1de28a2f1149ba8512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e938ee172942ef7cee3e594e4448013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dac5b40450f4f42c2b7c0123a55fee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bfe2cff204a92f15842929e9811c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107306bce58314bbce18c085502d16c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f5d670e4964efe5f58ec9eebb300517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833484cceedcfa7f3b7244e2ea3d31f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439d70979a9675ef0735e40e849104219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce376c7af516885b00b440c37a85e98a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe9f865e84c7a428a4407c8a170bd721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95729769481915ae19109adbfbeea2322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ff5974bc17ce198b848d78c5a4cf123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3e62335517ad2d04bf4f669663e0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82877d4d5287cc3a450862a64de1fd925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a99097b827da8a6e612a0e8b642c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d573c38c023f50658fc7331e827e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645f3d5f43849618c8ac759172a81b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee0ddb996ae9a2feff922bbfc0ac1a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed086fcf3023db35bfc57783810de64e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fb5ad2475fd44654e768fd0b1aeab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bd1da8f456d1dd45f6493b7b3475532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8b395a0eecdbcece68b770442726f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3b3763f613ba0068f1e61ebde41fa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b8a110c0e1d4df2d4c7e893024ba735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1abbacd9befe67c6260630aa9334a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31afbd6e4e8a167fcaace37211ba7ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700ded0572cb39a0bb05188187fdd1938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5c458c047ce6434833dcffd4dae8b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a2f7429c32e10cec70d6824baf7cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d2fdf04f02960455d8715277fb9a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4968138cefbd38c842852fb5b4f71a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500343e79ce0491ea4f818ab4050fe643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd635c09d9b3210412861594a6218044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac49bcb09266fc96d439d404bc2cde845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b72a9bff8aaf38b2cc06ad28ad563646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0efa15f7e70c01af0b64263c0ceb4347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4ef243395746b6c4bb9f2236050d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886de568371fb4ae2792022acb37b0b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595486ea29cf2841be3c6e81ffc90c5050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b90c9c6c8deeb7890dc33657596b051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1766303a63200c0e5fe00c64bf3312a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082d1e3fc307a48da26e7360c2d44ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8531aef609d68f583cd511a2fadf9a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3b5ad4239b38d7e2a7086573c736455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c14abd0232fe8d865435e1ac3842e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1328f4d6ded61d6aede45653031dbd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8eb7e84d13dceb46578c3f13d4670158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3457eb8802bb9cfb4a916b689385c5c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8840cf0eb4b8c9788119522912cbfc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e83dd1de19ab62c47286a80e5201161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de5e6b10abf2100ae77a355ec1829d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d43115d924cacaff78f47956df170f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275a25715d73ef9049df5647dfec0a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116587af23863cb132cbdac0566c45ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d8de0758aaa0c957eddb2b4a8a76c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d94fa7fbb4c16858d9596b1c67273d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1585b789bbddd62f5f9da5eb89f920f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6d94743bf7047e0f1612c604d6d7869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b21d772af1901f75f6ca7e4a5df22d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e4f0207ae02adbede8d8aa8459a2a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc62224a954e07e1e8e34f9da7e7e3372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6caf3de7df12b9160dc8890515cfd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db43de4035b59b872731052b4161f9174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e214623725bfaa4daff4137031fddf375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7cd069d1e6d625f9532ae3edf771c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d675b5e68125b1d8ddd2a0524904877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211cbbc8e5d6c2f15a0fc559962217078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f41c9bafbb1aea53eb298e1c0fba679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f249574ded2ff67a3ce576ec89ed880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08233665e7d5626b22b56bfb7c2b9e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb27d2d650e158aea47cf09bd6bbb6782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25659c51adf189cf4d98e3680926fd0983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ece5a90fde01870bcd5a60ca48be6a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910cc7cb81c83966f67231a88ace5db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5129c087bb90b5194276ed663da730686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6215826e43200ba46dfb43d5efbd9c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552789568abbd739f46bcf9eac4010988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbe255eede924a5b6a6652cfe6febb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80383d8e374ffa63b40696b7b882c1db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587fa902d577a5067e1571b4e36b8c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae127ba6c1e08e8acb7206fc35932392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b893592df15d4387bdd268f1b062193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca92ae937593218eb012254e1d1371494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30a361ce57d1f3651d58a81b97f89c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d44ed029622ed569c590249deb021f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a61e37d35fa0b5fd590af5a49d0ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93556c06bd9ab9a4f6ae85f8901871b398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f162c02f1f4ef8a8cc80c72ff0b1b1099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddeded26cc209d7f1c8740165f03b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47e7743be74f49ec53b676e9c9dc12101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f06311e79c2e536cf98ca1ea022203102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4feeb86c4da9e5003aa4694cb471ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a31e6db77218e39322c4ae107f07b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292d17f0a9cd63b38987f1a95b437f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf69d9699dc4df30a688ec0540482f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf074b5076b1dcf21a0372ed8e54680107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce448fa8d74f5516d9976ecfca957f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91d59fad638edd214395357ab44c49109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5f4ee0509c4451b1eb05055b08754110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc9cce60082597e3e86a2c7f01c422111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66248d49d78a06dad2a853d85201f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a8d0404dd96fa2969d956173166e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35135e47b08103e4829f03041bb245fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4e7fb6eacc441e535b96a78282b36115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffacebd311bdc8d71938be5b524ab7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46b0d29464667ee896bd6b862360f0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdcdf73b18cac1f301c6123198cb7a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aaa8ddb34c5a82f5f244236a7db2fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53eef9c38a563cce7a6bf7a7448c03120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51110806ff5864a48b03c1753877b591121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ae870793435ec4888abc1774c309b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039d37ccffc18ae3d3b26b6d6f428a3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220589a9deb995f6dcec4aac54dd0dba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda76d61177c68ca67429225eed1e2b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d4f48b12b24e02e14c9e13cd58903126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d9edb7382e5eeb765f7a7720e375a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6ecd6554887e62ec6115584534f81128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37d546cddfec8c5bb452f4ff7000ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bda99cf1923dad79ad0835690c9797130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893b820c205b6361e4f8106870b0bb5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b490e153e7f8f6c51ac30e61c56777c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7497c1eae07300b002b6a118d54c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d0bda048d9a9aca75d62a1b1618c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b90761a1535d8b42e582f6a4032bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab8a577423ac0eed787f599d961dec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece13d887a3a8d1e830f0563e96be2e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136338ee08172863c97daf881727fb8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed42a9c89146838ece30af3ac8d9f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d68caf6074e8d3148a87840bae50d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff3c44c7685c44f991e660d986c86c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cf9d3acc5193a572fc1ccbafaeda5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24699437677766c201d3b53df2cd9033143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385eba59f0f8a7c0fc3aff816f4a24e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011de453c949415443cfbb03f471a0a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7281a5a70e65974bfe7707b3ffcdcf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a91962bc1a1f41a92da48c5d7ca45147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9c70f0d66f5fa2bf0e3365c22e448148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e849c9a30a4410de36015a3d9d684149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c08c21653730335b2a3f514de6d08150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809b45b68c7c7b6929891baca0dc77f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6084e6b83f33ba95ad31bf82d576e53152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89980cf86c0ec1eb94e22dce4b3d1cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d0515562f1f1a196240020874d1ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f05ec88ec4f89512a48d8729d11931155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf9df049ca9c3b7049e9cc00016453156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e2f6a4ba625abef46b0dc6d74cdc3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889ff53736c5fc46fa2e9f1c6ded724158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d9c59c1ec75d9a0802ebe416a699d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8b8a32f42141c32754a42851a2229160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f6018805018e0cbbf2894cdb1c2c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d3311aa8aa8bac4197ec1c78a9efc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bd3543a394d3bf1e38c9731242c2d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff36f6c3a02c15754c3c17add95585e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad05c46f615fddcd8ff60778dd8c87165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81893597bd3fc142dc2c4df91aabfd81166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009ad81f0d76ff6c4f36ef89ab07b63167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966fab51d198eaa018f7f7341ef4135168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a1e2bc5a352b3b0b36bbbb8d04d39169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796119bb9705354760adf9f8b51e647170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e41bf9ee8917a3cf293126d67bad50171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf16301f4afcde05387117c9b9ab97d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58e3d8b6d95eae770affb9f1ed63c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b0ef23450e1e39b507a21b85b8c1b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fd11ee4eea9ce5edfd126e4bd74c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfc411eb4dd739ecd8b3bb2757dfad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24978e5da6e7351a83056b816bdf3b18177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02570dc57999f1bfbb8289d94b097adb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140f6733b211660254602021ed39288179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b3915e6ddec655a44404a8ff006b5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1a57dd5955d482ce05428ccc67a37181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e879f0afea7ce2f84408b6986220577182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665f456009890111fbb58a6cc15187f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d61c09d3adfedaf479bb05fa5eda6a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cae0271446421fcf6315eefeebd24185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9a680df8b1acf5f772e23d8bb86f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247ff21760d0180c73562d6afc0f006187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d31a896613270e86e58905760a03d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef0dfb4c637ebf7ee84a31f51a11ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7110fd6032d9ab10936e00271293e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90e961a1bbfb94d1267ed72f6f1e03191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ff65499056f28ba72d705982bc4c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0c162c690761ca674fc45da7a7ea2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856983b4ea3078275d8bf05cc36f4ebe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e24ad2a3dfabe2d7263832eee3ca5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2b4ebbf69b606de82f908e26183af196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0403af2f92e46ceffccd22d7547156197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fc12c052a2e251bcf1f88b3e89f64198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61793003abeb1d4725a86ebd452ea6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfb37f4dce5cd0a83ab9842c6ed31d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d5765c81f9333d383c00d1a217141201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6db7c530dbfbcda533f862c857f021202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af19606132f3b4c0aa5e1c03c6bdc0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c727edd3d25c6e779ddbe3bc8dce4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76fcdfe8eecb6e711ae36f5164db9e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf74ce7eadf2a3b7c6fad8cc76469c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d07bcc09107a9574000b2816683dd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7d8fb554ad7f08e4b2de7a2c1d12c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf794f7aa642e2d2d072262b179908209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a102f6ffcddb432330d610cb82a22a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147acaaed2dc613a2ea54106c45b0e6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ece1eb293a9d469d5e30f4c882ff5d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f75999d9324b8cee5386dfff53b964213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c961c1e00c8ddd346c98c0897c23887214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c301c9e39777a420cfae90d963146b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b063fdfbab8fe8a4dc8e78ae25fc3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f161e8ca9eec88f0d4de4e6fef1994217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31020b4cca7eb9401a325b6f263ddaca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a23f284d1bb5bcd06049d95254ab40219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f7e87a00d7bfd75588ca0765cd589220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2ab08d44f4d8db30857a7efb658a4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd4a6b44df355ba7491e2ba780c55b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8ff3309e0c894cc582853e3fea516223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99de295c2c6701da1d8b5b41f7a796224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42a2ae0e079aa25312447ff864fdfd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b83f77ea4b2f17c65cebac578b636d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe033ff41974ee61fa48c087aa26da5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6bbe19430ac19272826fea60b4d6e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ad82e18504a87580f60527fe2d2f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc8a4fb810a4604876b9b638ca22b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c54f98f4cd2936d2dc18cfde771e9c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87274f019e27b5fd58364adb7fef6a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1233b33b5fff4230abc4f396839088233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076b2b2c43f680ddff7d05e144b192b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34986a3e2d1e96f82af7b62a7d6d2c6b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c00b5c57799e456fb5531109b7d293236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab14399e120f437be1f63ebfa8bd3fa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fbeb6518cecd1326077ceef3ee043238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828654364b3e65d69d616512a4f8f2c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c38bde0dfc16aa58c03b287549920b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde6f8d18b21108461812e648e07337241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbf12fb249638baeb8636df4b275b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb1b796e1ce9606e43d7272233ec6b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59196a8e6d5f01fd136d1dfb33a8b296244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cab540fc5a634e1a88d19c421d1884245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae29735ed344c5992e085dc4b6cfb56246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5107a070169790388df12f3f2e6463247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19980d0e5ec058b1b056700cae6ca4df248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a5f967e141086368b6883fa99bc4e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f0ad6ef332fa828e4ee2fecdeeb13250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb9f1e483dd5c123ee51ff51374258251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966bc676a9e877924a85cf88d79af9a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a65ff6bc0e5ed8cab2416f154e909253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e68f764ea0c5f0345d013294a7b62254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7ec8d5cbc2ff9a7918a38adfad851255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6a06bbbd08d74b551d46912a4563b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041d7fd192b40e74d5f8292840c2b78257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f24199d6e0b49a6ee37196d13811e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ba5d32497c35870435cb8d2aaf769259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8a2f04c8a01238939f9fbbb2ed7aa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113a555704e1c744491473be14e8406261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198582d278e1187087b242cf6cbb857262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0d7046a773eaec0e5363e8a45cc08263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6059cc43adf0f5c2ebd0623086a136c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d023a940b017d34e96fe9ad48d69b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84391aedd215ba2a623224506f1b80bb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc3735bef71eeb273547cbc836f4e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a334574ec1b3147f9be55afab12f461268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a32f280ae4431a70fa04c8bd18c684269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d129c34a43f82227ed5420fd66e33270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12189b6081cfc75b4a9e1109d3c2e88f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b07b7174bd99101afd8d752045cd7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3167a2ce81a187a78e506cd79fda7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2471dfa254960eaf30421b01bf931f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5f07ee6ec987f21dc5c525e5be705275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e11a322b5fa3f2b1fd16677b53667276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e268de28b06a60e76db321a9f0be88277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e20c4b3ba5f50bdeb2d522b3f7ada278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c1b0b3468620232eecf4f2285473c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a51f0d24fe4d0dd5ba0a8b63385b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b01ad3d27081eb7c00d3080d5bfb53281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181a1cef0e89dd903883edc0ff67c51282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787812d4186cfb7d3370961c0291afb5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabeb10247b847256ec9c9b78fdbdd3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc848f6aacd2799580314a265251b9b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8ed641ecce6c939d11de937d0f198286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbb37279358498d921d615c69d5e90287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53076f82132b51bf6cc219c7cba5c2f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4081ccf62ff2e27e591fae84d5c8a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0fb38b6407d1dca5eb8541e27aff2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be268736e40242c4d6993046123f016291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de1e06b51dae3b286fa98c555ec091292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f9b77e5f88b87a7997c2f3674a890293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d16ec5c0b8a90cc2ab12b3bb4c8333294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ea20a32326686d6cffa1f4a0acf5e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d71f078be1d4e1bf0a2260ea96f9a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e65262b7dcc2910b0f6901cf877f96297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3026d7d31f4a401778c4b948996acf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122d487a4ff8f94c81fd397041c65b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb07b926e46c1c413a19f51773f3d2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa02e95fccf0dd9c2aaed767d06b37b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a97042f074cc97c7ad98ce26a9cfd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe924e1c7ee612262415da5cbca93562303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042bf43f3134e81d8d9ea0c199e6c70304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020aa1400cd9d2604f450dfbd46dc97b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4b1c7e38698e11b8f3eeee7fc6864306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178629e879653fbcfb71f1d3d5f26fe8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935d89f78252f2f56033aa55ea8780c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7b2b35713b99c37bde24b2157ea9b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0167d9fdb20d3cc6e0e1361825680310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dead65d181a1c61d845b66fe16dca1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10c1e0e50653f22396523852f752f1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75149dec8ad0886eed4f5e5e3f4696313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4152dd612b9a58a2a4fd826078b9da314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c9a6dcbd3f326816d044308a8a5ed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b4e6e16fecfaaab7cc8f29b02c89e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1036fa3b342efc98e22cd9cc0ad12317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e34415db672091a1edf84d69168119318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4107d34bed16d4630f9c2957c3a3b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f16582c9783d1d872a8d2c3e5e846320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ec1da66665c190e342e44d22ad939321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42e053d277ced5a9d04c06518af149322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7762a4ea195079d03334aa6ec65007323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f5e8e4973c1c35d4f3130c976a919324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0d96cc7386dec92eadadcf45cad4c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738c17cf89b40e6022bdb34e6c8d1cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eec6782a31e33c913479de49305633327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3288c2140fa1a991d92c313bf354e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a858ac2a80bf7e0afd0e28216484f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c721cd81f63b037535457682d8cd200330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98e04bbb30fcfcc0676a76a0da5c22331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1341bb118330c9eb6397132b10b85332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813305ab91557ca6038313cc91842893333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22915f558285a0648bcf885c42c684aa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490176ca449eb9b27f070d0ba5e241a3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103420eca46005bcf623fb5befc971b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b0a3adfd630c283053061c125d3f8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae18e59a699ea0a56228a9ef48f055338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18533aaf998601b156193a7bcaa67cf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82679a1d3448dcc5b0692998601a6f02340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41450512323c789933fa5c2375c17dbf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a353961d3e48892880b94b93cf87f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfada994f9244a4fed0c22d999d1a5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbc60b666e5746530b8cc9e3d38d2a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5ca833a8f19089abb0e85249ac9ac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dae9dd4373d060ddc83a4b5abdb8f3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b395f11e87037a0f8d2c55ef75cefa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b1229a24c636ebe9202f96afb917f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0907d9abc58325a424cb77999e5709349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12708f4f16bb43616f6ca56e8061aa86350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7f424b9f06964cd60a9c3e579f4f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b903e2854c4182fb793d9e008fa59c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83f525d47da690690bd23a6805d9e2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352740bc4f01c6553a691f525e552b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b734950f19ac69a6c04438d10d9b3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffeaba48641700d1c8947f566922c3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fc8b381ea98bbb7927cf5fb4500de357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53039b96d913000b243075696e73aeb7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11384dea8ae66a3c40ebf16e39ac1f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31a259e6fe6cb5d0c228c938f36a03360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647026cd2be8bc1e2b77d0b4644805e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b991d50841d3d45c1a76a964fdb26362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e9c8850869d2f99be5208929aead7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f764b6da01a219dbfa3f45dfd5d2175364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25ab2e7323332405c2074057e4e46c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd2edc072474f3763a2e6e870e2d5e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367a1ca8d8fd0beac203a3b169c972b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59b91204ba2b86217a2e72ae84694d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44005e65072a2faf382c3d52df65af369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93b1d124599147fe2ff4a0b4014220370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfaa33ee90fad5d47f39eb81c04d85c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bb9031bb0726b7f9d8016acd9c1c7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede151defd914604fbed4b722a1c226373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f11436e229522a4e41c74f9f0934a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a313e93bd34947f389c60ea9c6fed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03728d4db28046a3186b75c148846c7f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfd13ec887cb7dfb4244e61f6f3d59377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6fb63573780297e8f0a82f959b563378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c098f028bb39faeb44f7c6abbb8cf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331efdd35ad731549b16f8d4eb7b81cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a14e63bc098b01531b355bbdbd45b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fcf8c92d7da6e8ca6e2e8137fc6cd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ef1f5cdba85f7873939cde68c4b3a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693203f7defa97d0b33d68bce129f98384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c26b7e72a08f487b9c21822f3c699385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e3e508174ee6a339981a5832a0be9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b90268da0d374990f52158fc7bdbc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16260a5ac9a172b66497b9d088f0ed3e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f7e429b761d437344c00a668a731d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76748e2353133e012e524182bde843390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5078cc8ebb49dc0d9f957f7343cb62391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3760b91edd8ed8ed9d3dd11ad486836392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df213dcff8dd57f89cec0216bc02e4bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6763d3cb4cfac56db0e0114acfca8fa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be90e473e558539835eb72255c398f1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325d8e710d63fffb4043a94f5626ff7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ba77927c0aaa4af4f04ea524d7db2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108644ccf2cf95d87013d09b0a7659f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e5aa0a53bda372eb8f9bc5cd7b440399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d631d34d032689e3be4d8e4739845400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac25b449ca4efff4505f61b14492f9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2209bd8485fadc468f90abe476e8d6b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f1076d71ae07873fc0f655b071336403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8c3ff680d783cfa598933200924e2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ff8e6f86efba6a7d32c9a4b4fc21b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea89697c28056db0f3fc996cfba984a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a59e3fb80e22ca9eba932743d7a28c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0498d2754033f14c7892939c440ec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9a2fc67c5ef380f8a5a850f0d15cf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a83794bb67b061bef073b18675129410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e8d106635f600ec51426e2041a57e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462e30cca2d08569db83ed1a7b925ab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524aeb74919459fd37af15c40aaa39f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770acc45ed94d752f547689812bda16414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d88e9a0d82267c74e61185522ce8e6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240c7de3421b403ec82d10005c60696416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00592f803d0308dd15d0a4186966f7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d3350def90fbba29cec09333904de418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29cb238add8fcad4bec7437e109d65419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adab326a57da76b21f646f6dc3816e9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ed68996f1c16d926019dcbf4a8111421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10922a2ec5c1f378bcfd9151144eb6cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb592c7473a9489326b6b5e3212aede9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa4d294af2c6abefa41505c21ee807424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbb75836cca4f34c31f11363433757425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d4792db77e81ebcaba8b01f59cc51426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e888fc85bdc10f705dc214cb4bf6e58427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c47bfd7d95d0c2d37f5238988ddfd5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ecaa213f1c4e1ed01530e5f59e326429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed77ed081a5b47b7d6f48cec455cf35430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24c5caf0e18d9cb95918c8a0fa4da3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d54c0dfbd5282f8f944efa159b04f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae60c7cb482a875bef3f331ac5ef32433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4a0cb22ed818302189498050d9ad9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6f18ac292583de6748e293993fa4d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8086a479c0635366b1effa07f5c0f91436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a1ee4bdc8dad4479266b2ab4081b6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85ffa8c8d50e12d3a8ce802ce2b18b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d150b8e2e07ca79d79a9fbfead10d9d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7ee59722f9cc3c09762d66b2c073a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f07f7309028e6df03ce672e8eafcc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bd1f3287f6b30bc03b9c5d1c868f1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d94250c747248fdf84bf70d29325e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39582de66b0a109f93775556768a4ce7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88918b3454f16b8147ba985efe95351e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf90b0e2cd662363a01af23c02cd69446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047d2b6b2fc4c0f5162a856d4c732a5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599949abd85dc046f6a9c6be0815e93448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd749458ab110f573b323f8344e60da8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b811dce335192ed1a0fc9c70bb367450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4f715a58bcdb75af5ec4583ab7250451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c76375049018a96c56b28a42b966e1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d299b27e2ce75b0c64fd61778ca18c1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8155f26569618bb400d8c33b68aa36454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a491c2c947ac1fbd89f51fdbcf293455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2aad5f133a2878e2b34bfb5f0469c3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98867e812537a87386a70d245757eccf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e3f57aa299aaeddab2b1bc168c275458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fde24a60891ec29cb9467c7ccd353459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89f0e94e892703c6e7f075d1f10166460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2331d005575ffa10cfc558a5eb14d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c9c33a4f9a1922ea44c3199bd11a9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab13409e0b7f20718cfee739068e231463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f01deda6cf24ecd664e82b95c3446464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa88a2ef05b36a68593ec9a110cd3cf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae59b5f01e2e1ed9c346704b3b42f87466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572efb65fb2a42c49ded24eddbcd50ba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ae180e2ffd6a78258374d6838d4d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776340c13ebf83e22f0f957ebb14ed8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe2fef876a0d8c613d32ff69604402470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0309188a87e4e76922dc0b384eb7db471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24892802d22fb68e378c6c9de78422c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4b3981784619f053c81474086f9c7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49536952224040bbff1fe3c2b81ec47474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955d40d563cae12fb286c003e8cc9a7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391462165656661ae833d300ef8f1c7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8b66c4ac2a251cf4cdf6cc0d38836477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55499eee2fcc76117df73d38c415144478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230a3c250c848699be4e090d53de7ab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19c077fe949805640257a44a1534e7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9fc4a1bd700b6b0b7a5dd95756f73481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf744d829efdfb504ff65c97591576b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5c01885380ca8678fab08a9747ceb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17135e034025e3b6508592d92e8538a8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ee81ce5d7bb9b59c022b61f72aa68485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb92fd1ed0009ad4857e4381613984486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04424fd3e42508772c411e34fc523507487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7a0c4ccb24faff7e63844b44d9a05488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d82046e457445c2ac53ff188cfcbc8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da92d625d7bc5e1540630917584b0fa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f6386f197d0ee9edd41207ef5e8b0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2362477cbee1e43a44f8dd0dcb9af13492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f349b8e5069ec26b6b4615ddc60e5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed320c238db536b44bec6cd13878765c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d63cd7f8124523aa88b44bdd06d70495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9f03d5e1f2954644c0ed73d67ac01496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452766f18c6d86f4836fff7f22800a27497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d8c151a8bccf78dc8662b96a14f9b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d242d9e501f92928d5406377007243499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf2eb828c076bcebeb1342fa3bf9d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62357f103451193fba62017f7376fe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ff7ce368e9ad7a5785a1342f1b10e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883841f0d88b0c5a14601cb111c17123503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf7df66aa434ed9c631faa90ea757f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce439c7499fb28b5a477faaf44582e9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2aa66d71e4815d045875a9743f78c0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0909f9ef9b527714f538dabdb2f996d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8f70c181b106d5ce0bbf86b589071508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0bc833c20b2689688fd920c3b4851509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2a7db270dad5ff5c646d7e823a13b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665fee47a01cd0cfff22cbf20e89e9c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fc43d8438d5f80820796181ef21cd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971ce0b0fa7d6e460a3e34b43f254fb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a47b4675e52b491065dc7a632405d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7103eebd3cb090fa2d069f137a5f8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ab3bd1784b8aaf6481b2aac32bcf6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7b04bf7d261e520d5fd71bce56921517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683a56711eb6e2723e73e78e3f64379518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf3ed409b36a8076e634b756d4c26a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04705dafb5b1b78ff8e4cf53c51e5f1f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb97404935376dd9ef8fa8a15107e1a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10964bd57b9f247acb816ded3bd905ee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ef2312c4f58a05d166809c9ad5476523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0eab5ce36723ab9295cd44b87da65e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5d8da6ee7c5e5a24bb7fdcd06b683525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91eedd7cc2699c163141e45e495fc40526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f120d929e788a7d72ea17ee7401928527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19081eea89b398bcc0ac808b60e072528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb368fc32430c35caf3af373c4e2730e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835266aad4057842009f3b0b7c44958e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b32042f83a3ce4d58752ca1e06baba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a7bf225bfccc98b12be396ffe571b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcf144f86a4f1d95472a5753592d72533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d692c97cc668b90e7dea70d205d69534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5f3b91c5cb8ac1242d087ff25b4c1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77dfdaac52916ae0aebd17475e146dc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c738ae961a872918a0472c3ed999495537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c360ff47119c6a29cc99448a562ffcb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f83a946f3daf696e41da95faa7ce0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3eef786ec99fe35d5dc8e2f617189540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877dda44eaa527d8ee0be7b34c79e0f2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8692380411a8017c5e3eccdaef8d3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815db0c8d9468bf8d2760a1caf1988b9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803e12b1ef47194dc15f926a18c4a35544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d66c73588b7e623d5efd169ab9bd4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75348a2bd9a125a06ea338878d822a85546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39cea373c1485c77a85c7bc978f4a5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b957350a08fdba4c92673e2c4e8fb47548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a7aa4b416eb9e3ef12595cc9aa765549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c0b7ef9e6c318bfee065609c41b60550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bf69fc53e6a6e56870b07bffb22b3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf276967a3bfd383af263d80ca3d570552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8f138da8d767d2974916b3ad9da96553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d477f3eb61132b8ac81d196ea2703b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f5c90e6adc4639636a8a10d349784555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e4855eb74d40ba7c166c3dfccc627556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f048de8c03b6f9dccd5a744b3ad8d1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33906f1916d021f332efd2c8dcf3d3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ef87b792f20ee306d2a8acca8e058559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe48642984db36f06a90a63a19d9a23560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234da1486c7a4e3a06142a562aecabb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4eb60020c6aa4ae12a43ac15161325562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788bad998e9f8e0d1c2f7824fe3a4c2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ee215bc7794085b040371bbfa17e4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e32794593480ab19bdccce031088cf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888028f58267ea395ec1f4278c75d84a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f56e27d427a28a2e436b5527fefa0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d1bcfd5c7be58ec9da7c8eecf471c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c8ced081d07f32ae48bb15b1d8a3b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d10322eba57dc2d8dd70330b098e0e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52761ca1addbb477eeabec6bd9243376571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0999d40de9ac2eb301ca4b980022c3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1146eea135956c070988132f8cd724f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e72fafff662df944f81d16a2b8f9c8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda0420b372c34778d2b28112f9e749575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c2e45937b94ae1deb3d6db5b1c939576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c28fdba370a3a3e883905cba5390d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e320fdff916ae11afe527189cbf11f4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fe235647d83a080c0387fee1e5b6c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57e4eae53a6c2ca35bebbf3d3d498d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac066a08aec392dc156ea651f66878581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53733a58c8d1a7c0bec91dbd27da39da582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420637a201e18c82183fad33c614a746583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78af7a02505e4ea147fc94da8d5ba52584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a250cf290838eb90bf6107747c4678585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d5bfcf84030e46a7f6719132b57b6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b80f74a33b972c5135f4df547f812a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fef4e59f455afbc3f74900dd8bc24588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfec316b0b019658f4be88ef86a4b8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277887d369855dd508028062ef21004d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a59b2ade6e03297d4b136057cc5e3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74f0097a06f9b5692b5fb0bd8aa755592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743bb20892f55d073c201f879fb8dba593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba661b919a5e4374be88e55baeb9880594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c815cd049690495da3c85819d892cae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9e31a8bb68f91b9904668a5501024596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d6a80200288e4c7028637c19f6c99597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff4aba727a13aeb06e28712c0589fe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52b971b3f2054575ab698007905d2f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad96f604af37e6138e6d44ff236d24600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08025d7faee1f818be8eca45657c7a1c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff665ed90334902ba720821c715f5a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da2a4c5a257667c4f3e91ce3c01f63603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74acf98cbca7bd8624f6119038e00c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509d09cf2589dee6bc0c9ab1348a294605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7658e4c11d849934f46d434baebf8c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f2faad3ce7eb0189a21651d5c434d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e40e9a4c3040cf4288423974f15ddb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922780eaa0fedafd12893c757b6d6bc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a17402369402bfe1bd5011d78c77c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c793feea7f702229d2a783f75da08611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8e26760e75345d1d8b6cd93d043bd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1d65e46c1f33ecb3692a85d10190e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b966d32ecb420a62bb3ee049f2232614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872967a2e672d27e467aba7bac6a08a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1b716755758f26c748555f3a66166616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08c41ac44ea90d4dcd8e77dc4c6be8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6c6f8502e115b3f87d68bdd1560ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0143dfdebe367c4609434864f4a7f9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7244604d4229d92205b246b16e0880e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c126eee67a2ed241b11b4e2b0cc6d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ebc183470514d2cdbdc062a857fdb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101f430928518aafcd5935011ad89fd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ca002ccb5c820bb5e282809a10fbe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0981c2c6c1d48ff91dab373263a983625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0651ca09379ffad174ad86b0d063b7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640152b259842e9e1986aa4480e666c3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e21e5d1c0814a78da279f42623e310628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d916b7877802c6d1e958dd3f859902629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409dcc8e9013580d81c5b8bb8c58399630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8eeb7c46a41408f71b4809f7acbaf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f81c7d5d5f7f6709143768cb6f559632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e97cc5dfee585e13d1ba91d603804c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39209b31b69235c0110cf1e625e98c90634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf064152b831538715c541cfefbc119635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbef28ed8d2efeea7730faf5ae6be6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d70996d92de16cf41b5f2e472ea18637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74cc3f43c7142bcd39b0bb863aab06638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812eac316f5930a226cab1a9b5488091639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f60abc706196a5e725109e7763556640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3d449ace85cfa12e512fac64d1530641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3baef7e3e3d3743473b4c75243aaf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c657f3e9f4d9d3d56557271c0159d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd709afbfd8762bb97cb73ed4b19594644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812844b09461772c539aa4fedb0e608645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8598396c957a2ee42fd1bc73f3d52f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595aa49319e4de4bd1d04bf4830a17d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516e5b7fdbd6fca79006770f99d994f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60bc54ca72ba42745a2c1c253cdcc4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839e9004d695e51761c7048bf2417f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617fcca203407242681fcc622b19168651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b8fda419135380c56dcf8075e0ff5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3d8a57543d5fb446f3b5e601c057e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603df61e0a7aa2a8300cdd642d2d4755654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c08131dcb7c13cc7734073ffe8138655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27988dd0af796072ab930e1472c453c3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12159900842f0d73484c88e9482c87d0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721181cfdf6448d42b779fcc15eb851658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df5a82d6e32eae83a131bcdb268944659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e619029a9db9001b947d5261a257911660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a859a773b0a84615848239ea29fab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba3b0f128b80e446867a10f174bd4c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10dc3abffdbaafaab211fb52b43f24663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aaa9d10821c770c0d23d767c2f8534664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696dd86d320c61237529ded51fece0fd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d45116efaddf533e173adfb2d309e4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cebff35f6ef7ebfd31af02e60e95c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728299a7ac512694ec572393a2e3f5c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972209ba5140f4e76a1cfb939872ea66669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b07a186a510fffd65d15a7a5ddc75670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c7df987fcb561cfaa62ff4458f58b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132304058b0127d54a10d8feab84ced6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c012dd24078df5d12eadcd4137a6b6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb972a9f8d61aff501dc1352248333d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e88975579a945dd94d28200d8817de675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44db024e2e39296d92a363f38fcb5f8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffca6555383cb26e47cc4ebcdf9b07677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9a51a0b68668fee2d75f3718434cc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43bc6ce53e86a70f4340a5878e28157679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8470962397094be7e5aff48adc71b7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f86fa223c61046a706c0469faea42681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c27b0427b770c5eea46ec48e631afb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7d4c4459e0b24dc90b60a3c84c54f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05a0058908a4a39ea9a1459301c04e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb58b4313ce02e79a3e9cbdc79f0c1e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb714e7f57c58db067651aaa809a2f73686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991362578709cf1b28c97476982dd71c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd541d707d1dc6f220b23adad71489f6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944741c8bac601bf9c3ecafcac29c692689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fc9ab4c21eed4f1b7b6f131853fa9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375120d951716ec610c6b38ae942c32c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbe8e4610ed425f85d573e4b380079692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffc841db2287997cfb5aa84d886023693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b42487a871cbc62e1b86d0e1f90a67694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e417b3706d83a9f995cf8383c1fdcb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d803db9c0be4a04fecd178b4f7b2647696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdca8290e554cdb39b0e8fe9221bae8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6f30d79ea08d07f1cb7b262f678f3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462c9b569be56f6be786ac92bdd9dcf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b24e055b0983ba7146d45d35e8d447700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a51ce62fba44071eb576ef3767b05b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563bca4577455e6505eabe8bdae45d0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3316da0ffe67e4622e60f12dae1b97703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e631e15a2f0a427da0c02c6f8c0d5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d9bfec152051f43d10c6a8e3ce127705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcef2a5952cfddfae9dbf930dd517a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627399db0c3b22967d6baadb08451fb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb069571b5254e833ba24e29f90d15708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cc2f093915c20c34d398edac44314709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff808c5fdbdc9a0245a31e75cd53e8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71cbcab9cf1c26a3a1820acd4ff4ab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211b62b699709e2a3e3788ff7070209712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54d0be3e87c3f472f1f90ef5a6f7f5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f7c5220aa2f8b4904db524ea6a0ef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3e2472ac64c42dd5537d4ec5dbb64715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f58190b815f94a5b7937c4d8af665716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79db7f05ad8bc9259e9a0dd74a4fae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e34ea44fa289332e9480481559e41c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3f6f094115bd77fb42bf79a0fc946719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9c0ecbd8ce88207865fff62d7e062720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210872fefef0f3ea53d0f77eacc016e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f591474fdf3a9e2c9752d5235fd9b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ab9c266c337b868690cd07a4c76f7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af1af9b7343498eb00850d0f3cab87724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f8228b4e7297d0ec92e10e8d83532725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd8503846bd92653b16ec47f27dedb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b820db40f5a1ddc2165ab50e9204a0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8475a439eed1caf933ee72101376f8f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978d239202f5bc31a74263141d7a8fb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fb3b961be932cccb573cc3f114271730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22a865e4c89b6b6dfd1216d1ca9d50731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4002270838f471710be0fb1a4b01b0f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d708693b5f28ace7feaf30d02aacd9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf99e413f42d9ee8b6d885f91a634f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465e4d0dcbefcc57f1b4787bf17b48c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb8b131380393c074cf21c2ca929a8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d809d5c6124df2bb6ef784b28ee81f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717376729ed5ad2d002e93980acd71b5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de0cccf08732937279f499d838b6f6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966db1282edd6115ae565b34c4fe093740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030eb7cb1d9f274cc18ce1c1a10924c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb73cfae261f6b36fbbc1c9fdebf46742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0c4dfc27af34ced290c1b15e22b10743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e72115001bbdadd928130daa6ec7ff744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36601dd92f8ff21d3d28e826f931fc00745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef282a8098137841705f86ac8e08a1c0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d111b81665caeb962d8313282c5efe5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a26d21f6364239c1312d9a82bd31c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637373f97bec815326a33646f4783bdc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f907a41a65b65f57b2c6da1df201925750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada6d5a5fc6bfd9d36211c37d38bf09751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776296dbe5202a1f01bf5d7a387034f7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5e930854044e50148a2d2b39179c0753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6561be105edd4e1c0fde7194c28db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415459b639c32332adb2bfa94dc5c2142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ee74149407205402a63d7554bb6923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb0218361e54b76002a2ae0e72a4dc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c347d05bb5de5d020b96469483adde05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb369c17bb016759cbc2153ee9209e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b890371078110eaa64cde9532fd7f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232b4df40cd077bb9578562b61856ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe217d067b62f16a89d676f530f3e6d49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab42ab396372a38d470489cf6a64d7f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4797e2ec01a5f03b2c74d8d8e68e76b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632c752cc8df9f04ad3e92f829461fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c30c1a8ce18f703eee2ed3ec528b7b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33099c18e21b9757c038a5a39a154d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e097cd3fd37f97f79bb6248fe6b24515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fedb456dc4e2dc6e2d17b24b126c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66ac8fb4b958f98e3f131254ef93a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee661347bca29a3ac8613e079f2b4218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fd817c5c349b6057284867b98e83419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20fbff3f76b47ea9f8f8ec127e677420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b27909046c9156df4ba7da51ed956c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f85c9dfa74bbddaaca37d18c521ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd53fb13186ee067021fcbf2e782e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b1547ce1247dc5602afbe4decb91624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ec5cff4e928a54eeaca565ced9f6225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101e9c60d1acc2d7f3ddb1d4527c7df26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f951285ec09887e5760d996821e0927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626276589d838813a61bf2190b03aee228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7867ec9dfebf567f81cc850e8060a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dc844cd755512f5116a1429d8e4ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90824b7a45b1333097d7de027fbf904f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb5039af506b3ae32855da200336db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8565d43acaece4fddffd9377cc44133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d913140faae7a71773da5d02916e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc0cfab3cb84e0682381d9231d438135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc1e8f8b5d377c9262c7c96b4c824836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d8e0aa6dde504ab65c6efcc99312b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906afd96519e71e5b466e8735e2429e138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153803aacf75bf36b1caa12636b0e8739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18f636d35c2483073a829e3a1d882d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a49f06701018e4ef9fffae17f070b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a6099a4b09bae27cf2c8fef08522542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670a46250dae21ea5e6519cb696081d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d1459cabef138b0071f5bc52ecf6e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f26baa12f4e7b42c81af212a27b9445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f127c0b03cfcd833affdb20a20d1646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da43a11163f175df1c4aeb16ea80c047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb1aafd46a88ad50847db29896efb948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7836fd6ba3a6a4696599c9b04c9d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94094b544646bfddbd9fa072b3a92a8850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178c6bffa2e97cca814d239486084a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf91e0bb09dbb8bcda1d4f852e0651652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d71add321003ff5b376199add4ab1a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d14c1898613d92ff1f58a9f5921bd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4214198a6dae78a98f92753b532c6c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0a2214d83bf48d9b0d6ff1a7ec48156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ac1b702a411832b571bc6577cdbc557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314f44dac0f5964f6602b29726d708c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea8e800a881e3b71df4abed602219b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cdccfed49f02fed9fa84be88564cc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d256002eb122f66b4e299b1ba6ffbb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc987d27dd7f96b3f1f3b26719cf1f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d262a2d197ec1a91a5c82652ddf21863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f0627f979052b61b88f6cae4d6c1a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9200a49598f40f01be6df0b3fddb2165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddab25eedb510a5a5393a12834ddb566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1826a2014c9510d494b4ebebb3bee067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd28f7057a347c03ae049569912551e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d6031be694e154d09681c2f8e206769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2f79acb64f3337f70ba36721a8f3470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef4b88542ab8e69afc390cbd57a3a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d80ba1d1bb750d3b386a278da782172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb866e3dd87820a2bf21f1add504ef273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c443cf4f03d172b76464f893d187d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d019cb4e5c8877fbc6770861bfc2175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032065e1722c122b04a4e50b34f1c3ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1d52f1aa16ab6246389871f4147ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3e4defd0c5211dcafa335ce12c03f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d06ef9789cc0fb7e5cda7d43b92ccc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a008109981545c572c30f370dee7e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87020cba46031fd68ed5e07d7a2101181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805589df8cc3f07351eed3770d59d1c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c1fa1adc326b5a62cac5acde7b4f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ab44719d5f10d8f9abe688c50ba4484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04d0343b511fdb688d92534fa60d6e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a328984cd494b3c2528569678de5fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543c44baf1cd7d6a12e9fbf5973c83c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15780f02b911ce5ba0801eb39fe85a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800dadab31f3376de0f2cc5cb12cc8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9a56aeb47c2fb08efa4d708b9a8f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5099ce4dce84dff4e51366480618ed591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637f842ac102707f494c94e3ed4b33e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f243237ae6a7904d1920cd613725f8093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d5d7c6aa6feb88ba376e9469b96d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab794c7f06cd967559c0b78d82bedbd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccc8acc085f72e0e4f7600ee7026ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97015bbfb6d6a4376bc6077361f7f19b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9433ee379cdee94fdcbc4cb230416fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58129a694b30515f24f04ad816f8b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262857989f5f3931b3d4607f26ab0a2d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae048e2ff01f742edab45797ab813ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae39b93a01fad6861e2814a373dd717102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e738b75e2388301d5e0c67e9f8ff424103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937803dd2ca17ae12c152ec043a7748104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d89c324d8b608fc4729d52179cc811105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3b5d7f4875451d34176750b9e49b2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31e29e3095f7c03b078a19bc0e36b3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef0b837c45d89a44bb99e2f25b8a74108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcef6528dac62e1f4b9b2b934a127f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d064263ea13308cc280efc525fb358110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21caef3dde11ca1bba0bd34cd6c2e9f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc178ea4dd15e15dc16ac6e3418a297112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2582f17a2feeed0d5e1a846d109b4d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbaa6dbbb15735e5fc62a3e1096497b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da57282c3631368c78c56c9d7b987e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550196edde69f1f3577172e2f86f8a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662945b4c11bf851e5a64ae238d744c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1082197950bdf416ad568c0221e29118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4aa641c29c0efe47093ea73c15a06e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacda6518b298596dd247c2eb6402af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36b87489fd575a02df08ba0e706135121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44b1d61c6cc0cbf95ebb836f815a87122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7b483aa8d18371c421a5b33544426123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcab8ddae808521b89d49c205011208124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2b76944af8d96458dd703be03d52d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cea0418cfe4ac75ae5e3eb12dcf40126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799bd24391e36d82a30ea63572c1804127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe8862d737b062d6467235905645a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b806da20467b0c27202a77336be8a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7da1cb0e247da1e5cdd4cdf738894130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cde42259c414618a39e6cca77a5f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8134a35a6a66025a36501b6b1261f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c43bcef6b8835e4edd3b36768c8152133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a3452d07c389aaa3c15de4e1f22cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d79da1d16d5a524f4e541f1ec602ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d32617df12bb4a0d68071788ce93dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2938bbfacfe15f27f685cd9e60a62f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb1c78b097ba87b1e51ed0544d629c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e9f8a1bc89c171a14ac7410d3bec3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c97d98e4f1c17998cea325e799c139140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a2c8f3d83322348c2fa50a14c3a0d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702fb553ca34b06c6e4042e4017eec8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1fb35e7d06153992aafff73f97af6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd57e77d76c328a6d3cfa1977be1b68144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b2600c14e23414dfde4ba05f7d266145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1b9933537fe2fbaed7c8bc0f1b9fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e665acdd1aa20b35ec0d0f0c0e084147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74170dc2fba1dade70d18bf6c91008148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87705a42ed5823d4fc4ac625c1aac2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970a47e914865284cb7579ce6ca6ecc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b501f65425d30a903cd9a0079a102151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8eaf16dad504c512a4585f3069962152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b262fd366b7c68496aa715f70777ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f9f83c8829f8ba85297217ffa2165154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f10d0da1345c9a1b6a1f79b61e10e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538dd39e821af710cf90b4a05ce043a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7da7bd32168007caa36b905c0d399f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4fc7d66a78dff05a4f930555a93f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448d6620234ac2e50d66ab38388645f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729089fded010b8e3653b5481ba799c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafe5b2c3e939e2f82dddf7853371de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea239c35525369a7ff99f8eb5196364b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee508da71a291d56bc86b65f7fe74726163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54240ee4b60eee2190edd3589655ae14164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51513736a6652678b347a41aaaaff2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ac7c1998d68a5098c8edffbdb97fe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238d7598fed1b6ede7876101ecb86ce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b78f4117cb3a9f54ffadbff6d3017e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4487b5c4c48c1058fff30f6583a0a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26dc50fb51d4d33957c6fa32675ad9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b78638e8fafebe1240195a50170349171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa049984ae91640f9bb205739dc0031172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793f88f296deda8e68f7f44576c23a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9712804f93d1b3c0464b9f1b60a0c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c7fed30f03b09041db09f3a787ba5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba177725e5e226db1f6c61d6f2b7ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ecf1180947b056e0d1e5b8c4d6cbc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86ea1cbebc43a1b2b587e191c2c862178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325976196859a9dfc038b87535e29db6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3b4e41289b743b5709e89ecfe36d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a73fc022c4701964cbd024f11ad5f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890a945075a078991d6cdcbc8a60629182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa15a919d206e5cc1e4e235a22d4c0e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810381d88aa6c73521fec50c1dae8bcf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4cb083ffe0c27bfc2268cf85552cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212809dfb4f340165dac4c931a2ae27186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c465fcd606a6cea4530f81c2d9d7be8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b12b7b05d49a01b0f99e1aed58a4a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff73892af3e4740d35431481afcbac0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982739d3d5e61162b155d0516a13ef1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9f060a9df265610faf90b32b53e3a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a8f5591afad113968b15af06aa0fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100409caf81aca739895de6a91fb193193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495da5c267111157fe1e492593dc87b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ea9f8f65a0ec3a0ebc26c9b477642195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00718897f0c71668af9aa0a88cbefd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afa9144e005da33d08829151032cc7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d69009fcafa79656d391939049ecf4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20cd73fe60144ec5c876903da30b8f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fff1c1142cea128a8204c9fbf7cef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed0f73dbb335ed2a7996415cb615bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f870e277fc11c59730c4fbd72c78a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa674c5e89d5aac21bbc3e5fc307d44203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb891368146d8c95cd2f7c7a45a63d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cf2e473228238be9658e30c2acf3b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c40d31c8acf30f887aa1d2e452905206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ab210be86dbdc005acb853fc8b807207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0236e30724afba0fdf14d874b5b7a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bfb646f704dafc2e88423df35df77209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cafba74b2be93add4b90ba6ae63a6f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab00255a0d437504edc321e680757d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1b6f93470c7bd8f80906d033fe28f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23120aa0c70af559b3e2e05758488f4b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e8bf5b6e34fdcdc476f0cc0200a8d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b013afa4ca33e1072e5c066d65a87f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5300321e4c8aed338aaae375e51466216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070becd80b7aad149f719ca45d1c734b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30400261eeb13df74e985f97e1b7cefb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511e7a80fc8366b1409c6328db55e5c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2243e5898abac3c744a9cc162258b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a61266e4af454e32e543424d738db4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aba127189189bc10c933e458869246222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc185eff3b89c886f3643a3bcc4021a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ff99f7c36fbfc0d79a6976bf97ab8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb925f0928924881be500838f66a48225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd7999016b0cd810e6eaa2b220d8cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89c48d5b33e55001e7f87a9fc0828a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e9a0d1c994ad198c6cb53fd4365a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a5a9cef67db4e0cb08357c9b424ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef04d356757725dec2b149b2ec8f05230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607f3a053b77109796e68b9acf5fb42231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c12e1432d1102de6563484bfb09c8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf5deaaef3a2b3ab5a651ac1d55150233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21eea64a6f99c28539ce38f935d152234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc5bdf25cf5db555907238ad3301cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ea6b86e2e1ac9bfa17f900fab7993236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41854e8fee92bc4806a4ba902c972611237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a211b382a716d5f8b1302f10b4e359238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb150c24fbfbc937aebecbb25f56c52239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce2c17641bd131a9986d9c33d68566240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14183898cc102f2e89015ad125f99d05241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cac256b90100c0cdf0256886ce53ee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6f1094042f800ade2016f064059e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263e27448b6b4f523505a2d8a81b87e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c9346cc5f1001e5ac63fac51d04bf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21dd866b7b1ed228fe38b70fb3a7c17246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69fc5a2232b2b5e0ac59e9658106e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956abb01ec3ef013f8cf6854f5b6092248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d497dbc6eb92711b9537033b379b33249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cd778ec8207d350195dd971fff98c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b02e18c16bb1ab187750d19340fbd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ece332df27ec26418da222ff35823252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fe4976f1658993d25dca4961e651b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56825fd04a26414a851a9ae535aa3a73254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37925ce1349ac34ffbd5e341b54ae813255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44d4287bdb5c5b49a2379b0b7a6dbb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662dca5d76bb2a93d613481be54da23257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6b9ecfe01d5ba43e6631c68c92ee2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230df250537bb97ef21121f2d59d3da259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1a76087f5ac5f1a6237b8dc52554b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07524fc86822cf6f9629d98555d6cc75261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01167e024e66e4cefe769f5be78c5c7c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff06a887c1fe9e107b4bdfc07396826263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1887cef266d36b308a001b4d8c742264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056df4a58bfd5ea29f23b90208deea51265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753576ff1f27fa93dce3c8d3173c6891266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083de99b585a5b1e7263b7f952962dd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8708d6288780952b722fd9d731e7cda268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b20a5faa3865a167fbbe501c6bfa2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af51f27c87cf7095f4b1eb72d6528b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9eb9a0282811e09e9e3e65499e23f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c881a58625e7d7ba5f06f0232cdc3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9dda70f200481c511ce9dd44b063a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273810023a33b93b60f6b2c384b8cdb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b434fab10d04e12a92566a7f314e42275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420b14643eb3516e906d6ef3c848f57276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151141037d6645e934f9db2beff9fe2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef822f2a3a078a16651edddf846938278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5e671262c31d97099d8002e289a37279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960d5e80f0a98e983132abe08085bb2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b289db14511e70d08c8b5feea182ce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fe47342a990daa893e5f225db7175282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779de1a2922ad5365c89ba40e44166d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451451688a9c7830b8cfb6ebd8d5a0d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35adc6218b699de57e9698b4d424c2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e784d2cd6ae11944b93dd406994594286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ffec2b5c4af03f5bbf1b3494878a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50eef7df15c0edc82947d194505f37288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee92d2bc71563a9c4034955cc5676e5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4a5827b2fea3a921f068a0222189e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbb1d229618d31129203e1fe759660291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f74b5a3a31267227a70e3516cc166292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2eda15c9bb4aa0dea53b76f88c85f3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f577473f6a17017df4530016d5e65294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2245c0be0e96fc57948f280aba209b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e5039d43a5ec30eafd5329d093f74296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1e64f9548527f02ed954e5705d757297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e55eb542856153d1ad42559b266a0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b666dc284a2eb2bb5f591367fd798a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4522e5dbef3c8ce121a8c6b7b0c556300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de364bd8272bed9c8d328b2fb6d2bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac65a6502a56bf65425621f193d7085302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da9bcfdbeb96ea9268e09092755319303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02d399479f605c6ac9dfed263aa28f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93f4436e7995f26d538dd1b9876d76305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf884ca5be674229115ccd28c3cb6449306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23c0471e1e73a6f2e571f41e15a121307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923de42d2cf823821c055006c3090b7b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2b8ad41f55e9aa1c20724ac67ae0e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38243444fe50889e1a52d8732419d09a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c885502b326f890946325955874d6b8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72568197c1787a314094f74bedac4f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226510c4debac3dcb22870d24c795e79313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec397529da6230d6412eeb338e64375314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2d560b2096603f8555728f8467dc5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b32500fb87a9d577e8911c97c419e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4345ad4fc00a139000dd46a866a26317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3b98211671f627d34fe69391960c9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f655cb55c10af0d74f489bb8390e662319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896ceed92d46b9450816b7957490f96320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f27bfdbe0291bee5e45cf088b7e97321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdc4059b6d0d5391d496acc6bb33f6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e89f49b02beba97a2e8290a8b88f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3894fdd1999aa0218d29d016b2d33fd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb612d6bc899c8d529ed6db2684552c2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b844939ec4e276cf777e1c9e61ff4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b873b1b6fff0bac41daa73c36389389327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bc31c9c853f19283145de0aa117ef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08953026bf0fc590661ad0a3e5cc6ee0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b59907efcfcb9638707b58223ce612330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e4afb9add0cb19731c8dbc7fd002b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411175445d2ae958f50cd465759e074332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7435c0c565a40593d1076c3d2d95baa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c8eb4423dafd734f8c69aeaa3dfba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11ca5069241cf3e3ef414a0b0b1953335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f8b9f6384d7ccc035337ff0004c80336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962fabbe3017b6d3af64ff7004efd89337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b30bde91b6a91015b3cdb1b710e2eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d495c31d5b5814f97df00f88bc80af5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0e3e8e6b94984e63e967ff9df86cf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d635e3e3afd205a458267d4ac7001c3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78ef58eadf3ba50eacd225a5911549342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f63cc259187457f2df836f9379da1e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b9bca45a268bf16951cbd6ca14836344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c23f3afefaba11a538705f4dcd63e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbecf42d5331a5bd308773706753960346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a989dbc2fdccaa047a31a61fdfe442347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46411ddd495badc7d2075acfb0189a41348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a91bcdf6b57d4c734a4b2bed92f0c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b17ad3731d3663cd4a3d9002b7917350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25b8252562efaea8b6127650e0e10b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb8337a3604590e77065419cd6174f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ec4bff5aae4ee84ba2fdf5d624704353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c378c181a6c4b2b2adbe1814f2f675354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abab90223ba014c1367612accf86b3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6e27e708974880cb34cb9dc55cf27356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a5389dd90b918ed50a039cf4d795e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64fd7521f6c774729c3d03c307aa06358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3563a6233f8c1e91bd59c00147903359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451857aeb18c4571abff9f2c95c6e0d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303eee0624af3f71e493bfc318938fda361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f328fdd5a719cd3f89ecf928dd17e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9622aea912b91aa4a9dfc9ced43e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95d25ecb0066a8a7b3c17ba086f6ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd173364846daf48b27fdd625fface6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027351ed342e35257a9c1359870267a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56639ae5a45852d50a2b25e9d09bbf25367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e9dff0761e8615cd41adcae47a8c6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31370e72923bbcfdc0b20b8038f70f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f797ad6ac2e225911c28608bf9897370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c8844a57dad9ad557c70f80b0465c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b138aa2c10426ccf7d88f674593d1b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697aa7ba170a2532983a57fcc28a356373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101c02c35cd5ff89aa12abc901dd3f3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb488663b8037823b4b130a3192071ce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a7a5bea12cea3cc4ad17361cb4c53376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5fbc82479c524c8719cbe92628912377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecc6c8b9f0bc0eb21282923a52acd4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9eae204f08ed24a9718ae6164b9550379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68367b145c78032b848782d21b4aa9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84a1f9f18bb7ee0c4c17a3a28ae677381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b86a6d621482b3ce7146582abf508382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86b253f756a63b6880eb715b4b861c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29945a259378ba4511db14ba4186f34d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9273d65b3c95222590976963534ec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72051a1d951e2395f531d3f4b6d1f2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10ea4500f19af354111bd50943455a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a10ff3ac43a3c91e2fc232ef9b1893388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ee1cd981261931cb429a3c32c6816389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6553cf8ce8ac0380c0a15552eb11ff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc3cb4279eaaa3fb94dc3ab3ecd7ef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f58bfec07bc9c2a6e5451f1ac8280392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b44240e8f920dc7af2cd5e8a52b393393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd071dcda9de29c037b36483620383394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1482ee68d1faff234584bae9b52d3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe496fc7d5c1847a4d3551da3968ada1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961097122f4b9e34883d655ef24f97a1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a42d59371dcc6f1c2056470abf90d3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda08000c531941cf41a1bd2d0bb246399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650849783f64c8f96e9c754e9a6b9c38400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9826b24c8dbaee8301236d9d0f00996401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7284cc91487bc2aca4955767c8bc2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f61c8896294300a5ed2a8b4768ee8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c3495c8017be77eb168917a4930bd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdcd0639355f190699d08f7b746d66405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0bd9b9f6de5a14ff4af15d575924f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba79ca1ecdd1a6984b44dd873373382407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a56e48f40067e83e02465dd6277466408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48139cba50d061c70bd21d3c316a25aa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6c111bf9302d6ff6db8c3b6189363410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6f77de8d8c23fa0ab02264dd683b8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2b9ec722ebf1e07a0b55b71b7cc99412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39c7ed78ca628f61175e7a60dd9fff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ebd0666e11257f26192f70e309e95414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384979e9dea35fdf6c10e4982a1c329415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6895e14f33825dc1eaca3a437f8e9d3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f932407c07d2caf798201428f5f1271417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5368004aa52611bf2dd11d89bab1086418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d7e2bc308c7b7d6b56e86b828fa3f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48351223b44a211f09ae6f386a7153e6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23868bdfdb1d35126a5ef9ea5a764b32421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09f9c320a9dce51310cc0583093ed5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cde1ccfb5b93647711b203b3d44cd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd671ef1c4a741078e36805e016ada1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481ba0cb1f5172356207927dc3407fe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec4374c96b840f95fb41b494225717426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767956a1f8b0b319354139a362a65f4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193446923b7f19b1b1d21c906dae1acc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89594392de09680ccd95c856bff14da429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25167087467d6fcd6ddd54916ca428d8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f19f8a7b706336c524d11dfbc5fd9c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28a19e10587e649604a02e3be2a565432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8b87ae7176b897359ecffed3a9b6b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16491d2244d32b14f75a49ccb305bdc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d648d3daf9abd92cbc1f9ab0e6c53435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d42c5fe1ce12fbb4eb83cd053ffa2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7095e16ce2604e7477f350b65b600437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8156a59492ca3c2266553db33c31ce6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbba15b46244e05423329590214430439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac4987002335da9bb77274e8f19036440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79224a8b2fbfbd5b7ec7012e406218441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13baf00042734a65454770f004b280442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9df1d18d5739eeb2fa7481047f204c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678113b09610844700a70bee7b155a4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ee2a58f849ea1cf263aa46b37d314445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192a6541118de4978297b04742fae17446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c08263370b8fb6b58027482908650447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81d078cb1a617de4770a1b8e3f780c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf11c72ee20c81f38b425efcbc9463a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6327eb20d1811645c78a56c9f8a9bac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712634f56a75b4206a6fdb62d6bb4f7b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026459fc676a5ba22b5b067a3ba407ad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c846e1a116db3f31956ef066a8e1f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45206e26d85733cc52ce89740c2a45454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d53df1ed04746229aae98739235c0b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282c1cd6d4f8f9f72f80da288928943456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b200b8602cb8842fbe795e958b620457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e9ce7a1e600ffe566ea186647d0e3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524da531e0b8f1b2a4b6384e7f3b399459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be721d457fb5ebdf1f53f2c89401a5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd98700f4a8f154b495332b84c8519461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6595c55d9b6c2286b8f42de4c12ba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02203df3bf64c226bbe1cdb76ec4a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220b32f6da375ad723dd01b8b60bec4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae65cb7d3fc0f2e584347ea1578252465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3535d0879b791671fa2a55a5a1766466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decf3d020dc2ed7f8c3b63cd12cf1f6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226e9a14ff00583d07323c58b9ab226468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a606b19e9df989d07f806446c0e87469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec656a56a6f0873d97ee0044a791f31e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f001da7f6bd363a7a77df91732fbe2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd56cab0c32173eddc4788d51cd0db472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13369c58126095c16dd168b7fb7f4c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b65746e7b68f2038de0fdaf059051474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb6c30352a4e1710476859e00661e7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf588d9c75272e40dbc3ee857bbf6e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5a98b9322d329c693519ad092c84d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23ee2b7af50fe414fb57c6b470910d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd43a31a552313fef03ac8038ab02d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6be9acac08a0c3be9d549c7f0cc241480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c381a2a2a60de946208d7e6bae8fa1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a021320ebe300701308e5be88ecbe0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14f77b10ec8e0240af59b3a41c5f0e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cbd2daca44a1ec053b1c770f07c3e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ee53d6abad0cbc141f6affd7cdb7e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969c42a75e4bba3f9330877cf9b67b2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3caf82b605ebbd117229177f999a3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac6736c586c00e0df6ba3d61b4fa9a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fde35a6dfb352da831e1597f262ba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49972708612eefb487e7c4c0cbd15670490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dde7312bb81feb8067eb8e51d06724491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191a1fc5354cf6e2b995c410d5194ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c47ab4bdfe94eeb72f2f13bb3ab6a3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a1b58c57ae1c9dded42466b373c04494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18ac2e7415246e84d7ca16c21a1c20495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528e0d8934070944d16600c1495d8b5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d561a9541a682bc25e1e74689d37cc5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6487cf627f4eda5236865a2e446c5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4545fc7eddef96841edbde0b555e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61469e7fb76958e7336515d293a00bc7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce20df29aa4165567e51222d184d047501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882929dfb10d38f5dd7aed6be59b47c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1057762651dc1a5823ccc0edbe0b7e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adac8815aac512f3bfe5679afe401b0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf8a50383ae1f5e0e34b3b5e0b9f1e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72f274f840e7a12ea4ae8fbfb22212506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3275ec3aedf0b1cda90e1bfb7b326e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192bf2303f37a859212ef8d825c022e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8413bc490b63f0440a8fdab491d32509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9828039876184866938c488f01bfd87510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15222718d96ceaa7996a75849c68f594511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53017d28296ded37c40f08179dec13e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79638fcb42b9f843da5b80cc64123c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecc94bb901afe39bfeac13eb67f3f1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9feab12ac88a50c642c6c87eaf58f84515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03a91712402a9e3373869a5a17ecea516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f331fb71f2cc6d4d4661314f2bb8b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f02310a1b56ae5e392014657e5133518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48782dccce0803b82fade737d8ea3c55519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861493291672e43fd5422790af6f12a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144a304c1c6fc9ce2c9f36416c5e047521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd6ed1c8d59aa4ebdf51c3b9127548522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45240611d662918a29437bfd42faf8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34aa22681a99a0598248bb31ea50cc3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1943845fdfbfe2d9c225ca763be3912525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca83b9541da9f6e8262d8c685b44bb4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cebc518fd45140c5cefa52eecfe041527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c74d6077dd97aaf5b861cba432adb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4853803c43dc90da2497ed849671772529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bda116f465cff4717077b7e230189530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab3c43a85c6c4487ee6b8deac714a5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b88ff91c787683a7284eb0e074cd8e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0450f0e5af482ba7278790c5947e190533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb29fc326b72d14242aae9107e3c78f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62281a59755961fca15d9996ff59265535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59f9ae530e0d694f0ac27963f7327a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664296ec2fe5cd9002a7646a9b8cd574537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88365a37ae937766895361017b3bf988538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b362bc39315acc2a766ef66a3a9103539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ce535185ebbb65294f8a446805a41540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63ebf794f0e15fb7206bb11ddb27fb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf65c03f5383bef623fa5f423ee689542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31032650ef2a6376010481f6abf39191543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981832261538c8be7a5be3d7a8e0c029544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a062a89a1ad1f75cc43373c91518b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87bf7de9cf0aacef95f5883d30f011546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7009d0d9450705ef14ca8a59aab4f1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb104ea57ad46cbd79e22baadad20286548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc57ccc17aeb11ba7f604f24e4cba8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78eb2e9611b6f84e38e0ff36fd03cf1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc99662f8132af8d490fab957a03272551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9238067b480088d5cd84b5d2a6739ae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b7f3998352ef4a32efdc0313d083f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fecc9fbe4342dcb12e221e503570c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59998caeaa2c0425832831e251ff403555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f91311ea76f9323b31b8251551b4b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7899f46aeeca09f13642446ad9e36557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f230b00d0e6716e23cb08676cf02c6c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c5ec38d88709b66d3c76af2cb1912559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20c64a4ff1e57183a5e2d1947243c3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2eaba17c5ff254b383860889221985561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1738ab7f0a792543f4d07874e56a864562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0ea0de7eaf536c6db7c8f710e0b48563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e9998c68b313801fc84f0e45654f6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f563ac1cd9a92cea57c5776e487cd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2f1701998b2ded0db1efe60a51cd1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacce491eb686b663d3c7a82f8ab953567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba8389662b3524110fc7114ccb2dbb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e2cb8bd4f548f2eeff1bb99300521569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a732898dec1b3e5fdf5b67e3eada119570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857a0ba984b4978276b5675fb70cb45571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a54277c23164303bc178e7bea519fa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39866c53667e1e9a9dd605c11f184fe4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b47af85eba24434cb939b1a7453b11574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f22a35f4cf7cec195ce39054abc8f7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eddca582550645284ccf721426b732576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cb8dfc94d8c1325a5495173459262577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a31b1b14348dff3484a8288b611f4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be3e57aa4a7a5ea4c960873538f388579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad9d055451d55cf3d4968a553fa570580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a14f60410a963f098516c03eeb9c30581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cc74e920bfea34f488bb5fa82c44e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87074bca5d723c276ad25561d08c7afe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223043fb7782353f8c7d7bd131ac9a4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900df254a12146545e2d22889fcc3a7f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8590f3c2a57f487c73211caed5282586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21b25f651f2e4f19e3c21c18e30cbf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d01f61e332cbdab372fcfc90ebe54588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b1b63aa170ab1e0ee916ad253b304589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372d99240c91a8b186f8d4abededa14590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155e84ba9aa80b2612dfcf7648b5283591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ecbbf15e70e7c2d49af6e6b8d1047592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626dd6cf7a6729a69709aabefd848085593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5cd94a76cad8895bb6105aedf3931594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3158b09dfa0691dfc7d06b0117fa27595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9857531a04e850183394d36766719596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a1924c087af2d41c3bbabb556d8fe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b45d0c9a5a3b686cd890853d4cefba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b6faf36b331e512f6fa1033637bd4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e091247d122e44ab3edec57091883600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d64bd8ec126f9d870f882f74cc3e3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d824a9d47ef999949eadf51a7695dac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bb1c672d226a9bd5a43cfd6d04b61603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868c15a3911302633cbd66d2ab2a7b6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c572b0e8aa9a9b1e15f6af2933cdb12605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49088652c7753b9d3ea2c7f921811f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791360ad99c0799b590260daa7d5d11607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb19a0a4371af51dfc4943830b0061608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470dd4709435c99d960df5315cb142aa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df9b41d40123b84dede88aad5326d1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23507e0157e4cb9281256c0e03089ceb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085fc59dc8479bffe59e7daa201622c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69405964f317e7bf2e9522539f97e733613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff14c440e36972d07c9d87d8d82879614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58daf428e028827cc39d1054256dd31615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dedd6ccf3644fd2066f2358b7d65d8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc8458625f8eccad1c4206055a8736617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78309f4a27462e3731a506256fcba0e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b2b0e1a796ecdfc39dc20ff45bd3b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1e2f0d53edab615d9ef080f7bbc9c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2faed80e0adb44b3017af29f606ce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5343ba3a60a4c570e251cd0456d39622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87280ccb5775dbef27bf75881c4e2c1e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62077b5543ff31228cdb18ccf08fa1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2f28fb927af6d6154f400867cf2fd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee16eef4916364cf51f56edc83608d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc8511dae3fa7ec232083bd7b0a854627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bc50b1c5fdf7f095c7b7edfd8451d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ed9dcdd2a6c99b0a7cd928183f636629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d17424d939c7b3b0863187af965fc1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54570b33d9e1f88a816f5d6b5bf800cd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3846abe58962805d7a00509f9d7a767632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d187d1d84a497cd1b9d5fb75e97e4f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90777874d2c4d2f7932ae752c3845e32634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d07b1b3168eaa7c8d07dfbd946c1f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f017c6221b84b36b3b3046124f33c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f82751d9472296949de0c067bde1e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44267e1d453a7b6bd9f8fe1407a4da638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e55d7c1c14640448a1dcba93538c09639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94b40e9d08e1b2db9d70f0086784ad640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855db98958b7a1f9a4269d80b585065641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0a5a30e624f8b7eabe40be9a8dc92642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa306d0729756860f509905fc0ed517643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fbf7c5bd9ab7731ece2fea43ce7dc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b355e2eb24699ab1ea14a56e24ca6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575479dafbe498091ff982f881c046a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548daf4f50a325bc27ddefcc95b04df7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d361b072021e5398c65f9c79757ef7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48305fd136746fee106d7cc1154ffd21649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffbd1bd5a233f24200c576f3c8b042650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831083372d118519c0c7a8ec7a2ec9c2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307bbcd9bccbbc56e3c394f4e4d0dd7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbac51bc5a7d8193d5eab31555a6c4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c17945649cd939ec0060bb6c4a863654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8ae47da366ee3dbf744b2c3a3c70a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ceb9e659089c30dffde51a49ab7ee6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bd6ebf6c44d5ede8eb7503ab08fd2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79454f2ff83ff6fe0d680046baf71cd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5669fce6dad3c99c14f72f5468b7b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d9af1faff9044daa707b859042053660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881d06b2a100800d8c508139af0e289661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a676111539353ea034814da936b63c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd1d8e9feb676aad57e606862d8f57663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e781a6068fec903997ba465c327160664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c0cc57b465bcd925e5ab8ef400f74665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f1e62f6dda967e7381d9f55adf974666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe852b7cd25b3c6a58d9aff13ed28d63667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb190c667a5d1066cbd90ec59bfd170668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ac544da5cb8761cb92d8f1c214dcd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d5288c964fd3f30feda9b9d02b504670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52239f4a17cdc51c0ecd18aa5e656c03671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2718f044ddca3955c4ea9a48fa8a9a3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a514834e8cdaf10269866266b8f7e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a77b6e6af3b769dce3eeb19d9f0cb5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2582f9bd777130215423cdf67714d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1360449d684e689c29228629d49a5d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b0e419823655977fab0681798f367677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28922760a5317e7a559738f2e9af3af678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29367467cd2b2ba364af74e4e08fbc17679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e6ee42f33bad70060f83ea2fd18b5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296063c3c70d3132e16670e53ec20020681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f85707ae8d33e5619e818d30720f1e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8632164e42fc6764e0b5825a371e6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c01066fbbccae50f1f47bc0c1e7d9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75013a650c8f9dd440e473d42e1dd8cb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec75a4b7e5cbda939dc789a3192085b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b28de7715ae1a5ceea5035aeeb564687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad78685c8c6b2d3c954c6c9d152cf2a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2fa92bf08410f92ca56fdfdf403ed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41365343ffb57d58cfafa0458c9b5f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2e95f903dd33fea0cb12988ccc601691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48697247904044fd5f0cea2d816819692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772534cec3301dde393306de9d3b9df693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6407cf8a0de2fd6ffdcb675ddd8a1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736de3405addb0cf3ceb7e4b1a9ff70695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5534d68b705e989d567087b39f64a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75722a76bb1716ff641d180fd5fd23f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f525e5e0dc7c058ea1ed19514b7105698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c801b1d9ba542a3f715af6c59833b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe74b448b0b7de8f2378dfc7e1c2d4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a716a078fa36cdd13c8b7bdb83d7d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e115874ed27fb7b39c914b93e8e8f5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062a7d5a32d58fba7179a3178292917703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037110202afa47fdc49bd11f256ddc17704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd439b9825191b1a63df270ab8383a48705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6d8e464b5304af5985bd45c780278706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18322aa2a6cb891482b4ae41eaf347b7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0545379cea060c95dbb4974cccf39708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0a6be2f0715434b8b21bfc3133098709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b60db87a88a4e2b9ca797c74eb160f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27421f2442f2db64e5d5735773c6b573711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d95a9761147f9eeef6e569f961495712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8af66c72de5f6fddd072532381e0b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a567e9740b058a593126c61e00dc4d4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148d9418efe85dba8316a7d5e113750715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddec9742ce58cac1135b31849c27bf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a7fcd7424cef231df966f71afb95b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e6f2443399c8ed89ec35a69867253718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9e18b5c49de9157700dfe6890a816719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4363f5e3de0bd993c8d4932401bc2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d7b2ac3080dd3ff80c559b260bfb4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c671072c82936dae8cdcebfbe74a9c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f66fe3f96e4e1123c9b993f4ec7400723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b382bdd1618bf655092f82877b1bfe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8706a59c9851f424c87452a7e3196725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8190639e9c67e9401b82b58c05bd60726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e633a8e407f4754ef7f20b257ccac02727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bcb1013402b57c99526b81226bce9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab39b8ea8b5bd6cad47d0bb75eafe15729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf93a2e3dd4b255d8a8ec5d79f21f9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09791bc9590f4c9027759bdbf7c00c2c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e64f80d6c0f177bcd2b95d522de04732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fe93080e0576209b0748e8cb5c383733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b99719a6130b44ace8dd683de3eb4e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bedd96a17e6b818eb3cd85820f5a5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7cbc3f9a4d810e8a08678c6671fd5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e59cc6a24951ad9dd34429a7e5d1d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cda9cc60f83efc494ea820bca6021c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fa881f7f572bf9a13f2af4c2e3026739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e75c67505e76a3b397676abe9b59f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded124c05f8869bb5bb95914d2390cfd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19757bb8db8629c49bdabcc9a18ed8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175e746c715772204eb1957cfb99857743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a6b61cea66702b688a9d75b490d61744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314c272b0a368f127e646158c264aea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d093e71afa8dd4de17032313e4605746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1116716409359a5aa142b72d45051747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b572a9612d1a7dad49258ab32a337748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddf8b02b678a58eed8a75c72ac2f95749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87aec077764b8691eb45431df93451750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fdb1b6e672efd086aa826b3b1ecbb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850143ced0530a869ea06d314b7e104752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00874b4b9d028b77a9f3cc945614305e753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>