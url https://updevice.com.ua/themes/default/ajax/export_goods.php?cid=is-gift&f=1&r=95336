--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a47ccb354d13c6b1b5882a4e0ce2be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c5128cbe47e150006972bf76162d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ac66a78466cd3b435506d980a663b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235411032f053b513ba0039cdea2fdad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b381493fddc15b892da2248d2a3d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db413cf532b033eecf2e09a4cc658bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6981fe0a225f57cfe7a5d20c3733877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475cb26858bc6a90678f549ac5e26f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5df06b37a87af5e2e0c4d267c91e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32d1287adcbd9ab030fb1199809ddf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199bc418f8db389eb426937c40f91a411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b02add956c1191948f184d4b799eea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471263c700cf62622e0e348cee3b0e8713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97a91d4b45cabd3bdf97211d87c8ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734a40a31dbef2dc9882128c3f5c5ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a165ca4f6fdca35c52b72c9f9cc00616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f43e193bb6b86f7707324235bd430417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7fc5d6ccd142f58982d69b176098418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35009a6b138f9c280d43ab2f746ecd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4091181be0593de7b7fe46a74c26d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fb9890e9bae5b8b7ac3821c8c97e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c031baeeec7c0f977df5c7af6eccb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ababe90955a205a9da200ddaab6e47e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36487b438a7f2e0f189206fa8de49824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308137a0b66a95cd06ccb388e6685a6325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25b867c4ea9347adfca6cb3a646f2b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38a33fc7f22643ffa5c97cf143389a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9d3f2b1e8d090bab3d9cae59e21b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8e3877374a925c8a989f4cb374e4129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df829fdc66b6d8e231cef24326c337230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127fdbc1a4d90739bfe8b7e8504a6be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499929a4869803cfc88f6a03d48e98cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81533e7a32cbaad2e6bee3f3563930333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67600f4e724f265d7b2d25cc5ecbaf034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32229e4876279a372a6d362a95cae735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbe0dbd3e2a664b9b5b5259e34415036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774b722be4ccbffec5622a6ebf7c4aa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdf5ac69de89c2cc73ee64ed53180638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c776af4a01a3bf1bb461a1a689246f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfbb707db10b8c28cf4b395623e29440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22eb93b8d57b7c2d379495c95a32f341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd07106e19e1189eced64585420cfc742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032ba7e9bd9fe5cfc1b7bb9b4e8c15243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae416730adaf63458ddcf158e0074b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c4dd9511a66e33a7c26082e80580145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c65d5ba22f6c77b3fa0a2d5cb65bb846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c38444da058e176b18e151b5e1791a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b84d1ff6f4483236d03c36eb6dba1e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1d56f10ef6d9227ea020f8a7d17d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c479123d71e691fbb2f7e1cc8c580ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ece48ca655ee81ef050530aa539db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8431707fcd32472fdf8f05c9be7a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fd660fc97929b4fcc58ced1dd0a2253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1157e519cf5b4bbb26a5c46669dcde54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8334010b169618867be4205153a7d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5a438cc21e8609772bc7549755c0756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a85b971aa2b3cd000a9e5d37d23d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fe248ee5ff57f0382f0c366fa5fb658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a0ad5805cd6bab2f42c5bfabf0b3959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939aa43958e9b4e05917f3b21facbdb460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040efea77b4d99b882e9c58d1b65390861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bf0e7c339ff31dda1d6256795be1c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a95695d806b1e8a9b40168611ee8863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1437a1c27f14d3ecf6b30258f1330df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b200bfbf971c4c8b78b682815f85e9265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811a348402d5e2a6e408cf9c3d72df766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4a025805a95a3005684356def5a2867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a928c9fc508bb103e85ab06ea407df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a93d26bef1619a166b9977f72d409f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e4583c01460290beaac921e63ef7570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7148daef4f712a2e5c0be56be40b9171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5edc32c5eea59e0aa1b7790409158272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00ae401552a14f2f1cafca4e643d6e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce170f449165740db50825aac21a26f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea17543b49d839927379c30687e9c1675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006753bcbe551fff01b6fa14fc1df3a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2598a80bf4ead4eb219d6258f46c41177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1718dcec0eeb8fb18a78c8e3ad486278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cebe05df8dfa6d9af6a3b003856ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07956bd49b674482f355f702d9b2a89e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7afb32de8caffdd677ca3cc45917781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62e136ce150e3fec8cfb838d7f0dcf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff5648422292ea8098694756d750a483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba78d725f9b0ce4a4a94089684abd2e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa1b9dbfa292f6906bb14a418f1d0985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cadd6c90a53d5c3bb0e4abfa44dd986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f87ee00f871dfd5d18e2e7dd7197187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101827660b78bf58b7821d93deaa9e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8b83cf03b81e0828889972892d66789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68876876012ea7f4f84bb27b60039890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf821740fd5aef37391f71f28c133091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72baf697c76daac9d6b83973776f747e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa102885067ba558a1c7e34750b8f9893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117f172ea31f9c6bd3a5c84772f123694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630fec8da33d01879c384497cd5131e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1da2f0e291eb465a9cfe07886050196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53740924ec1b5db3d4e28b744a03bea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25361f5c627b05a3291b652b1712fb398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63ec3d6397e9e36ccfc721347970ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946e21290bf9d9971cab00f58c32879100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e324483dfe15c678f1fc48836d73c93101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573ecfa1a64300e7338fba485d70280102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c040eab7b7c8b0fff504702b230b1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff755f8fcbc1f235c8f0be8bb55aa854104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba10bdc10571192b62cd5bbb6814a0d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3badbee0a968f58a2eaf47262882044106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6afbeb91d1e81e1cbaf0222433aaa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbea95a3181a4847e98ad3234d3de3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9db24b4e2ae33e601fa8bd97b0c8c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5e355f0e7ad33546c6772e63dc42c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094edd802527235c4c9a663d95ae8d5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41acb55aa4445cd68b72edb4e932b4e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52124a666e1c2c170ba4795010dca1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95a62a5067024ba95285066cecc395114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8e228ab8ca97220628c5f3ebb6080115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361b9d5c8e3bd508c671b7e2f1f35e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a350cead8ad15c98b46b0af997d406117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9baeb4dc7914ebbbb4fd169532157c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b0e9d533b077875f97a7c2930031d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588cc9d7960d0cce247135785215fed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667c3ccac8b6e1f1a81daf15bcb5cab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3919879b17582b194945ca6137bbe7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31646759934c7a45bfcf1f4da453c5e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd002722bb520bfd84a29afa94519aa7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc3fe2d237ad33422d3897ac626c92125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97bac7c1bcb04ba9aa141864728506126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2caa7ee9a82b25e6d9e038049ae6d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3814115413cf2638af355a2c1246871128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1d11e7fbd9e179070a272cd0ed8b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353147c6419c1f7b9c1a80dbc828a48f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348cd6ab02fb61066b9f348e1da986e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20bc18a689b41a8a35f17372f8a65e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06e4725cb54dbd97f022f010c3b18a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b34555ce5bc5718f316b780450453134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a87454e0f633009f8634c9ce0bd42b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df67354120da7a6cd8d445b3744140136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1638344d324f6b884c267cd2d9e3f0a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94bb45026542b75aeb9b0407c539b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d1cf10c3ec373d2010b441ebf951d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b05f2c4fb04a5630a173d5929f5660140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9939de697859b9e7d1379dfbc48d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8fa08e495525dd9421fc69c501227142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a352e2fc5babeabcd34b339309580143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4236c94617380433fa548d040a548144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ca36eaa08a1904b6e321f506c0323145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb07479c6dd653dd75433f3f23f6161146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7573f2d886e29549b321c066c0627c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498ca385f27d921f724df80416ba4b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a9cba93368cd157f74c13528eb38e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa475dbcbe04b2419f02004bd94a56150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0e85159c8eb89bd0e50358e3e354c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c85ba7fa4d0c3ca04849b24401024152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39cca4216a43b3235a39d74505215c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba768c7b1949f8a8b7b1c245541eda6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cfdf8d340418acba7b26c5ffded9c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7678e2c8448266895001352f425c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b9e5573ceeb7a75ff925088c85de7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736f4c41e21d8f50e333fbb5bc02c8f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c850386a5ecf547d22ddd6344233db7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32050b391abae965d5b615f85226ec77160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ba6c418d6ab3a3b7318411f3f9fa0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9507f6d67f4cda30facb56b17039553162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30635b53d0e45b44416d081a1798f1e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a1eb108366160dfe85f4dc5e96ade164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e042443de5feec5abf5ec1c84bfa370165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fd4b2bdc00ef910067162b0017dae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47589fe4a93f52a41647195d8c99021f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a31492312bbd7b59149ceec4bf44a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b534f04b0c90e4fa739a8194bd467169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780f9df2ef354470c67437e49e985ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26fbcdccbe82fce9a11a51aff1773a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c0aa18e6a5982e59e03c513b8f6a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b48cf0ad0f132553a2c0254cdefbd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acffc9406f9a01a90220c9771d6f04d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf887724f80576fd93e5a131ec188e28175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a21164bb68fbeb75477c03b5ab3e0c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340c17b91bcbbc513f85897bb42a44d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ba2f381a2b6ce0a12f9841445b5e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7d4f56b4f01435e2710b110e816f9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af9a172f6d88bb3ef96a8e31968b0e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac79c8abca0c4c975ee45c45fa411b8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cdfefea09af348022355c99a439cf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fce81a7b91106e3edc66281ceaee26183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1e70261923b10c69f5c4a2b785d7c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afb4f3590f193251ac3c6b01025bef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87dfea38a48b37c5936934da7ba231186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8da0c6ad76ee331b3015cb3d24a9b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b9eb67b0126d7d17323cf3b531bce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5285779f460ec709638bec167cf04b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487776606789a7b3f7ac167c35f7708b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbea29f40138b796fcc42da7c27406191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c44dbdb6a294735d1a25be7d393290192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503ce1cc70449cad33baba4591ce663193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860280f4c584c7aaab0ed98fdf90ccd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbe2b7c581694d38a8cbf3ab3e2fdb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb105a462e7ba4b11b9ab36afaddd991196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0c6fae65dec0edf2722ebe5a47529197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a7ca5975d1b5a596509200d2aca33198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97749e8e4291f7041c89837c8e19b97c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3a6ca0b737e34454f0f9fc959383f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69113fb6aee1bb107b66f4101bcca34201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c22d2d5122da257d448e07a4f5a340202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423fadfa1c6f49cec5e64868d6c838f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd50d63345e026f42157c048793e339204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38428bfcebc7db506b5c8d6afbf2f9d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bace59a0385987851827672244dfa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a9e2bde41509f4618214abd1e4e56207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ac76ce3d168e4304d5b3db58573ee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560254062321b3e8bb69341989a7d5d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272114ce07524a4bf2349baf19bb0ee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386ea1ea78aae0119de44af840e709c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cb4d85cee1a248eb1d83dd1066a61212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd247edd02ca3da91657dbbc85198792213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876781c32e954a31fce52a4becd13b5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982775c0f5d738a0a4f9b9267ae943d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3456816202705a96e41f64fa54ba80216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a48c0f09a4e9d9b959cce07ddff12217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5897d2a3fd33902f46d6f8024e73b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e9959f2ec07f9faf3f9c0ea133571219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b036992dbe29f5bfe33eaa8f69f6f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e237de33ee3390a9641c61b344c1931221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9ad6cd619015ee7fc997d29b28e84222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee465fe8454bac7f8cb096b49fbf9ce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d2814a21914f67c0e64aa13a603f6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582816a538cf3d91918d555e9bd56e0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f30838ae41e0c4e487b4aab1821c4b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1209bb1c507707c0acd81e75f779c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d26ccb00d516ae6e8b9da9b0aeaf67228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2c0a16abb24715e484643b803096f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c94831da76bf64eb57b28fb5741c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399dbe0b211dcc47ac147d7e9f3e3bec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38466b2ece244cc3263fd018f4da4d14232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f7d437a6a5c3745a79fd730956389233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c42594f206e20825b8326ba6a1b993234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eded7fbac2225bb109a06859e85328235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ebccb3a671e2077a46e705436a92f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6046fbaaff4a8df6c560d68af86d7f3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13441d39660285c188ffb4f3c18693fd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f7dbdef425be8700dee29455e4424239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab2ce3099c0048b6f881186e05ea8b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132788a2918241cb7da674f506718f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2be6f2f460c6c3a67b399054469bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8a606c9ee35212afb2084c736fa3f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00588d11e9e5c451486038d20e6d807f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb90c9698732adc09dce4e49c37df31245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91ede9a81b48551bde9a241ca110d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fb577a159669bfb0a5b774481424d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13afc671b2653614830f1b23623f44248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02709d7f8ec8ed046214728e794725f7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38b1befb65e5abc0888f02618be132250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbd013095a39d52cf0461c1e1e6411251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfd011b191cfa4a01028541288316b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a936325e1d66f08fc5506e2006623253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c8911a2b9ea5c9299907916d8a2dd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2579d007c9044d191e063876ee4a9c8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4a022f920b8155fe64b00e51a88e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15af4822a724b66e7b2e0e2bee501d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f64802cf73b7e7733f2d6590358c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1be3ecb8509578b43769ca99842eea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52100139ab9e1f3cbdc1f1478b67abfb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0650d33f6c3028d08c7d8aa3ff5d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4c19560e5324f95db467c731f1ce2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc20602fb7766ceddb89bbe5ebb4c1d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974652163c5e161ba1a1a151d403e3f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9a58b767933927a1a0a99b66c109f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969940bf6ed8f19030d1d9a9ce1adfb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aad3e3cf082f3a61184a8ca4e77892267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb13d5c4a2b76fa7f5ec4224e099f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adacbca4299f4725f51e62ca8f04c34269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3103e97fe926d0636649d65cc56ac8b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55ed447694c0d011c19c7f28ceb098271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fdba4993d1a4072e8e7e537d290b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67b679348d5a643209b1c1f77bdf77273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280027313c06b0306d8d34fae723f4ff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99a20c0637e1964d6b07341d9a3226275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daff607d28e68688ddbcbcf18c23447276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a529f51588217558a2ff28b7487694277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe42704a9dbb7d09febe87db2581fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7f3808ef8a91984c66a244bb94421279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb21abe824fd32d85568d7a63f235f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c13ec270a33b187ec0a929dfad3f2d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603b9393716be8d8d55a299ee4f3209282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d59e037b720164842be5257e9dc53283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417f6b8fb0c860a7f609c174e01d580284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a793d77a3d356fa398fcc12bade645285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b74150c3be888c6f840eab2f0846bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384e35eb35eb78dc156a37a40efa4b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92f783942a176461562b5988e6e00e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ad390df1cadfb9fab1505d54ab613289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95fcca4afbe6ea6206d93e4cdc681b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23a6e3dc53991aedb3324efdff49dd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90c5edf4fb85a827113cfb7ff4e6fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742228fd3bf092106b654d0e22d7f34293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977c35958049ea4a7c59fc3609238a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f15fe7ec8ae3902acba9cbf5896b82295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c8aef55e353b225bd370e1f7204f7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b6e3be7342944b78d18b6a5d1e97e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c47fc0a9408d4b6442755debd3530298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50cb597f1ecbb3bf117d0f7d9e1e97299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f394e698390426ae363354174a6ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8bb154ae8cd46b93957c2b2883c88301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fff7008967dc512a081eb61ba8efaf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874005592111a4aae48b89ca2caaafd8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369323adc68a7f719290925ba061505304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948319b0b2dc76dfc1946f20d2f500b1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad87b02ba6e535d3e3d9080c1624438306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ffb91e43cb4b784c15b49d5ae537e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639abc963ddea1cb37f332847339a8b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af22548854433154e3dad4b35bd9a43309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862be28f37e8071364e56969b89eb49310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd676b5dadaf77a6db66152d5c369751311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6ad47d82e0486d482dc9bd05c8183312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81f7bf0b75f023b640c0a2ebe8ae41313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f7b9ccfe3130a6009860e070a8990314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3175adf0342a85b94fcc49a48086172315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1ef2cf7a6d05ff1377062cc828dc8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ff76c28ea81764d623fe9c1ef76f6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d490db41aeb1df4d883733a22064f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bfadc3dd71cd578ede82692b5710d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805b781ad2d403e25f18d7c22b96627320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409aa9b308398144c45ed48dc371c5e1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19640f313226a3bf5eb80845de4dcf33322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd85496df1525f85f6faf0077bb25e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687b7036364fa0ee18e8c9f87fec0b9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c0738d98124384b52b157c8add101325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478648eed004331305f0ae78b884295326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407d8cf06e1940056b4de66c5853082327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7308a0574d25e34588b07c8b5088d65328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813af142192f2b5fa577cc225fb5dec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56287543684e499b6bc75d488096c4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45654cab1eb1005929f3fc258e4dd5e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3dadffeef51b0477e265e4babb0df332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920045a81579ade4331c4ee41fbf98c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acb000ba70b3debe2403a2cc2eceb4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76907e287aaa5c91c99b41c61e90a26335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec44fe365cf87bc8bf66a97cf0e52a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778941d505ab67ee71c2460fc2de4c86337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2da915ab93fe84d53cdcbfdf6e6d5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fb948d58d80ab4921fa09df779d79339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77867f085e7f7501c48a34e34cfba0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eebb9e2505b624a5a810bf3329ebf8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6fcb366f8275f28f0ea4e8cd20628342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd016725ddbc297459e084ee6ead7a3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5d4cd1c3628fa0335a9623e617005344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e3107c37049c3eb9ba31a0c527960345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5ffc62f8593dd2fa02c8b1a4c7e64346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ea408dc22c5a365c8f907a77b1166347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39399c08bb0db8819d52f14ec004056b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc9177e4134048972eac0a77597bd2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2856686b5d1666d9b160ce64ff0f6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f524966f2b72a9c9cb4c1b2cee78303351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be256371594321d890570fd95d2b477352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c850cce3e733538119d3f8b6ca9e8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30ecb3ae54fcaaf9256bbb5f3cd5cd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122160f0ba29546835a2df759b9a746355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e2b89aa998869699ee92315979b01356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add07c9b076e595f0806e9b8d115fdb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff0f17e6d0fc77b947d109dca46aa8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf7ffa360c3ae6d09e8ee1325af62b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114330f6eb71448c7ebbc008a468c65360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6663cadd23c87aa89930dc1ef06a4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b7057d4db32f0d7b3cdcc2da56dfe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670c4daf8bad379c28a12664c9267ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c39ac7cab1aa643ea7d13e4ae60c80364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b92028258d33dc16b15ebf09c6d6f1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c299267b9d35c9e73435756c2dde2f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d7f76b912cb6580db5f8b52bb8521367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5d65ab5b738af260e609db1cf3a42368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29140223bd52ce719bb4528f17789772369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aee99a8df47f58cafd633f450649b5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43373abe52e37154d24b7e2d77fdc873371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cbe6aa0a41c522d7ddb5f73ac1f0d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715621a67df4a17ac55d1431b59abe42373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da7ee4cf53c523d063e0f89e19a753374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec70d7970f02836c4daa96aab8e9a6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66116a15b2fede91084acc3eade08dc1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb656b01aaef7aab54729b70752e4d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acd5ecc322ba34823bfbcfe7104e76378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3974fdf736b7a23141df0c8a4cb748379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a5b1bd2e6cef605ac1dbbb3d10683380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d8a985655a868c7db05995b1ee85a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859c1e62d71ab4ccef5be7dfb6d7fb7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907783a2aaddc86223d12ab8e0b6883383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b263cb424ce093fd70c537ae0972a38384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4a3e215ee2ff5826e1cdce2caf8d9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d8fadb35f64e6f9d1587c151ccfe4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a71033122074c14886ee663d21af5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29717927ee6ce57dc44c0a9ebb1c1e8c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2adf55076dd7eda23eaa9790aa665e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cac83b46ccdf8ced280d12f4c05726390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90f11fa7bc2f5f1a83d1da0e43ecfb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0a7e259e00ae1184f1e8d524a0c6e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce01a840576da4705d21dbfd67cbe0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738575a2644ea4bc493a6e4341bd9948394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29595e08d85aa5d586f375078ced9b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b2022f9ba292d13774f162a5bee46396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076694382af2c0765fe0aece0c901692397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8729e795b195cf10f7eccdc611777398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35044a2d80c74f6b01dc05192f622f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6584a490157a89cff1d8cbb2a6a488400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1515f5fded811ee23c11b4117ab7989401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450eae395f725a1c4286e83a1e50169402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3450d1154c82e629e66b4badc9eb6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119901586ad4d69d77b497b667e5fd4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eccc8d0574e0a62717c491465acfc7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff40c35c24cb46d209c41ad7f77da6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2ec508045c486be7a97519d862ea4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c745ed38dc12fdd8c852b07841c2dc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edbd117dbea659b668fd554f7ec5af409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa016fc620bfb1bf7dd24fee0654e6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b160ae780633015a849a5ec873018411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34aa60688bbabb243cef9275f6f4d8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c143647d5f0f9eee138de4f41e64aae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde68d116212e34fb632710ecb298c6e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146f5dfb32601d2742b3dafea3c6b81415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e5770554a96ba069b4482a9af1826416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153015f4455b2be611de574bbb505026417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d797e589ba17ec887f85e4300da53f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aed3f062b9dbc6f853622ac47ad7cd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d1653f07aa9bad110c556b3c12b46420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b82fc3fc2c50e0398d7559710cb507421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbbbfd48ac774f972c1c80353b9025422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d13f8b192bcb98bb92a65d2f9945bc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d1886a8fa4b668de314e4ae903408424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fd8acf63cbca8744ef0b640501dea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9210ec47368c6a0a0bbcb4c3ab744426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851541294c3eff814cc537957a81730427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d44b328e8b03e048b90144367dedc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c2172ed5099aee39e28e9d7c5e364429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9adfcf118c0be6516154910f73fc594430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3abcdcc41d3a5479e55671987a8761431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce56b6ae09b62c3f26381e4985d4311432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ab104eedcc22ad31b5e8668f46650433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7750e8d83b2d5f5a0847780c7153712434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b8a55a38093a372b7465a081277f8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922b4e2cb6f12f7dcb75699b3315cac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf19728b3d7cff5f0072d9c5db93f11437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def6040bc406dd688e08eb508ea211b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09cb241ecf280d3c1f2ab689c03476439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abb3a217e45930b9bec38f17ec818c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c4bf8e35a26f51ee322017470e0f7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad796965c561e20f87ee6ac66c92f7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcc3676047ee53d54692346b10eaa4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8496866d8f9ea673a84fbd35a8d1e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936acdb7cec8ad7925760b3524e87f97445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ac58b6db6f0e7b4cc2408ca881591446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed7588690f9d937df721b8a5299f3f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a209ea281312eed857e21848cff042448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496c61cb447b54b6f848cd2e085c266449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ac84dd2e87f20e75475c7b05250e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f8e0e5f2865a499635950b001d419451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1fe8dc83b3e1e37ee916234329f9c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca25ba35c0a4cc426bc9f8767626d95453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb064b17c21c2a63b3303d168b1a016454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1201cc75a941b30bad187136360c67455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e9a86fc6f3986783c6e22d6336ecc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f6b45b3603649e0b6c4e8a6152755457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453cfe77dcd062d05dba01655bba3e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ae4cfbbd54b52548ee2e8688bb062459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe1b9ece67ccc15701c89791592997460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95a271d0027b59d118683fd44a0345461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda0813f1d2097042e99ad385ce62aa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c4a37250c6d8625859796a71f7810463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcb18edde35c785fe9aa1c508156ea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e4b6d2eb115049d6ecec7099a1e42465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fd2cb4949c446ee53e14a1abf1c5a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf32b1d172d0a7c5eec0cd1db9b1dbf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db66cbf6c28db1d56e0f17b7b4cbda4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07efd2c8e0965fbbb06784212fbf483469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb58ee8244346d5e48c22b43a677525470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2541dbc9a6873e2409924b981c841b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be4d9205624c52335984f11b17ab61472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23db6f48759eba69f64f8b1a8cbde2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85d567006504e398bca7db706ffd20474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943aad63bbee152ffc641e6118f6a427475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068615e894b240d7d55febe0445434ec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e7924a13775f4b882db2ad2e24951477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066751a620d0f254ecdf5c83beb9e79d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12b2afe2c102b706c9a18cc5e20dad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c96faab838bf3933e36a1b40cacf4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65bd6f063bbf3656baa6005f3e31d8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bd614cc52b3f26929c2f82a3c500e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea91894bdfaad504715a0c0735a2484483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a993014f6c2b819231ef8c8fe83d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32999ac8cdd89694c3bdcc7681118e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6876e0dc70c3dedf7f0e080b8aab5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09bb243ad2122c42dd57dfb53d8592487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741989cf2ce931dd0d88c2f7f21f052488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5889e06a912da74d673abefa879faf9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df32b1197df89dbb2d55be9934de181490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734529f71b94a6246747ad153f22392491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5b745e70c263d1631718c818f82fe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7383925f4c7d54217bd35593fc5e3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f43b782e32008991c385b8c68ee73f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9281769978e04bd9d0e7c80e8721f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fa39980927ecbfe4410f4f20aa814496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fe578bfd892ee2db18cf337f71e83497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67714f26749c1e240f5127c5ff26e5a6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8070023f31918651915d3b5471a40499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20d52facd62025a8aa3a34f05de269500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d00459f1a401c9ff2965dcce09243501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b51d66c6f242a44472a7c978b2bd0e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319c9004f92c10e181f0eb4f008f0ab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb2752d6b6056d452f3e9adc245a31504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f313b5da127f5a3370e541aefccab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728649420d4a385dd4f769dbed915516506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053af9e7b54261c9bd64bff4d40ce61c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8e0c100e85f7ecce8f05e1ef61081508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2db0f1c3a8284d144993166a07dc4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6459a9f42e8ee582f47e94cc165e2c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0460326f509782a6204f164d5315346511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbc38466d0bd4f3048aedf29636e7a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3009a4208054cd364506d2c214015e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82290af00da20c414d1d315cf063b2b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa88bf4082efbf69e4c99887feb668a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eeb94341033a1c2b7fdd729657cbd7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5115cfd1e5f1535e7bd460d6c104f7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d462efdc6feb1dbea719b2ea934813518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c98e7870238e17196b512f2c1e85f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cddea48a3a84e21b0a9e8c43c18eb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea50ae60e819f4c58cad875304c9327521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c31cf40fafbfa6054318e7ca2a1ab6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ba732bab6a409fb22ecdbaf99797f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f695fea187aecd91e3aa5db7ae222d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c801d29d6264fd8b6e07f1906bba436525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432659dbe96030bb2720db56b938e829526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce31158d0812fea928b553932eaff6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b812ebf96261958b29a5a799eccd4f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a2436c5bc01f663a455e314a5feb4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf40fc4a36f56bd3de4450e21dcf58530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ffd0c3bc23959857660c35c3a2159531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525025a304ecf276b2b35419d19e24cf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874bf8d3f1c0dd9ebb6d0aa60474e63533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4502a68d7bbf9840b392441929338b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35816c3d2380e461a35d4635f4d4d2c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df64a3192643b66f825cd958a40dabb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101732318b6d3cd417e2416a02108517537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af403c91ce510265a6d8f4e29706c4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9001046b6fd5a2c522b9908e583081539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d3e92dd751c462e12d785c227b454540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549205fc4f2dce4c38300c0c30c15344541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b9a1decf1faee1850d69d66c5c5d3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08a0dfa999532e2473b35e42f13942543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0914b2ff252a95eec4471e4c0771796544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576ea7733d5199f0dc8269a1ef00081545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ee25572f440e8e56e4150c6517ca9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e07ac642acd27373df96ea3c650623547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c88e76a8d64ae197ee7830a74e11f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbc8d564a6e0fb005301deb265a866549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db74daf98b69257c5688a366958d0e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7e5b0b062ca5d890697fe2bc75828551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33fea2cdfbf0f7b7db02d79499a5f1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b19d0457c1c8dc7fde77ff4633067553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893168adf2102acdb43a4ae5492c740554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ea07c080a7853600b4c3b791c43ff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64216ab9df58a8c793976e0d106a50556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19590bba0db4645a892cebf871ff72557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c861178b78035090a7dcf3bb09e6a1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f62099f328c401163ca43ee95959e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb869e9d902c30568aca945a85948cb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56b7b7fd9cb4268deadfbb483830f0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a24f477e4a42db407503c356e3d12562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10feee62f6bce67a3518da66550d1d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc57b0c5717a05062c10a1f3726cb7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe1acf31c510adf4487fad12ecfa51565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783814398f99e38183e359107bcfa61566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bc33272ef68e3acd2ce6a159d26c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608be693984d2247423b15bbe14c1d0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ffebc6149a0b27c62a29885e0ea48569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f007a52631f2753b65c99c6ba1a00570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c44ec8c52a5bbc80192bb8c8a120fb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44e81aef90f36d754c70ee81619f34572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522ca5b68cea1358ec6943360dacde1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef692d047e62c982ae3d2055c91c0d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089ed9c6e08ecee281494ec3e22471e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c929969739465911a9a1fc2756dee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349979e2c7f59ab8490285157c4a510577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa62d6a48ac17adbf3ee6ad23cba44578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7284d8fbe6ee03498dcfdf85ba0f68d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c263cca1d59e733d414cc0daab63e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1d4d0819825138be65fe36eb6d0d1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06406f524002a2a23833d2d5bdf6d5f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977a94a466ef66b63c0f4cc4ca91785583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6082d7ed7ee16511f503f932df6305d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f31bd9f9efb43ad0faf0144427a2e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33dfd86c76b155b95c0dc0ea7123ac586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46faf7c20c9537e8e4ce657793453391587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1e37a21e9c155cb595327f00157a1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0a078864dc0d7b20e198d652d78a1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ded613f8ec6f10e59f42948a9c2857590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d5a92e193dc379e6106bf8debb49e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7d67fd55e8ef2929dee3d0c11039b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28a3afecb9799f0ce65e1b49436c17593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3abdfebc1140fd629af34b81ba5641594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b39c3b2d70fb08d78bd49f2fdf92c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccacb3082aa5f7c51b36aac9a5396b3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10802c2ae52ecb731e4f92713b7fa4d4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927921e11ea1a438e1ff033f67c7ec3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbef0da4de863f20edcf523a713c3a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bbdf01db5c8259bdb4658c0ffbb0d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb3720fd48e70af1b6e6955ab2fdc1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec1595e2656fd8931f5f513feb93e1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34011e92e02cee34954f8eaad1532fe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccd7253b56db0e8aa5585dceb3a742604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c35bfab052d1f81436473a7e16964605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1e7886626dd06d4a911858448ab2d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8b46b87ca9b84ed5d3f6155a80e4c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47046b35eae3f0bda28abf6fff3d6ba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd448e923848cc98dc928b588d3b4ffb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650cca0b3eda00eb2bc4527e3437108610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d038693790106739c0ccd9a319de4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c6f92e443849cb0ed850dd384ec45612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94a9179a5b5388fdb1e684a7bffbd6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b9cca65dc092b216270b9e02aa1c4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e839406021d27ea052334226e5483615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f60656c5637fa26a107511d82cfbc1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee69b974cd05d41d8554cbd52ab4147617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b531fce9e3d4181aeb34c52e66384e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7adc9ffde5703f362720371287459f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b13d68ca1a8b5542b27c03374076ee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcbf1c416356dd7c4f86b270dafdb8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86539d334966443ba4c3a84ba6ad75622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eca98ea825edc61fb655e5a951b1ff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1295efe8b5a4bd0369ff7e5593b721624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220eb8d28cc7f74c5f841d1371e7332625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361d8e169b89db2f5611f18fabb961a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a35691052f30f71ae66931d3d7ebb1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e1acec8cdfd45e56ec1cb588b5aaf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8a0f0d1a8f40b14922efbb42cbd78629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa059ab5c4088dbc721d81a7537a3e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96572023f2ae870b698285754e15ce01631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874c218fef1bc91c8ec88ad5f2708db632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4570836dabf4c1c800984fa75ea829633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f960e0252239cbead50a0917a101b1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56200af5dd556b241032f2c41b4182c8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0be3bbb644a1b305493f7baeee8afe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a7a0f4b2aef0310f30f699254a5fa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad32bee99e0513a7a7907295ce6a5f0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426e12ace3a32f55c899df4c5c34368639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833df3c8bab385a32a807bf6e59f2b5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff6904aeca4226369e4d1413b8edc5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6994be54db3fa96f285d0f3070df51642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d7c862e36a7950515f1df17667862643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c7788e3230f9afe27e21e09b757d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ec6746bc8f71e2148a07fba11f86e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229fbf35f314be4f4c5daed2bd9604d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9f2c75c0525474b3a0331bf5e7d8b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe0a14fceaf7037cc99945fffb543c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461948628ac34d6eff949b2af5c44ac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b25aa5b12e8fc05dfbfba7f03f06a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ba9e9eb97b2c248ee533ce267586f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56e8dff7d9aff26737a4a22f737bfc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89174d99c813808335a1cfee3070acd8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747ba0593b7ebdfac02f8f8f5180975654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c695e2c9551b3001806a4b74da9c2e3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d362f3c66cbcbf268188fc9f5883f3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95d74df510334babfb160c12d0cb89657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4d15f78d6f7e9e4e149311845f989658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39f82e964b4d56e3d1dac5d59fc38a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1f350147520202eb8fc5bed427fa2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48688b0dc2294d3e780028a409684e2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4451d41f0350e0dde4e15b0d31dc0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca20a5247349d7a76626a37c4e794a9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e65aaa4ad85322f876e8e341da890664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b39f7374d1d994de09e8a9f1343f02665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abcd934532675cb6bd2ecc5ead1965666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50943ef8a62ccc8f24cfb5cfa585782e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aed0c87b27924cf34c601a01b9cdb0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb492c2eec9b9d5da7f0ee616d0ccef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca0c762a7caeae3671bdc1315fc62b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7792b016b4cdde13172102e6f98dc9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c81f19e15d228849a89c6fa5e21d6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc389524c662ee6d8efa7e66a70b3c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84371454a9f5936ab61d8f291ad4e4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fd563e7af18d06c5d350bbfab6193675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ddac9f2584413581ececb13d01429676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae302eb2b98597154c089dd1377434677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e841132b29238c593eb9652be5edd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25623fdc63f033a8a4da533d80b89f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446ad870033182e6087dd9f7c05833a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee446b93fbe9ed5150051e5c30a2754681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de53c635439ad6cce2fd8050b4a8264682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212faf5c02c2ee7c080379702daa8a8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d45510336ecf5dd45b0666e05b93b5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058c3dedd3ee3d23c2ee63d57bfb760685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2705888668b2e36979ab4f8e0bd7ebc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f86e04243f9f7ad6787778367b4ea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25299f499b1bb062441d3df3ce49c346688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f10a588e5a6c47d7beba35edb3409b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4878f482161aa9dd496470a3c8f098c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9cebb05210ead3947adfa2000a288691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba6c55a2ca1cc573720a447fabbaf7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c2f1a80b9c51f25cbba2a69a10687693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a28e1e7144456ff63cb963bba737aa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdad37c8861c901cdf644028ae15d11695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1348ed43b3320cd60a83cf64e6ce1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16816d6b5e11b715b06531944dc3498697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778814347c7d3cf2b648a17393bd894e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97cd89ad5af60ced4a777c2dfd2e63699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b86aa36e21ac7be33ec6284d758c8f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5b0e3becec907834f3b2ca168e0ad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cb5a03e4c43fbcf1cff62c3ef2420702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda069cc3d8aa8b7b0ce948b28cc016703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59471dda51e294035f7258a707e39aeb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10686883450cc35d521fd282a07ac0f9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176d075facc2d92a266dea5d431612b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90ddb3690794208d363f61ffc2c598707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393259fd2c5b5e61137ec649a84022c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237d3958057291250dc4903e345d23f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193e85bffadac73423d28400023da3d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9ced06252068c85dbe0bc2443c21b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6659d94664a733fd92fcb5c279444e5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7d388217f89caf6cebb7e9743c24e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f75415db111fa6ef5685eb9139e75714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ecb85fa09e8c8dad356e54695d582715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1af6909bc42b2ed103bce583283189716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743fc9be3230b98a5ac5ed3389d1dcd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefb6a46359f3bd03c581b630cd1917718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6411f298969d5f0ba82e1a97e7c7e9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48017270398f75b9e93062c71d5b2870720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bbf4f0c2cb557c165eee0a97f46cf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff08b70fec3162c174286f70a712939722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22386e0c2abb534e10a20947323eb8fb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a94f75e16d6ff0560040969b117d1a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd870c37423a76fe243db78ac4a0c0d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c31a76fa283da81f95ff708a3bff0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba06256315de7e311acfc07798d804d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18231b58ae45ac650e6760b11583d7d2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e028925c69d46c16ef66e6495cd28f8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b6f08738dddb3b80bd23c6d2fe958730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897990192f67e68664c4066122b06534731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732064820a7c815e1a0ee2471398bd04732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0d5a1b9c9c1c9181de1e9ffbbc2df733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcf6b85684072e09759a4a2b99b13a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09a646eb837c3da7177ed55da5f322735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08db4c5cd62fbee3f7f863cc6a580b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7b31f278bf25445ff2d037bc11dc7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b8275d5a7bdd3d86b1537a1b565e6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4fa6c60207d9cbc033232aeaece53739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cb824ed6d523ffeee4b31a384dfaf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872adbb3d4412bee7057ad3e88eb3f87741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709212554a1de86759ccbe1965d6828742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce6e01f6847149e4db574380412f4e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e29b0cef8b9dd511ef598a68dcbf0b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d42c391eb8d39cecb77ba19444d52745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422735cdc6ce5e9e168c62f775d51869746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732ec72be9fee57e00749acf4729a72747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904133489951efe2afc43f0531ea6c8a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bbed66962150bcb73a79abd4305e1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53013d9947269726d043cd3c576a3e16750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f27f314ffee2d4bdcc1ec088c84957751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb872a935636111773878691a2b156e1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633634e8b2ec4f3d6261a84ecfa29f57753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8f5669f384ff6861bfda2a75a9712754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474ca860ef0d308eeeeb5a6db5c0655755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1dc77b3ffd2b70d995531ef7b59b55756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59322c59550cbb94deb7012f7bf882f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ca38c8457fd4c3b760a90a5bc2a39758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc6919c7c6c4ac133bed71c4f28764759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f94784cdb14f586d3a0470e5202981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed781b7231b98308c3136f7a76fe3a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bee1cfdf5a9c9e4b00d3af67974cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7dbdb98dc4d235bb87148d92122194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1094af43b99ebcfb5505641052807a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f67ad0aa6d00a3c1719b3339504a3c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d766b783e027a279bb2a22a97b3dd587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8c11b7e4a5c44f3a6f4b6dc05a4648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a92d5c7f2f78237236354af30bae479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a4ca157ed8d754e122bbe54bfd06410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3ee57de6fe99e48d3b1384678fd5911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4c9dc79f11120b6e64aca65b49f1412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60b04716b0dd9f9cf328a3b6deb65b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ed0801c98aefa26e9c9713a4e21d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c0aebd3c34d5e8b5c683f195e0b8f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004ba6d6969a49ed563fa4ffef5754716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5de2b401f92e4bb1d9419cd5508e1b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59aa84bd2d5fa63a8e08d01f3fc1a8918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5ef85e4adb3208c54f3255f9a109c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ad56ef9f0551728f0a90bfc165a6720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604ca07c5e610889179f8e63126192421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b4d84e66931d857deb53c6658a4f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0dd96186a3020d8aefa24cadce258023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41e97a007844a654d3d88141681ffa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea2dc72216f5e3bed74ff6e919753a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528466aef4dd6024589e59e0c11743f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36615abd8db4692c63f6765f2c7d916c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8d35da036ee981dc4e044c2a5a19d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89771816a9c4b64717b32232c0ca0b2c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7df525f3090a56645af0d27363f08b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6563305242b5821fcc6e38ed7f9492031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93ad2c420a43ebf0f52248a706e07d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb8a7cf7bdd2e569f3fa2947b3c25c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a67f35656c1c02b6e794f6e99d96a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0be5899ae712673fd61a653126515735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b405226331bdfc705f4e9821a800fbb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1be2407df20272f7e8bcf32ed2286837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979df85e93ffa4992809f0d66ebcd5a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aceee6243e0b01de59ac2508eb6ebc039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0938998c07317b55c011b55cdfdc7340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc93c6d94b1f66e69ce026b9e2c136b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7af99a831b42d11d02b7f8f6c166b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a93c706023d173abcc0435e36ec4e543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f3c5f5b7f5aa948e299ff69bcafb044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1458c70fe4727040298541cd2da7d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07c6c432fa8fd46291d72bd850308346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5a9fb067b5c6d38474a6ed27a811747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee669912cc4eca8847a9c49fda607a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e716ed7b2d99736c51b165ce06c77f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269033bc1507f344172a564a6f85add50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fa9b0799ac453eb27a9688b6f5bd851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7e669a09a0fa66c5abb26bc5549a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c75c0fcb56d89781a4ba86d4c744e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b0fa20f772a187af7dee5bd0f775754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7b2b410fac96b49ceec0af26c5f7655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f2b655f0136fba94ca7ad25b6803f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3767a1e41a023e0828e1deb781f9457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a00ea54480f201ca811325375685058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4789cf510575ea08fa7b28753bc98159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59e444305f9ae777acdfecd20825d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7201c1846d44fc21ca8e894fb1a8661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490e0c8505f9911c8230a9314993a2662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1eb342c71bf1f06689d83d2b47f25563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29c9e37277a408623ae0d7d950063964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030af277d05743952a0677a62426ecf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83f48551f0fb70257baf110f8cc30166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786d2e166c2f83a86ed75583734492a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24a33efa1d7831ade7db221ac7ddf768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ca1872d4fd7e672b052c332c5a30569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c678a3b42c2ea97b09b263e400e98170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617817466e1315b8fe2f03490d207bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33b532f1fe3fe7a4e82a8104d3864b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58793295364e23a44d91750c3e088f2573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e676e5f2dc39ae24692a379db8b5fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485803c06d77904b485d79e678e7f6875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b2f52e768b13f7d09e50bd434e4a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1600dafb6c1859ab29c732d5517da3177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d2970e70ccbf09ec0c2dca7634ff778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1758448f8ee4b918775b0ac0259d6e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87302a711fe607222f94a8b5b563d20e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197a6eda597a4451a695b6e4314f56281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ba67d76d54cd5d7a70138229a4da382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ccf859f14903aa1f01237e78d218183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb578e650678be3b32f2bbd0e9cbbc1284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9126e263a3c5e5845895e7a2f780d0e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4161b801eac4781549ff83ad2d80f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc7fa4f31dfeabcc39c04e8c17ab9787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f34711ec91cc2427d0f206c2644e9488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297d0192ec10bc353f60c766af468cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf24c66bf32d83176e3cae25c3d61d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e24ff9da8ba319d77121ee598067691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4cf5ced22e2f03e19f77e722ad76e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62dc9558a0eee265e4c8e13b5bcc04793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494e19292e7df7a227f7ecef30ca62794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961f4bf2afeb97ac000b8466b1e999e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b9ff1539513fcc8fcfc4c54498eb896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f518d0deac760dcbb819f42e7f54897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e555035b4d1464277a4dfbc5767c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283ab32d00913e4ff2e46799685390799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757261f0cea607620954cc3f632e6b00100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c879221fda45622ed13849dfe9daa14101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52500b34fff7873de0689625afbd38a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22c181f11d17a9238a53c15f7d71ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002dce530dce6ba145fff326265046a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5c5b863535396adf5481cf95b4292105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b895169457de97cc6b427d5b06d13a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be97d06e092a80c12b9ac425cf5cf9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80fb0a55c2d8d940348e99f8f4f410108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252cecb7fa717a3b4564a1cadd2f457109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab01cfd74b7c8daf15f08d3ee41ee3e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4429a90a8c75b0f9da02e7179bbc5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4303735365655794b55dfca2f22c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ed64abd68d5a57146fca3c9c08fa0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f9413489e8d102cb67224bcb39a0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faca92f5f5d2b160b211f668a2d9f3b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe829a1a6342e364041e8dbca97f11d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44311b156c44673912622e943f439662117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366168ac95668411cf2c3ab8e8ca9359118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73115f899c438e7b8f64b0c11a38b552119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438c6e8a5ea180116f755a9aff27323120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f98147d9151dcd0cde05a1664fb6da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66058edcf5c91583a7243883c6c765122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78814dc62d4dadb96af45ffef49943123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9622889baec2227466f319ccdaf2eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c815eab0e607aa0f3b36e71ef78c167125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1438569bfbeec30f9ab6067684350126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37891412b40843dd5d35b84dea3b07b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759593e5ad0b03f2c6cb17b31f8ff7d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334dfa3f49b83bbdc4bd0c8bcc16c53129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a1b51c9560191260b3884d1abf555130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297d77e10609372374e179dc0f37342131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494162e1fd168d305a8ada923e08017132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749572352309ee8fe27030aa6d45467133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02d474b99bcd938b1c5420854d4fcf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50577e7f171644bd00c26cbb031d69135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91911c4f4be498dc12cfe9dc0d599f8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df54b838482ed3cb3207585fe92a53d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02757ebec211895f550ab3f4b34beb98138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4245d333f073bb6c26627a4ff4e86139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bdc076ec901fa2a80281aa4b8352b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a1a0458019b1d3b12d156886f1dbe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732dfcb3aa5485bf00449240061ed78142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd627adf054ab202bc3124f418f7325143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479058502d2466d23eeed839821a90c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f535df763fc1dbb01d558f17c2586145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2b2f05c629d461c4df1429e90b545146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a665dc045d980e87c0ebcf85644530c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49994022ebc57f773d29d7a95f9f361a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef3f07ab92c277f275a3445ae331d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62815b8cad2332a981cfc999c15654150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4699cd6adef346eeb2bfa0459fbc361151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79853338d4eea30d93d357699f726037152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61af9914a9a59bb4aa105e812cdcb48153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9e22953057d3a198f6f5589c5c223154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ce07c486b7589e800a00b74c9a774155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27be296249c954fc0196b4c27179af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d18494b405f9efd60d76db567210d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5f67ad1cfcdd17ad35c841a6e2aec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d55df09c271ad360cb2f5475b11a24159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09f2656c10b145c6c8946388abfec2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d69fbaaad604adab5d2919cdad0a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6ea0357f9bdcdcaed69027454d2af162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff088f8ee420db37a9b1a6b255a8722d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5b4bcd6f18689a0b24bae6a38f706164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64937190e1fd04849c21b066a45f71d2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f75d3804ffb09b9e1be9e4f34f624166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f7a56b79d66a4a2c2c6a009546a76167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81972d6be632e17ac61feafde39ddde2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9c803d70399d9f79a69cd9fbce940169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5cacd14463487fb29fe538e09cb7d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc755f9fa9d06151c2020a3361a11eb8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecad415208d6f8462a69da7cdca4e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b78f4ea268783e5a87d2ed393647d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083f2bc8ef51b7da2ce9c2c3af0de02174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec57406cc0785d4bcfa38ab9de20a3c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23e8ae5645facd327501db8955a302176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd932114ab550f72593340a4f50d2839177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d539b94a483057f04e78e6ac92306d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d78f0c89295886db66ebc27542150179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f96eb941d05c0c2aea9a35b8f53648180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748048be4a64deb90934562ca2bd6c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35558716371683af1982ee4bbd73b4f6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa18694816377bb95aa6fadde09067d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf784e128c6c3b1869a99b9410560de184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c167b64bd3485bbae4a9fb2a2b0067b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05409cefcb5b2fcff743df72bec259af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedd4c3625b353ba88ab8e9b49597c7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee12b35a4cba29cc8ecfd998f5fd0ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b18a2fe2382450b5dc05bc0ce33390189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df665f611048dcd06790f3022b929166190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee329ad9998868ec297246a60b9718191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529ef20d9f026d78e0378f9f41c906d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892313af7bc00e85a2fff66035dff90193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfa8cae4b1346432c22d1c46e7ada9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c8e9a987ce55ea77d5eb8e6e4b60b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf17fde3b6ddde6a27f66ef4ed2f89196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e3a500fc7b8e07fff742854c6b3a6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a67b5cf55e269b3c7747690af99630198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f8efaaf65652550b3f9d6fe9d660e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981e1bc639779e94ce5048b5e8bc340200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002653a29bb492ebc8590832ae83217a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa778192d516f97342593fcac14892d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37afd28a79926dddea2f0d41fbe00f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be08ef8941b7b80a39b3bf50afafaa0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9274991fa9046b5141ffaeae9c412205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d225aac28c7028a9108c2c17990365206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017edaea839566e0ac1e98799f46e811207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a913eb55837d397efb1c24f3857364b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a579b20a58dd48311503be3a802b253209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8471fa4388bc38b5da85d00913e2993210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eeb96cc5557f7a34c2b7559d4d529c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e65da38b918536d90a0c4da7fa8ec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe44015ac00be105094e4a8e7b06d3e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e04bdb5baf29a403037d25f2f5711214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48509f76c9e04da6dadcd5358192c3d6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954de74bb6be4f5bdca2ec6f47cc00cd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7c57a0adbeddd3dd972f1aa242758217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2166104c42b4055a3f0230e25d8fb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382992b6b3fbff5f60d591a0b0be9653219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e80a18d9c111f4c62da4503ef9d56220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa994ce50e5e100df92c0238abb9b4d5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b418434261e0540a3979ce9f27372e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dc1ce81430054621ce2e6a762532d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106b1ca05974043508d884f8d747cdc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0039b961b67d4fe0b02668e6749f74225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c59419fb41afd9d056276f4757fd1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d9cc8ebda7dbf2f365a0cbef03928227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d87fe35d004255957cae5976d7fb53228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcbee73d9ffe2b501cd84dee809bb9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271710c40ca7bb669941bcdf9ed354b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe7ddde94b11b7c2c2f226b60c69b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016bc8b0f036ccb9ceda3e4f3963f50232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ebea2801699af076cd09b86c85004233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0aae3073c72381f8bd92593bd5e02234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a43a31b81a333a9565d1073d2c4e7e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f81f4c60297c687c2bea106786ced236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cf26dbb2ba1edaefb9c2c90814ee4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bc2a048b163e820c333ad4db431b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4cd66f2fcf6410e046a7f0f2baf7f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937bba9c532eec0b075d89c7f196bc6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc5936173dbd76d93404bfc8dfc48a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a44b2d3897976186822b5be86b6ce9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb025206040e3e8a2e7f8d2eb98aa8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffc10be0b6771297b30da5ccece4ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3439acee0522006398491ed19351d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5fb8faf4870992841f2ada5b0d86a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f7f7d089f1b601298f55f8213bd9b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736960c87503287c145d4a3e0842576248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e470b8906e057f9dc444d132107344249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d9d866da789e63042ecdc59c6388f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcc38e7ae62784523de4830eb69573251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59373ab18c438e3e344aaf8a0ce221fa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ab78a158b93dcbf8914becd0dd5a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f86f144753c295645771c64746874254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895ac5b71bc2e43ab204d994bc573cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d884225f1ea4a718c58f393034a5a08256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01763dc03abcbd1f9625614b8c9b79a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe18e38ef37dce159149866e99f608f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b2f7f5597e1277d375bd210ffe17c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34383fd1b618bcdcd69e3d3e15d30f8f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c87d011d2d027abaab2a89e71476a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc37eddbd2501f628332f8ce53ec8f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a780ac2514f9e93aec9a37f0f57d06263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280a2ab123e8e1d5eef12dc66555b46264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741daf3cb0a86ccf0425582eff2cef9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8815132871bfeda2391edd2b960ebf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559b800ea7aa06a879a90d16fc8aab2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d154f2685b3daf9c8d94b7265f8902c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5d3f706dbf0856cd84cb76e00ea35269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14345bad14bcecf4f4489297f99987270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b22cee21fcac5ac5593ae7a8b6d994271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454199691806d7fc49a2c0736381859272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93270a00aa31b342706e894b6ec1f75c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b192307308373bb936cb9e7afacd6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ad71cb722c7b36fcfe8f7f629eee8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cade1d647a7b7e38dbe15d7f8ad34e5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9a358e91d1967f02c4150c4bf836b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1bcb45fa228d8eb061cc42c5a10a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cc8da5d837333d09b0b10b52f284d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d305795f3dce3b9ffe78d03ca8ffa8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdc8ae3e64e1716ce5d334d8f23d03281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f836a47b518d99579cb00211d4de1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac24ce580c148ed0fdfb38903249a84283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ab5cf2a0682f2a470e235732ea008284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca0ce850f2eab7a20274c33bef95d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f02a7d39abe7d77a49ee1e7339b55286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef976228de9e887c2894b9d13cc5632287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50d45b583b7a63d86c3222d2b20efe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18def5267cc2db14be7a8169f558eda289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23619284b47919a974ea34dcbb42996a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b353e78c6c5fb3ee7e31cece2fb6ce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0c0b9fcc63e80b400b6660807286c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa45ee691255b281da1189fcc613789293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45e100cade9aa8e61021bcfbebe601294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4985b550f915771c4f4cce08ac403fe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcde4889df1e17ab97f23e5acb7600e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d9ae71d05cec5f2aad9c67dc24b2e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866dff8ffa47b69d0dab79f1b1d89e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4893aa4dc89ca92413cf18b3606c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb726d4bf9869efc8c24a07ed80ccd85300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7585a52e390600ce41b87f84ee756b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fc6a31996f2059a45c40c75105a46302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08673b29fe7affb543e9fbc25e9ae37303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab564f40ff504e009b7d2defea6af4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b34f712c59e8525c18b5cf4c853c7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e51134a51b0aa04fc299540ceecb9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8a89a602065ecb9f239ca0f61c1c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4fb1b24d82ba5b522cfa0020b9771308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f7affd9ad3eebe76f3ea6f18666b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7dcfab1cc318b65f8ca09bcbce605310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414a306e4dfbc25a276f5bb1d36d94a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e184219d8df84c7da428eebfe0e2a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31661210435889c3b1c82275bd5edd8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da412ff0b747bd5488cf3398a82e722d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01c6e56e3a1a17737e18824e218199315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71484b5627cf552fd03d141e168f9f98316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f1953ad725d74f365dba6640804ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7615c1ac733995ff426e2d99f4c5dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adfa80c2b23e3b6cd016b5e2188847319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2229d76578524af9e4e9cfdda7e6b4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce875896c1c99e2c6a0113abf8fc278321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9006e2a0a31ac1cd6e5947886817c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324a6d772df8c1c2f728ad34e33e034323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d984d2acbc7d2f1cae4c8e0a09a7b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82c6c2bbd9f997ab4f524f8abefd4d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de797cd73659d1ae9cb0044bea985e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53feb695aaf248003f5129e489987344327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b38c24da9aaa462d34475d57b4d45328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680c7ebdd9e2420c6aa71e906084e89329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393323e8a06b8a61b44abf34dfb6a5c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816192ae8a3118a49a8b1e9e171128d3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cc53d4c34e8a2598542f1cda605b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1136a60d4b1e947441ece0443d1da04333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cedb9582d5fa2c7e6bd54bb9bb6a74334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910cd098514e522aa537dc865cdcc0c7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d0c39f37d8e9f12554c6452a19d94336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f82c7447f26e9b45dab0dad0e77c4e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c1637e58d5b3399b77c0babebb3af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80679a3be229f669599035c57899886b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b7bab899917412b80c38d9260e9bf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cf26e1bd168df3a6217fccc15f890341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef69a7a6748fe711fe9806cf91ac63a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e531a6331abe96ee5a641d84fddbc23343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97726ff1c3aa2bc98edc6937e8d81e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7eb20331626f82d092be220f5ce88345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6af3d78a793358019c17fe78af2df346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0575c7e82ac8f91efde61365d67d3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7a7e64f0b6cf935b268d5240d089a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da760f0a8caefb9725a6bd4de6ee5ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deea9c0634ca09b79799e08f0150b48350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca9ff6be4a6df0aa8cc2e004da39cc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bae5a07686f7d9b3f7fdf5c7e4e5e8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80aeb7ec5622a6ef9d01d782bff91e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23499e3b1d51a85728e54f345b031afb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e622fbfc3b3e8187d1a4ef5b7d75d18355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fa96d21b3c268626844a6975729e0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bd3af75485a2819c45ee45dde94e7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369df609360d51c22d1a4a4319099b58358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4324cd1cd59054946c0383a9dfd5eb3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020fc8bc00d839d6ea766881bf4bd04360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740abef9226b20267bde5d8b274d3c8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343220752a468624ea795390e2589750362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223f45e84a4467607331955bd4fce8e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2572a03cb92a7addadd3bf450ca59364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5118366f9ce399e1bfef3a5aa7d6c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed71bc04075147b84bc50df730626a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b4e5d54ed17966a640bcacc361101367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de97800929853f857d974338478875d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8681c5e00a925e3fa2fb894b2492f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b881e74d7c9cab99f1aeb2fdc04375370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cc98ee0c01e398404de218ea63d45371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ed7a1c1fb3b31e8f9ea5b97653a24372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86755fdbe409be6a6d5e7a37177d9705373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2e83edf4fdeb6423d3ea10ba33329374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56864e70f7d5a10136acf5d78ff02f5a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32619ed2f7e81cc405e97e7ec4dfc68376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce17699b2dae074614e10246530215377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc623bcabf156eb74a2e981724008e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295d635f05542575b96f640a07e18b6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986efaf3ac8c01e31230bbf8302a3f1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608cc07efdb6c728ea09aac9dd113ba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa843a27485525f934b0565274c07cc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da61f8e9f00dc66a9955264e8cbfc95383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde9528f0e875dfe1d88902005717c8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1940d07e54cf8bb7018559b72de9847385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfa646e353cc099a597da92c8c695e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132bbcb798816c2d34034eac02a6ec1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f28e2d44777a9849bc6b7f6e8d74a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d42e7d045d7718ed28001bbf5fc1eb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee39856b85dc1289f48ff3733da56c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f111520115dc6349af5e5d63d949a75391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c70180308511f624ea54327c1e4ed9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89001870924af00ee64fef1f9f1319393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0ea88f1845096de0d3c2dc0e3c036394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741bc70805df41651f71b75bf5d3531395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673d85081637d94f954b3a87e39e1bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661a553b32b91f0cbb7e99508441c9f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd6f74c8bccc09fce9d0e17b1b72ea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb8a138de8861ff70f9669bd06769c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290c662c51bdf4c928c78b3ef9e8487400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca3099e62b4af8870f83ec81ed68f8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a32b9e9b2c0ed8027bf146622c7e27402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbe9b1ea1c7cf1dd272c3c546a7c2e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a764320f46fb0fa4d4521f0c6666f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6606a8adea9545671aa49663a7085405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87b4487a92cf39080070ca145c5c33406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea7ec8d31269e034a6fb4329f63de7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de51e1fab53a48cf94bb7740351752c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20d1081bb53bbcdf8c9c34a1aae799409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58222905111b124932be1198ef9fb9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581759291163c67c7335048763114d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26069421cd67f94d6955101ce499bbd9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b14a0faf540ca97704e0b71149342413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c49c6286ad05a307bb18c5c1044ca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3276938319edb5e61da0e62e4a3a866415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e11c955dab27f7159ac100e93d8816416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568cb374c2ee2d9e3f075bcb837134e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b61fc15ec14dedd3e73860f9aeb398418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8ca392661be81dac410d985ca00c2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8a046bf3a7a1980f14b5c7e2a680f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972ba4f23c6567bf8f7af85acdb9442421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048d7758f8a24cce5f6907ae7a774e4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205bbee814a029a5326f5c4cad485b7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc53104a94581bdbecc0d2e61e82456424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e77021486e650f277cf080dc48db0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91e29f1513c824085927c907c69458426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80018496ebe14a2fd109d916492fc2e8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfa760b6a512b7db12a87646a6538b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb930ee4bf3cf960649305591da79477429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e51f01e70dd0589ca33cfafadafc0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef8a5003ca30a374f6378731d1f7ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966cd8984ba41b4844c336df7ba3989432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ece57c1236189776735cddaa9aa76433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3de43e897fdadd98e7348ec6acc08434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24722e830ea7102fffea234729c8de435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd5e95c7b800a06e957286683abb44436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb404da41ef1e5d57eff90d22ee028437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49311fa2f45e4919b5ae0b075d9daff3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cdbc908ebfc96639904e08c9666cb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16b152a78469097b24f11ffabf0de2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739ffa815f5460cc013598f66fc4a56441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b5020278c5f52167721ea118c0c28442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c81ab332ed9a262c57b8edd640f39443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ac55c418c3858f5b9d5f203f7e889444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b7721aadc82d8c17d9b238ea5084d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96bd5fd59383a1883a77a30b62eaba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd142df4a22846b22cc30a7f173f317447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decedfe6c612c1e9631be5de4e096d2f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e955c7be4fb20b1883a88346cbe1c35449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dacae4681d1e8b7bc13dd368189455450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55370b585af70dc175fc2de488e7b5d2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a128596c2304b551bdfecd95622d94452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7ad6b2e83684d6f2723c55c9b48df453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97afae3ec17106a594737cf6e40e7f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04f56cd5ca7ede5295c8163172a638455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325de0b138da18b3d359ed958589567456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08184d0c6e4708675d0a5df7083490ba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc11bdd7b813d33020cc2e1c091507458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa002cc8da7086ccba7d09a42e5c5104459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ef2a37fdb8da4a619210f5c126003460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a05c2c05675616b85922c6f1254348461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eafe6c39d12264d1b4e3e153e7e975462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123edb229879e14d568c7af38f7d1e2f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf7c2ad87d19f27a938f7757221b5e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc65f03e16dd471b36cf74d8e70342465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282dda2e2b4808a7329b07e87fe5e41466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a442e9b6f13ada3fdaa64e130fd9d6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a21bb26ac79178b56f0dc0c4d9276468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594afcb02c49b98eaaf925ba4fd4685469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90671b0c867d3b70fbdd9f161d5126b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575e445d75299875de596565c470b8c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16849d46aacd61be2e58c1f708c775e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905ef361d815e22ad02126b87fdeec3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2be8725dc9c55adf44a632a40947dd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d67094e9a594547342dc6970e1119475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ee33cc4a527a077c66a52a45331db476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99bf7522717a738bf3eeb4cfe2246d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ba2620c37aa957560dcbe6eaabbe8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25664a168fc1e3e5ec918b6b1ea641d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d0f2d4a041b11bc38858129b71d52480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b50bc198651c2c777d9001e35d5d4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0792613cfc68e59b59c835eda312b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b3d42a81399223102d1ea02ab3c8f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb5af52c01ede2104e2ca1f07f3d00484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f0a2af9c06b5a5476f1c2ee2e41dd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e92c369cb86bfd183f874471fb56d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6d25fb1e47e2f21c06df4df4cb175487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e064b5afcbdf9d36096c61ce0e245488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19752f10cc96d8d0678529ea1819806489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e7e4401281d1c904fc22fd9d43aa4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e0723f830a821661f6a8dd3404714491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231dd19e2f453e4edb6bd2d648b8a3b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8dc3d81710564ecb507c6e3a401d8e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445f049b0ed09b178a95c0ee59fe1ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a825d5b2b5d0dd290c38991a1a1135d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37508dadb7771fa3878a9cab0a8479b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee23cf7201820b6ba400e42adbf9049497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f34b39d410c2c56b6be5bab73d2da7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bfb7e5fedf972b6899d0133127e04499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560c551305c714fc2f92d28b7eee10d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4eac801ef0e493c700a4041e1e2cdc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c388a59c26b6083038749e09f24150502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26b9fe70946825fdb2a022320c52d9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265571722304f3465c3781c1703ee8a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ed7b15afe03e6074d74e1613f8a92505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16d0782efaff939ff42f8506514018506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa63fd8d9191035691d642bfb813ad3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428475a3259ef7f99b2aaa134ac96c4b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdb322a978559f064c04b2cd460ea2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a747faa391488cb1f7d3547ec72b33f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c778f8b0f0462eb677a2f737ace06bd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07741b46dd2fafc6dbe1629d6b2da5f1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd769e6252d5e89c0603ba1f737bf8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab68bbbc8325772a906fbf0deb698f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a0909d53434788086c82b6d4f8a5b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4219171c8444355ef8533c602582c7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9d675ad296f7d30cab4756b4d716d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3242092dba0fb6ff9f06ad91e1451518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535507c77ff75c1064780917bd6d6c8b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ebf13700f4106a99128f7ddc7e050520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0d029b84b70bc67c5c71399c3196e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee3d54d74a01aed6270610f1578aa6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834a234195bef5d6281318d56ff8928523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ce85f5d292d7c04cf673c6d386c59524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cccf9cdd178ccb0b2a002aa69d7b71525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543b770630993461fc38106e4c4edae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08b6bbaa85d22da192113eaae6f77a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fa7052aaf6aa8e7e43f656a01bf02528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9afbfa1f582f24938ce3d60cff60d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1478212e77ecc11e48d3dd0178a3f27530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0be8d81db3d3789abdb2a26a00f4b5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19cb951fbb4e03d12432863088db60532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87522f0ec60e504d19c84f9bb48e9623533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14750b4868b175591bbd45176de6dc03534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fdcf6e2ad353dbc3e091d4c8b9198535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218ed176446edd58fe99b2ce6838156536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed262be8e7e2e05880fbd798d86ec62537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a241c56180030aab8d52dbd6afb40c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8181242c6bb2344b6a6179b29cbf9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd2fe8f31763b02a020da0555daa26540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38277583afc582d1e6f81c967cceb5c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379da566daf5a442aa61ddbfc6682c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4b5e565192c8ae0ef6d177a313b8b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f04cba5c4d81289fee5405d540406544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf382c3986470803d4f7660a9a5547545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d593ff237f428cc396c913bb547da63546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251583483dbf72b53876c2ce4e72f9b3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b83aad6e23628704e92e844226316548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40358f24dc2d64067cb0f889a7de9dc8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ed15585b67baf07980cf8d29cc1cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ebf0847a65877e931aeb07fa132a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253c1df0c81503c8ed0dce420b72881552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720bc2996a7ce6fcaadd80b21899fc2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fe00568a55225ebfa80ada88ee982554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e6670a56e6721bf3d1bea6890630c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfee95f85d5db640a8b7ae6af846802556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf297a024325bf0a698e307b252ffe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170e2278d4260554c03afbaa4a4d205558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfb64340669efd870f32e09547ba86559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b126b5f1b9f0b5e3a0c5a38db2aec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d536b956517f5139d6fac0fea219ee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922ad8a373854eb39c16a057b3f8f62562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccfcd2dfff77c1f23b550d547ae55e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485384ecf5acc7fca656396c962fe6a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38fc92aefe001ab1dc48bda8493dc4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205fc5a6f680463ef5af83e20137799566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd352ca5fee3fb8be9f9e6ae2157175567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec02fc69dd8d28d889277906df229c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7948216ec8917545278343082a3f5c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa168e005d1a0558857896df37099d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f4cd2279ac333c671ebfb8cb1f4e8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853229b958a81fdf87bae3b2c7250ad3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f199481343fdb6bd80da273b817c58573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3bb3905be5bdc7acaf3999a3fe117574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc5ca8474b61e4191910c04ba7cbc8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7648904b243c566e04dcda56dcf19576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644f76a37537bbc3c185695d6c389c3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc80caf59b2abf11f4e50f4365516d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4299dcee69df41701d12e4cfa03413d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193dfcb26d00de01f036ce60007d7cff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea953d6da5ed307096e49f7982854dc8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722553d219c15ed0857bacade38bf627582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ecc194b295d67276f750fcb9f7a73583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8dfa5e1fe781e4f9fb5565af3de261584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dad781ae82ca04c642b0e55f7816cd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b7f1070879305fd3e4691d9ceeeff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4036f20f7b577deff12f9ae0615a8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655a0869e82713477879d85f206c3e6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578d4f3e2fe5398a9233e5dc274eb90589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b71de79dc554f9eb07fa5551185ef5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d482055540eaba6739f1b6d0705b4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93174d07ffd1a8fa52b8a04c8182b4e1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8a6c399b60d722e3529c9a1a5ee9c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca578225f65852512421db154f3f1dd3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89de7357a32efd3eb0559637efb488b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d23eb2c815bcff182d6fffbd751e78596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa21a68d1af81fba947126bfc69fc57597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5b5d049e406563e1ca11094407ef9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9de9c5422cffe2ddd9680676dbb1a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382fda9d194d86d5a57232951723390600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324674714d3afad59c9ba603bc49b92601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79942a59f18e77f75b9c26b289a2c6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b9f8f94915221f568e41ce8c38d87603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60407dd3baaed8c1dfd517102b546322604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbf71ea420702b824c8512893fe68b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2b2074a94f542cf0419fe60cb3657606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688aa20dde12341734f30621e420d70607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7205868b17d92c8ab940ccff7958cd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e19fa5e716652ea6df4b68d4f47e40609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2763859942c1b177c4578e7dfc836610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5f10e6d9eab6374bce3ce28efaf07611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddfba5cee9e2ac58635cf6e3eedbed612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893c9d0d71861adff39b980987232d0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0820272005889f4d4d244ac66207fb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d5216f47bf3ab39ae3f589546acbb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb355126619c45b7497eb1367512043d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbafb5194ce82b7fb5f9fa65b7891d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8518e51275f8986ddee3204067c229618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf380131fc06bca6ee6880570536f29619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0b772b1ce10934b6b89d160c39304620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d38560c328bed2141bd2061b5e2519621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f1a42704f4e7e2e4ff9dc6ce61c3f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775386f1fbfa5f391bdeb7a0fedf9cda623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a562d66ff952dbcbe8db7933b3003f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce4a4f1301f97c87ac97823cb76f4d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49044f0f5f772c7653469e5ee65379626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85043c948d6039f14c4272f6fdf54411627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4fdcae99b118ea3f6145dc324d378628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a295a10b37152199ace580f1c90269629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05673a291309af717c4e1205981c8c0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9ad7fba954b8087a3400ffe4c7046631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a0dfeddb507a3d8acfe57e64dde88632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb62b2c2855c5bdd1bb4edd67ed258633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5a650424d16a5131e5506b4327731634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c68240fa375c10f2bac8603e671927635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4cfcb231df8c773da195d7125b2b2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685048314d025716e4353a7cb7ea5dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e66add27e65b0bab3e80115e7bb20d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc529ae02ce1145e6e9c64934aabd1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4541c9ef655193b5e71b8d45d2f5f60640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0dac3eebbe22de5d029f33f195aa2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0332ca89f0014aaf257cc88758d0db6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c765185258e9fd1d65ec3d395d7ec8c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6637a504c41023bea659430f184c6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f6805fd81624162ca4fa84d6bf1fd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc065d8318e326d4215f31f16eb54d0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fe8f60a0e0e2e1a9a41061ca6753c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dd15abb8e38d3a68b66320abb33c8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9638fb68ea9be52b4843b45937d4f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adada4073968edc56bd4d577b9607dda650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cafd6d1b23d54f682a4d884f0260ec651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42a034d32404af2fc424c50859be76652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be90a98537cb480eb2297ad9e3291a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a9999f3533a6a87cb0ac8e9c78ab5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6967380b45da5e2f5dc87ede2208eed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4a62abeb2882a3f55035186bcecc9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae63f56a45f56c8c47fb2b007fc531657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047343d2cd664df4b37dafe26391ed9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55af58f3e97c6bc144925351fae0b6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2a4218947a01288181ad9be878df3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9895d7fad56dc276388dfc15b45dd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f1e06cf296208e365502c59757af7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71281fe2c4eb03ee6f1dec7b5cfc1c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df12cc9f56316f00611305becdf1fc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0107cf1dc81368a16110ed66070155a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c71fb4c857b8e5b35b6031f1ec3442666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe054562af3ed6ead1fc10ccc3579ee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc62499edca2dbad3189d48e88e0555668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692879f6232923af3699cf95ac93711669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868522f28e358b9e9a59ae399a1b5fc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac04e0f36e366b4d95ba803ebfc8631671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e93f34b702736733112944c2359c1b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97113f0d036d02f74ebf5905b99cc38f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d1f5b86599a3c2650d42f99c0f587674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e662b60fef4733da2fbe0137af500675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb315972eeb120dd468d1c817cd35641676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6d1797a0d36a7f9a92f3c8f709dd2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d073040e973c60ca08a1f6bcf8d62ea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c3c07207c71dd7b160cf9054ec08d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5435cb17ec67541c60717bbb2e83721680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423d007db963a4124d7ec4d67cae6ab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb12f1d4445a45673cff47d3612d94682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4628a0e1ca321d8180b740558babe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ce9af561867c37a0ec1aae75a2a05684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5030f56c9ff1454d33e2e2ed56116f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef32ac38da345f5f9f870f65e55dca7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bcdc3c8f3163ccb6232b2cdc73403687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcb0257d7f9025cbb38f49196c86cf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37a2e718230163d6e03dcbd78d8322689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72434de6e42e7b1753f7cb1324455d8c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33b68b10ae9413c6652503c4c7411c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767aca07645be023d892dd0d222f858692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024ec7e3d76d5d3f1bacccca5b2639f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef96a9c7c6665673c406aff4262b2f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc54c54bccd56de3825d1d929bf2ed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354363b32e9e94c2903f501253a362db696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92a566d5250e183c164ac8a78d6bea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba195f32d33fd9e8e9ed5947912a061698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118645187a010d6c8701c9452171b269699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99099cb4e7986fb41c1e2d56bfd25193700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6664836274e5112bdae15af0376527e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed9ed6391d3c25ce30b30033f28bac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcd51b0ab1b8fc72c319612612d53a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee711d4657fbc931d34161f779b8b31704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099ed386befa74db46132661055915c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5628f8a5d22a0f81e56c3bed5c8135706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08958a4906eb1b008ca5b79438488d30707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223fb6bab70f85ea67b94bd3b9732b8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cf0679d32f9715bca56ac8cef94f5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315954e8ee43bbd7432b452a582a0cb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34599c57ad4a24d6866622a7db48380e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ac9bad0554f030d009fce1c336cfe712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d82231e345e4292a6b84eaa1dd3bb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa0668f2d2d260b144e67856205579714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf54f3992769afcfaa8e946bec63a1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdaf26d5a377c43b2d5ee80d71c8155716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196c897c16a5d9a23d094b39f21bf56717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d8bd1d28106119d2036487be16358718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d00e2f9b81c533f7d0280e65d803b8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e45a2d047c9f52d788f748604a8c7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6159545a987b31e2acc41e2417b0d37721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b681811aa22dbdef7383b074663c39722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb5ee49467dc71a91ac4c4ac452146723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73c03298b341c61952595690a5dbe0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80f5ac986f5c51b410f58492e64c15725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3ae71bdaec0cd9bcda569cd40e207726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd471806aaf48ee4eaea1422388c4f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5ae16690a2f8b0fc60f2a8ea21d8e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccec2afc2377ba10cf98abd489cd51a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c241b6bb07e351546c6a1593f28104730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51d85b1acd74f5bfe3d4c095b80d37731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af1cec7369c28ce44fc0ca50ac6bac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09263a2000af211b63d002516485ec94733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3d4f559e4a6dacde4a5103d70a2ce734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1644a7325759166c1f9bb64c018165d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b02182e5667599acbf1af0e081665c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f8f47f6fa2c74ead058613534ba52737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483f6a1e60b0ff3310ab1c371945582738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49de4c8ea5991577a7de1f3a30dbdf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a8131389eabc75078500cee2e8189740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733932f0c330f4e2a7bbb48d054a28e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca98b91ee2bd7dc448a46d71d00a4a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0884d420ceb0b49019d398ef790f3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a6c76f6488cd060e756549ffc0266744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ed747e9327c19fa5fcddaaa0b0765745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205116c46cac54aafddf658e7d373288746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa11ed14acbfc93a0946c591e28e8f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b6e6693175ee38d841872f02979f4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fe1927812a1f32ec49fb381611d2b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac28c9bd4843449eb8a148c3e4871f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b2fe042b58a051224a782311725b8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72adfcf17d45dbf8a6d1a0822ce29b73752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2c5a695cb4a14777583d41a46b16a753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>