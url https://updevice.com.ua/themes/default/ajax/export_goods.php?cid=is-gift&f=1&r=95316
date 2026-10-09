--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75189e60e603b26d35522121763a2201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a286504ffa3e91fde7fe1b76467bbe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642acfad6d99d5f96431b9134f80f883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201101bb559df5baec2f9768b449bd54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8b613e0e18640aaa1238b6e42bbb65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696035eb37e7db62ec5a853204c21d136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a868b59832e803e23a76062b2757bc87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c8fd7100522e115dacc7ec345290e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10005c3cb83c576abbcdca19869d04e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d9dee4f74ba6e43e0e214869a0eb810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dc3d940d26b2a8a2fd99d4168f85211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc3e5bdca26dc182078e3361c3ac5912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311dde48932ec552e7d1a29d8b088ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e915dc4479f97ecb0b6a70fb0f2098614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95022288b241146f56aadb710d6acfdc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e6295dc2a182e41a22d85e6f62e9516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2eaa34f027e35c6ebe208bd963ec2817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e1c4b4fb0b66401512cf7f961fd5e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f2888995a6cb23bf097702c7c114c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7e0d9af85da602f6cc97d0d2aaba520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c309c108728e0ee8b956a105d094921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc4ff4ec354a7128c804e6574b519c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad2cc10c94ed46ecfabc32a39b967d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe145f96dd5638b84c20b0d25b8b1124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4dae7ad933e091abb4668cefc2ff325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aded5621773923a06f812f98c1957f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353daeec312b13d64d14ce1cb41856b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0bfae8f6c894ed58ac38681d61a1128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb5a1feb3f671bc17465acf93c7bba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafba4052a3320316e48d00c971d62830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af939e85c51ba1bdce4e252a6a225c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d5a55af73ba04d51f2d0c153d3d1d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbffdae4378f21bf2d642f07db65a8033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef724ff8dc32993fcb4cd4d337cb0b7034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634ae590c98c67a070889c1ff64a49d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39e8eb9b311a4ffd9ca962e03f0cb036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f44b5316eb285886a27c23cd6c29037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657eb58704947def0cb9ffa07e23007e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875461598c337c1a707f568295f539239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a40f18824cef2973219fb232d9d48b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c37a031f10f26e2e941986346099241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237132f454ca70066555355ba47a32cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf65d6539ee6cf0777184f2c9d8de7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b8a272fd9fed54a0577fcc91b7ef444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27bdaab346af6d5abb83afc95859e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26545258cac8d113412079af2e94898c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ab7745e69a5c3257883ef6b8dba7b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0608cada70447597d93946236a1d7648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa0e04f36810e545640d6562a42d9a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd18b5ac5d67041a122fca99bb26df50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67a76b5b7c66f63c6270f6270c8adc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240ebf48859c1ba9fc01c67b58ce78d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab339148d4896e0bb45835ba5fb99d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520d60bf6e7379afa01ba39a877a95a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a19453bc53309456d0103384d605ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6f859257a70147947b7deeb0622f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2f52c696ebe91848ab51a7dbc2f0f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37debe02a191b7aab13e56b763f84758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f4eacba1bdf73713e09d7240546ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbe3564a53dcd1b2e232a8cc809d4160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61023152871032c65b80427c61d812261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa31c0ee1cadfa56fa3136971a3b4662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36776e2bf3537d888deff3d9d16b9663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ad56f792d7638ce11a75ba6e4f26664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d84f91f217be5d7d4a3ab42ec441b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9eb07ea0efeb6bfdfffd11ef8a938166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79422e7adeb2b11ae1ff805dd6504e3e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f9103925094aeb7256c01414002eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6645e73c276b0de32607c6118e0b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf993789024ccc9dd1f7db41d83a41970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861e87aaad6d67cdf51dbb6b8980d3771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be25c4d2658ae0ffed74cb8628b9f7c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a4e887b362a70a9474480866a221273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418708dbb9c80d9f9a40ff1ed3356c2e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97772a5c10decc16f0277fca9034ebe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace46a7e92e4f5f4db64e8e414f7be7776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85643340db6c9fcf2eac37e916632b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb70ca9da3b7849e3804d9fee01155778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9771d6b5c82324e34bb63d32aa46a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb674c48ae33638fc24e46a7454366a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770fa0606cdf2a0fc1563185a58bdfa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4602962cf8679d11b9c5949b23de0a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc53bf7068b9abb6aa43534d89908d383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7a5444cfcff284f04abb5e0e14d0384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f145b61c85713d8e2b06dd4ce8c359085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95797e7d3c29dfbfa3de8a387eb63786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c7d1f32a38d4c24fb683d4e31a8b887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e7ed57484dc79d7782d4f9ed20abd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d558551f31e10b61bbca4979c646789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6834bc401d8efe11aabf09340dcfbe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e238a52425380f8ee44d31357644d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d57c7cc7ae1354def5e1a985b741292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9f85badb19ecace6d2a50387f8c8793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4719faa54868a632e4266c5a3ce1c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05782778b3a6c0e162b9fe163ebb66e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce192eb8de4bed56294c5b9c40ba66896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa335b358541b0d93039f369f9ba1397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee26631e12371be4250b9da097d26198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6c5619f119bb6db723e7d116d78f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb5ee34d32fd80bd1f7f405f63ebde100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11412ee1e68dade1ea55240769902f7c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f669ad868d498d76cea211c29dd49102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c565dd7ae9d959b650b3e304b25a91103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3404b472a0ea400bf964bfc878ccb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fee48a68aa4165382f881240a408f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30411e04cc48ac392fa605414a19f886106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0713fe570528203fcd12154604b8c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84608982cbef16cc316a720286b787108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec83593c4cd7a8e88fa8558db67e4d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e8635c4a2a398e9cbe1793735547e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df32d17fcab4d21f4af53bcefd63721111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7996e0b1d9b4471ae77c744fec9f0f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125858a932e5a0eca4403161fa50c8f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8345178dd1a7192ba8f57b8bfab2251114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d52f44491880532a04b33ec1fdad4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cc64f0de31f4db8c8822fd0643c8f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0b93691b37b5352cd0c11ab569b22117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0394453678d16a2e91a0a7353eb22d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb69decbb66ab2a62710e379d776dd0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c73a51f5f2ef99867a96e6af3b9280120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012929a2330a79f3bf540eb47cffa1c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d991ae325e3fb4d75431ec897e37126122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5901dba2c8469ddd592fc30e8fc89123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414320a2b56ff61b05e5e1772b2b455a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ba9d86360cf0a12a217aedb7097b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b7d63b7d1dfaffa832c09cde92953126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a157de328cd48c313962e2c9bad7d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b268a75276e3889db54a1c84c6295e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7952ddd176061987e895a3a34be6f70129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f50f6836e4610216cd2ac0e58609e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36e6b80a4032b7aabbd091c3081b88131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811db83d3eb8ba8a89237579b606b7a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53239f9743d01588810187e4636a6ce5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5ccc0e9ab17829b2ad285a31de8c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115344a64f8e451989eebd7459ec084c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca4cc85c260d0ce3f6021531b18716136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67e317dddba35ea49181e942c2431e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0f7982ec65e0da81beeba5a175ec2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893437a128e12b5c4995b4ba31f6e908139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c54ec4fd7adb1c2bbc70d1fc68a21140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15b138a9b36f792e0d5e14dc94ff4b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85939fe54d3799ed6787775dfa7fa7db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbda06850b91878e60a0e0559b88d7b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cb1862d78ee5703e412fc0777708c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6211a4de06099ecdcb1da4f17e323145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861df2ba83209bb70336c23e6f567878146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ab96c207cfc7b2e76a65e7f11cd28147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f370f9fddbc9119ad2bc9e6eee2cab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6440d3ab89941e5ad1ce91fe8bdde8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53369ea364d7ba21fa83a00ff0616d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b9c4d5370c0db95e23b402ed21a95151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f4a96170bd4b4be9c1f26e88a6443152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49495a17236736d787586ec59da31ce9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783a7d9c85c111018ffc27925142757154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3aa8a384919bc924a9c726b5f57835155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e2b54f37497b433052d1c08e13a40156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb5ec6a40278180e61685118837051157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd9592e2c675f6239afea499a240e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87559175aa81035037c12c571be35198159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecbfb08e7fef24fe8a975bfef4ee63160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22a7e9c11251ca8f5ccfe88a261694161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed11f456506910ecc6f5b5b691d4ec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d618b62b94afe0f39ae222184986e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba761978ad5c344f9b3c9a7fb35fab6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3cf539722c8da0c9511352d10be04165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4cc587bff0c32a669e76f7c3bb2b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add536eea441436f0ac2831ebdda564f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd9ac2a4621d78761d5017a6440ec4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b733e5cfe8f008c0e48695aaa851a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92357d266934a9803f1bff6679053015170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5d2690e01110f98092805d59fb3be171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563ee28f55b71caf2101ab9df033f9d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eaef2ff31b84c0b692fa5bf75363d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba70a1abf3d6362656ccd8fa6743f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110698bba9290b4816c3efeff7dc99f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395927d68c6713be5dc7df9b6cab627d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45961637aad2b503d2b891acd72e04177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42d3374f8236bf9efa341e758bad45178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed8d3fee29fc106f773be8352fe672179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca060751bd4a7de1ba22d639bebb70e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16286cca1b6723e178368d80a204b953181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44ff4c2bc005abbe2cd2f696fb0fa4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75838e98f879de2bbe67601d437246183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0903af2a3f34e930d80288f9986e0cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbf652ad3f128efaf9c91262d6d0da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82debe77d7bc7c59238ee8c6fcae38c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eadf40e95029726dc13a0b87736900c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d581edf4d8db4e06181f245373124f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9d1aa3e5aff0b72c568364996da11189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256694230e3d73abcd9165bd8880a3c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237b9403f0d04cbe1ec0e9c7be36435191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b46b3dcdb2481958443ef8105f897192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d0deab461d88206fb2fbafac569df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ee4f01994583041ff5cd3fcdec240194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901260c725139049b3f201d30c89355195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adb68929e4e5db7982a28a7df047d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e00db271cad0965fcdee1134bb192197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6fe7c4eeeaac082a957908e5241da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d476a8111ee1da5df2d648ec82fb34199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927dcf7f2cb8eea29e5ca7ed95428019200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69910eb89c00313172af5de088eee3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de970ed0aa3f5e4b565cf4150468f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c21c68ae76b955f5ad509de18d7e7d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba984e817e83eff2f99bc0f1b5cea07f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af5f14c3127de4c88c9c8fcff4976d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e848372496f37162268ebee60e8d0c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f20f6ea58d8f88ce502347a73d102207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34776e4882ed706a4e69378d12d1df4f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c4a32092c2d869cec17ef12f32937209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d99b435a9d9bf1c181f0325a1b01d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e287b355bd5b35ddb75cc211bae84211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07361243fb51bf2588bf9803a383c85d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3498aea015b22e7b40c123baed181213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7926d43360efe131f54f9f21d4007c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bec5b8e12ba92eb549a911e776671215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c5e76d88a27eef6883ae4e2200811216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9291b7308973e4c824603e15e3014217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81d9ab8f3febb9c06f6799ff4db1f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b606a2209fd49e53c1d20c86023a4ad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47d67b66dd4906f318652f3cb2d9a0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf36c0a11ab470b392fd9a906264fa0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176b3dc0821823e6ed0f1a81b3b8958222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42019c4c43fd9b2e6cd1303d9b42633e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332a2608e8fa3ddc9ba14c1b4d51b68224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891898b72d241ac8c9a1d402a6790b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a32047670ced757bc4b9999d05b14226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9c6405a02c9af6f8c9f94dcc9d373227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8cf46671a1cc5b77c601f852cbab2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063b23a925e5d507563c34bbfba59c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a932ed736cb18b0a5077cb637bfad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66772c58a06082710d4ddcd8ea75cfc1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a18954bbd0b4617f2f96b90ab84e8e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff65783648b9843c0d706091dcdc8ab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c2402f55b062c5e45ad3673d6b191234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb609a539f67e6abdf0d7a5b943404e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ee2e170b0d7a57755a419ec3a9009236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e22b9062dc885b67796f4b287d9d80237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5f926b4bf17a39728dfc0c40b63bf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cde74cd58c9253f058b412845076d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c983f377ff891d5366b5ef915bb326b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852dddd87a1b148ae4e0ee59eaddf478241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d41881aab422ed1ee50a897f7fb18242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b32ed8af740a0c0e3a5e9e6c7a667243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477aa29cd76bc46ff4d62ab4b825c3b5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd139f1e929f18f31e8d59e25d6b9428245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373e74cec89f2a6aaa750dea0e74657246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0795f8640d8d8785d9a499d467764c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c14d22ed11404cf4d71ada04a7351248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bb176e171ca75e2f103cbd8c53685249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc52b6f6dbe458fc1a321f5520bd351250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4657f6efe4f92bbc93ad2dc8e196bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db71276a4dc25db6f5ee2bd5078e476252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ab77aed571856e04a67cde8960543253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbebb8e4a133f794a461c73910b5b31254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf46ba6436429877d7b637e7b87226255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba23a31a64aef0199c429c25799a605256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121aee500f0f7b944dfd86d977d4d935257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296990cfafaf9269a0dda16e5151e7dc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a094b527f7365bd8c842b3af14b975259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d8d17a01722766b5d4158edb1056e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747e5c56027c4904067c64e22168ebd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505d6c64d39d7dbc7e6c244f24e393a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934893a1cf0b541a7d2e8b236e8f64f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960183ab7e34561d97db1e3c55fa69fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b300072097c42daea0bbab4962e4e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef253e50dc9bc741c9800c811f2c281b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295be40f94bf3f9aaca5e94a7b9729fc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076330a00507905fdcc4266840e2504268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3a6dfddd3ecd81f9ef098403453fa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10331225e3762975ca99cdaf5c36e95270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665908af69cd241411d244bf33829d01271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ed104940739cebf9415a496233798272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9beeb614655eae1695d824c40a046d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd352057dcd0eb2ed1799ed275da228274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2036f5e82ce26e28e4038f570149a8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405c2307b1a5267e818b44224e7d28c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ef69bf39a32a7d3c77f78ffc97777277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfa4a725a9cae54dd6bd23ad554e08278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b85d2843d1a622a7a1a1607dcf9ba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69149de421e757666ec554434997cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a214bc864855098e10435777c90d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03d360cafb3e1d1a8f7c6ac0db7ea9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f4c330fae1abddd941ad133fc0e5d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1ffae64431234d0bb210d6e0ec8e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7e42ada42464cdbb60df442232ae9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6ea0216324cff2124ea88ef4412a1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd169143e51ea5748ba862c3ceb1f24287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cf857988acdd08adaeeaae0102171288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f631d7fb053a61748a4df8cad651b7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a831ab122e9b21c3a00c4043cd9b8d0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0d408c24d0c85de20922ecf47aac7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fbd7c1fe72bfde270802998e8599f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da7b1066dd4e6aa18cef94ae57c8f9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13208af4ffac444281cbe9254ac587294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22544137da2078e0f20788f9d9f263fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750f0c26c93026ab85626cb22089f43296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff9aeab76769d91fabe208e4074a1f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200003d8cc08b1fbc87829d6c6ab91e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf603e3182cc70b7057d6b980df45f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65a6fcbecfb31944379c4fc4d885f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4c37bbe6694d5ba9a02508f879a34301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db6145679c4740c03c2fcd352b5127302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9739853075105cad45e4694bdfa8f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4100a41ce3b19a3f0d511f7031208a9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e9fcbc8f45237a47542018c1c1320305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9326f40ca52b06114da1b8167d37f01306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058c5b1b0ee531ec1899b23099b13ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34375b7545a41146f0a5fd36a6427ead308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd9b818bf07133e4ff9124a3a1a20b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffe43507d44b98cdd516b6263a4887310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58da507def32bfb58b04a8a8fffea8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f7aa041eae14ed2098de6750f8a21312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ada79409212cbff007806f017725b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bf386d39eeee8940b480b5fd00fee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed921c549dd574920724c514e0d477315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033a19a3f6213afbf041ed6f8c13188316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff359667d701a22cde399c3af693ff4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1004edc2214f1f924c017137745c971318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b60026c1ea3cfdec7ae4540bfc040319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf48ca251afcba411418d88562cb19b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1074c4462ecbe47253b2923acf69927321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4168d9dc4a4985c65c72bc9cfe765322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501984ca5db5226527b6ac641a1cfa8d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183361b12a837cb5bb44af644ac9cb5e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92039eef43aca22741b39d6f4956e263325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44724c0fecc5ad24c346c6d9dfeec7b4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0601225d52d046ce28c0e8f4628cd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f2f1cb93ea1a1e33f5d9494c5a399328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1afbf43f2dbe80ea507c5cbbdec55a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb29eeefcd86a519fa54b2b65cd49d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec72a89e58077e459b0b516055a2bb2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba9b0d4c6c803b569abc3fcd1cd83c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326efb434c69a22ff8bf80fb82af19fd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13472c5566185e2e5ba26259f2a7ecd3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae4570c8a96a6dace0abc96c2424ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a7198c75ff14f55e0ee943e9de1db336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03b8313f3b2e590c97dbcedb5025f1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fedc40528701ef8e925622281038a0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdfae17610b9b3b8a11e2e32692258339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ffef081d12f50527fff9fd7e0fa99340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b102c9d073df84e80d812ac45d19e2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc51db7a9590ac8d0dcf0d9a8b63fb9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1645e59910f6388233eaae638d2a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fa385183cb855d28be910d12c631d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbc876522b3b2aed97c9379c7752f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08f202a8595864d49f9c3dfb9bc568346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c84469fea007093637826bb404c9b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b56313d2615fe886c173d00295219e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd19ac5e48283875ff6ece574ca9da4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f4b888c6ab84646b1c9b225d552d0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eac46a4c846a0bbe283ceee3b43409351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d99a07fb2fe5f8d7d696d7b27e6fe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b911c030874008885d86c375a6d7a59353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228db7991eae1a35b2dc16f78cb4bf1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec025e37f8e05f94dca0e7e40a9ee5d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848226b9618bc16cb76aff0390b4cb1a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db747c33c1e125eee9b3b027c6fd2d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e9b2705cb03fa0724beea9671c7b8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b458f1242ae479239fcedaa45d1d38359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c229d2ca0530c897db32133c13903360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90aae5bd98f3ae98cbadbd34e6d2f4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e377b937948c6a02dc6dab5addc261c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c5836a7cafe045670578f2bda9201363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155df0487cfe0eea203c4edcf9f4394364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379db1a0d9bb317f58c53acd8903e584365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c060c4f3362575b365f190555bf41366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe06c09cd52a7c42f63a9e18facbe47367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b0830c735d2f1abcf623a0dad86f6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa6dbf6a2d73d2c1cd22d3e7a721d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e7e726b3d89945a83bb82923f3cf8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e77f63bb97de358dded5a06026e3f5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd87e0f729895d722a3be8ea6312a8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4404014b04458cc83b898637a3969373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab2338a0dc5494ccf5a08deb16588c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7beacf2c2896fb487259427a99f121375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e2224b5ad1b24938dc7a3c5aba45e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d50d582d232bde0c158e144bd4d7a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b90284ec2cf49d06c33bece14cb10e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd57d3e9268c2729682cf657fc0b61379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce184b76c8c7378f182ebea9839ba7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8b4ff6e6c6c925cdf6527a30f05eb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e016193019335a187840167a64a95382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7b5e356a48c9c070eadf7596a4262383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf5964557d53387d4ac95b7b7c0713384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2f9afd77065aa985a12e9edf4f59e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c84385aa4e80fb30459922bdf2af84386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e827ca8bd17ccc4b0fe11066ef78ae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8cde2566c758b02b9d89e9f7d54f9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3366da38ddd7be44e10e8e408a48d38389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f7b02631a13b89d50594a52a189fb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd21e4b1180089e643928d24a739135391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de26cebb774a9846579684ed0a10ac0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4ab30172ead54270a3fbc96100b03393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e1a0175322b0cd635fd47f552a8d1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acd1dbe0d1b0f7016ca0b6a9971454395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487babccb77386f50f301d681cf91fb7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c178eb88ffb12207b816c8ba6ece95397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df45c268171375a8f1ef64dd17c478c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71492c72c18816165a93ab895b5bd536399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6b221d455dd5cb8f8b42c49708233400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aee4cb0ef537c4cb83fdadafbdb848401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0e1fa250ebc43339a07b34e089911402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10956e1bb1219e3e8283a9fa1b439525403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96972f7562df7348c8354eb6d7ca9b0a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90206bfa1dbb03e9dccb85b0a50c06bd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fb0cd65a15c980221f8ae2a680c49406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fc555d309259526a9619ea38b4be1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9ee134482b7cb24df1757353bc2dc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757fc1dc2318d51488b685b433278d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203ce8b86c56dafd743f6902e3ea5cc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611fda56d4127e887ed202dd8b6b44c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e784a552fdc2fbd560ab38cbf6a275412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455d3426dcf6f261e9809331c538d9b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e2993a3683538739a9600d3140a1a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169953b56ed45277c00a8b8f8c1646f5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb385e746247a93bc896f1286e14aeac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b9ebbbfc38715e78042692757cd04417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f2b411ae54629b22082d23f3ffa0d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765ae34a0678cdbd56dfc0a9d420157419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2f441c1f5ff99f46841ec535e8141420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c7aec617ae8118303d3c79f19ec6e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cb8338bda1c14dbc13b9f438bb808422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380ac2394a25238ec8afd8bc1a70b83423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5d549d514e96c7db5bd532040f6ca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea07f3624fda5e50d227cca17d7dc60425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561c58e4b1d4e942ffe3e76eb77ca07426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b7202a9f4ff0cd9c60835fda61ea5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68a8b8e46c54ac4f26e222a5a5b519428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df209473bbb30ba724c6c2c139c6f3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036af0457dd62d5eb35ceb449bb0fac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff774547f25789b4fc2b810f5ed45d61431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3741bc3970f685f5f89217a1adc95b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc886691482a89f982369cdefa4c7e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a99fe647f2e85cff3fc682e87088b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3860bd8ba915107aa39d7a29722f647435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cabee1f575af673551eec5da39d04436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d228b31ac7fe615cc7d17b4c948e87b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a6b3492d888f38b6e5fa9c64d9a9b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a7fe19c64b56a991c479d1d8bb18b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0589a3564486ddf8791a608a80f2434440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f89dc3d8a854414e8e27da47b7afdc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dde9a0295b8905decd9c4e2da89bb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e93327ae3148fe24c57bb26182f943443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c8b28924caf2bb704271135cbc0e4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda69b411a18ffbed3b34ce6a8f8ffc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50102a5441b1fbfc536a8c3efa56c1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a87bfa701bb6a4785cec9026ae47e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d492853984b5467200628498b5f596448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92bbbfdd074c9745f87bb13addf139449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6d90efa12658bb0367d9e8ce257f8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9571e1a297c91c65925ab1c32457bf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927900eca09f4eac6a80b5965e1805c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886c5d6ba3416e9a38096dcda5d1537453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc740fed98228c2cf0ab00aef74525454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcef71a895c6916df482e45f07e900d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d649fa25360a41ffb38dc3e1f902711456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca4960a83820fc22cb2195e5bdaf6d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1731beaa101fdbefdd364ab62eef4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3149052f7c5de3e99ac9b8534437a03459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeec8f823dc94321329d07c05b73a6f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd404c114bf91f5a64cb681ac8aebf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92eab17924f28ccdc532dc30ccb9ac8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38819aad2b15816c92effa433b64762463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc64697dd9d32ff42c97eca67be4de464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679328d28f844114c41ef2f0fd931e17465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b94a3cc60882bc80981ec58ab125f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc7ceee1c79e41e7309d9dce03b4fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a90f93681e9c575853e9df4800b584468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3d8979975c6b5148e99005b697967469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df495c91f5b32a9c6f098ea08272f6b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be2b8ab6de39e1362479ce2af15e3f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413eb2c5a2e8a224af17fadc6612ad91472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a43f638ad051816c94ac2cf22947c7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ac4c72fa44abdd67c07199e931375474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fbb6a3077f3a47af3776c0d38d382475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8feaac45fb466a270471d899d0277476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809e222198abe75ef8bb2460e52f10a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313dd7f3ebdba165e9da8252fd3784d2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbb4a123cf233f9ef5471c22285832479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feec79feadad2533d2bc5954cd9c6e6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2ce06063e17de0e122e4f5e3fdea2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb348003b32c47376ea040132ccbb96482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af972b2886db36dc72fd404ae9ffa19483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8bf2fd1470a402c88b6c8f6757381484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab680e802a75e32f9711e0b785e181f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65baa3b713934a64664a17aeb1349de486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e6a5079e58ecf8eda43b87f24eb1c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fab9c041aa35f91d6da66011f8b9c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb5da075edc659b0e0995415a901f7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44852a9aa7549ea0f8b4aef2c4d12c73490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f738669fbe074c841edcf0346b4da03491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663592b33741b18172d99a67f2045cc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e73002d84659907ba9df853be1cc0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886227e5872762d64095ccc87c204bf1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758adf7057b342dfe9a0c73953cb1848495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8a2752f04d8ef037c56b0dcb22d9a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb316bfbf9ec67db982a8d063ea873dd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643ebb8400e2bc3a37cc0b1c2a2fcbe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f96ed53a9572242e0600bf0f4706cf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7b40694251aba4ed44621bc9b8bf0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbcc972d90dda20531764996d8fd42501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09868d341ab07ef19528b7d363f8e01e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e13b805f360c3ce4decfc0c27a6bc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e584a59c4223d1ca839aa8140724b8e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57cda9080d1403b511546706e6c0bc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a2cbf6c48dd5d5e1c2dc717a870ce506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feff0a648a31448da084954d39d1ed1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883d8f6db4f9c9beb126a2bebb33563508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d9702333ffab38a8ca3097b71165b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60278df29506910930980a1a16cb96b9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebad7361bba24065fe844065053992d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e4cebcf1cc7461d8bccd72fb8de7f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c2469434835dcacd89f34ce170698513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e50ba46e687997720be6b2f1d371f3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96caa3ab19aff0d2c22da45c02f42585515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fa0823ea36f753dfafac7573b20dd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b4778f1a11941432a0fa7ce34ad4d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9298a756b02762471212c4a2af85e6c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c52e19c798816c066bfd52143d6f23519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9d573dd5ea5a1e2737fdda1034532520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7103ce8ad750a42da3e35e9a2f536521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29192c1e82815772b677df14c9ca5192522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018f052cac8c547bb1703b5a481d5d8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff03424b2aa4c21448cfab97499131524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57358ff2221159440b59b2f113fcd85b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393055dd8fe7e93d652215a134dff82526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fa9e956f14cb132f3eb770ef58936527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073db221f24f515c5a087a0d690223d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f113cd1e3edf1b49cafadfc8dcc4ab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1f21d8db3fba2fd06ed4f8388bcd5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a879d69c15423b727509ce696b73088531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c56f767e175e8e5a662fcf3967db6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0801a60b4320e88e80212e0c979139533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0d6d1ed9f5455e2653c60e8337839534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049d73c13ddb8dede997feeeffb6869535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8608e58b42388b07ac5add1b55d7b5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b68b2b0a37387c1cde20d7f07a59a8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834c93d2196bb6f5aa831ec7d2bbcd6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cfd11d469824a744663905808ee8a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c2487c9d185bc8f4233ddd2240fef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390c116d7c881753eda658a43cb7421541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb4951ed44a6779845970d6edc3043542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee446b7af53b2f20ac24373d92299ec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cadd497fa47a23361fb62f77c32ec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cdee4f728acc8a9786146b837985c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4d033ab18ef933c5dd4e912c06e55546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d6e4ffd32ef2b143e3b5b3ae28a77547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6a851556ba60ebb8ccc4868cf43c4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d708b6af5ad9586b9e71779af9efbad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85578ce2626e363ab513404afc3f3ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20a589e4235b663eced32a00120520551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548075dd3db1cf282e0366508ecada0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6ca15aa1ddf6b7078bbe551bb2565553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1de6e54736e565a12ca360193d697a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5aa43dc7bf7301e5db33cee7a78e9e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4bfbe1116291b1c09dc4083372e19556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443e449c975af26767d73cb125feaa3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec831b3b51e8dbb2599cb4cf0e2ff924558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae85b79f9a2ca00450c70683fa64cb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1153694fc59a5e98c4d1fca8cba3bd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309d269d2196745edf77bc265cb9e09561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc3a47f12b82119bd18b4264df8dba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b180ca42657672a87650b681e84a835563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7e9889fd14b6e3db994af4a8406e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622022a2f31f97527981550079c0989565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa1115bcece94b6284c497a29b2144566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea83af9b3e5e65208fa377cdf9dd0dd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3631aebc44837a5446e8f35aa72818c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bbfbe5a16a8a81a9ef8c262c68a09569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1720c50874c4beed57acba8bac5923e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b669a38ca1cd23769244dfa3b7e9d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b5a7190e70d78ba0fe7fb967af58e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349de2b1c9ab97db80b890d462795e8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536ee77e107f333b037e757bc5810a9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d95e60b0f3abac1b85134d735188c0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7323e1973fc4c497dfc872102415e71576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a18b11f88672a1ba2d5b62a714c6e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176bf21d55ac1d86fc0ba8fc4a4c718578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d612f7a162bddcd7197d5297efcd66a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13716a8e98fe3139e3b35199c10db7c2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17284591acc655c6a57c8f92b818a19581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b459859ee0c33a3156a665a34b5b1bf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3fc330baa13a131a2ccfc3fa829f2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01726bb05aa350959348b15bc3e5b38d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6752706cbc248e23a3dfc2384aaee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b91a93381c5bfc1d1fb7e200e6dfbd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd596b623d8fd0fe052fa2d6c4f95fd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037be91327a98ec5b5cb8b1a0d31124588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfd2549bfb117a5e1ff5e29c9406f1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24f89d16c4645a1d66176aaf508dff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1882058f1fc9359f1da59e80fce4a30591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c6d05beabf4dae230af642a3541f3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825903e061db0aa125d397eb9a75354593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7711383de053f0a73b75ad89c0cdc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8dfb2cd4e341661c099728419c6c4c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443c664642708dd29aaa823baa6cc77596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4d8cb4a770108393369a6827fe887597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c881f6818c34bc8ccbfd5b875125b3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417becafa4b0ae61ee66c33e896a85f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403d0a40b30153639a315688e9feeb7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b302e3c95040ee678e520a284475f44601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f66a8060a22474886e7d8ecd07476602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844356a77f075a6cf3a2c6aee2165f1b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743624d83b87df5a76844a9dc3bfe5c0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e327fbef23a87371e9a591637feac1d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd2e6adb9743ad2179114e0b769dd9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923240bf3482d5f8289000a6a337641607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f2f8610553a3d7a36e292eb626ed2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837901a9c7e24963689896496fd364f6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d701095d916615b061452a363453e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ab1b943779862cb869fda55641412611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac265f7c390ef84e8c9dde53536506612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40c1c994ab81a885fe6f4b1f1696df613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f7e0e9f5f005f3154187002f3c5ad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e26332c6e8266ede6e6f1def64671615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfcc1bd1e249bfd90ee1f3bde860a0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747dde6eefa9235aa04a8567317decd7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b080b0fb82e3803e39bc1764a3512d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f466ee0891785d1f8536773c29715e0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623602e721279c96707343a3e9e7d153620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a66f0b1a3b5b516cd7d11a5a0d129621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42ed38fa8a52379364b3ee333e49c7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941890716c4817f7a57be5589f8e849623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a06230ce13e07436a0714179f8d7a7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cb61a384fda937ec0e9dcbd5f55fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac68709f8278e5b8981fe1326cdfb58626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6856c08ec828e86937767f296ecf3a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648c74aedee39879ad47917c70f9bd2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a2bfc1cc08d653a8f22d8aa7d41a5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb962f6cbbd94e29de1c437eba57348a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5f9d543346748aa3e4ab3716063d6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f43eacd96c6d4436026d184d9ff335632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634407c9780c2b3167b71d3c049b8d9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc540796ced99556054443774d60c101634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261efb8d6ed3aff71d2d512ecc9a93e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1437cfa2d64998d0335418572bdb6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166a3c87cae9879d2f7a7d0d278418b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7217a751701511953facc8222f324638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca1629c36a2f666b7cdc8f6e3d77c6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8356b28ed0db86c3bcde4b33465d7b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28375078b7bb1b9f226b1641ac8341641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2e8e5b874bbdfa2a824ba24d8e552642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafe4d4f4c315cfca19c7f873cc107c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980aadb130931039fd099635fadbd011644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4abcff98464e761b75cfde4d0e1b1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648756670cf130f9aa23d72085fa467646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad57696e173a151551dbcac0793ea3f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b29611faafd8b1d3319995205c87f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7addb2d3ef81a394613bd76ea9531c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78642cea8d5c6ed5451611ef6c691815650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3f852215d0453db4f4bf7b55aaff9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7b935513c9734fd2ca0ff0bf8dbdf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc7bbd2d1c124f589eadc02398ee3b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6323963d337391c364d50d5f1d759654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad187cdd26d08ae76d12971469b20a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5657740c498875b9394f68fcd23cb5e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218d41064f5fb3c13f760959695cd41657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea35a44524862a695c9a75a2605bfe9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2834e7fd1c95dcd59011eb899b1211c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79581b8ccafc16c41124a381a5b41e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49046b789eaee60e819c9b7b354edef3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6123cd461825acf56ee022015c7a9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a1bf0237c57bc7cdb18208ac6e195663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af86a22b63b72cf66bdba50836fba4a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf64bf80c72ca9dfe5a31a5f79b11c7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0758ee9d89994feb51d10a9dd051b60666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c21c6b3660d121c2410e5f008a52b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33529f324c62e090048ac37ee2ea23668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31023ef83b757b883ed3cc9a1dd0b8e3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418dbba7c49d3d03b8d808dd4ffa683a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c4f52aaf79711a353e3b73e732db1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de671b567aad82b8384364be09af2eb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c319f95109852f96e93a981af4b08c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749af402d90a70622c2d5bc811e5d648674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577230673374e102c94057c9c9df4b0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d846dc314fd054e52c979bdb09cd6f7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d72effbf9aeb23cbfc7d1c22282c1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69813376641d30c6679695588f75db3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d906239c0f26b3ea8de0981822b65679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa4ee652b3f919937d1abe6a0d8e4d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879b36bcee673377349c8a793c2937f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6bf3543bf30fc72229682b4a5f864682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b74ea3cbf763debe43af05e33a8d7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae78e098dd9f68f4e97a1eed122c6c3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23d7ca95b73af757769770bb353682685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34e65ec123fc6278237d623828f042686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac955b6ac59befc9eb76475bf453c4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2e8fdfde09f92d560a98ed6734f9f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f06bb41e907f4c5428379495e47ab8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab7cf871cdd6920cc07be9455d2b3e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e22550cf9fe96622099b79fe337e36691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db97f650a837bdb630309d0f82daf62692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6dc6a53fd5682ea94fbc6b87188aa4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0310422d972df93c11ab4408e1ce0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431e927a0f89817ea1ebafd3f26e8f4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569cafdb2f95aad406d6c4a9c208d20696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3a4a84fd2e5848b2043f683ed75b5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27534485df5e63bef5f7d535d5151dd2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f3c7785205b0dac20692a27689b92699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86469facd86a7a1191f2aaa9857c0a1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5574ff62d6798b2631affc9b8e7890c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa023f5c87f4194b854eb2f34ca80d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba0e53ab7849608c4450d47eee5a0d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a45b3b653dbd949190983865c4df67704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa7b7be83cb8abe3a41dc1340c2acf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b207184555c165496239c6d1e97979706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20d8a3d3ec7ee02e5e6a8718f163d1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c804e46a3b7fba9d8f4eb62674f022708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb827e901260444a8aaea9cf8f04eb9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc8e7eafdc013b9f9276750fcfab91710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfcf259c7eba125303ae73b866b710711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6dc1dcd2ab6a12a27da8f5828b2a1a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd55d2680be2f63d7a0c69232a75a8b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca551c53658b64587807306e6ad468714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ddab5414de94ae27bec87312d17a3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ac27362652ff72d58261bbca7a123716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42f70b674a2adfa22a0f6706dd26ad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77371a0a59f709f2e3ec085002083106718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac3da469637335068148005406d628719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbd23f58e72131d20505d8146e76a8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126572c7dab85ce8fe72c70863805dad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1551915dc47462cfd51fe79028e70722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8c29dca498e59d4015ec1aa9d0d6d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884153131b18cd7658c48c1d755c1e34724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7632c641d25d596513e5d1269c5eb2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70deca7078db76247862ddee565cbb1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28a0499f2afadb8e6ed76755e6d38f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415db93d932a657056b472da670fbbc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edea18092e7aeb0ab10abeab3549ccc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa62470f6014a573a4aa439718001c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fb4f572d49623850aeffb0cbda7dd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34db4e522720ec4b80e547148cea25732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4ec8a0327a85781253532354a6b58733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5296c10f26dbd15b61d6e22d2cf8af734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5880f0717fddb57a8ad968ac57fb1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97322848bdafed66240d82720d375da9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe36f2f9e0f9ae1db027070a52e9cd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e734eb993c432ab8769c0b4ce4cf6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df8249aafeb77c5a0e8d2c16e9266a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b739fcc6f7d2846c9686522157b1f9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56fe872989a592a1a8b32466e15af7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75170f9ded1b63d922a009a16d6eb5f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe121cc16b9f1ee6ab5152084ac8f21743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a6a170ba742142968b1a496972de3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad627f0246346c10d488559aeeb25e53745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7432049a1ecf6e56e4554cc807ddee2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d14348b910cc12a3d0038a0013611747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b922bd301eefd450085c62bb28e6d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b01200b4ee22a79067d91407356f0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78d3edd8cb4682788c3514d1d572b6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c5ebf4f7578bd0e68936a0536b03a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde1c3eba98b2eb5242734d916e0607752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcfa0868c84ee5aa0e5f7f2e756398753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9251b7357f1f5052e720b5cc98d50754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088109fc0b59592f141c61b997e5b89755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b2e9fadae616f6523641dd52e85ab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da28b6cc9a0ef1d1737bc92b4005c5d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7cb9b90cca1d1bca241a570a7a963758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbe41ec8b874dd795fc6c03e8aed1a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c2b5b85d8ffee9af471913dec34da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151691931961a3e489e87cf2601a42ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609cfeb5650ef2908e93694f24f251883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040eecc3abcafa100be99c80ea3bd8844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48b54d5451c4ed9eec24cd08078ae45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb2d55cbed61941b3147ad1df8b3fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440376f82c3afce08a4b1ca4fbd67ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a1208569c19186e20bd17365159e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b5b588daa46b614c9e7b8c56294fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3347ea6300af76ccd6809bbcfd3a4210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbecfc7db18268a3a69db48b55af8d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db77e5b073b97f1298473a959d2d3612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ab3679d2b90154f20693e229e872213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d594130a4eeb4e1c887bcdd778b30a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130aedd3db09cdc0413167f56839deb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56898c125e56c6e23bac4a36540121216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd0672a9d4bdc6bcc0a0191f0c368617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122a2fa347a1351cf19fe49acc19d8b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde708b72c66ee9b98d250021a66eea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24b8d6908011086d72eaf16f29b96b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314955ce89576138efb6a7d2089eb52221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c942dd3a226aca26da2a0513186f55222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac16a4484afe325ae30718f00911ec023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1f8f2926a2e5a89cd0ed4a06695a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969c73dcbf42033a1b446d1026e859f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882e9d7f77b7a8091c60a3e081b15fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63be8b974647b1423c3a87c11bf53727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f88cc0f228281662574baf848d5ec728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332f29762d9b9ac59aaba70d1fd068d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ff02dce17b7465a894700e46b7d4730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d675aa79ec8c02adce717c73ae9de1a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7def41811ed662f34271cac10df092932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d0584644ef0b8116f3bc7a9412faf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a8e3f40c88291c929eca81db095a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bae417c1ab20b1897f30cd138b1f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785551c0d277fa41bea9d279fbd4d04836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacad5de5071791ca9fb7b38724c328a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efaed8f9c1274b3274e0f18f28627038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78d480568b0bcb234fd37472a8928139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2de245a5eee7ad9e321a988dadc7b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a91577aaa1e341e4cbae9135de9cb941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f963460aa0906e7393a3e0f554113942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7c8a7f43c5187ec06ba2af7cb4f1043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f27a9d2fdba7ff21aa11695c7820f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c477690f93575c637ed02c7389077c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42f733380cc1bec5ce72716a30e1fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81b584b820aadc922c410ba5e1c13747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5237917cd32a38dbbcac3e343669ff348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03139df2968910dbb5a1ca11e446e56849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb7fea86ca4e51a8796f839127826650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a82e99e65c9989f6b0349f0660e2f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc190bb908c17dc95c99afc48d320c4452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414000e7d955b16755fa79c144ddbec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92301fa181ad4712d771e7f02367cc0854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49846789f7dbba07cac82b4485a549055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7781bf1894e846faca33254c334bd556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215142c5daf9348258cfddcdd949e1e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7012b68dd51b5f6b6112c6a7d4b49f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26cec478de2b2124a9939071427e9d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c2af9ecea8ac4a59c490a64eb889160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37f8d36c61bd5ccd83c22c5cd17b8861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8554a9f0b84b49cb3f9b006b9612f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb10d427115f50d9c0ccad701599e0a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13942fea23199296d4a2a6ba756227d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377739288946bf1c2bbe4578a417bdb165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229901280a4060165b5e9bd135edc1666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13187eef052bfd627ed67c9ca635b75e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fc0b3fdffd4acada27e113fe17e2c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7e8b72762250a955b0a094a525ee369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef0e570110f74b51b6fb66c41ec58c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5620318b39cd7e766d4028b6ac62a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bce167bd6ee83453f0d33744b6da5372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80177d8a5b2e3c61e4082496bcee76ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13aadf40a0c55af8adeef3ae8f88f6c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b050c84fb27d523c291051d5191a26475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc6ffcba0802a8b6ce871ce819725c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0577ec495e04ae9bc95ef4556c31df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb063f697d50a9f2e2bccd9146c91b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc33bc129135d57f54e8ba04f21f2179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd40457a31c0272088f6238b8c7b82480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93999c56da6aad28d740e029afa04b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e88fb35ad99582a6a595050688e6c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434900acc863952fabd346f214bdf4c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1514ac941200325133ed9500677b584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255bbcd671078a6bcd6128fbaf925fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172f012e178cff40dd0588f6bfcdcb986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fcac2e86bfffe66860b977d14c9ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9714d070a459a43186121dadbc570588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aebf58fffa436870f817d2e7bbef3b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf4c4d7b23292a631a2fc601911dda90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b41635d8e7786f1c3218d5e8221c3191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953b4690c688a50ff4b9669bb2e81ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd4e568c559f8e1de601859deec54693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b7bfe52dbe8743bcab28c488d1b0394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bf500827225c0961f94d1abd0750395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732d9d53d916c6352d79db769f040b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0fb6413bb09a7855edc8cc7a8ec7597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8a8ad557b8c754f21bba55e15198b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0474edfede0e8cf6ec251d4103c4c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a713ae71ab974af47da032b9103b7d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473895be122f83fd6cb30f8d5fd4023101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948afe2c7a13b04ac3ac133195bb222d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5040511db2c8fda1f74764e23046d32103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fb6e45225311310b5fd5ae0c1037d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374e64759757236798b82ad7c6b7348105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7559b0bf5d07407350d3336dd6409d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecfed8aa320a8eb845c85944fb3401107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac07c607b5620d3af26b0cf8d9decc5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443eb35f729333700f146ea12537992109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405079602710f6c1ba665d1d67c1547c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187afbc8dcc62d53290b4a895e204079111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6113d81cb7407c734222bc5835f608112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379cb753eda9fdd850826985152275e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd7bf0791151d1e4bbd27e91a47917114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5a17d07d9bf40a67a234165a5adba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da227183d805c5a086190cd01372f6f2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca59c35fa8a981ecfebb4ce39358edc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238f50ee0fc9deb64b91e62a732dcda118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979de0ff756ce977bc74e88e51cf5b8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c9cc7f86f3e423afa32cefc1aa454120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c2591900628eadce6069985fe28d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e016a5ca348aee6945ca87c09435b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c46ef6d0820ac354dac131434d6234123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d3c533fd28250352434e572650d27124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114faa1dd646d8b39c4debd59b8ce783125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746a55bfa2eab0c117e80b3e2aac17b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c72f00d518eeda23f9a6f4453b3cc4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5ab6b68d47b7e4883d3fc2afebd5e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81ad2b56c09ac8b3f5ce1dc30123af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1c7b1821d29e71bb07afb63c906b1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ae0a98e710c5153be7d8910e221a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7d7a6302d6b97dcd2a21bbef0a07f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a8dca38b8428e6911813c96503c58133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0ba8a1d95504b0a8bb22d8525ba2a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b41c1f9ab1226cd1847a0a51d3e815135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97dd910962501fc32a229c29cb68baf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fcc08d11ac772a9981950509105d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf344f98f82ba7c55d9c32eaba783e5d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46460c44a78ace897f99490c1756bf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225415970fe9f8e78c94eff6c88c84d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01737b68260ef7dbaf7fc653ae0a9e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c0668297b61f172d3d07bdf648633142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac67ba171eaf1b15f5fad356c6a9353143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c4a16edf6245115f56cb3ae5df6a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ef1a07722bab56f94663baafc5419145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4495eaf9fa8eee1d0da11319979387146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914fc540db65f6b97e2348aefbe3b69147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8e3ffad9a2da717b3f87170b3fd7c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb12bd64bf0470f05e4cae98c88a622149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c463c2342032266b71551976d0a68b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45272d46356b38134cba5377630f86151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda34754e835f7f1dafd30589f1822f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da4b28fa7c60abc0ad7e2f267f8999153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78741f4522e3e90a04e06bb06e1c7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c2b4d97552437180e710a2f499e3a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389e5ba7bcaaa4236ab18ce96fb4b81156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c085771d88f4269a98fb3c17247d8e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bfe4e2578db42feda21a3cdc50b08158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b84458989a099217a688fc71351dec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6502af6d928becb52c1cc350902f40160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73de42cd01eeee34e5a3e54941813d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868043240e28bf3b7aab87e031a8a38162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0145402af08887f61d5a77221699156163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a1e76d87bd68d315144ae5818b66a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01308c151c6ebc5c19c49717773155165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb61e1a25fb786c5aa69e9648ca3a9d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc9e68f177104db908f16da8af2fd7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07be8f8127ae477d61cd7960745824168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429e49c8b66391d99ef31dc2b70420e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0934a13c3efdbffe4729e72a97ecb85170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f5c66927a871b4d4c1396a98701cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7640ccec6f3ab15ce054340d51650172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3803bd61e1783f80884b72ec0b6e261173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cd6190dc09c77ecbe7fdd900803e7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6cb2df31a588326f527bcb4c7514f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59357cf1c9da5c75f5d301128e2a2465176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb928719e224dd5afd8a6a6dbe5e89e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222fe92ce69258ab80c8125508f3031178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e86eec154f39dc8caee2190f3abe2e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d94d82d65c66899fa4f0c08234137a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc36f0e7b8e5d95861f68253098e54181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238056783a9ebb4612a6a549edaf7b3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6738cce1c39f987166e0c4f5841f4e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717474bd2cc024a4080e9026c86b87aa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca36d01859c93b65410b4652f10512185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cbdaf04d95490a4d897eab94a6ba2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce4c9fa77cf524aa61ffdfaef92ced187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16143a93c2c85224c8c92d0aa95eebe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9a656bbb570068776db1bbb53a512189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af8c579d2578ed499508a9dc37255d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59bdedc0273b3fde12556969a07f5b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5b79f921551e65d8a851c1ddb9afd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513e38aab044ff13cc49751546bc61f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1e20328954244dccd3b9ef798699e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c02f394629a6979dfef4b8f84bd2aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f434ba445e706e6bcda1513f377797b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d862f8eee41cdd578b1860d526c7166197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c86c00a4bfb47a83a56add26cc0e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d0418eed4dd0f49e4a8faaf18f602199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471bafb9c0bd5013a9310cc5f65f612200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358e361c21d016e17c8c47e9ddbb6d9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf87eb0c51fdb6db72e62689dee18e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c6cedc12b212adace061d8d89c156203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d6d058598819c13ad8c7888d3d077204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18de5b39fc4b5c34e4a7b440ea47547205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc36f2efb5ddd6b88ae4423f968a3df206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b394115dca0f9f96b5e936b211e8e2e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565cf06f5c128b773115415defa462e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2192ad7c2d1a7ad200c0a104bdf98209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd698ec0bcba8526a03e9c033e4b6eb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c39b455bc5f6094c26d697ce35eeea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31226a1c200593023f0e465aa4f8a9e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6462e446fe1cf9b78f91ce0894e411f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba5e352b67d2dcfe1751fee08dabfa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11929694b4a7f18ee579bc341b961f35215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a52aa7baf654379003e9ba1a3447f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eba7661fe235ed071253aec28ef6b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ff0f30067ffdc344600cec7db9379218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb3a0bb265363ddcf53f58857bf343219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd23c281a9377fec027cef58ced756220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cde17ca0026f49e55160eddb9ce33221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429051134213b59ec7ad6f646020570222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fc987ac1e8a9bd80203246c564123223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a90e76f9ed9e505d8c70e3068d646224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b437a582fcea9592aab5b27b93a4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672094a136a952396dfa7f29476e1b07226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc218f6d5e44501142fdf158438955227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a3a591b506b150e6ac1c6122924d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d061e2d475012044ee8035a0a9fd7f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da610dd532affbe41974dafdf42f50b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdc982e6f83a3674e069f3d622eb2e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa607a6735a8df52542cac06ec2868a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e855529e8340a41fee536adb45340233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bce257d3c1d48abca57d209cbd8af6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed6c442ad9ec6c073593e032e64073235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a0e8c67a35cd1a97e3833cdfd13bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cdbb79d989e64e012d0d6ebe57bc9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cc38b1e21b6e656798a3f33f48023238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4c627a05febad274841bfffbcd0d2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de5a18beab77658e3490a8660f8556240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12bf40df5af2e03256d125e220da82241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e9567a345cc8a3c570645bfd81c50242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a126a3515db8856d0591a63905225a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e7c3a1381355273d7438ede3e8890244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c9ec007d01b16c2731c7e901fa3a8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d049449ad6a0407e27422d21c29910246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb8e485c08b7aa858882f81280edad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d0a1ea858bc29062243c42f1ca2f4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84175d7373c8d4178f3598ea433c3ef2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60e969b597173a7daee46430ba5d2f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a885081e081480aef3c70b2cddf33e7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2e5a2a405b9f8eb80dd500d276f23252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c3c0c470a15ce50cd499b5288f097253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d47e983b2fca3fc6a7984c7d5cf113254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467be8fbe27c079dbaeb496cd5fced2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544796ef4ad99c996caede97c146b8f2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed6277500287419873b6041cc33da8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff81b1bebbd83aa407c1fa7b27b7cc4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ce760f3177eff8e29290df2ab1d5b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45f9e9e2c47c4a80381708336b4786260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72209f055296cd114f584a4f5518d0e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173017372ddc9d324fc5ebd8a86822af262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490ab59fc06e21f4f101e3ac0e8259a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c40c8b760e82153312384b911d84e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8273663fbcad9de1e5f140bce84780265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfd17ee1c6c6282182e865457827b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cf01ef70f5832f9f56b02a738b837267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03e03c61739d6a0cce47078d6167d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a6e3ecd77bbc03fbee2aa42951216269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6db3a8d08edd8dd6a4e4163b708a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d47eb42106f05cef765408c8efab8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4ac8fb3631d414ea619187dc2814c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63581a1df34147a39d85fd892fc5c2bb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101b1402b5152f335e555feca4f89cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9b2b6f8329ba3952fb1b0ce9baf35275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f5184d5057a43c90dbd6eb43a40dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2662e5b11767da6ba9077aea521ffce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f15a4722d012bbcde449c54888004278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034c0701c271a8793059dda98f622a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ac67ed6b8c824837db43c314494c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50737d2184d955cf69e2e7c862660866281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f1ce83345396fc38bb04bf0fb2cc7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3723fd23252540e98b9c967d728b081283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b0d2a0ad34534f9909668c93eeb9e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c1c9d99bc0d50f6cd4e1acfff1315285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8320a5cc5734313d66b24e3fa03627286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51444b0f076c234fabd06f9412cfea9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e950fd94a4e972f64b9b79b32b74bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b3b1b09a170c8ea11cbc6499574a7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b889b8b91dbd59422da922ed86893f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66a256f92c1e917c520fb8e4d1b932291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a26cd35f6bc230395f1a3958e554fa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7305c132d701ba8fea2cc7feff27481293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e8d6a299774e1ca37701ba494f3c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64192d93351788c3246b764bb2a31ecf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cc7b22c9830e575ffb22a77f0cd5b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c20be2297d07bc3df6d6a60fd16da4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95c891b59a107a042fd04c1e1ee2b3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d3cf67def5128f6ead52dd5dbc241299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b06f4a149d126c996851ca14cb409d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f962f43d20a9baaca7a83d979e653f5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df224602ddcc1b579d15854917d252b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e425df5f3d8d5d4680d6b33e9e71b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e96917f27137e49533fe23ec20c5e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8792e1839b8b9061d98868d154bfa9e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd90f461f904f04bba98e71b72ede8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc02b8eeeea3f7e64bb4119c488d52307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98d85695b08cc8830bd40ca6f2db53308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc037dba0175d57fa77f92bcbbea9d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d447962ea674ec5b383cfc19e0973310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbac4205878c05c0d217454c4843b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088982c07b17b325bfccecd65ab6f730312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b3485d8f30f893e54e530b81432c5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be66f860f452045528ff86305450c5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39656166f7fd43105fbab49f1d15d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4f9e1b22b8fc30f13194e635b0b78316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e1b68e2244d29d9624bd8c3c9d4f8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de3755268b39cc4be0eb2efca33fe9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f6feb2d218c0e08b032e2f4a47f3f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9281f24101e9fb1a888c1f6afb6a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd416dde39cf7acc6ce7b130c2d023321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf4470e72e909543072cbccaaf0a95322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7336d51625caf6e82d342e641c4799323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de2a995c987b6d4f1316c553b7fce5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b43351be509f7f2aa5bf0c974a20f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb782d54d68d956438d8072451ef6a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa81fee7b2cb644a79f088c1f83b977327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cd853f14dc7b784749563e80335c0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624af707781dd84d328a95019586831329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839fa11882408af3e1fb6c618741f79330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531c11e6ec39a2240fb7463ee1340e9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcfc17fe6e36ec8b2a8c53b4fc7350332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a32fe62cbe97167e259e47030e3588333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffa89d3cd34434ce9a287ab7d90815334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e157aebcb468cf1d237047945b041335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f95c97517f9915cb532bf0dca642a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f717de90cd2f8a5f06d19ff6e2c48337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fe47fbf4c250b38c3fa1768ef7fdf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00be4c709334e47b6c28b6cbb413b50339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7604509ef7ede3fc6614feeb8c856340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a321a7294ea7857f89ab28e25419b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c5904c408790359b6f0f8e3210cdf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136eff00e7178d7b48f86a969a1c8b86343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ba53719a3b9fb0454b9c1c2a2aae6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4e4f9d49c745362507c5007540cac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543be3cde480814e298e43aca3c747a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e453ae13dc6392dac946969a615af0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4b8fc7a8c13f0044516e04b39da24348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37d2c5c008bb76e4d2a91e2a33af5e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096e1e1dc9beb6a24e368bc57a6d7ee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f84440d2b918b9d9ca5ee19a875e3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbee37a735bb8ab01aa7c36240de1a0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2571f1daaca7712a8b741c21b4a74b4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf220e6a4c82612a9d00653ef5cfe5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57815ec30f112e09470d03954666f4a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813ca3a153d29ae39771001833a5f1b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b49c45cacd3e161c9b63d5ef055556357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06110c7a93fcbf6d43b963fc0ed1c9f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5879d80e8dbd93149f6f5101cbd70b8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db973fe2212e585436ceeb3600e60c0d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb65cd7c61eaa2dd16dbf0b3ab5a6a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42728caaf2ee6b1268fca49c6ebf5be0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8001a529f2e6440b874a577fb1c49e7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff82751004bc608043031b0a341d623364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b157ea37995fb4b80739a7591b49d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c60ddf2977c65507a640b42dfceaf5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab8da9841e6cccc249942cc3763eab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e676a7bdb5ba1be213b9ab74a70ff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7dc7bac2f21256eb465140f5d16b3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f3bdb28b1b3390ba4df09e7bb52f2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255851c9f38e3866f17bc4c78536f87371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595f8cd62cd5d94c470eae3c009b7ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ebe13975c23bc4d01d73b13895017373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940d3c68440d97db09542ab9da84451374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99e8f0eb0de637cbe0dee136c3e6e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de41993a5573376df1e7fd24c49318d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9aa48221f808c66a5dddf46020531377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88c78d9d11c494914d3d2f15774074378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0f1b622ba2acea0dc2a20c58a31e1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0328618b20dfbaac25c55f7d305e1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149daffb870b46915ac8ce70f9c4d86381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4072ae3d92ed6af26d44022d24ca6ec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ec14ddba374e777e9043c7a18d2f9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bc786fdcb256ebaab09be8e92b25c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b228d410553c7e3bd43c7a8554015385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cca341436661219a5805feccbb32b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae6f3c3e5674db9f39dbe1b8aa3ea4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75271c7602b754a59209e7223af6f4b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74691714828180dfe63a815f8aaa7601389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1c51353b7621f96d22137dc3acf47390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfa17bb7ab558f68d520fa2cf1e09b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5159c95dcfd6b26f055e14b5eb957d8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ba68305a301e30aed3fc0f8bf1b55393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc29efb0a8d9536943ade71642c0de7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1817f8583cce8d5a548c489a8ce98f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334116efbc0aad3e67ffe8b338d9da87396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c67d592994c06fb7f8fd4290f8259397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42cc443b4f03beb256f506eeba8819398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02912e0c8666625fecaf3e9ac40d2a0a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b6962f0da87714333b3dabb45446e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e564785027a15fea3b497b2fe7b4a7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca452981893d1588abb97206ded33aa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32ba8cfb5574bf90b7c0ad8c1dab4e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac118d38143c40783f8febea48b7ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fbe7357c15f8c918ff74c7a551e2f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf66cbcbaf7da6914dd50f9a09e22c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e7a5202089ebc01fc7cf17ac2b3d3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731354eb3ea5d47f8e0891b1c9704647408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cde67401e3a6e54168a1224870ea1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4ec91cc0c283efbe0ffcd825490d9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7992f2f907b12aff8f5478a5150245e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f55799417097f8f481435ff9cd284412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c903d5722eebf5c55eff3475155b871413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9160f05141f1e8199764e037d5788414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230ae9ec19ab06e2f988aaf2b232458415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c71d1d9854ec805fa788542330041416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70531cef21b7aedb388a35e214cebc7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd385b26e7f4d7c8054ac3b198195a85418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85942649cdd2ed0dd894a5e17b7c4540419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd298d44af0acbba14db59e97ab53b7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877886071913cee2ad08d829c17cc22421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcf1b95e6ce36d6fca07bf56fa259f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebb376afc309abb10675bdcda1acff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9dfb8e1aa95c5246728c2aea0a4cf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d80c8b8c353e2d76360e7a7ab1d9c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b72ab6ded61066adffa96941db493f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c0536c28b09c7732686578f94dd6d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d6d914c21e85a2c544ce9570d1029428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e2dc5da735527c8f986c979d69015429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434ee031db4406754a1b78f33a2967d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae149d78749388ef614c60fa1fd042b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf3b98ab3d01b2fe7c387556ae5ab4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f03d04293e032aebddf7543c08bba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6d64b84ff2e9d1752a9ddd46adb6a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555195f079a164a4dd4736e9a4a39235435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2b431eab8754ad8b32810e8924fb0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093c337a17928ec6a68aea23fa3c45b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b22315ed893cb3ffea9a5cd9c4e94a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5939bb769259a5fada63196db8514439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b91f13aceeb62953da6447d10b898440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fdf92f55cbf97f3bb139941035446441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f652b25265f75880ff881faf92406442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548947ba7205f7391b9c173a3671fee6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffb24e996d0fa0b5788c1d276460a8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334b2cdbe4affc019142f63e33fa161445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0d479a084c01804afc0ecf2f0e673446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9e16f619f39ae5e707a09119f5af8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272f453885de34714e1922c19e22868448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8e2cbcc0c0f3dc78a05c385d21aff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509095aa5c33fd4f191cba5330d4e2f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84114c635d4cf17cc66dfefe16e78a5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f502182e3e0e8fbd671b8900e388b2b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c09afc592d1124c0dad02e296e26a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed3a42f4e35b11600fa520abfc07b8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ac5d0e767672833e621063f3d04ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86c6656ddc9c282426c304c209275c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce70842a7517f54f98e3da69adac17457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8738f2384cf622f4545969e0c5659458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb77ce100986158837999efffaf863d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc18c10f93a5019df69e316def01faf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000f86b0c1d8970fc004c9eea43d049461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a72c50be10c5374ee8cc711a8d2f5c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0e957df07fa4e510b4c52db17c3c7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a600365b45a51ddf4b13dbc181961464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13805c7660f19185f44dc10f96f695b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e35f9bc3296d62a75e46b1767b27e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0d3dfca7e0d8dcb8422ec5278e541467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c265a2f05279ae29f8f205571c19cc0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae951e5993fd80ffcd86fffd385c8770469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cc252b57d2b9a5769c3cc6d220f4c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9221c76038a2a66f2f45185aea8f9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75010f16e19b72b5e4155dd7f0b41246472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fe1c4a34c9ca2e2ec7619842c7cc6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea81ce108c383638bed32f66a8ec273474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce38c28b42e12a9a25398cea8d00a7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e462b4703cacb93af238c3d349e78476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41bfae9325ed8e9813e869caf0d0ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c098d3373783cc627272aa6325d220478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fd4312538c16503a75c445afb2d9d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc858ac6264895a9bb539ce7c8e1ac8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebf9a6d85abec957f252a4e7851d96481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb2584dbe2b13c3b709272ba259726482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a39c954400384354ac7dcfd966b8ea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20db0afacc901af548487c813e0595484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffcf6d44248e510bbce94b12a748fa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953ac3330400d1f569938e1f357cb17486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94484ad2764195a9caceb4601aa3ee21487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad427ab9c2837d954d0d29c0b299dfe3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec68965a072e7833397a5f7bb23794489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60538eb9b2c77343edd29787e338e0b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc9b9d7a6f2ecaa57596f9f67029d3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30679de907dc10acc14511b465bf8c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598da8209cc70f6e1cc6109144260772493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac584850553e56bc9480651b0cf2a3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421067c3394160270d4fa95c1787dd7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0119412dd75c203d3de784bb4afb343496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29d0a168bb76059af68f6d257db877497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee931b8ac3de643c85f8eb0037116886498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adea751d6ed3f2b738d38f3337e5a6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6064e1e5c63ee2dbc414d4964b4425a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571c10e49017c8f225dbd9db2d81edb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c3c5625f653015bde96cd2603f7e8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4d3a3617c48bd0eaf356259676eb6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808d62c9cec2a37ba3b9d97dc696385504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242d84f46947094920f1431c1484a79505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84dd70dff4dd2f382f234599acdf014506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b6b2d99e7f50acd9c7f3bf8d53fd5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c1b2802bfeb4924ac491d2a17e4dd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db147008b303783e1f8c8739f233e12509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27a172c13323a79d30da4c71a0e009510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc56e9cd6f475b1b438c3cb667c7023511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5d1d0e90e319cbe303cd4f3fc82c3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f5d9c4c8bcff3235f8d9caf503327513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192800916b4627607f13d6fcf5384a2e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51b7fd467763b22f977d0686e16637515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffe4ea1246915e63be60e451b32970516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674f06cf1f257f0f1791207760131ba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ff4015b1903222a10499e23967ed5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5de12f92ec3cb2cbe8aeb27753ccc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837d3c0dd39a41a0d08d2eafe7bd3a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f66b0858b271303548a9d8990f942521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca270dbcb13513b8c90a21463554b0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d26a94db4dae7bd678e2643c261e5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fba4a7e317c8abb234c3273978845c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5a2600e3ccd4d1f47de6704d68147525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d6cb0c2ac90fff8518cb83a324dcd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22588aad0843d407a7037f97c30b3ef9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07010d3aa8d89bb214952400288f832528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c95cb6dbe7c536a2255a1494da236529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a44c7a39ddbbcf1e3f9d27362cb6b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc670fb930a1b66ad65ef53b5db842531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227eefb26ae39a6046f6b22ad9b564f8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ce0d4a748c1bb414e51771972ed50533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bf4ec5cd8dd142956b1dca00db585534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336f2d4a1e4a65753581570809105df535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a70e574b3e9164e9db726de183c43536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f75e55034b6a428cd60b3f55a3e99537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed215d5506f95a189213703f26bdd600538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617eecdde79037a02dd8cdf2bded560539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038ee8a46176370d2f6010da492758e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08508ae4c10d8dab0390913fe48cd872541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaaa197577c20b8856fa397ee1edd38542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251abfaae18e12e367ac03eb1de0e56f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bfa9e6be89c57b055de302b140c6f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f13a815acc2e542191cfa12e0d4b1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fae72bd6dd8312632a348738282b3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb26e5fd3dc13d46bb6f703215ac51547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709d3f93c12576d4c3ee1d43fe1c141548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13bdaf70db75fd382233cc6332e439549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afdf9d6ba0695244b75b3b03ffcef9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0506f63bd2c68d737a828ab58789c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcbf7e8f09add83f8251ec1a1a39bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5e131e9115684f81915f6cb6296f2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47755459f0b6a13faa4eba528b8c6ae6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eafc0f481c290e3ce9aa0db38421cf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16abcfabe11f5a7fc900b192212881556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bd16768c2803ee257337807372f23557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50866645d2ae567b18797fccfd6c57ce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb64702882106fb5529d5338e36173559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c34eb6d6f40badd2cee08d2ae739e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e97d6250727f2e13eafd8c2ae6968561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abdcde79b2bc9a08e9c7cd80b11506562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201b9c54afd34e9abaee57d2ae13eda563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128e020f1031b438f5045e93b49671e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75171629b1ffb7e00300f2716fdbe5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60a83ddfbc261e0d5b8abbc1d5f5cf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f20c2147cca1fa02fd63b4325349a4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43193ba9484908ee414ef5d282c5d22e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54879edb69cafd86bec3f3b9d54d89f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c86af60b2fe6e4d1ea27eb550fdc2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dba950a32a317b40ee296a6c6845eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12052da55d31c5a21ad4e1bd48d0eec0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab21d2b5c834c4e359bf29bc160ce6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab101b85d6be1ac968a54fc1ef3cda45574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bf8d3f5994ef1043c5f1c9b71e187575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d36ad8be112d7cabb6ba89bc90687a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9823888fc11bc0b4e6a9ae2c1c791577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6936240252cc6df15e785a3935037b9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c63c3ce5a8f28a2055a7be720c01a8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6a016702fd42b02a8c53f0ea4a5a5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a20a5e5b21099f0963bef1930e50d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5be3088ab4ad13d6f588f9e82c3221582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb19756f626afbbce24cc82201ceaa7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350061193020119d358d70ca916f367c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b080a272f9fd49bd0e5588e4ffd18d5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1891235f54a391269f614b7d3be88586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe6f8b1f20c2bd5f4da78751221c18587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de28e792de720fd3ee90b9b13d499c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce41f2514b7dd9255ca7d5c3572dbd8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930a8f1033d2c422657f7ed13e6fadf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eefb8814825957035c90e52e5c7f65591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787e68e93cbb939383ffe2d93dbe588592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b1a6e81a7abeb049cda293da617f5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727a93f6db3a08b60e74680584484fd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09e2bde9e137d8428a3968eb8023fc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9c92452789bb69ae24e457351623b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476f1d226dd1ab10b683e19ad24b1a2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010abf2318a8c1df11f6c5b6979fa9a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eaed01074a15d70e04399ba80e0e2e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b94ad290fc838fe30650a938ca31f6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ced3b37e1e2ff22bd2a310ead964ef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103eec51b5015e1e1702c459776d3945602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9e6a180bb6544391532b0c039c05d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4f0ebb74b11a018f77d1c3c23716c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca54a254312ac68af8b31184246eff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c4fa329d9c4387a35c08e0d1a52df606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d24c6266894c4826f461128166d8c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16178651618d1c743d7bed835b8ed25b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45833d08249dadd3f358fdc17feec22609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d416db45aacdc43191af37bcf4862610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503003b3b23e568cad0ee6494447fca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132f647a097e4734c77c9bae27baf62612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ce30f77574678b930ad46dcb2af7e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba2906924aaf4af1c58d71038fdc92614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dce7d2cbe2eb0c6c8bcae96bf0cde4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827a144c0c4fc95c22f748ea9cf0f6d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818779d9d8c7529cc6e6ccebe48999a5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2db59fd97ca5b80e58dbd95bc6259618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c564c5b9f7e4b1cb9679e15418c4ba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e79370a801ba2849d0547aac0df11620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6b1a98f4fd3c0cf025b935847edf4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41052f1adf6dd31d5356b4c0cd3174f8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76623102b81a162050c90405b25f0be7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c617331f85ff19fe3f863db7ebeedb1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a40d5a4ca04b6cc5c39e1e108a4eda625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45995f37ee1325ee76c85f3231076210626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdfeb02f7909874d71a4d7ba2068e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22241d2bc9f3fd080a3d1be273f6d6c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d089a67119c335c66ad36fed905e24b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada52adcfa6d21dd92db407ab5917b5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ddde6d32955c28e214b1e12434fff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73274bce62748df50e25404e0fdabf43632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd18e81883338ee664ea82df937a98a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1abb64b7676c5adf9f33c039a24ef0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366a2bf83efd5269313c1b7efd97492635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8cb95d0909d006da1d20dbfca3687636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764d48be02b6ce68837fc5b9dd332bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb6ec6c7ca5e9b0c5bd860969885d9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacb0a172633925dec3a9114263ff8b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe39c11a0fcd45dc523be043f581e3b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755b1317830ea3e0814d4aa13624a24641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf68bdd73aee652e477e32abd42b40642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38ee5c9bf769977b42d074691a1f9a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d45c021cc8bef8cc8ae7355cf88935644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba44d23f902a7167f995cb8fca902da645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8a7ab6f524cfd3d99b47138bc101f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7494ea9f34375e0b2c7a772e7a90c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db87afeccb66eb043a5fdd704fabfb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f684a7d32c99c35dc073214e48d79649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b40f966fe98f929e51f4707619ddb4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c79be4c312115405432568e521f77651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784940f7b05a3f7d2014681edf25027652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a527096429ecc38b96e1684e5420d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a99a1f55bcb927ae2b1aad1342374f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab933957612b8cd71e9ebff19b8727a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8060e6ccf1fb4534e3f83bbef6740656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832ca23ef5027da8ffe2d36b9f8e3ae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7516c2610eed94a0beaf5ed3c682f4f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822aaf48e29d9a89b4dd168a79663ba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6db3d449c3b561addc4092e8d5dc5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c069a20164827bb3d9dfdfe348460661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f96a95de1acb84fe10d843a3509da7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f7b3428eebf89a0f398c46b7bebcc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccc0beac916ee8989407490aeb6721664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22289e2587cd79318b8b3831b7b2a00f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64c3199cf9034a77f8ad5fbbaab8d7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3769d9380c57207fa1b652f68f8abde667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa0decc9b89b55f530624477c88d02668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2af024cd4980776189a70d2c562c8f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f982cceb9bf4d9e4b978d35f434aee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f13ee032d6e53690f5633b6725cec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ad6b85f692180bc831930a6a6d4c8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433eb0802928b18a97d704da6a488eec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d61149547a31a20afd0eac522a656674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c99f0ff2916094b31ea6bb7444a98675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35933e3ebf8ca3d38ccc052fcd78896676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbaa1e8b4a734bba986659d28a03b5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2691a3cc4429ce0acd949a394975aa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ade3ac33da9ecaba6c54d9997d1aa9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a963ff6348d64b7622e155cb76a8724680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0bee80da977834f248e32cf53c344681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5478eeb00c4cae16726e03851993e3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54401781b0ac3e78613d01b930f0df9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8456594d29c964afb32ed8b05a9d9a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e266d77f724668987605d3c110a8c14685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89029072aeacc102c121184702204319686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b40a2f10eea3cf67fba10029b76f6b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43705c8601ace85ca298bbeafa741cd7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019e6fad38b4b3a3381fa5409672e6e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4331f73f0cb779c85449636cc1f7346690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fe165eea747c3249c62a6ec51bf69691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b72f0a2bd4af44fd18cde23b60450692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910b9d37a25570ab78495e339e27f56693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4af385fa5a96850056710b824973ad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0d390597e737eb75df71c95959ee5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a39a076bbb581475ec55b0a6480e1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0111cb277c555f2cd3c13d35538fabd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ef8a7345410d7422997cb286178be698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6602ea4d2912d38342c985b8fdc3d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dba0e30cd7d7767497678a7d44799f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305252023cea8dce13534a1445e96e0f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeba0e4995a35cdf2d7d5c965b89433702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8cb34ba7d85b973ea372d39cb974f4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818390378966e7b3b93ca01fdcfef162704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fab0ba9f0ea10b5baeef88645e7f9d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21d60258a9d04ec203c964c5ee1d60706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6515372c46f3193cce59a0e58bcab6b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298c9e9213000762148c7b41a090bd6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313e3f1c637f0596d273347630e5b20709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66deaa575c39330b7ba5271801e49df710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b8ec3d7f89a54e504070c651ebc0a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4791c736d64d0ea5b2399b18ceb60712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696be552b730766ce77f47cba687076713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe978b13485f7b15f1a753645442b40714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3029cdb9bd6327a00eafb8b0d685a77715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323e42d88fe4887cc943dbd61ab6bc6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f683e35f6cba8bd89a84574b171db79717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb746dcbb9b09281a9989acb880926718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7cc017f58ccdf6620f766dd4f901d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8008e7a6a44fa5c942b9809612e204720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e3127ba3b7fd4ad74a4349d5c9e29721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113952e5a82e7ca7592872007d6fb12a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc33b4922934f471e8949fc877aac4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633cb2865673685fd2f7114c749f554724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac98b6a56c5f5d1b7d392672b01da6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630632898d4c40c2ee9c501d9e87d93a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d98fb546f09928e94020e995b531ac727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebc83bc3226f3b20633ade008893a7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab58fdbd3814856b480c7ca9c5cd63f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285f19d9eee986e2447b4ff6f40c028730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e25ff4a94c05930e3108e40db0a50731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad44c5a915a7e43aabb3f0be27d4fa8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e1db4a943e32f8402c4757d5d20c9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd7da399fc69d66fb0cce17b41af11734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ab3de3fc2f2dbb1ecc2a113da6595735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ff389cd639748dc19b2305d8b78c8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f64feb5c480bb4b23fcf5db6e056f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b8b6b8fe95bd268db06e57c0ac501738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047993a3bb6550aba9ae18b95050f06739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7cc520a977273c445730689fdb589740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4bd14bd3c202b1bc4e6d01cc0212d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9a31164cc06d92fc2b521e0a2db05742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ac7a9c1744fa0a282213d3be3daf2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a90f2a245928f0e0f2fbd8194a6309744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf837f9bd239e02aca1f355568085414745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4514f601142581edfd0c1fff9a77117746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ca85f499ccc7adb1173a563f9e981747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8361d27d07a66296c4042ad91e067748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ffec548607c8df53c88b36ee58cfc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608998869384deb5893215b3a50d358750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2290bac56ffd272c74af4e0c1a86a8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c5c7e3dd0611c71608ac70e99d456752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb46422374ad02045bf6108173bb54e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873dd63e379738e9a0886c3eabc44cb1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006cd9bb66c6feac1bb86ecc8b3a607755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22515fccc33bdd560fbed9a7710f09c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5aa7172549440981676f21ff67123c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653ecbb1752c8ca220658424e340a65758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29223a6eec9bb734c4887f3cb3ee647d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>