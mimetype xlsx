--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d16fba3ce3b5f8bafdab6a864dfd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3e55bf4a1c26c1dd1571a3fdb4ffd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc21c4fbc0e833d0184d25256bf9c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1649c0deabf3476d17f73698419f384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08f6d9fd459b603688f11830285f155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bff2888120be502d60fb781238d3c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19911d5d5417594e6ac928bbc8c831047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e748dc7cd714c9a3558a260c346fd88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac8515c87e18c6ae945c2ec5504c969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de9cf6abeea623327910578e35aae410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d73bd27d1585e60d9e7a526739f4111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae19b00d92786b23629643b2b1dac112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9cd974ca098556a7583c094fc95d313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2617bb5ab47e19548d348353da2c3014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0725cf4f467dac37c9d1fe8deadc415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e223005bba69344649aec3087008816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ade452a4e0256de7c86759135a82717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de9414798e9e63d98d4b8a22ae04b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b87e84be2326c101ea89ff0d4675c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c78eede708087fd87bcc62153ab0fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c06aab80d59d34c150d48df596fa521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff162d98a20edc7cdd03a76837795822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f443efd49c48d3bdc033b35e83902ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c58801f6f97069415f408c6d2a564a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f681c2fe596bc8060e9d5e3b8f2e0a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131a5cc625eb542971d99420724db8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b1a716d57ff0e55ee1bc2eef3a02427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf668585758ae3ad20fc2023882cf328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7d764054fb70038e2b5efc2bca75a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636940df768c2d5527788d81b01e40a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b527061cafcd03f664a18d134ed74fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23ebd1c55e9f61163fd33697bd631232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a66d3eccff91f3cee37ace919b03db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded14fdf90bf505a5f9f86c7ab0a7f7a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313b57564b44aed461e1b3ab964c91735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf53e5666e91bfc0b2d6b374accd81136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca97ad9a5d82ce932f520edd13850f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901701d307489719a67bd350a3977fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c409ad48d56761c61e47bbfdd2bc3c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96427f591ef362e4c53b628485e7871040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d3d253517f9267b61299598e60ba141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ea49d8940a0334ba1b1c94024b8f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f40ce8fb54e9a38c8490b76ec42d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69010014c844439d83932cdaff2eb68444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee3df42c34561d50dc04900bbbf25245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337069b4e94329e5f251ef41b58bb9846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e0548c7144bdcbc2b8401fdb2d6a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579ea212d6145b9fbe3d0d36be46f4b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4845beb76a5326d9857626a70beece49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08d5bd57484f9047ef549b94f969c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72908183037cdd24f25bf78c180572251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84601a930885d960f61532d7a38a366a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22d3794645d706d8e0f23a2610f3a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822412111145ca5b28e9ffbfd818630654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39023f7f3d0c63757635487e10389055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72840227091caa0f5b995852fce1b20e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea91f8b500bef6444a3d514c0077ffc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562472c896188fbac500740a77b6318a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f454225bd67b34d0f643b76e5269259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84719f9980832375aa51d00692c9cc2f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d5aaf9925e498a6b2a4f9ceedf13e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff90b3cc4fec1ec8325d6af5c6bd0bf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a33206674deee2cd6b477593b62b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09d3cf216c4d415afe0f1194083f1b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df3193da142b48ebe0130d9124842665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005060c01ead29d3f78fce8638785ca666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f6d1456231feddd2f469c3cc50b0967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd625d58298a5869116c9c050137f27e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5698637096f968b071640d1a01d4a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b32ea4db5098b803d865be31e646370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f31da741e7e682ae9c2447182a3d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ee9f51eb091e5d75130e3bee4326472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ab1b2e4f7b4d23be20d710676770573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84e366add746a9a986aeb23bfa8d0174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058eee411df7e0c716345075645c6a075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090b4a2593097ac1694cb2ae2b8c9c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f10e66aa0743edbb4a98e2b49a5c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c61db5888aabb88af8a14e2cd3cbca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e6b2dc1ee2e453dd81f8fd45ff26d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a87d99410037f5d81cf562595ba09480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cc9e8cc8f101a6609e760b78b0ebc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec300e87cd0b180147a3a30c9101e45582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2741f979463baddd74599c776f740083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5689b0500714bda8fce1ff67712470684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f991821728293c9e80a5f33448a7885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61657235a9e542584d8ccd86da4488e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df56cf48af7198fc954eaa5cae526c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cf2177b934dd1807c6720c5f54dcd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156ebec3d39911f352582912e93b7df89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72141a2e6517b30de33fcc0fc83aff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d3ef24a0b5b2c0baf76164db4171891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fc5ae0e924a1b0f81a505d710a21492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c80c2c83b6f8ad4bd446c4f36bd89793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdf4cbdcc440092c10e50128eebe1694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886bafd9926de63a58bda2e8c8355e695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f674e3b5afb8a7167a2487e085c52196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf8138b9512cb5500f23a698af242697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c023736f590888dd87a8eeb5dd8a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87907e94ba8498ecc3d9a37ccbe6a1c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2d0af8f91f15759e7228de95adbee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a5991bd84dac5bfd4874a1eca97cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd96899b0dc6365d37675c7b6e4078b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3dee6718780e3d162f6365f80d9416103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9accdf5993696ff2caeecfd0c814893104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c84d425abc98c42577161ea8716d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed6c30de2b0b8b089b30a61c027db1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949525a65ee9caedc7fa8cd715cf4cbf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ea144ea1c3e6511c2d86923903350108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b032eb03ad1f4fd2dba3908fdd30bff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77aed039e1795e7907dd419530af6e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56d46c0889048a494c8acb2b4b7c2f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f5bec4fe091d528856ecb27449417112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302917e674170f574c98721d3656b79113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463913c11aff6be9c8501db708cbcb74114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fe75a8de5f7f81fcd4210839b57b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b657a6b22807b55ce0de383b2e6416116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dda2783073c257160ce6fd8a7dc3cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556b6ffe3556723fd94a83989cf213f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ff498c96a94094f119104f1717c05119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edd9983c8748527e6905cbb67d8639120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cc3fe17af3a389ade5586f9e61804121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff00d6280cf92874a2b3a36f54a6281122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42ee410f8323ffbdd9458904e69536123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69838f155a8ef5f3209b93e6e1446d8f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9245ef2c44305920deedfa0b7abde125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696d472bbd3a9a4a2cce21b4eca1ef9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaeb4e6ca9baf1060d2e3a1b06673d0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be306eccdc73d2a22f456e6bf5ead9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530df91949ffd98a98486454cebb1f99129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af251e27e31f81e60a640b1bfb3c15d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ff8ce011d1ca85f8ee4f0529fc617131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1676cdb30936ec994a6260e4fa795f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06230199d435a824094cf5bb95d07ef4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f6b14c995eee2c7e6f109cae2b71c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08dbd344d36f36ab7d24756a198c2f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba5f9f3ce4283a02ac1d894d314a49136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce82316acda80e082abcc0ab65b2683137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2029bf37695b53065c768198f185e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7548f054498986bc454458baf902581139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbdb971faa22c01677f86089b47804140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20a0c3a2629d8593d1f1f473f4a2bb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e862dc354618c2786548351b0d4cc86142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066e46c4b501c661a04057afcce1037143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893b62a1f1898c328f53494171589ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e3c0318a657c3f987c8c3b0880e51145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f4fcaeabb8228ea46384640011069146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe6713426ec17affc755b2489c58c5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba27ee5f93352cdd00776492e963b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286eb36313fc4792dcafef57413af15149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2676c931453518d95baed7c0e8533150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74173358059823cdefd800888e0c90f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992de6dcbbd4556a3aa8564b8afc7098152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459467eb688ecf1fdac569661e8535c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa554fca18e6f25b680d80b46ae2e650154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b84b06fe0870377f9dcdd674b0f1f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ee7ac4e3ece419639dceeabe2fc36156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718e8181ac71f69a24d3d1741a9d016157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7acf12e4329c4891e4df3b301bf9c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364f634bfd996380254b8c8ca8565f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d258ad41b1de867bec672282359d17160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b05cdee6d853aadd4c4154889931c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e475ad6e2f290a07fed0f36b5da7001162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f43e5b8d6e86eb539fb14aaa499fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d47a295c4f857df606133052cf3116164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec978bba1448e90d067f632f84c3b76165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b43ee0a0b92eb01e3539b6836bddb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4fcbf3b9ed4796441df4e1fe9d504167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984904f8cd310f77e99323e08caee633168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f9dc07cdc8edf179edf551831d030169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c95883fab7d0470b2eb4d1ddfec7a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927d09abb193640c31710d34fca507b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e98951209b78c2b6616e76afffa5e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d00c9e2b5b97179bca7729ee32943b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44aee4902a78d1b2beccdc12cf9701174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dab6a60ead9188c35b2b72e1fbaa7b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b061648890c9ccba1f270e6aaef4a1e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f82f9287fbf63106186af01942105177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04163455dd252092c2af4634892b8e9e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cf00a5142f203894d98f6619cdffa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0cb525eb2d470b96ca477b507e5a7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37170f3a319f20f20b719bb77cb919cb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59069be44fa33288f9df3bb93f0d9755182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385094075a4ea7d0e838b1e49b342994183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0a5765dde417b498eb45d1c1a0515184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125b912409015edcb9f37465a77010a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9be7a473954927d84045a0d790ada186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8ada2b187d4a9fc108fe470f50f4e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64b71301c2d3057353298813e0440e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60def0ffbb798b491698066f64884297189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6aef7791002e424a28ea88edae200d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8433c964ccb3a888f8c2f381923f69191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1b42ac9016d9fc88a2b71937969bf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccacb73b198531d2bcb4c30b5491bfa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8262225bf4230cc4b6d1a64a010a38194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769cfdf3ca53482423931bff58a1105195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a98d06d71ff8c3ca4b7dc572317fa9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ef1beb797450802b4a28ddc3bd9c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a48946ccea18b574e5ae6f64ed1db5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab7b16e61f3574dc4bb512469cabc1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e3995f5a8aff0baa3f82fe2774a0e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba6e1311814ef153c0783d3c4763d3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0540181880b54207b70fe8de0985c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6835f6db31677f31ed2af029a0bec8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e4d1a56ad25640df8f08dc4de8975204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b299ec0fef2ca4e58c2fd0aef557695205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fd7c9d1b4f381a72b5d06fb831c61206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f5b804191b5b38b9b832a595c82e1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca340e696b661ee4f049aae542fdad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726b78ef67e7622fe36ae6b0ecd3bda209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58838dc931477c7afc6784fb0d4fee10210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52268896f26e960ce3e5a4bff5a40ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2d642bf75d3c18db46160a1b1caaf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8901aa5008ebe3331ab028c18aebf8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c37933e7a9cb1171687f3020e3546214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb0913926ac18abaad070281378803215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36658ee2fdb7f170c3712e1091b752c6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152a726982ad33622174070fc14f4db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9905bf437a2f743fa4648d31949ae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac541b0a725ef6cf69bf737e16055cc3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51af4aa2d4dfe69e7d2915b009bb130220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e0d7e76ba8273806d00af56bd12ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cac87dd69266c10f41cdf8bcb838f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823d6967aeb591cce1ee75c780cc706223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dd608cdf142ceb2c1f097c48320a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c2303a5f95c86693079cc69643c12225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69db3c0353cc52424e02a19ef72a7c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb541e11b7708121a50567c7f418e85227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8369dcc68c485840db17a8feabeea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295a223588f69cd6fffe498f5c32872229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43e22ec0f4e9ee47bc37f86a7d0523230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204a6c8ecc4fe7bb0900007179dd80c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b2cb7b9ab28ff55b8069a02da86ed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82cdbe015a234de95fdf2415c9d8ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34e0cb145b6e732d75633174675dc3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc6b7c236af44a2cb0092f4653a9b5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6715d311bee3ce5d01f86ba899eec71236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca10ba2d97b629784ba8e66d4b8a949237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9302c27c68cba19adcaf364d3eb009238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db53a20a1755d42ecf1eb818d4c68a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a643de03eb412f45288323268663db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c900ef4ea92c076db3f5af4bb74e6f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b6f2e8f80f2409040614886b18fa1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f7e93c4ddfbcf9b1e8d311db82b6a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c20def32854fe79cd935ea333039f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c4ac8b61a3c110eb3c590fca0a661245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03cfc19a63fab546fc821f9cac5579246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794c1e02135f87bfcd1f34309c502dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47791f8eb4a3bf9b332282425a9631248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbc5f731b718020d54e2209e377bef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1d4ad2958951b8dfc422d59277f13250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e7e934c1a1dd9e5b2ad7151b321b2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd62dbbdd9a0fa2c472edde3126f202252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c466f04bc034dcb49bf36821b5e4c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4b35123c43b3d4475045d8cf4ca8a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0294a87d2f181dc17832b3f409f28f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a139a24c616dc3f2939c9b94ba023256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509035fc0f4294d0f2fcf524a91a841257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74662394cc0d4a7c0ba7a79cf75b17c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da50b65ad8fed350d987707195a7cd0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc5e3ec4748d6748fe24c0d43996ab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f86d53f718b9c44c70e36eb0ae0b02261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21d33cbeed9ba5871eb64929c8314f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d4c338ee1087d51cf188ff5cafa30263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bb3daf37155e6582dfe2d68938cb4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70744dd7570b297eaec5c7b6e5fcd62265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2925e966808d861a5f495bedaf512f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79f610ea7a4e321afece2f73261ebf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d712b55c986c7c824ee5fbd751d52268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b228612b5604a16a969da46bd85192269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db10a34770e673b73060f234df93fd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb012833b5fd1c851c62847943b7a46271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65909325c27402c2fd1c9c19f4a9ede4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ba329ae2441dbcf7d027983ecc964273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f98968b11685b2b9bbc185b68e6d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0ba3195c484e32c6c1182e12f2b9f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b10d57f9945aecb39e00f599626c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7764df64441dd321a060a20a7668a82277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cd91613c6be3747902fcd72924cc8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdf0f7377b0bee0da3bedac8a52399279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae33371b7b57a512e5012ad7cc9306280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc596681da4c967e3b9c5a14822644fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997207d02c445f2f4f1b8388ecca0bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737a3c4db7cc20126439f575d9dcd9d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea77cab25a65fdeef58a72a76748fe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4ac6dc817c3591071c034a8c31ea4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7977980c2f4113731c5be386267c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12138155e921160874029fa331efbfbf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebf85c8afdda32469b2c4b473187dd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf17b557d9db49177026a1be47236c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b79e690e894cd9d2106c3eb1345e82290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c93d1ad4abee2afb718b16099957fd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff62895318baea6c0e71c62a3a8279292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bbff5b2f0a5a1c02d0dd9596a8f53293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643816d16e779d97b4c580f40e4f4c4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deff88b9a8c486a2f8ed991ae78c502295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715881652ada693af1c57cb7f866c7f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9745bf2cc7fccd8dce0746acfe2bb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ce971ac0a51948842dc3a731b9c55298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc2480c3f27aff4ef25973739474b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea773365e53cf2b12837a991be9b7e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7244f0da5269ca289caf486b22e0618301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd3cb7520c7035c2b9bea87a59d570302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32aaa40a0feb223268a827a7110ede2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641708c676a4b3d4812e86317fee0754304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33c7452f585da36a8bf70b733886ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefbf26a3acc2bf934c29f9a187891a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ebe5c936ed2914581dea80c5f3ed8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e3f1321a705e4deaeedf396178d9d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b232902571c16d926149a7abe06e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9dc6db24f7f59b4eb2dccb3c6844c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb70c898336eb08361ed2afd5be5daa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0d41cafc4ff3380463eddd523a30d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d8c7a854bc4dba5b6358bb4eabc5e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689d0edde5a4aba182c67b8145654c0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cae84c908ab5d6bf4e0a973b76f66315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335e7790e5fc7161eb6c65c682b5bbc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613d2208d955d3269b053e9578f8658317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80fffb79b0fc4fb12651b8c0a72fdc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7dfdf8b77fab5db14d35fa9b564d0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389f9001081bd54e648dc413b359654320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffc6380acfb6b230a29b82fb0599f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b0aaf5ed54b72d31c29b199352158322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9aa7be414462c7fcd46c6a73853e16323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92d821e775616bc126f2c4bf86c1fd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efe0a9b6acb6c8c9cb50208eb65bbc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006b8cb8ea1d525702ac125811b002b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c88148438584a2ee3c0938f45d5970327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba5c3a7a6fff6cc2bbbbcbf7b49692328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5adc4823bd9477787d54cfab957a0c2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6abb28117f30a1fe1a0caf631e1845330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d1cba688cb7a729051017c7ea4cf9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022e7ab9ef04d3f3a7b9b3d354aceaf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efdb972cf7f1cf037be1a746e84d9b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e341f97b3c99866f72a9c0532c609334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4c532fdf5ff252b7b90487f1693db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa901fa33dc106e4c5ab1d6f89e977336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fad6f1bf1f23ace4e7e347327be1f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fa1cd2393eac6f5dacfc6632e04a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ea1a6d071ebd212dd485c2eeb5a02339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a739aaa4d9286bffa876576cecb4c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e5747ff0913ba1a8db42173ac404f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efce9e4addbdd4b721d332b3a7cbe6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68a7f740d23d2b28cbab35f8a45760343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8a33c370ba621c92be82cd081ccf9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296658260e55df217198f38eed2e85e8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84697465a0ade44aff2ed7f3207743d3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac73c95d8320b4b923991213786f43e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2572ef422422adeb7d0d9e80ea6a590348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad30eea1623ca772cb7d44d08e336e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501f21ecfc05dfa7a8e33fa40818773350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae94abebe7ca2c7d9457da98c72bb7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65dca9a14767398d493becd21ac7ed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51ab80f62b679bc2acea49198cbc46353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507121553f8e344abefe7cf74e4ba16f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65672afd518a0535e07bf6f5b3713d56355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f7f75163531220404bfde6ac97747356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d452628737eac6d0d729ddd6abef6c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614ef34e531909c20750a30560ac774358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbf1184ec646ea6aaa1bff6aaceb8e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ddfe73ba1867c4d65a154b0303f89360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b402bdfdd679f89fd604f7eeae68e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c3aca4a15cd18a21735dd01115c7b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329aee48e223da3ea5499cf939be051363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60b6ae81f155e7e32ffe3d5d76d97f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f24a17cf50cbc50940ba9367da0aef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3a198da87544a467b6108c09d5f16366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad24f5bda9a46efc2e7f51949b6352f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a798c4f4124b36ced5a048e67f3092d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0389d0893324bd4babdb0a50fff1c3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01711b3fd00985f9690a4e413ffd6854370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767026bd230c66d071b8912fb5de5dc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796db0a8509c48440835634198760ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa784dc703c41aba909cb5129b61547373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24ff4d8fe18d3971f3b920d3500e1f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e6a7eaa9cee9a73c97afc44a14995375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b93fd8e8107991070c25c8cf59c972376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99362919d36a6cdc620f860fd26473377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab2bb6234e44b60858508dc85390be378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1214a8ff75996d6c57774cd03a2bd94379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc1e0c711260d45b9349fa82351454380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c67f6f957f612931ad20cca83f4568381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54173261dba03e84802ffe66b1bbd5e4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9ecf3ab3f8f6ce125f6e493a35c1a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f8aac99e84195a994ad8bd4c36db5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc839530143dc65c7e21a7d43cbfa62d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebc725fcf79f7fbf30ddf03925e6df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2f6510de2f568392217f8c4710de6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a456f795639813cfeec898ae0ef8615388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6650b0b16f5af73894a1728725eed31389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a16c185f8bc67facff8c6c7f89a380390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02509efe4a2f69653738f93840939dbb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d72d1f561ad0dba2f0d94755b8faa7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3152c293479ec1190192e3f9555257393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a35bdac56c81c3d53af0961118d62a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853f3fe7f49e687e88345b4cd7fab46395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a815eceab506deb8f46fc7bfb3ab83c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dedbba9e0d91c5700e87f9b95cae32397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0054a4e3ef001de8dc1ea884a4c461c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b77a9a388bb1fe4e793dc12b5d0fb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ea1449d8b6bbc58c44ba102157c97400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e45894fad09b117675469534f0397401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3151aaeb12aa61c951ff6efd7dcaee1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a78d75640b0201e86109bcf9725f6c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c1fe92db0796ee33ec4919c5d9e5a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2187dd9b471d49480c24b8dfb85bbdc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d97971e8f0f5e0373f57658a9b099406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856b8ba099e07b855811497068b2eef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98d2d2ecd84b547d96ed41f8a1f312408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e0f6d5ea24647588563a504e9ce33409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360ac8681936beed255df247d6d0bf4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b224b0d060e40526b080bb2b9e919d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7a72c79782e2159c92ae640c04c5a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71144aa51e7e86875fa7cae8fa613d16413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6718a89420dcfb7337a19db8b3f5e22414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db1cdae0fec522ac38d0cc9558c635415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d29691924edd8f353fe1ad5ba8e631416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36243929c50466c5115711840763a617417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95352c0bb50f0b3f75ae5e4665e0b5f8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40c4ca36df051ed21621c8e054dd13419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e40ab1fb6371b5b481be1469f5c82420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500320a87761ce0e12882ffda6da8b3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d567d956c67bed5e7555f9ddfa3df3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93aac4d8a4ff185fcd30dc0e92fdd9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840faeeddb76961456dac9453d310b59424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3056e8d59e7330bacf0834fefb15e7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e969e9297480ecdd93d949c51b0ca8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e08b3e2b7e6c5d779890c1f468faa2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a51fae6f5584dc024658a838181616428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1313378ebc5f6b3cb942361ac4bb81429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fe8741b6bcee068579b5ffeb84a83430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d81f2ca670a6bda29af632faa623f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995d12965ef49c9185d698d2bde1f8a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6d721014c4292ae202251010c63d2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3feb38ed5b340088425f15d55cfd7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718dd18a261c43e4cb3fa5132d0f8a48435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a63985a50ba17a6030fa09c43a8b0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de594b09a6ad4448fff001d4ffc5a6f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c37296b13b7930d7f637d577554653438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ec6f749b979bc8a13bfc44929c5f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ac54cda1b591e0fd40842dc3e618c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fedc4e978f9ee128c30b148fdf562441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba8fbd6e6901e26af13fb07d97bb7e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdb7e90ec0d11795d0970391ffd1d8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60edc3fdf8b5c5309e9f9999ae23c893444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b6a42e7ea99b28d1319987978cbe4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4988155b11dc89bbed4b4b7db26f0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509fedf0d28899e9001671cb794524b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592581349f5a3730784203df8a213b37448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3aa3713482a74f962763e2222dd25449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709e91e065450304fd7d7edfe8333d8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7d1eb7826e9b1d4b5aa32304ca9bf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534853044bbccf4b3c1a68a5b796722452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5518e9d44fddfec47c3c72fc944c4f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2a3695cdfcba3f129f4124fa70950454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47978a2afbadd27a45fb90006fbf066455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50f4d6427cb2f46cbae844bc811399456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc6cfa51feee5951b8a25be76b91dd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a3334e0fac7aec8d73c6fcb5f3ca8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90347dea2df4dc211a1d5fa560899074459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306a6349676580838669e0c641fedad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2eec4c1ecee0cb8f5f522d51ebaf37461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6770c197b05061e9a6d781c53c189462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee55d8c10139daeaa01a523d063a9b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9d3c72a423471305f9cfbc972abc9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681873cd62889e6743396d36993fe07d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bee6ae48ece0954f4ad5fa57a464e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2a2ae839ddbcd864091f1ce66848c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1c204ca16e687f4d7fad9cb361470468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da382360918f1df8452c273b4574d306469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1d45a82acb5b454a55fbd8d74157e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88899198a0de00b7edb54e0aa0cbea33471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234891fe8970d32ff41db7951471f6e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffe2ad7116927a4a0d022c464dce17473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ba3bd0085a49dcebaccb8c5cf52a6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460848f756056d95ddb01a7ade0ec2a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3edcaa2701b24fe3bbc6e35def00e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106c1a9aab3875146b8280bdbbaad96477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24eb869c1f904154633fc9ba6ceee2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154e3cea42ff78484d1e1332402cb54479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfaefcbb9bfbb777fbbc29bca1f99b1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b696eb8a477ddcf836a55918dd3474b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6718a82f6c86dc9ccd405ff522fe82a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf32e2d6523d32d2c83dbf1f959d873483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a024862ea1a596b9532a484a6e388f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343ffe39f8dd6441d3734fee1a42b68485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557ba727df07f6d92fe96376a1389d9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976bc637f3fb2534e4c1007a359f815487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdb718dc1de6c17c52b05565236368488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2402996fb53eda89dd9b3dee1a87442489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd15aa5a8400823032565c397993d7c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2666f7c76e9875d55699b4c528d216491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bacd7cbe50ad264a3fba2ace98a7f7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33220892f869dce1e1f988096d16ee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c360fc24f78f5491cde89365cff061494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e875e60b5040e6a025f9a0c2f826bfb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e5fcb5ab178b6998ca8235b9338c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba106d4f35bcd4d6746454d7518be773497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe0316b53f1285b61a8d475810e570498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc0ca7329da5ab45e6ebda3034393c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a7126d42f68824fe069df4727e82a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ab2e122f26839d4e640fe618cf2b1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38d788c7a02c730ab47e6cea304ee6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a4a9543bd9d3d6519fcaf49aab8e0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ed13b0cbc991ecd35c640f9caa9d4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adca8483b055e4deef40e77afcc5ea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc462c0362b7874779df7cfdda9694b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf182497badf7f54c1f20a936ad85b57507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112349a6c74d1272bf165be73f754974508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331327e4eadab7bfee69c8a66ac9a452509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226c5d0003f1895f16794c84c440c94510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ece4f55163168a3ca5c8f2a8aa22d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741fd226b7feb02f9fa6b72750c9192512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85084fcf42a83b7c5f095003274df17513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460e495b94af19cbe69b1521c615251514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07347778ba69dfb488824c539bc277ec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd8f68163c9a5f6b8acda75abf1027516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ee8327598780f44d039fda03e8418517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371bd30c3861fb08414fce124a70232518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a04375cace3c5d8e3be141287b548a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f6348d8fb31cc02b506101489e501520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88342cf8b4df1788a774bbba9bb6b2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438d26a2f10cd7225471b2f99f47fcf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273b7876a68422251a24fe8cc8b6f99523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e0b372d5f830d355dc4713bc104dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7d964be622fa752f912b898ca6a1a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4947e9e4164664d2ee843b5963b11526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5249efcc5bd0597d107833061555b4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c864632047140f3649c162b6f89c681528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c3cea09a8cef6806625b56bd13473529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e10b13663e1a4d307cb652b7ff6bb0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf6272da2c44bd94a635fad5db70f7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3114639ac1b5872ea5de29642a4d68532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bd562095375449620364cc24a5ae0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07b3af706395be0186570a03387889534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81b97ebd70dc70a0ef518f2532436b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c509e8639df2c982fc10735ad8b9fdb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efb547e29a92b9eb1a1162846611ab537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefe5aff4ccda5e2ca8cc16c0e2c41f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7efab4d17b492c661bbfe74fb05678539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacbc3b99917c74eff042da3ce89a6f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dbbc4632295fe4a291aa799a5e04d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bd9e64a56d1a787aefd77a150ef78542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea892d4d73d159327e2c612d03adfa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ada5a555aa256a4de50154ed02af0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede17c3ce1383add370e96b92bf602a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914104f3968c571e120e44350e2ff028546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b4ab2312221df706ea1c50debfd43547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc3fabe27ca72f12e54f7a6fc68743548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15542bef93e1911c81eb00ac2e4cffbe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02181168f8f33304dd087e60cfc92f9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae576578fd1ac63e1572dce9c05d541551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fa4a4d43b24f935ce2d6fc91fa0d2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a9e93c2ae5b28ee323b10190936d9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073a0a8dcd368dad727f817c3bd06ae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b01e025841e1c2946e98a9b4e24e37555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebfba2d047364fcff30496f003d441556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47813d69200825e4e0f85090455cf5b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fd3f488525ea5ac9ca1ce0e8e2d5a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c494d33ee52beafb649e207c497b18559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfb0f31487c1d9173bf78b62af7a7b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e4a1804837680644d73993c8d284f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3a5b380e0aa4f97ba8cbe4a11f91a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa041b212f058bcabc3090556d4b14563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e835075dc22b59fc13aeb85182aeed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982be5b65924fac2c56aca840a8c05a1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7798f54e54c07b1e866fee34cc77cb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205fdcddc7c0e106a0e01692b7649b0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70a296acff2cf2488274e29760d979568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b3701917140a6118198779b805bc3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e1f9fbaebe024d28c2488068ed467570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1395b1e720ec76777b6860ad1f5b4b3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ee59bb2b910d0814d814c9e33ecc9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a20ea5f5595c2dc7117d420e4ffd0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d615a5818c1d19b54a71ec24b5842e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f70e280947ec9bfea5f47b707e505d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60f54d50e138c98671231c2f82d3e6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9d6c2d30048235797b81fbd362ffa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a32765025951701064c826177df463578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcdaa61b003366b23e27558966dab3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8b953e713b000167991452ea77d5a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5117da87d519fbcbb7d3ce17e76f20a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49542faa5f580701cc03a47de0b40286582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c95083c936b113c7a72a637ef2aa98583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf3dd711fe3487b41fdae9a99af6eb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefdb8cc4fa0ce3bba73298097dda1a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbbb21a8709a4d324d127430314426586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed23111c6f1dfd4aea2338832bf814587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a0f625b1c0bef19731658602e45fc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e712d0215a57c6b6b98f60d8146bd6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967703a912d84b4b5214ef595ca281a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883036c6f4975ecc5d6fd21af5c2d40c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c394ad7737749dbddf42f03b5c6a074592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87669ef62ea71ce4cddc7b77671fec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392e2b77817cbe045649b20397d4bad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9ed97b67e27d9d9f4534a8da5c8f4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc12f97f2a14595cb747a6bb5c92452596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d547bc2d46ef49831a1b2c05fad62597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5042caa16f3e0405441b8672108a7d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc51be7a3f2974d1a32c2354e48e6b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f87a1245aa18547d70240945f00cc5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf089407322f4ec1d9ac86ee9554d3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43376a93d0a11ae20d022d7959efe7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0d9f033252ee7af7f7af66afbb94a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449eec52647771e9200598973a69abab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae40a901ab491d5b5db75ca6cf0dc7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fa47219988e0466fa83137dd94d3b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff7ff8fd1568b7a228cef6a3485336607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab4b09bf4fea1c97f1d5b7b7890e93608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18044020a341e708aa350ee3f461c697609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b702a8587457c2f07ab3a6758b5803610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbca8a4667be7c92e7fa115885aa9fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9aacf92cb3e703e9fbb260fe91d082612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f9032152ad81754a3fd8207918400613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5b34908c47b4f2ca0bea7eef3720f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5f945c69d2e646edfea1b040e0680615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55afd8efc5510c4ab821476abf2b5bc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e71c81266c20faec5a708294ad899617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090df0575a9db9933bf2a056760a48a8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bc17693442e2d9e0435c66063dc0a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75fb0a21d1f6ca0447b0383aceb92d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590e496593a3377f27fc73d1c8e1879621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0d59cc54f8229419592f94397f901622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a004b3e4f8f75e5fc2cc2b8c18eecc0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451c065f2bca0dd29eb18d0d814b97a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdaef82388f9e73ab77737cb74465f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9501666c5bbd9fcda16c24b378f2f0c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a697d32063c5b937d20f02f2c0aad627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb6806b7f9bf4412844a4dfeaffaf8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691dbf0073c62e1a704e38397785f2f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11acaf119e1ec5c0469af6108b6f23630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0d45c40c1681bfd00ddb78cd8388f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a7366286281e35c19c4cb702e0dd9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50ed917e633ebb7237e9833e7201c8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef56591d131fc942674fe3fbb13b7dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5d3f8b31bf16599a8e15a69658970635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab8e98dc21e6d2d1fd7e83f9030a8d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3739bec79dde543745b2b0bf9fb061637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afd1d33452476ffe984d5e7df55186638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976296d113dd207bdfdfaa0124fefbf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae78663e349478b0a8e48a9e3eca79640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d9250570c27520cc1a3d314c74884641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8222a8261759c0d30205933d3fd1d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe80169bf9b8f852ca5cf73daf7cb29643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63b0562751e120e4b1341733a09e61644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3133b76dd73a4edf300ad4f06682f0e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066be0e7b54c0234bbfe45cd3cee985f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d46ec2f0180d1f3ce7970ef0d46fd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f181002457a4247bccf1215820bdc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09a2f1dd04e4c0dbdf46b8fdede7ff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62a22d90763383c6c4894c02f618fd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846cda12776f543259c35db2c65fedc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8f2ce14862b08e57164cc5a008242652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ff2abb02b31824c7870f89869812b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c11c6a9c968f26d2ebd1ef742ad57e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82385bb3e10bf8e4c3054413523b16b8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818efa85220bf5fddbfd3db262b65ad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6c6001d11ec93c491d38d5c47284e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09981ccd7dc0ac86e7a0c4382604809658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba11bebd84800ff5ae6acd048a3b93659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf11d4cb0cf666089c4bcddd838a95660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61864933f22dd7ddef9bad59684a10f5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a70197b8d26085164671e0e32ce98662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a177f3b68410f4dc9b5dff1d9adae62663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed3b0bcce134d4ae56ae9e7c4f5683664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1c3a12aedb798dfcb62ee80db4691665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851f9c788972aa36fbc6a3e05aa8d53666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf1bd3aea79a955addb48f0da30323667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12101f7f3bee9cfec06edb1da682375668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffa06676f0b47328bc596fb4aa0d90669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876dd1af52a6f454124c5eb0285f8ee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018cdd72e4f4c88f519102aac607dd1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b2a64dfa546048e0eb99c4572bcca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182c2fa960f588e785f9b183b76c9ea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8bbd8e23fca5448f0b96f538634ad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5703bbd62297a37b7db9b1c454c4569675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477d549c5ec1a497a515b6e0205febb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cb1db98f952a2fa4d3191506b3f9e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384582ef5dc50d197cdeffd1f75f1e1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cadf1fef85b92f065a7460666c22d8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e812c0918f897091a9db22592e5f9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94c99d1804aed4c5b4b3d53c2a244f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375b45f8b7360e75db1b19f7c80c988682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecfd056db09146a33a330dfe12d88a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608113934500713beea206dd4c250c7b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065eca77afa0cfafe3f5768bd14f324685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5aa92da1e6517e4c322c2fe2d7771d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad22a3e59e89f2d2b3a3454920cadb1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce59d0931a7d6e17c27bab88584dbb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa2950ed835c24dd6852a0eb4bb7ed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520a80743ede3843fa7b56baa29e7ad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7da7f6e1145ad95305bb97a3d690d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27752d5c8278db96336fe4bc956e328692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501549b96040e835da7450458766f4b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdad310a18200788a0cac75369719a7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77077582537e79389ac4965ed39633b3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b71a9fe259d44e13a3bf35a84ad7c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e683bc2d2f789dfc3b0720b1f1e4b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adefa952996b879ef21dbd810406da698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7985c3e961e53918a9cdc8894a3e5e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2554fd2d7e7988d0828689e12463461700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc30a4cdcb9024d003d74763737917701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a31dff5d6abc3f5db79f26eca767b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9ecbefa7a1220c3ebaad3cd309214703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0f741519930ee87f0d3af268e1b15704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6372286823b36eb2ddc1d0fb262a0a2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88545813ff6fbaedcfa7347ce1955c3e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f166f321a5dd9baaa8232066f81f7c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbeea7b97f28413141e6a067433d13708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ee05a4d1d64423ca4b53ce8c978f0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a91c83df2425a5a5ecd1fbcc5659f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26196ea1eefb89dc7b46aaec7b39371d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac505d4f8d23f4c5cb51affb6b4988d2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228b3c2307839447e054c627fbf2854713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e491404600c645346eda33881bd9e9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a4cefd4106afd75c86fa79194cb9b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b24a583fddc58b606865baf8ed5526716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1403400c6e472f6bc89843716f4f89717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf813b9d120b94f69a13b6850ab848718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fb07a1a6a240ec463d5e8b1b5f0c7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420afdf64cf960340236bddcf97ee8a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba76aca616d48616d69bc1033477a9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07d76e20dbb75c3fa5099abb49b011722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f47e0b3875a5f447e466940b57725e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ef76b59bc93b04b1a19cf10526e1e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e176e1e7ee273af95fa478ecfd2e9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207708e2cdd93be3d74c4273515821a3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122607154350a8a98f84ee7f882893b6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef933ebcfa96d0c70c4c0878643e63728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be197d9a143709485d330d00e5631ab4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143df38eabaebdf9668a240ba413e59f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d6a6f319a5520642c2464bdc974eb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76178fcfbc0d7203c9b2c17165fc970732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b46d7df1a96469746e5e587d8e83c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd337367d1eb963a908bb3be55d9c28734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934291aaab9284d08ab6eb11a66ec5d9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188a23ea285459c7c9e720a31eaea3d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf37e287085e5dc8f630b0134462c06737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9c6eadc03588a8a332d552316edfe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b8183a00d46d37ee5830654b88e70739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69c6c68163208192cd93224282556f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc99cd5f818b794db008ce59e55be95741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121a24bcffc71a59227ef609fb8f2e4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bde68a052422308bed805fe62fa143743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e796fde463b1a5729ace2bb939e0c5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8501a69aa46bb4b62336746f85b8a4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b225ef4c922371c1f0610f9a9e15f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118ded4f4594a87d3916e48a803654d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98f310533fc763d14a2ec2113c5b5e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9048e9661f46724a1a9b39be5b19dd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193822dcf4dcaa651be69ec6036f1cac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58a75824f28804ac01f32195e5430f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7270a80b6ee635d4c6461cf381172752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbaca282babbee6692887702ddae20753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ba5cefe957786ebdd14366a259052754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439352ed73a4b1ceeed96e67b037f5e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0829a7f60973b601dd13c7ff9e044756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eab6c3b026dd5653cec9322508f64c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469a567c514785d42840d8469528698758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8bcc76836865029a9a37f0812f460759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125770d66b720f9ceb36610a9af813f01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a61721cdae75228a4b25c335dbc552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f21f323c565cb936f0ee48304bcad43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af34548fec8fd2ac1d65a0c1b8b24a54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7afaf94f7254d75b08c8661959ae45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82f64b87023ac70f1f88a8f8acd02a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7f9e84e6111e7337a3f651596eb407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada09e3382a6e54df2ea3ef2712c0968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f50eee21aaf1ecbd2fd2a54653e9669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4818627bf3581c6fec83775ac7dba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddae1badc0cdd0b882996ef5dd683e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f140d927d34726ecdcc62341023a5e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d799077249ecc77086f4f55acb53dde13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604cea0b9be500d5bb0ee50d88a95ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8af28f777faf4c4f26db782d50276e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecb09ad57e5732e2e88ca1e58525ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577f0f67d6be1a8663316445dc1a55117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e280c7cf654124163cf8d730d684418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d404a381518e13545445769a388ea2d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d857fdcb01dd33eb67a37a3fe8c32520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e736d2a4b2bf64e569291cd840342ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555a78e5c627bae455c99537ad25b6322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266fddcc6fc17b076a4536eddf3289323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4043e0abf9f0049e9a083727dc657524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14dfbf44014e74c5238db05f46ca5b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdcc8c7ff69b2aefac6152574d4cdd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae87b8dc38aef345e25abcecb1819627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e1a2de60fd00a0e64388a2dcff93528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84525aceddc8e907000173075c087229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20372ae143a8a630c1f9fb531bb853030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f2a2da0aac4c9e0c244268aec409a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d445047e8c5d7d392993463d95e147132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2daa15bc87725d0c3cba38e2790232d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff86a2c55b7d0f62cf975925ef9b9834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a23fdc9570cb6d9820bdaef00938635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbc930e632f2e22d84c35bcf89e8a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462e42c51cdf9a56ca09dd2a0a2c5ce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9681cbea4b4bddfd5728526df6a0838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13eb58a63cdb8d1fa8b89d882525a3839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05695705622ed826f0259be6114b112040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a131719b315aef44fbfb63087eebc341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3762b438241961fae763ae3350a5c3e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a75ebcdb68daba55b240316f1fcbb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089035369f58ff6594e230e528e870544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ab8c1583b425e27a2cf609b815fd645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f15f5c032df783e86a51815630ea5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3438a75d93704aa86071a1a4afa0c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31acaa8b10be135785b25aa925c48148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336bbe082f747675b047d365a699e8d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331394918b534fa6cee7ea1fcb148d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c5d2a71f096c091089e3c225aeddf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad54059aad91d160bb0aab0a7c5b2752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08289b24da4fb7b3e393685fb87fd0ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9017867efa33206e8f0025370bdefb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e51c7908edf32eb6c51edcf9c81b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b691968927b51964e5e9f52a52d9c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e379f4079787675b81f7e777b35b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044529ca16e1e2dccc202dda78fb09f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac5f5424f1b01d1e5632caff314fc059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364e831b33b34853ba83fbdeda8b4a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1c54dda4775050692cc408f06a33561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a990fe24515585dd9a4d470557c623a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd7bd8f89f58b47f020991fbc096f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8adc916fd28240ef0d4d462bab89464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3b3d94c71ca2aec0a2dc18ffae13c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d44c4086a6e4fa9c9509b71920b7f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc04dfb2d0d1f3c4012b07591937a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ad1ad45382a42b6591663cd0f342068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951fca714fa06667211c36de82bedb869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751ca114de6ddaaef20adf5499556d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f5c522c8f37d285bf08128bd6f04671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2bbb392be72723f7d58327236806172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0cb68da53caa7ea8aad42346f0eec073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c045e5953f4f3e6e7184a7c8108c1cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2e8c5f9a35229de21cae1100ed69d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571cd65d51b432868a2be634e8165d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b84e9e96765c7fa0d1dd92aaacb5377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e6071cb5e04511c3f083e5a52b8b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b95d35fe1965a1378a8fb5ddbd6f3579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb13891cb10ef14b0f1a96c6d99b56f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0eb59c0f8789d000a2d9192e88ea4881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659010ef0e672c76435cd552b85da2682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd849fdf2233f9fc2d861815d0c90bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8eaef0bf164c3e75926fe1b66307d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79636e3356e468327ff556ca8defd54385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbe858e140eb0e11274b60fd4c1a4286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142d53d9b2b1f04afabace563f060ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7b90366e6973847e8cae99b08dee688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df86442c3460d142b6a44d6fd76b02089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986888ba25c9b284ffd7473bd72fc6b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd564f3090457e4533d30793a2cb3b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19243732ac8151da969e4c59c959da3d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864e0966724a3556c46d082ca2f3fc293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453b0c05addb75c4f1186b10b82f88694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de197b2319fc056f29c4212e2b664ae495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87257b9f5b72cfb8483e3abf9191276696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e85c2e1975479f4bd0f1e6e103c3b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896577811083cd85c4c60a798bc40f998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c55fc1c176b0ed7fde2bfe15b1a1799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52110ff3d383c821aa24182a0048e8d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9538d6cd0f9569a6bb7b213e5144ee9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e58a2344349b6cdba42b1ee64108f5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216896efd0ff70e1b715d6362f95a6d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f03bd9379062d6acb87acfa461cd2c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29585eadaa6ef65a1efd7593b163516105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f121d2efa874bc3f4c1a8d0f6db8b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3cefa6fdc5a060a2a30c945fbeb1f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf5a335ae0c139ecd9a05a7a47f33a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d45ae8eb25ff80f0dbcd6d1511d7c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4ff843b7ff8efeff6ddd3b57d3adc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc9675c942459f574d866803b8792d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3e3f4080b33a025989589ae19f207112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab728bb63d5540de66436b3d8d3e0e3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7639401ffb29e3857a6085abfe60234114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc524051361858929be0b2bd437ae98115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501a4186479351dbdfa4f51d9feee1a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987459975b8c29e9c69c47b98e6fd351117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c378a5056438fd12616939a971a0bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b441cea5b04bc6efb9a02e5a2db2470119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74650bd9890dc6b7ec36ab881fe9dd77120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeea49fa014cf18ea071d93d343683e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6afc2b462d4967326ca79ad6efa235122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acec860010a7bfe9addb5357b269fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ff0046579e140bd4461cdf2cb8186124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fac75f23c90b445054f0a65311d009125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673cc957dc86011c493b6ea705172e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea8510ca0aecc640029491914c7703127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d091e3ee123c01be394682d49cca394128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1c3eb226b42cdeed356bb5007b8cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec120de4e678e33e15946073c083608b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcaf6513aa7ce621893a484508d3a1a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a4fe90d22b5e8af9e7c5d33fe3afa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8509dd9a0b2049b98134f609144b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91706a810ff2ee2ab4bb5fef33907342134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af3762985806ec03ff8a15014b2544135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f86ffe2261f0140d2c2e65e2af951136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66a41a3879d5ae517c9ddc7bd86b3e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f44644c8aeb6c7ee26e8bdcae1c1b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b73c10358e29bcbe3148305b7cbaa9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da78d6a712bf550f8f534ff2ccc3215140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e78a3797eaa63f92f6ce30d59859a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399f05c0ecf7c5d017a3d9cacf49791142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9e64c0e0198e8945fc7f3063fd26c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f18580fc7f198423807c561dea938144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0192b78a983a3c03f363d754cec1549145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029a53cd34fa999b963ccdb911d17be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4074cdacf6f1063d9521e4ae3b1d15147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a0ca42bc20f408323c222b05e2952148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320bb106d2e30d331d4f807ecab028d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4492e6d28dbb2b71fc17f780997f7a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970607e5736cad31b826f7d2e74ca01151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151ce7478141217a6b093e31a1b7878152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38e08b894388723c88e07536693236153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0eb2af915e9b7e208cca87243132f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c859a84e07836be088430736aabe93155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6e693c610169bc46823234bc92c31156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5e4792a6a6da75e593203c29bd8f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384920763dcd84e667a4920098d4e94158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8032cf5c3ede5bf10e13643d6a1a0e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd97e67602a92defd5f2a2d25cc8f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d256d7a1084ce32daab1b44dd55595161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57547d786dbd282e5a365427d2d627c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf35e6f6fe1fb27b4b862f45bd3ff4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394ef174d33428a12821d2461af2c5d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8934be331f20202652d56a3bf9280165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7db73c4c9c86d287df3deaaf94756166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe72ad043b0ab7e9617ae58504321f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72160ecc16afd0d2a6f60dcdecdce92a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af93da5c2260b86ba1932cf9195c3a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82841bec92e0eb66c1622325eef0ea36170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0acb48457126936bf42e6d1bf181dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba966646996fda86c902c0bd4fca8489172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fb8627d43d678524830552dffb5ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ec16bdf9baf6be68a446174941127174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b590e2a07887be43547c39f893e3fd7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bae9a6f9f4ff53d7271e542d37cbb4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1b77d29c1eff6ec6b933df67c098b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6beacb1534fa8ff74d5a90082c768a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fdacbe8d690dab50cb19e9fa66d3b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28dc4f0bba35a80cef6b748259ad4f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783193bbd16db2bdd9485a3df97fb5a6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec13723a217eddfbfeb8a7085fa17b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c440db072d140e44ea4a22b63664955183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa661792c24fec9d866a06971023714c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43cb9e0c629d8d801682e0215af9e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4059cb240c48a83910d5049e9f1627f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a8d27f5a84b990da1dbad8f7dbe15187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d7fedbf7a608847dfbe468a4daf90188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a7010cf27bec67e861b3016c5c6d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07d05e094edf1cd15e0eb1473a1adf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d755cdef836f5645a343a514c888f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c1f8796a51991f46bf0154f01858d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd89f73f5248cc6ef9080f1538853b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6b43ac62c8e6d9bc8e91af888f1e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2e0915eece823ec254498c70477e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73445f684cbcd404a35fa72c0f8efd2f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86fb3f8609c6ea2d45829beca9cb41197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67150c3e30c1f6082ee58d4403be8dc6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6709d230d2f5f49cec97322684591e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e192ad256029f9f2d30f2ac131feca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d42203defe6c05f427040f385cff1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f249aaf4605c0defd03ac7af4f3e21f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06fd7c6f4cf6180e656ecf1baec49c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338e36cff931cf51b60b28db12d096b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894802f742aec923ed8c56bc9c34cef4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8909c1d4ecd3bf6d41ded98af0f476206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f394fef274f81ecae3ada6977e9637207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99aa56f980eb857a058d1a98449965208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09b8937579c927b22f9e8026cec643209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685ee963bf61bade9a9109c8a3afa2b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7e7c8d870710d2ab09b39abd8a391211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b9c97f2c2fa20f318bd9b1cfdefc5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b83db35e4b8f9c30f52e740e7fcaf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4b29b56a53d0631b86d5dfc55d3c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e196b5d504453ab3787539971e37887215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d3790b6b7873aa404a0672f4ebac6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9f55c7f2014eb208d16a226800a27217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8254d00e19fdc85e0136045d0bc612218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8dc2c98da20719354df58a1c3fe145219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0208d4541f33f184258ee319f3851f6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1e303c8f3ab6f9cfc6ef9eeff9328221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816505725eb6cc3647702f4709cb83e9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a893e9836b8d4dc79aa6ec8c05499a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341e87792e345a224a9405bf2f34934224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61030d7d90f7c7800c1ddfaa88781c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11855fb89dc364781ca32456133f37c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3f03f4c4a7c2350035ac963c5ab8a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a34bc5877d99ebe66b940c5e8a5af7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb76dcf8d9349dc5a6163028df3164229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b19f4b2f3cc750205e6c9e4f263395230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484983e6bedcae5174f214384f7a9b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556365938b0f07d5c62778788ef869c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41cbdd352cdf1ba82602564c0447a0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa97fd57919717f385878a720cb891234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7245141304a415b34c88e447a5286235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3abdeacf39d7cd0671ec50a171805236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84974c37cecd49cbd33fcc4ff3af90a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171a2f5913815df864fd3440bcdef7b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5526a3f1187fe22f0deac3c300779239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649006f3db156ef21afa04e7ebf23cf7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f374b8619de4e586b869916d0f0f87241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980c6145d65d835c6cbbf26d6ea7460242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0859bc081d7f2b958c4d096c46eb7f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f1547bca81cf133ea149c5da755a5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cfedc9302ffc25397f378fa54ae39245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab051f4eb068c24e0010486b03acdfe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e652944b395d60b706da2ab31967fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2606f4c3b123e81f5a2bf8a386d36248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede389281199631f58e644e6f76bada249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c922b95d8cef1a4d01447f10795c9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1e3f4a35f57ce227eca77f4d646e1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6225e1a335bbd92e958ee5319e203d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6cca9def20edf86e5767481904ee7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5b95fc5e82e2c5e9148a58c888284254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c3079415d6450636922f525318114255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ac0e448d1cd310faeb567b89661b9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70451eac3499814133b8b84cdb4c7572257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd49403f35053deefecb8b248e361c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc459dc5ed1be6ea30fd43955837b74259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0773eb415b91248d8910fbe45ef27b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d782749c37814ed58ae0a21589ebf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8d466786ba9e542117223fe4812a8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65c25142bcf3b23d448022d783767b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25632e5d996dc4915130a27e37c1d21264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96563ce75dca7dd7860fb86108effe0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00feeeef7784bcae36ddc1cc5adc13f0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fef96f6b01353bff5f2b83ee58bb1c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bb660e5230e231ab32428e16e72bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775babd2cd9baee3385ff011dbfc8713269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc72f637bfcf84a9bf1515efb70b8d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d011024ae1c5f08ee0393ec1e67d9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1882ba48aa7ef36f374407b16d5575272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ee8c382d6d5e88b0bb715aa4bdadc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5af3302af5a728ab7fb2c22507ed6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db26e700f4acefa63952d7f3db970e5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11b104cf9b222797b069c5bded8627276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028be3b5894544848463f153a65d609c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92ae355b78ba347c3c556e0df5aa35278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc15f778bc742ab08922a7adfcdb54279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edad3d9962c755ea6a004fcf27996c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce570434c3274379bb512b0c086c016281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2091281dad7188ebd87e6954f8ea1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da57b5ef5cf6f4a1861a56e3dc420d1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6abe9d6fd1be344d0793cb2c878231284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3983653e3fd23f6c6a26357e4de4b22285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f91247bdc8cf28c858442d701d61c7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f2bd526cad4858a2b386f7b9b5757287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4aac0dea78daa5420148f1b3f921a4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7cb4d7af32f429218a57c88f7cf7c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64b96414892d1642e0e04b34bdfdf2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa57924b2ef511f374b282891e4b884291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f0479e33d20b0bd4d6fa704657272292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5f0e11511c1793809a118a9cbee79293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a89403e76bbd98cf241d9635f3cae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6ee127df6da3712ce984272a64f28295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48f84c6b9e763b2be33cd687100e28296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb57af077ea55d4226a11e8dfb86304297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19b762504e056f5610084a54cd0ee3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d05c4019e615cb1882c640944b224299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562aa48ec85c5c73bdfe4226dea5b37300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a618b2d8550addf9798e0b69e27719301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672e175b2c95eac81fd268afd14b00d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f574b19bda82c8f9ea5954e300c76b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3f6138e6b2c35d665b3535a7c7c59304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58fe8d2f9b72975df24bf1f1ff07c7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0da9670175b1f785e1025135e4813c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e854dea7b71db2bc8637f1435a92c25307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4d31bd90b5112d0c2ff50fae5d3f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d6ef01201e7c79a1a51d82c8b16ee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e40e78615cd393cf3c21b21d1115b7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1d4cb703bdb5793c674fde08c219d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b92280194059544241288c9e30e18312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe196484a3ec82217b4a84bfad33505313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a9128f81d8a746533466d794c2e66314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97e12a9a129a589fe667dccf1424df315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bff79f6c50e5155cc10b601591abac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014dbd436e36ad326777c4b0ed5e8f99317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9871e2d20fc8ea8292b2029ad9febe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b274014bd189374495b35317cb6fdd6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6936133b68761515615b301279c9a58320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47ebce857f6702e25a2743da8a2648321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb3f96eb6b77f2959437431c7a515d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95feb41f71ef05cc271d66e3ba9de8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333bea4eb5b8e0b56b367cb427981f4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885ee8cb0295cb57ac218d5c59924cd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b092845e18a2192ac722ea642f3c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ef65d7cc1fdf49f8e144cf1fbba3c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aaa7c301f4f14e74fcb3d65ad64cef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fc133a1c6e4bb1336aa2a26df4db5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63605229f48f032878e95cc8c7cce1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead555f96c09d544e7d5e5742e55047331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837975c2784483ce88bc6df875e6b908332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e0a63b9ae7b03299dfa64cab40010333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86939f2a4d39664905feeb0a241b11c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc2289b2e62a24cd49d8a64bea3b35335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8b31f8e49503f298864eb23907c30336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa52436b19758c9615de150cb87049a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d6ed5119c36ca317b9af8b8116b9a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d78e30c106feaacce16f20e3be8cc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc1b33abb5f164a0cdf9435710adcb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fc3c21b831f59e4eb3e80783f5f80341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a29120a70424fe315abd9c5e15e989342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f9b307ae09133bed404c8bf582200343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57373ec7b686430552e1b81caf5a230f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd127d9dc65923016938edb94c1e46e5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b22b1e22efae753f5730d0d344d35c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ef37db5463fd50130205f7e98d40c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cceab0efc4a104d8c18212832748b7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e97c1e2f96c6c33d792e8741bc5259349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baeb9df5f4d94deed9315e5eee2e117350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571265b9dd156a3d1c14cb9996e0d80351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9898320b6e554d7366b084810e0832352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33536db6c3ad922f35a5cfd5def4893353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a39cd188560a6e722d2c4649a16127354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7d6b1f29ba2e88916b75e5bd288e4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc3cd4f00e176c931c33f640655abc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60a1019bc0ee9f44fe6fd21a903fca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa240920e4306bbc1a21c5fc67938ea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c2cc9868520beb7ba57889e4adc9e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc6b0dd4a63e9ee132a14187144da6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3095c4aa456b953b8acc92f76572c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb1b1d9dcdfb9788e053c391e8b2f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bae6e50b5cf6e8b3279bab3960883d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f1ecf5d8a34315b40092bfaad665d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e902d9ac2df04511dced4f67b81783365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a506e5baadf567f3dcc89a03d6b3a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f0b828ccc7387b17e9b56a6241189367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a6ce8a245eb6d2e9f2b07ac1a336a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0eab86dcf151e7b2bec1e58fa904be369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e854780f5260acdac8e4a8bff37b3a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3c4a319656f9954b5875e7b6495a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3e9099c4ddb12502aa067dba1bf98372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e76affb478df325957ca59279ba3f1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90b566e1953597e0778dcd1046fa7e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82d94c8495028a45f1659c199821f4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6f6756f8f24574041b1b65bf9fe7f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8263971a68c3444f162d290126e13d4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc312670f35a6f394a37b3295e5f7f2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6dae7f8de6aac8b8cd059809c2a31379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d892204cff94de7b2872007fb6226380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49af66b3ad552f4f38f3added4c1f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c731c73ee6a6770a29023bcb1389f5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26036b34fad2cd169f8269d21bda61e8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaadbaec19967b16835e0537746b886384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016981b057525faa086f466f64860b8d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c93469b2f8bf755aa768110a8c67ab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426570d2f7574c2b73d18d7653db886387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3566fe6d1d6dc64835d0a9ec11311f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c142a8088bee08bec3c6d999ad915c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fef183f4d16e5ffea5d4162adc28a8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371edaf811956b11bb0f97624d885d1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53d012505027354a9a2bb7aed5ac1e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860cb900aa367f40016fdb80a746ef6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2488deb4401611adf2bcf0927f30d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390479dfd088e4e1fa6a9efd927cf012395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a3de16fbc8012854b8f6fce422dda396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01eee2c1761d93adc4b72d79c53b20397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265786429ebb06d0722f30a0176e4d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70e874cf0ae11f062da3ec16e7e161399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e6937107071719973bcd4971f27db400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027d7ad975210b761c1692bbd4e5f77401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ad250ce46dabed877dd31ff287440402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47771ccd1a43082af9ef5bbf8f557648403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7a9eec85dea6becaa424961f68af9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f69dea42d465f44545012483241a43405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80a9db55473865b455fa30cfd8eca4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83b76d3ff6cbbfdc39a633004addf8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f940993ab5b870d675021de815caee3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a03e9d750c85a9ec339e8765717d8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39bce027ab71d2001f09a646333229410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7ad5d76f8b2e4c45b41253916d271411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3b0b0d26a79bf4290d6bd16d2fda8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3412e7bc53b1af5eac10f681d6b4f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632583822687c49012356c4d93e2c26414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29120764f00b67875cc3001578e380c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da273890805894e23b4cac14304743416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66274a5641790ab1b0946ef9eb5a951417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0725d8babbfc021b282474401d014418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892aea2abdaf6373088291b1dfd66afb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86cb4ae41f2375dc6a674cf8c9390d9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe367e73e611d1dde5d2f63e5faa0e1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd753c71024fb0f461f79a714cb13e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348455b904e597c74db11bad13f127b3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9ca176fe44160233f143dd4a22c90424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a4323e760a7f0e95dd6aef42b3dd3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f6a8fcec6235b255df28168563036426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f20f2179819e5b3ea3791c475c244427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443fe071acce8ff6e743ed2380e64f6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851205579adad52a298d1f2aa2fa26a9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f35c0b77c658fb6881183db3dcf60430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164559dc5c2191244e7b20d8bc356c1c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe62365a92262ebc401117e47cf2dd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd12b717443b734a0978ac253123f30433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccdeeab259c04920f5e0a8f4361fbf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2f49f51fa629f3ce42e53f94718eb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b806a2856eced6147c6c6fb1df256fa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336dc4ebaf3bbca9f069abccce261ca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4896a5c2ec96055c7b7b46e9e1ec76438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11ae8cc478108c0c4f26affa96cf51439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727216a76535a2916d42c652ea03a88440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61839bf374d2c681be288eee459da422441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629581a656b78a009e628ce0f34843cd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fa3d22c012fde131bd9a02f75cb16443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa5d1468cdfe61f0340cc31923b1b3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb97dcb605ea4c21b48bedd569a571445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b60f5b7880d75b443cb96b5154d0a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c9b3425df149d1e912161e37aad7c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74783fbc8a61e07ff3620a96ae01a46448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1bca3e7ab04cd0a207fac7e83cae3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25db81153bde9fb7e0812d3c92f7db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665cdcc6727089428d6bf1474ef040f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6e79dc968e6921aaf3dbe57116caa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9522175a59dbd84c74ef64aa45a9a4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6d02ecd1ae730e5d0b4f795bb5f00454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b88efbf8dd3423c654f63892d1aef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be529f9799ee768480e0eda38f194d0a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2706e241988774798dd93ae58b8222457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e3fa8168768524a52660d2e6424f5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace02da1907faa883762d1f324af9919459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf19bcef2c500c0cbc964ad720117b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511506151608bb188bf7bc40c0eb328461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47f12819901cb4b2ee32d5c21b141d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1f7f248f27f7ab98c362e13844de4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469a836633d361c50632ce7ce5d4335464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d76ffd1d92de2d2989ac9b3fd59b8b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbc1cb3217baf53d37466fa09c097f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a499a71e8f76510e8259d5400a81c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da6780d7a448cd4e17b4676c922dc6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3440c1154deb1a2da6943d8d3161a26469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8e1926c7f7c2ba09cb77017b23eab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88518862d46dbad86e709ff62ee176e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5b5f15bde54ca1f6f5ac46776a33f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cb5bfa575ffb903d8911870f3d768473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec1feaa0554cabe0e1f7268348ed84474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb37e4427946a5737d4c5a0195288eb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f921d968a0b54365fb4d9033f8b3e0a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0bc31dfaeb27805f5c86954a71add477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5a0f7526be9fbabca773eca445c84478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ec9ee252f34473f7236cea14d9427479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f98b1c136985ebb991e722682ef1b1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257504dac96bbabb912ecf86808fe35481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c99066c9c804c8472a416b976e2b75482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fa3167af12c8ff23c87295722caf9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533751d66337c9c009917aedc1110dc8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16746fe91b29212b8b21b01b3a880913485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f0973477664037e6240be83aeadeb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627209360e608624c0bf4a64fdb4c08f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ff1125e01d76b6837d208991ffc08488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205c0b0a514f78aa18eb4b66da3301e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f58b5c4816b0d11f08432662b0dce9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919662ad4d9f63f0e7397805433bd288491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22395341a0768e2e59b88988e8d7397a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc016f1bfe795b84964e4243aee58b6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb39b421c4fcb874c80fcf2fd9e6862494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f95786aa877faf55772af2260dd0f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d3bfb0cfb093052bd177cc64c8d48496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24997d18bc2123be5d6bdcbebfe012497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d36b955c0603d296b687e5d73946a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1b2d4dada3a47d139b5dd1d92cbcd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f49659cefde257995da4bd36317fc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f1ef5cb6750e70d107804e6b3e33d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57643f7072f2ec4dc12ba2a34442b15b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f9b1edb0e4cc26cf973200895b2da503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc038725d32d5f8e9e93019a32bdc00504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8597fdbc40576ddbccdd0e5015454505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cc3b16732fa7c451c77ad30c40cce506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a1dad35c4865679bdf1d4be3b8c1b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273b0e392d439bd46cb4face4b71fc4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e6b482f7b0a6be88db02f79e1a834509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba438f25fddad009e4781ed92115841510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0154df109dd009b279e9996b49ee6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2da4b221e85f46d988c46f3135ad14512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3ec65a84654b1d91632b418aa36f0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143f3e8e0ba9d093e0afb8815fc85be514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c288c227cdbf8fa8a49ed0a1404e88515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe45f5efd34759da26ff3972a5369e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f7068369b3c83b414b94e3a855354517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237874a4c61779b16301ba6a557a280518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0010d2791f9e82aa56994aa466e6a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89d1b7266b3ea85af5d643beb1ce73520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd303e8cb5d7a5fa37620589df5e9c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ecd3f088b472a63b78278d9b7ee1c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2da72daf1a08221139652130961bc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a385b3a40edd141b36b6eede9f544524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186782c3cae81620f2fa2c426b4df40525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9b5df831e0efa6863896efae14db4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344b612f8a2a614cb14ba9d9f569f96527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e09ee6f213479d4ec65cb3fda735d5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842daf3bb094530c0b8630ae7b90d623529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c715d54ee5e47b841fcbe92283cbc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8c59a4dcf1d654a89131a6882a47b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad12028aca5c142c55e2bf94ec3c57c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9a56ff0a5f0ed74e3d3374a50e6b4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f30be9f3c73c569e2706e440b8cc5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236418bde074bb79d7a98f10663dea7e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d561bf810da6807c39bcb7ad0d44ea4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa524e81c9bb3aa0c9be06eada6a891f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45d62742336d69b893b76802b41c3d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7d969b43a150cc3a5a8230fc1af55539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed17a76f4b9d6cf87a42da3fde8b47540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710bfc8452cd4567909b391b95ba438541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d85e2c113cdf01e1b8549cd6507a8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f257a6cc6da0e1e2210185c98e4aee7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2820bf6a2cc6ffb5313eaf6d00a47544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae78a4a3f72acd61c05defa9606be02545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6333201ca309eba47d16ab080fff8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b8c26bd60b531afec126b78214947547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d85cce40debe820fd168c2adfe3493548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909353648530bf788c397ec735969e2e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75b36a5eb3150ba495a8fbc60a65d5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba6eb150c8d41d136f15f6ab65e655551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ae599917a37028a0f87648a90b127552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2fd4b5972a937c896cb580f3ccc98553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e41fc4e3d7355b0f9ec8625388368d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd4c0bb7ac560c9f0a186c0a74e9fd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65d9792fe6621a7a207a2379ba8c5f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38b62db1ce828268b2248486bbb663557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f56afceb8b1aa53ffbbb344660ec06558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f246249223b0f115430083bf07fcaa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c12e3c875b33eb1e9ec9412882b7b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc6209aa93f56140c2eaa39d26230e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302b720f6cf1b11f1066aa9ad03e39a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac676c230691435a094fdefd9baf9478563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248012e469e8f5d32a3dfd4ffcaca59564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f871cadc643e9c1dc2cc37100d70a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d9dcade8d0df5707d777dd99de15a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a91690dc29770fcf20276e8279d749567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970a9444401fd72a51ce2490b60bc65568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d582cb2570df03e948412c29f3eea22569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04422d1f4002e0deb8306a0529fb0d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c311b44be7af657b8e4be10e79f77c0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af35274bde655a2d5f6b36e6eca5b45572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3a2731878b2b9ad86a5fd35857495573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1470b0a1231a7735d70d4a246a1e91a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1e31157218a6fbb323f3ad2a531c7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23fd9485a30bdcefc93143f4e2b94f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503aee07ecbc4a4aec3fbaa5e5f84fe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b67d9351d2093d0e0ef017cd93a53a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32082f9f42b43d78278cecb2fa3a100579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35d9c33761976e623c7d6d69d256d7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461a532ccba0c591c90b908f17ba22e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea689c44a0ab91f2ea5cacc151d9efa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c2e912d5fed0ebd7f03c99e42fc83583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388e513b62507588cab19b48d0e6a95584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6893b7a1be0c14447fe38aca603b9fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e81235e078b973484cf6918574772586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e58f2d621c9f28e6003e36a022c2ec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0c54cda63b42e2b32975a7605f013588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c64f37ce567a74aa5cc7c7265a8ad6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986bb863c496af1482f8f6844f97955590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88567d4e6bb4bf827bae269b6ebb320f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482af83cad7d35a8ddc1260e9474662592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d141a37bae91ae167ace854c22d87a0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8e38de343dcd7ffdfade2ab2f956e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25400e86c436c76941fe22a29797ba24595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba419f6f35f6324c65d711bdc682d36596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98cd8cf415979db3c8a86b8875a23e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84831177b122342d8656de70ba5519598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137d761eba58e93b96ac7995faa2937599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bca5b2bc619dfa73b408b69196f8a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e8f58ed5fb03d83db07f91ee593a1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01790abb53cead1d0d2593399902b6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17cc87b8fc87e7ad33c35b8e685504603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0aa1ca8f68f6d06e9e452f936b171a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f000486cd77110ec9da78b38b627db6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efb464f959aa33045553018cbf39bc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b9674345848df79aef93e8db21647607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700e2e06d46d84a85417617f7a33d17608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58ef990a5f8e70cf33ece24b6c76cf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503df4bdeff326beef7ac3e454ecde65610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c87ee2d6e56b613ee3fdb4094f25bb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b9aac6a66960181208b079d181ed2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc278764b2357cf5d28c538aeaae46f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d8c92fc518e2c0633d516c7da19d2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efb66d5eb2969726de61f94a5cc653615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c0d425b54088ed1f542535244d7eb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d36efbf26b883973bf37bd34af23f3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404e2eea3983848b1faf0afee50412f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c0719e8deb41eb2cf0ef81b8b1dbf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bdfcbd2eba7e63a6227b21198d7c9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b139e3917cabb617db098869ecb563621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc290978b284a6bf98bd37789ff08f66622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc020ab80991d6d91020ff9ec9d83a4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad218398b7a8c2b07374a7be428f3c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a3b94d3b7648bc68ce3ca49c589f0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c02f4636a725501d29cedda7e143da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9391d2438a852fcbcbecef8cef210aa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cddc017e0a84c423b5001a5296bbf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eeba8d8e9e735066806b0f6f3b0983629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090462a6f2ee73435e22496b41aaef3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125403d9d0c9af7926c6ec70ba43cb9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745507fa9ddf435982e0630b7d3bfe9f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01b530179612f8de9d7b926771c83b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5866a27837320b9a425c6bff3220ad9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23ec4b628db86286af1163fe0e8ae2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c00b40b110a846c251b1e2082b392e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7533d5a056e44e1102953854ee060637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97aa5b1831e16389c8f1b30fd37d6c0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7a532ff79365224e11b2010863b0e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbc20dac8e4a7a0b4333ce477b772b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a4ce1a8dea9f53cbbe3fb9cb5742e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197cb250f84356c0527505bcc5aad38642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2860c8177d3aac9602e5844c38e24d5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4077a9d2c618c63c6b356217b6011c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85ac211ec0a1ed9abd9cbc91989d56645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b392491c60f2aa4f3d1219617908db6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b011df509ab299823f0e638bbaa51647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06610fa7158f5fa1fb55a6e2626008648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04caa92c7a648d7c632032621a06c549649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97b52677d134bdcc33244708235f91650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc30f2bf645b941772d763f7e589169651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c02931d3397411f77297f0a1a805a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969f1d2e3a81e773dd51f487effb78d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938d0e51efbd04a64b9554d21115a5e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53032783c7deae81a24bc29d64b6d262655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5fe3ebc8511789c64691bd0a9b2a2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0cdc9f180c1d9071dc42276eb8bf4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9985dcafd3e4984d1751f1490bae8d5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f0debb6849790f778bf9241a12986659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc74ec09c23db465b0f8b79fbc1a920660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609dd0fc09bb0e1d2ae32da005caf021661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773914f5e89953bed164f13c3b479e7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcf4d0d84c0cd4dec42dc6b2fc3b7d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3eee30ddbc114cdd7c92ff7abe400d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d309e8b893c092149d7d711e1563a32665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166047ce0041ed58aecedd1872ccddeb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67e4b7241fe249fcb5767f6da864c4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0bc2a67d5c59794401787d30c95d5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534052a98a5afe39b0360cf217aef12669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20abe282842cee52ffac01ae0b59e99670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70680f7476c9a3eaf94366e30cd8d6f1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420bc9edeb782dc25a9d9e35cac2bbd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc7ce905bbdf0794e389e7d72a67a6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017788c50cecbd771217431553b78f44674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6484da59fa61e2f62aef5ffcb000d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e6403d859df571eeaf4152404f358676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35b9f4d5a5c5f442b408319bce8a78677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca62a5c7c63a709130491983797492678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff534a91623769ed2c8bf2d3506ab688679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0b44b5ea4110c66b63b59a4f3eb10680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2c7ef583358d7b729dace60705c09681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f46ecd67ae006cf80badaafe6857a6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4711f9f060ba12874392238a8a0f1b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37b506a27e2f447602169749ed5bb2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452ab2546def883a1e16f6760b78653685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f4d4a25e9f533425c49e0447eb1a6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02242632296c7b4536013cf3e1cfcb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37826bb5dc42f0ff2d9238a43690e3b4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52c386fd7f2d5a3bbf137bf860364e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e7d45a99c6a25932da253e55b4058690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60d4fb57fb6c52cbdcd551816b9fb7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed119e912d9a3ac528005563bceb92d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628af81a6b4338e4e880cd611af5e6d4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e02981b7c877fcc9d40e29c20f524c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f2dc94ddee801b669d3597d9411e1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050d404e9484d3809a4ace7852f2a7b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529028a886dc29e8e1427dbf71da3d3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a2eeafe6c7fc5a458e4baa1984b1f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845809c44f6b59f144a7f5e14f15f94699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4e5263d42300bc863a50e269da480700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4e4c5a32c62bfebe2f05bf2d752a6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772e79c22a377a2b6b81fc6756399c8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67dae742f454c28b3e8c3106de9d00f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e8dee74c41f4bec8b4ba1aaf43fa0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36047c0c16a6937aef8a86cbd2fee61e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272e1f913194099f275018860b68858706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafa51e8c6542895e8f386d9246f5ad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40260bf9f2752191b2676bc770d5260c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdc645bc78801bbb8f62520555388b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd5941eb014aefaa2d63b55d1233c6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b556ce8fe5d0b9aa3fcd3f031fa8e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c99e36b9a55dba8924dc28bb2a6ae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34055d9f8b560bde31da1830d70f96cf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502be0667c5ffb66523083329477c42714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda12615c5e7953a6e9e783d9aa23f5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e457f8c98d096ae71fb70968be069b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c35aa764ba615416443f9b747528e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d083e0605c6a61a697a4c998a3fc7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd684cc0f2783ced6adc0242fe56a8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fc8a7bfa49fa127772810f283815c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03903de1ee43e4614025cc5b55f6b8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38797506b7b5f02e38896375ad2b637722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d21972db867049e8d4988203d72ec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe0c91e8897d58d872b43abc146597724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6a73af0e3b0cdca726a29b99cea43725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb285289d356bb55dadbd55ec631327a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e3350e18e092c1ec43c3b408efe51727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1451b7ace5304ca1730bb04d43503728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7fb1b0bfb67aae3448a3c673f3661729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e799d534d49ddc20530c5853f24f1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4fac57173c5c1929bee10e979063b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416ae5f6ce37128897edb1dac3d5224732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6328f83453edaf95bf872fccac6a0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147137a35c8176f846ca61d436234c33734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e30e9e80befe0974b7720ad031e0dd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624ca721de624d443d53e525643475b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41295a719fa408501f04a787390a95737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f1e10016500487f9689620ec05147738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7be3158b25e82503cbb574aaeb9fa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1881556892baa79476d24b01b9bac69740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b513dc6d52adbc07168e72b8114cc3d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5592e213975e78832b3b8574bf275ea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c51903dc56c9056f312565763cf67743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b72a4870d1cfc26757b6d3fceabc4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce8550465870a52442803861774b2c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf2f597c200aebd6631477652e4b56746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f8d72b9e0558f9a49273082d7d486747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e3fabbe973a25474acdc33ddf9ff5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8783550cdf85b4d31cc5a04c95dbe4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea88767334cc036e1c46e9c8c487b3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12deebd323de3aecaf34b25b40ba10b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c744febd11d003727773a5f83fc02752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9415a1047b8d9a97ec9e38bcb42b3753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>