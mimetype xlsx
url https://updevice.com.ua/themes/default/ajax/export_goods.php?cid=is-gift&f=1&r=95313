--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf7406bbfdc781113fab5c7f4fddc41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c03078f3027d626db430346547da222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f8a6cb67700e1af3ecade2b705fa33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ce92ed51ba7ed91e309c02b6c801e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c0ebf93bc5065d6ed3e77cdd7c1fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db141287d221266ae5c54fea198e87c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d8cac8bae90534b600866f87106147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c484bc663643f02e0d248680257608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf1848f0a8e9036417d63dc18edcab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05fdbf7b5ce62b0496977b70b0445a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db3161a0977416fde4edfa384ca24e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e3b56d10d09d78e79e7c3f1703b7112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d2c2cfdd68417a44f552c702ea9f813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb33dfedc8a548fc9306e48e2fe222f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61259ad28031ebc4e9414a94a3896b9915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7596f8f779c86d793130518f36d310116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a85288c327e0e3231e84c863e58b4117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac48fdf34daa469e2aa50d0058573d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e56b2a318ef69bfb56d9efac5c53919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d37407f1f62adf253431ebed0b7a3e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bee696902a3de399a2433b991544b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc23ffd129029ab6ab6fcda763f5e5322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331b54f51c9acf1ad72a46a4f7136f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba0d5c5a2231adc212df76dcacda0224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836766c2fa2d63071e4af653ca9abebe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f3f9f7ceec06aba9c099bc26e4aef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b1c11c70cadc6b34e58f4b44e0ec827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f3ff95b831407bfb7edb5ee87bafb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0b84b71044a0bc94a5b0928b9b80b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd259779244876e503ece539dd23a2830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc61a5032d5ee127c2b6fa760874cc131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea864999c349076d8b7f2b9f4e0cde32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5b0b2c22bd74b4f6a51e46a7d3fbb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66a577a8716855b147ee88394c20d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c9fe3d980559b1eefd8a28951107835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa412fa65a4a58a1a71e7376b1b4d9d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851759b7657d5e9a606463927a5041d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b33ebb210d781a4d2dbe742a43f3b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b442654052f261a3b92399c4b83309a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed36ab902066f1aa32d01840f87e9a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc82385215c4be076b77a069564059a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae269f99bdccef5718f7768a052efef242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebea17de3029f33fd66be97d3e83d8543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d092dd5334f7da7ea84f51c582254f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56b4b48ca0cd01705d078d71bc18ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7419ee16cd528e8736e515f550b7b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fb2619eda3d2c7251aa8e889c74f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9e33223fbae13053e746ac340c18548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776bed62b9caa9afa2474b9740b3d5449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337ccb569f8d9e459a5e223b5d5927550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23f852ace15d6daf1ad73b5b1a532e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ef1bf387c2d2d3714f2c526b3031b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa986b5c7d6c320bbe1286e3af8ed6953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cd48a0791a3decb88f296f5cae8f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3a42c6f5e9cc06fc54628b29a10d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f1faadd10a2e5a5bd405a39661f9c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0efa97fed20a29857aafd0e142838057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af8165b866d2a6ebcc4547d218af8c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a16dda45b41e1964014ae6de45d95059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54100394d895679ae7c18d9ce8b45d1f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5165b2992ba85d77a22e8318eea658261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f921f14428ead67a74f541eee8d227b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490abaf4993b0280675c0e7a0cbb4f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06db7346edd08cd53d78f785f1b2aa564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26729d9ec53a82ce0b7a3e48d5b2964a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edbb22e50892aeb2ef9c9759b6bbfe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd18155a034ef10b850251a7efc29d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeaeaa9ae3e64e6772e1f7c3e06733e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b7c878ee809e0d0683bff13764f5f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe7c82bbd41a3fb83b9a1ad55e083a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efb6d99c9f15dc233111f28f72fd9e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499e60a92dd464e4afc6b78eee3597f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd4b2504d51bde6bfdcf4493db02ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc43444106acc080bfcf21f2108d91574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdd23383102a0b53a1376301ba63fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4cbedf9e40c5df3e18c0f463177c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777b10d13b13e99a3e67e4f2789e6f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266b0dcb983d67683c7deba67c4735678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30eca79abc50445caa2a1783c05fbb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa7a48c680f001f2dae2325b591d8680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806a46f6a5c2fa8476cda5a2cbfd94e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c01630a1520dfc011c2463f241470882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31372c1429f02c4ed8036fd6fd73d1f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a679bb2205914773280145f6f621e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02cf038760fc7ce76520594e75313585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a5319aae23ac7b61f620e3edd54c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2c244f80ddd152b566aacb8a14b5787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3608541e0533bef7296a17dcbf0091088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d74d9b6c560a9a3c5123742612904489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d0f9b3eb2ca77056b0fe7003276e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4480b9b672fec37b94b3f733a922291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e574cf2fb152680c5533cac3988a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e169aa332aed4c7518cdaaccb43ac0b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4b54f82fe8c1f185e1f0d257079bf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107aabdd69f25a9342f7c43c88952d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0be899e3656e11e088b147a349ab896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703cc522e635f6c1d445348d6e4079097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9986d30fae1d212f7aaf931fc23a5798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bc2e701e026dabe8272c2dd98821099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d39eee6689bed44d79caa4e5368eb5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe406bc5433ca5f441180049041493101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f68295e1206873f2031d6628f5aab0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ae65aa74aff11221a276acabf8797103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5324231251cd6cb8584cd3cbea4576104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f582241c214d8f6f35a06efa80ec1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3f6f108bc0926dbdd9b964422d88a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ead8f8f6ca00c51968a48ec328b86107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27972d442cfd2402d503ca6b0b07f75d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2663654500b42996ff3a8c0c04430109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb94c3153074836598226da6e142274110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db48922b55ac67d3af332cfd54744ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e400d2e70a5f70647a46735c06d38112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951bd9eb4ef47bf1bb0f0b038fe0abc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897af9d60b2cf722de285dc311b723b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fdc33f73262880682c28996b6e8b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78621759700e5f9cbe730249dcc440be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdc6579773dca05777b89cd51dfdf5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab78c2c30f93c59a32b6ebaa2268df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021b7e96e6655412a482ce51dc130ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5448651202e276c8daff0b6bc5651a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222031a62900b02706dbe2a92054935121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886dec1dd939b0c4c2863099dd9b164122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774d834fda70d9d2948c5d833dd17e3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe498cc7b21044534adb117cc89bd803124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714e4baecb7975a829613fc09e27a47125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ec554083f40bdad34b6db4bed147b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46b08b1d8e0f898c8aad84208165ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbc3ac40a856cb359d19e040c1b737128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc5a12d67ab083f5ff761389f47756129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb8789454b1db5c75586292b05f3c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ce8b44382a8b54eab8d6c83d7c369131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51ce6ab73aea80799a67e6259712bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57cb2db8830d147baa7bc70a89d7bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ba0cc99870f9e8f72aa38b67aa69f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242293c81d0fcfd2ba1e54898f09c590135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4fde386f029a587320e68e537fe78136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4bba0767071dda9e0272ebcbfa05d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f375dd89b635a17961762696f64a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039d90c75789941d6dab56f503195c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49baf36dcfb0215d7324ab57b9ddb146140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08956d51504dd6077ea5b5f8fa2abeea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d60db265db22b00099bb76d5334fa5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d301815b0ce15d1a21207b3228cd70143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad90ad75481ad271b0e37e38241ef73144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147cb2edd01f51a7f553edabf87f0e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6cc4187b7f78640682d0405be3eb1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98671658aa92393182b51fe43bfa91b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a33de01e3334c1cb36e0609f75db3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4bf117b244d8b0799c59bc2f0cf9a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b9b6d790cd0ed74592c4f3da45dfa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923a58e0eab8a69e2f912afeaa8f90b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b3f15c898c968905de794bd641c90152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2fd3372bdd08be2e30e13801ad257153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663b5bf2b2d87e0eb31e5d9578334e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a625ab09d11f8710941024506816f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8683ac5e9fe533b55c65823b8a4cd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56397ee3eae375cbcf6551a341fbc900157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8795b113481db5fd7731545dd111a74158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97ddf4ee99542a28d4210e3c65f6ff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f4f0ee03ee5327c0057fb6697a05d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837e77c9f7872db4179fee6f7ba7c74161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6062f00aff2cf9204f41c35fbb528162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae526e3f0ec3c13090e2610a41278946163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621cebf1573df213517c9482d92be13164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40249bb90fbaa419208ae82eb3afec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e6c02820802917ba46f560a629852166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457832f963c6476fd34498b75b9306da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd91d38fb15fd240012d9c574f76564168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6269317494ef3b6b32f700d9747d65169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcef2f3dfae5038a514ed84a914bb3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b228cf2f2101e1aca14378c8e1924e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf9f112b22ddf0178158d88f8f2bcb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292624db6ff6e3e1be83d1d216315a55173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934aced94c89373542da9c62c62d2bf0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29020db374f5b7de9e6d71009fe52bd9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76643f160acb2d7df5e4f28b0fbe82dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6523f70822d0077222e4bab25989ba4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce928b239b3667920753c9e7f88863178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e802c4e57afedf5c1bd7ef907da685179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74c8ef2c624833ec7d5cf617e4245b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b68e1f0d437cfbf19b0a927b078c3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c2d26800b7a87be9eaf1ab3490ae1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125affc8798311ee896b5644fa39c2e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92defcf195d729f537cb58ab869f5c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8272bd7ebdd0a2ea24a44a6ba2bb309185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417347c26c77b0a56a55cd28b410d49f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aedb58f44525da7f454295c649aa61187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7091ad8ea17faf413576c74003d9d5f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155000643a52c0a5f4ac549389cf991e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52457996d5f42d4d622d467e8fddce2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37dc2bca2ffad2180a1b9dce30e5a7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b711d0d673c0ceff66ca43b54ff22192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81d1034d3b105c9cb54d2eeb47b716193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e9febcac41b236ea1615f09282609194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf037ea9caedef1e8157410ec7039fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b121ff80b4d57f94449fb81b3593e5c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7fb3fbcde025686d07b90e0cf82c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bd508d74522ea1ee3bbe6a6aaad04198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736acd12e509f240233fd3b848db4a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec27867be2b5f4ddc6c0eb291cf772200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b6ea8a4cf6b2b3baffe5300ba0b16201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239b88c2ff25cd78f6ae89705098c87202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efede4ee129f2ec6fdb5bfb19fdf42203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe8c2b15157d34fe487ffb01b6f3f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc14acdcccf7d8979d3dcd44305c51205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa72566df3e91c11957077bfefcf0f6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc6e72aed9912e9c8ddd9056d69766207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e60865a92e2dda0fc0df25b7ab8a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88da1f4f8191dd0595b80cdabe8eb66209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93622aef9c20f8196c470f87065af111210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58a2966eb693b12e897efb709b2918211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5955b3529e910b93a638509a347824212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163b9ccebed517d2187650d58efffae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb71cc96572941da41f3f7bad0b48ea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9d4fdb8cfb984a0a495a7efb06afb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e4d910dd306ed00943633cae52873216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d27b05efb9fbad4dd908ebe58c4fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa46bc6bcf55539863c1cb24c48a0f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52ebc88c87847f22bfdf38be0aca4e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8684224859c4b5df7b0a2103e213348220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8a910a86049085571ff6b018b5da6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5f95fc48356ebfd846fb51506e98a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0c0ebb2c050eb1e015ef771735444223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f974e3c7e792bdc58fa7f92cfdcf2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0254eaeb1fb1567d900b2f2dbe088e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51a5465b6cbf84774719aefb253504226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef26d064db63a1d33c5c3adc382ddc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2b28a5d769bff004b3cff744409f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26a49768500d5dab2bdfc46d041ba5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5249ca6dc5cc79364d51e8d50a711230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d02395ab1a6bd8069a707928cfb150231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f997d115eb8a71306396079f93cdf1c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b37863deec7b7be88c0bb6df4fd7d1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9066b224dff469777e901e41961f7be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62d9b5e3a92f837312f6ce11aba034235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b30e7e01cef5c5945deefa509abf9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b2324c270bddaa995e79e2a2ccc14237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc50739f6923ec7e25718c639edfe14238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda1856d86cf36b76f233ba872e864e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a29afb15a73c439baf4d21aaed7291240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32548998ef00e4b2a8b0f8a6e4868b5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55c2ed036c5047bef22aef661e61f0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17563884adbab5a51d8f2c4290690b6b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c751ffd9d251997335398a6be0b0d98244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1eb3a321128d2f9833073295d77d8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62467ce93155536441684636bc322a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57694e2027f685e498bd1c9e3b703630247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7422cc66362a7a9aa06c19abefc19248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd7ae7893c7f15a94b7d93653c2e62249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7641140fcd14a3601160654f639d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c3830c820b1c56a87754ac2ea7941251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2582e828ae70379e11e942ebdff8cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf85a77112b18cc88afa688efd4a61c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526684d11289c2f70899ba93f689fa8b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfc040f5600d815ce7641c6ba4bbe4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644cf66078459d5cb9210d4069e375a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb19e2b81ce8b300cb7fd1ac19b0034257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eff9c8388da22e60d08e08972439e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edf714b893767172be95d2234b393f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24508a826ffb252ddaa0f0de686602a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b216de6c32e63ae2460f5256e1c49b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b22540056ca8354b517ed13a1521a8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b93d4b2a49665dcd7d692e82f9b719263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641b44e65b15b5822a28186066dd456264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c9928176185d4557f6b6afb0876f3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eac66376c369f2cc51eb5b44a8c46a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44d2f8dd368a7b14ad091acc16cc64267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8a43fcc800f21d673512afd4b00f4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bb35988d45e43e188651aa937dcba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be83fa2661fee08ad7579ef5175b40a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5f8c52a4f2674b413cd31a4bd8fef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77891da7e74eefe2c295c835949a7ba8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01128778c28d68e520aa7179338a46273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b76c84838caf489709e508d8dc1077274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23dab20e67ae8a2439da83323c6a3c1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe1537c7e60fee206ce392066e18b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d6e64647b6804938c73f9ae47d6d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6d8313cf5c87f9a153796f07d63ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7412657b411e2ac33120760127656b5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bbf4398b3f26fa9f6350b30193cb9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0efd49ff27399ebde80f917e0ba5b6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a8c8ce1407d7a5b3f1844fe476331282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42240598d03ec7c9b76d6b9f09c3cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17f7b9a61c48b51616c505d616cec9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73a28e5ac123a208dd9d679b1a1e0c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc23a8ae3b830d9c6a6ab9f40070aca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0f95d63cd270eefa781ec1fd44eb1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b535c6a92bf0745ac7215dbf6cf117288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb62201af34a4788a19b35bc8ed443a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058caa33eed3d2553e1131aca4a63ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14309d85da0efe0372bbb5c4bbe1dfe3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95e1ab89b91f4941f221f6286acf60292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601bb7e2f00b941b8fd83d6c3f8f178293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860948bcd51704f24dd941d95a4e643a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cafca476e675d588cd40da2ea2ad7b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacaf89b62b712c36f23c1d1609541eb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930073936b5762ef02cb25a040f6e00c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c1137384d55705e6b31533311dc41298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6cb0bed9d3896c10da009d734cf6f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa093884e46d18e1b19acb2787b2a66f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1ddc17328a48b4eee70132689a849301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265d468f29e79322907cc175ad9bef6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff82b657d10223311d865177df1917303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10925942aa6eb04e919c017df9e14247304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2475ce16443545a863507985cf4704d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872b233d169b5b40c7060a6374575ab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1e8af2c428588b94d225f6675a911307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb4170585334692fbddc322398fd4c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985f570b37d11afde0e32a36f2f6b15309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628dbaa12feec34ebbe783ac2971b154310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e1bc5a6001113fa625e0f5da545be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c04a3a54ad7d890249c7f03cded7c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca949a577e1e965ac30859e7a404e11313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60630fa9cc8074bed3b8c4199bbbc63314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176f2b56b0a9dbb6f54d97805f05cf0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690bd2dedec2057a21e75be972e0fd3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e107dd11b6d9f42be477bf937a780c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed001ff5f92db83e343b272956cbe7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e565b9ef92f8c28923164ea7315cf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5987e880028847556f400cac5fd3f3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafe7e1a81d81bcbae791a1dd88614e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580be516cfbcea53214eb8bf4f6d510322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c51bc2abf789d228ee071625c70fa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fdd50918de60ffb744c4e8cb68932324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd28ebb9d6e631097788fd7df16c32325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d437a7e147072fff64befa8afed024326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841788ec178a73782a7713dd90f4614327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4f7991ae13aae16c92a9c80d67049328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec963cc6f1cc45c146ee27a0f096f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199a238147aa2ea2e0abf5a88338bd5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d6cc015b35761d071a97319b5f4d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569fe6a78285a567a2dd5f3d5aa3ffa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc70636224aa13613fb1337d887761f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b267c0c873bd81533eed787c1b759334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e651c305865c01ec0610799edbd23c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a4fcf8b34b4d7d11891f60e2bab25336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdc7eed3dde5a2825c891984b8330d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0ceb7605e1e42e5ab2d081b345488338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333adddd4dcdbb0e2a463f149f67a4e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c8066d1f22f10b63682daf0b3e90f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab3c4456e00a174961d986acd7305d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436bf5189c245ab5ed90ca5aa038d9a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc31116cfb3c1c4c8820b99dab076d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1bcb17d5f5cd581e2a73b8a85b592344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623155a5ed38cad2ed46d8d193f4de7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2980a1821476f56a644ac44278ff5ca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a89da7cfb1b4295e9bbfaeab123fe9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e357d5c82b5acb43cb2627fd55488348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c00d2dc996e703ddc883adcce34534349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16d24a60fb698284e858d41a69722f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6956dd62ecfd459c14e396d446580351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cddfe5107541c3007c447cd4d31eb2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c871f23e589ce98e8945a49e5cc22353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e6f77bdc1986b9800789bbb4ac580354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05766fb0647d95b6b39f6c4c97c0b95a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de483ebf0f32ffdcbe44d8a13bb531c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484566f75c5fde8e6bc708b51721677f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2db667f5c9961fd8506b521996548358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1a2e91108a14bd4def0f97bde2484359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b329c3f4f3699547b0d2fda3f4ae9a7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17544d4e85168ffb73fbc1750e016a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a17176f7967c24ab2c9e01980d258362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a08f7ddec25308b6faa09f9285c86363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64885559a3b9eb8f02ae6882396ff8ef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba3293f855760ecab141bb4fd3447a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7eaae4212491b3261ade7c59d0bc6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8217721f17dcb35ba9e49068427fca6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840f38f8451eaef78f97d0e5a4e8181368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c3def7e33f08dc1fb5f7d18af5ac5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c80093f547d03a83aea54525a43b4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9237698bb67cbe61343157d83be95371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf2282e17386bad01ac6fa287335c4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5845a9e89cbdbbe79ce34a1226a7c8c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7054f5dd72d01bdc07843846ff05f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02436d040d75c24a3fe90104df573b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14022193e2fc0f0425681a5d57ad498376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ecb1ec1f7b0211da9fe060b41f032377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf15508fcefd915138e2736be2089e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088e3175973e399b491c645969c4ec3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf9c3f2ac0434125735ab43d51d630380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5135930087a0aebec25de41511109a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63668285b989f70700cde31c7139d1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391165ef86e8630c912363c513fbc6f2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeec1f7928c364cca56cb03fbf1a301384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6030ff9b99e8de61fb703a787f7d49385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27676c9e9926d8a5db9fa2a59948170e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1fa20d0e0ecca7228129d9604c092387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6fe625c0740882aa4722cf8b8b94b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92086603f40d5af3fda1db96b2c6b5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b7ec4b4b2c699a7c564d224ebc17e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b84cf6faf71bdec65cd033b72ba9eb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecdfdeaed92ff34a6db6c26e4062c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991080fb56083b00c7853f6028707f09393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c458182c6558abf5dc8b63017f210394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca5d2299566b8ff8c7f5e120e52164395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb43451168f552bff5080cb2a504382396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0ec9511ba9e21e6330952df1d3788397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd7e29081d9f80abfeb6ad077e125a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091cb17e59fdb25613b1a3ea26902c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c7ff6b4ee1b1bc665a7de8e13b455400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a87c480cd5b9b6ca22a5b9df76c95401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb982766605c138c761e64e4089a33c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5680e7350e6b047512ef852b2ff784403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5579d708beb2a44772cfcec6a0093e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e7ed0acea1590996d3a38bb2b078f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c603efc653ed1ef0af3c74f0e8011406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd176cb162724fd6ee75ee2e4074227407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62389d891fa98ac0a107aed3a2ee465408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d5844d4a4abad28e6d94680fa8297409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425e1036c9a79ef02c04dedc5739eee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a8cfb7a6e7f95b33b80aff1dd49dd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a537f6fccc51450a89a11b6c2d55a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f73baad70005a825a994ba5ee80ca6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50d8d6b5591f0b97d4e5ce43aea3e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3978b1dedeb774fa909d112ee35ac3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374eb09e02a9c8f6f5e200a1ec93104416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb9f99d5e2d2f06c31a912d5fbd72b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62fdebbfb4fae66212cdbe979a069d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f81509e406343b92d4dc1767d6d32c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df240dfefc07ca878ad351cf7e163418420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3e877fcaceb474496819427beb0ee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31faadb04ee8e6ecccb8fb712d604806422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cbecbfb90e06a0d8745483417e4e4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3a78ebd5ec9f49c759a5ac63e7dfa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2fd11599d3fd958e07ca98dea4119425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48068c6bc8af4c41e308813bdd12e0ba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708fac8a0645f1c95a64fcd7cc9b8be427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734125372618aa503de50e0869c343c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef246fedef65fdaa504369b7e436f1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ad68717297a84fade7d2fbf690533430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23843fedbcf3a5bc6dcb8b79e30dd358431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c02bb446d85d4df24ed0579e3fefb0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78161838fa7bb9a202eb2ace8a58d8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4655206407d506f7f314c6b089e9669434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22fff005084e131922cb1c6d5fca56435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d11c24eda0aea849593b80241d789436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91552e18495616d91b4061298dbf3d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966630ee3acb627db93e2bcff505125f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb8ec4d491a3bc6c4350b7626ec332439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bb551824ba2bae5042c46e0dc424a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928cac1600b15e5d47fb65c4523f2a63441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90451a5e7000d043700aba6debae73b7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901344a37e4b4d356f8e78cdaa9fea1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8c78761327f58437b8a6f10325520444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42b2d0ec7dede9e2eeee962ce6455a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818686bc4963e1b4b1e4f25d3a6bdf3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e49adf358d05c75c1776af0b5217b2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef097674bd27ab6ccffafb0d43d7d237448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b7d708b1d7729ff7051ddcee521c8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795864268f471e2497042f514c31df68450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485801e103e7e8dc4f5e3ef5c5803035451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82468496d59ec974994a81d2758ff4ff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc64ad7482d5a2cdf854805c0d9d70b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351731dc03fbaba5b0ec36486b548c2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a672fd92c53360bc49b71d1ef07492455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2767ae4b19965a5e40ec5e76541a6d5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645549af7ad30055203173466267c934457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c36882a02cf5f84826b730e6577cf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97282a97407eeb32188858adc6a71d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467e7341e09aa0b32812a3374cde634460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617cd8cead98e6efbca592675fddd60461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7dec358c20c9080cacae4d15526f65462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d799f17955939a24cfedb779b869e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f510d52465a8b0ef019d60c55cd0303464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71108c64da819bfc18eb9646fc682d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2417ab8d4128d25aa9a00ca03c2f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2066289a97ad0e2c24740a9f220fa0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26624cbe27ec3d93edc209d2602b24468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b471389c63f9d74325655e3f7a9c5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1c756b28217562cc60120ab8781a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d653f7ad04b4df1529d4604771f4439471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe871999ffe93c885b9ea95e76dff4d0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4caf1a740ebae0917b4d4816beeac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b450f909de0cd44bf2da0d7f2337271474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eaaa5c22a9ac7b016673d1cc915474475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1d309048bc03c83e2f406d16466fb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a085ab4d7223bcd8b5298296b6fea5b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5584af57a89cacc7c3245ab8e410b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fb543c151ca528940fa56d9ded4a7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435326d6ea3e168e7e251948cf556c46480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c12b3c901bc815863878e7a5ea98a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a41e5aa3fb895f62582ecb3f998343482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b7d7a710c86c16ac1f3c4110ef298483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdbe1d942ae5d10765656ac53e902a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982068effcc4b020d58c4b63bf11d9d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307b79cf89f32a3d6a02c5c0e1e07ea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b11a56294e7c2a6e15da0c34c8e848487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171125d720e9825dcd5f107b69a0d90e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880559ab0192589b3925597931c87b33489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a13087a760d820b790f98577739147490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b59145af585c23490183418c0b23f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdaa3ee746706179cd2ebd1de3c29c5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe42a413aebb3305ac8d892b861678493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d48af4d4d4d8a9efa32305c2b0aec6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114931a5a8a9f82f264fca6f61800777495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3576493f8134d6a96af1ff944c74794496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2f48291b4a8267d6daaa1fcc8c327497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff917d4f16d67ecf12051ea342348f6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07b0801e4fbe1545c3462973cae8ab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12aefcb0f3b4f725eecf244388eaaae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6cd47a70dfe51643d666950914607501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b40fded268eb4cf26822cb7824308a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c95f1dca29ddb69276db87262eb35503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2753b4e71baab39b97dd24c516334504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727e8441a1e617c83ffc093fccf716a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0093d698a5106f951172188608771e7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528ed6519b6d9647001d00a1e4ef755507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da32e2a120de4fae7a072949b91b20508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18092b6d7e1487ce740eb4b4050273509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e911b42cf6e10d299427d94bdf98d9d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f18f6ab422246a3d42c070ce72c99511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b47e8a5a9e7e570277ee5d58a50a39512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846bcc5acc49d018a66d4efe35006e3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdad00cb017f8b362c1a36e1c9c7cc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0425c07db176ed594749495923a19515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb196d5f1da592e9127d18c9075662516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fcd151610f7822bafa2c46b5ef601517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea08c66856b14dc64644b3a5a71bdef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc5b99d8d202d0aae2c3f08b0ffa41519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55e1051ee73d3e2b8be43847b651f0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36caabc05e94e839c9055cd10870b65521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390fb66b8e18d5e3c51ac65ba8eb7f4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e043defdccbc356900e8dcfde7f9076523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed558468c245967a5f819b7ce4709b51524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f4b54fe29045833c12f994c605adb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3beb0d7413c8cdb28e8ebe0718145d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08d63ca3f73cae3205c4c3da9b652d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a70b4f1a9853dbf6cce758855b25dd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433b67be9930e600ab1b0a9c50915da529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d60daa552323db6454bc7e931b719f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab267595b1c6ed6bd5a480d3215f64531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e16eef48a25dc8b20197fb2f5b66a0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a6392f5d8625ae2aa4d8f78b6f2b9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ad6064ad5bb42847e4e81ea7051e3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88d24b3a7995c53ce672e0e5c3c50c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb18a170ed390bb4c3827ecd96788e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdf7816e2530c2354de890ca7cfe29537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ff23dad54bebaf9f1e7770177b18e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda87915ec7b696a047998f4ee1e6202539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25511173bfc2800139d62870d21419540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a493bf81bde6236e444c6cf968d2f0e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced13dd5b2c432fef89aa0fa33b0a6fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153214a45904342f6d762b44bcc34ebe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e353240b978ed749a6a2e71e1bb7cd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515bad878e59b7bbed650f14f065282545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f358e61a4bbde72828766a7170a697546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af22525ebfdfad8b401bd0e306e77e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a06629af7cdd845f523e71bf0ee19548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b318361650809ed69a55e4da89949549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373c14c46f58d8fd436e437943f666c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8046a4f7cad411eb8555aa62ebef8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c49f7721466192aedae8c1b19d8499552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4db1e4214a008223beaf3a26dbf781553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b078fb3076528c729fb3040ccbdfba6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4090e4d38ed702953a2402ddab677d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256b73a0901e887a0d983300e7b4b22556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7445c5f6d1ab18fbfb7fb25ad32dc67557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e7d3ce7ec235cf8aba4fbe3b1a16e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb75d5ceef56c7059f13cb8ca0c166559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eaa0709fe398ad556bab421e14a366560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa9f149132c656e6c83486f879a95f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea0bf1331d87e186b5d42b1581af88562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf91a7a4aaf2b6a4965c4672297a77f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555aba05eb48464febb87f825a42d6f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fe4c1175e7545637dd12d97c4d513565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf244d12a4ab0270156a7a8d3b847f8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b113703806addff1808a6279f2135567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e51c659ae9234a32fcba24d1ce11cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc12460a98a935ea5d2ed61f1216c2b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b609b9ba791f2130f17118a329cf90570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd609d752b81e3d2bf414eea6dcb51571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fccc8b4fda07af6fbb476458b30c8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d3ef8856ead444d8366ee0fb95480573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3286899d0745c837baca329025eb2ca574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164530fa9ed9b46eb63576c80f9484d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647856446629c128a98431fe581b1a19576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89326dbf639f07e41b3108bfcd39d047577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0d5dd604a4ac8d2123a2cb6bf5d6d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5d5c435c20da322f8df54d524474a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9699918d763edf9df86fcff851590580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67f4dc64792f5b2b6908c270605298581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fba309a6c18ce70894dcc5e0ceddc4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088dac4cfc4240b75b4ef6da14c454c1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460e7fdaf8c6141fb95cd2d439f3916584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c01eebe5d4ec17ab3d8dc18a779cbf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021257457af53f4cb80ea96b1cf1161586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3d273ee7701f28c893034b4c0433e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b7fcc47dd40c0b90342e40b6559b7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f55ea14a1459b7549d731f9e6af162589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f584535ca1c3e33291ca70d7f5fee6c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346457770be48e681f67277a46a7bc4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc302b9cafb53d240c551d9307d921a4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffb83eca02cdb23221473d8844ac09593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b62c57afc9ecb0475c0019dfc70ee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42560aa456d62425d434d5eee8878d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb978faea806e052ac0dfdee190c30596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b6fff3d8703dba0e8cd1a7a1a19fa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca3848aa350835296a3cf0feedd8c2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cb99ed6a2d03fa4465259669b6e97599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4d6ca0b6f03ec0d5502fdef644f73600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5e9d377676e04012bec46b23cf132601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc091c5cada69a1dd0b0e0cfe3a1c19602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80ab1068b2f758c9df32bbf9a75386603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee03e989fc79780a9a8f46d921b2f04604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0ed84179ecd262798bf771e20bcd1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd33bb2ba7d8b4b57d537fa91980ad5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611915106627feb90dd286743aaa98e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5b1b558127ccca32112d826c36e66608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e9b07b19c0d67c13d93037984337c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad5dabc7336376b4d2e05d602778a5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071a4808d770b31d769322ae4a50836611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533002a4893414ef5ab04aa149a6e304612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83caa36c00a2460ec80daf2c10d26313613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ed0c03d658f3d3ed8d6113892dfc7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae9ad5e5fe390768f29cce67304982615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef96258d708f551046dd0a966aefb0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dfc306d73ef64d628d45267ed4ab8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45065212ca755dad4b772a51ccfa9910618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eaeb5417fb36927f765b7725b16d4f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04159a7e35832b7d672dc92cd7c368f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff27836e7d3332d98324f7fae67bd8c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f760379917f393c7ee0857ea70fa7f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e30fb4e090b2fed97b5fd545c84697623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a590dff48a86ec7c368f8bf1adb5254624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01537cc7f86bf26fa78f0ab10a437f2b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43940b03b105b46551277caac8cbb838626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5705e6dcd5a6297c3aeeff09565369627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f6ffdcc1335c6c512cb0ca6350fc4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde614fcfd51e7d10dbd133bc761eab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698e979a0ac403f08e19944735f8354630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655599845254760d827de9c28dc659b8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57d653118900d322873070a7d9f4ad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b971a100e0567bbdd462d7fcb982e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf438dbee0c2ed640082d42b7958eda634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7870232ca9a3aabd0f19f493c4f70635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548a31b7b735a421e5a546daf1e354a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21154f82fad6dceab801681a68e0f7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70755ed9ea47635527f61bd237b0bf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efcb6ec44962d3ca7648edbb193d3c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9a5bdad1ce02d2062867687138bf2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030d518623f57257cda77842e00fd52641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76248aa44b7fcb84a8e59b83b3a69c8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044280fbdb83e1f3fc6890dd204e390f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c90136073a6eb1df8435dcc7d5d29644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f28006b57fbc9f45e2a4a4d8d01535645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a3710fa42b037a5223b6150f60243646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cf939ce73de6c4e33ebbf93eb31f6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5940cbfac5e4b1c1dcfae578395c0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c4c855c3fa17984754eeb4d4e6acd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7756a3eb0804535eba6e3a041c64235650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080ff8570055db6a72d3efbaccbf815651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5ba0dcb379103f972f6c10807710b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86433bd28ae65ee2c2ff3931ccbbf26f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b3274259cef9cff7f3909e6706050654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bedc85ddecd730efab0ff91a5610a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c652807ee9096bd14e4c041eb51d8b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071391e2f954437b4c992141e2dc9a3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6720cb4a22ea14ca403087206c768c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7407acc99c0b8e11f786fbc67e34a44659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f0b4355ca64bc0aff4fd623ec719f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8259deb9cc0b85c025bc13c7dc44ae661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0d473d2a439f52366d4603f9e5ec1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf17c6e60c3b41fd980a7d1379b4104663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be4748af1ad96d2db529759fc50a01664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4b1b87e777d09191ba931b0441d63665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2faabb0e98d5635b96807c4427c082d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec03518949623195c58c52f393ea09667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658152340d570f965be6ca15d2fe7fae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1ccc6a89eddc62e41c3ad8b59cc03669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5906259393d8455551ced1e5ce71cf3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77215a9ac1e879ef6d5adfde7085be66671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda650e6bfb8047c43319b84d8824d55672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441440ec2180770560169eae9a08bfd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28888f0b4edd20697e08fed527311aad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96542d8b79458e75555638962d5e6976675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ecfb0aea0a1be62c42ec53403c267676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b2b2981406cb3bd9c5926c5eda406677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055aaa523fecdfee6688c47437023d7a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647eba5080f8b1cfe4f9097244e1293679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b20c1bcd1589529c45ea70d68ec16680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eec0c76770eb4c3069b5387c329e9f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146d7fd8c11a2f50c1c1d9907c2b6a9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45615d6e9ffe013aeb4ab46c425477a7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe8a8d3f7ce2c943f3cf7a9d1df85c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a3a9a7ed8e43ee111f3b31c01797e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3233d2499ea0d6a1c67ddaf893515686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8443449a93523d893f2e2db4eb7bdfe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33a375683bb5379273822f03a693ae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3809f4aa2d0d2d4dfbbfe7723c937a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350aace854b8a28c4e2eefce90cb97b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd76d3f2052b0104e8f82d148dd979691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f372ee6148b0789706728f80351cee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965fa9dfc703dbc9a7c2e68f231e0fe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426cb6c77b25d7748471bbfb9090c52694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5308cdec4fe18a5f1d3bcdb2f89a43695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608fa91219865eb76f67c142cc15372696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61ad171d52115a9133992487928fe8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19dd19ead336df2f853f1d0068905f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f163f8da238eb110e7b6f5cc8da6d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db1798955b72115166610793fb2625700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688ab5739ba34227c5d7a6e76e691d6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c5969ce1fa3d6f583cc0d222b4e24702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f851bf7160ca03d3f64e851f5d1ea9d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1570581f3a74b1f3c11ca404f59eb5b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7ac0356b1a3f1921c2017014760cc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a559dd5a9ada3c2678922c5b65cdced706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed3ad97e2e606e781d4d6dd675272f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab813affd8093065a68b0dfdd62b108b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f47a833ababa5f7fc7fc453b11b136709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0053f063956dc54e097b0031cfe3a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1862d1f08d891644afc76b17f04a8f1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17db0eeac70956c629c6cafbfff3f6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154aaae6442091378333e505796d3ac6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace6e72540cfbe56a42bdd45043ccbe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3288e9c1f9e14afd58c63e637809be715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd9b5bd46763c7f37a56a6bbfc89ef716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842f91f5714f593c510c4661dbbe041717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3a28857b629b606d12c5f90e651dd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b08e5fe2fd7bb3afb176ea866eab71719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bd93ac9dee46457d5df15c5c657bc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c8f9bc9352b5cab324a5aa6dd84e1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9499c8b577c45b8687ba4aeb6dc952722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce2f12f8c4b35ab93b72263cd55d75723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e86c3619ce4c96bd04048a65da464724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877d5fe22ebb1c5ec999532f65c44bf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525865e1c38574643c77b1ffcdb68ecd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811ee8e482b940ee60c9141e39d9c1f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021e345b805a7b418c3b2f442b20337728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c788a65cd8bb3e39b48632d4ee8e200729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083da3add0c514c6a7a3a83cc877f45d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d299fc9361f6ed3a278c754019ce3ee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bf903b7fdba534b812c01e579e057732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa880382479631d45dd99110d62aee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e394909270993d3b0e8e186c61c3f66734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8117f6b8ef8f3fa3d1e09e8079934735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b47f0f785fcf937df9dcb4a0603bf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ab19e7816458328ad6fe1d0d26674737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1575012c2560cdc3725da451ca9a9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d49771b9a486350ab2d3d12acf215739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a24c69508dad389ff1d16cef3c4cd1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a231567bff3d4fef3a67970a9f42f19741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574efa5e9ddb6531721ecdc705598ea0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bb49739706ce2d574de6e3d1e1cbf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec978e30b7c4fa14fb9d6786d9a8554a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908655d0c1e78504734ba9759113032745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52818bf244aca29d9d7bde6d2113b61746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a471d1573227d018aa12ec643dd350747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89910771340f670ef8266adf3b62ee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a86ee41125c5d273dad7a1c880a83749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ff6f6d443d0e6fbca3abaf977991c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72e9ee7746c845c1106c5ab9225c0d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7b605df0268db2fc4d8b5a17be169752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffcce8cfb54d6eae2174f1e81d8221753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9b5a5d4292580d31f7f7fec273d20754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23fdccfae785c066fea271b2dacac3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27718ef6833735fc87b80d4935b7d2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcc53b20b2496c4dea4d9c294745e6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b4eb034b38aec53ac66b7d7ec784d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4dd786261d5f65c5e8b8d955da73a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33164d7a6d91437db55da55d2f886b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e327e96bf59aad5ba04d27fa2a8bb92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2987acafd87e5bac199f79990f2f18c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a83c99dd04713c0a29564f7bc19cc24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a46a8bb9c1d3ea54452fa2d68c67175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc72c67fa38e3ea1474270864e0cf696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1afe11e2495f37f90890ed79f6b267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3542d56c07ce28f4ec91416741a86978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed045ffdcf1f9261d091ca084a7ccddb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8966890463c1b6fa0d37e98d93357b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace83015a0143d2c1304bc89cc97e6811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af8772917190e6fbb2fc88bac11f3f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce0d4e8eaddd3bc1695859b32f309e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbab0f305ee04d8537b33c4fcfd8e8a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf2d35091626fd688da6ba1fa0693515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af4f3ff47afb33cbcda7dc8322145116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c403c55f6c395fdfa5ce12f4f0737b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044fe741355941aa5fbc1cd8c440c0418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2056a15900a8bbbaa3a07b4b11892a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6a712bb261cbbe9e5cb24ed8f1d1020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c120ffb94a4d6cce7b7a4c3b18cf59621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab110e8894fa804738398ff1d9bd061222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da20b4525bf0362f85545556c6538b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ff1dc44f694adaf90ca379d7369e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb8487d246bace9e8faf6d9aae38bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f4983e69af0f10f58cc51430ed5a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f0a08dddcd604ba184f66d3ce6b6127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ded1307acdfd3ddf593fd3360810a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354b8711b39498521e89137161adaf429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51ee298a541cdc00a7560b16ece9bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2261a7be20bbe1e970cb3f7f7ac96931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe40c1d2ff56cf7325346655533ff8532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935aa1bbf1f2bd8e4f514fc86ea4ec033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5712e7476b1bd0129d2052b45730d0834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf984df29cb3a3c598b641f6087cfd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2b8455240e23993bb6bc25128a5af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13316b4e62b09bda36e1fa246f18a14037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9774cb16f7d8e008cd1e58987c8c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9814c23197bc2af94ba0884e23e4a8739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91d220ebd47d6b285ac205b09d2e4940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f12c233d5c49ffab9af0667acf57741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50f1ced8ab0ac38c94dbc3fede64dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6908c83093bee046e0272b7da67c0843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d8e35bf921d17ef573ed8ef38948044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a2fda508250e5b42c1f3f6ae539d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6b51e55c1ea4a77136c9325de918046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cec088f444f149d69013257b41a9e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191f30347a38a63f7662b7cfb8fcfae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fb4739a3e209ff951e3711870182a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec89b45c19871157a791e1a2a8734a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6653bf6c233d8a302d65866e43fbf251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65218ed052cbffa84fb14f805b40bfcd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba1f5b5b6350c29d3680d842a9fc9e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c7b2eccc484c4bc4df106c8060c2b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c9a868baf40dc0fb0cb95fa894b5855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed15acec1e0e411e3c12dd907355b0456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41927e175783915bde26c826cb72ee5b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c247bd5aaa6cc47ffdcb86d404a7858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde5eb656a2d360bf5db597447c4e5459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a820d887f2ed617a660f4b7aa126460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5d510d6241517e307f369b570fd7461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78284026b99a9d9095889b87f4943d3c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ce7b5f73eac67bbb33087c2b1d3c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e851657f5c8799e22cb59dc8535792664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24bffea43220cae7c32dfb07ae530d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788f4b306f53fddd116849c4f15921a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860dc76741c42f3a2a3ae2fbf1b673f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523ba3f7f2f096e24549844b9e13d5968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258967124bd775e986f10f4ff5513e4669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f96207d74a16c5497c987b786476570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5eeadd3d8076e0d0119b3b798e13bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f9e6148aad56bd3393673f1baae3672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274c61ee5e4caf90de8294e46d10e1773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbf23122447903e8a893cd4776ebb974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d26d83b5793e106a0affbec401b5fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac71a76dfabdea19c87308a4ae609be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51ab125b067037d3849ee342ed12c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c3eb2edea8a5a3dd75837a77732d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36530bd967a2e8fb534a87ff0ddc073479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30463482585a7675c5aeedf78288e51980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1a861fd5bfae55762fc013bf3a6fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ce4698bdf2fbef2e6dda7f2db451682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287032b84c5f91102c135cc4ce8eab383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e35820c7fd06f7d1799bd13e7205184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b30b607440e0ca2c88fca95d232c7185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526d645d30dc234e4add6bc02930cf586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71ba24a50665ca70751392a39f460787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a8defd0a06b6ced88040194da614288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79803b608d061a7d66701c0662cef70189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336f13c226c8433f032f9c4aa2bb99e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c2fc331ce90526393667b1c6e601491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56561571db7b460d69ab4b4786bcdb492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c62de390a0741c2ca791bf8b2627bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062435eced02f0b43f606e6e47e36e7794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493399f3ebec07cb4d3de6cea32b13cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e856be26ff824751701a2b20f336c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7d707bc6dd78fe972bfd42fb52e7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8847464b43bcd98be6b3c471b46c97798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92973287e173e8ee3e4b872dbe8456f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f59cc0c875aa7b932e74ba5cdddc6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a9463259cb4ebc81840cfa5b417b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedf8f70cc08c8fe02685bc1d12a096102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187a559beaf27c5da11df39aa663628103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99750ee4161a0288df8b73882038f0be104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888515a403807d1a528fe1e8c3597ccf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2457f9bb53c6867511bc691d3c1e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8af100f8847901b8b0df7a9718c413107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fa0774567d88e105d48802f0858f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688eb28032bdc0ca3f2c0b2b54fc5ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2751720968de2d42ebda5459cf41eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4056c33784ab1b6a3f49f7e2fda23b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c1fb989ec802865493f3457665f70112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e24fadec82dd8fe6cc50a5d401c167113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8763b65636ee1ed3c0447903ed8e73114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22099b5bd0fcbcac4eebae27f1c127f0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f7dbed461c415d3ad7858c6f3c437116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55f93c0f50a8b5d83b8944a888a85a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b4869ca21a6959be200a82f1d7f76118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7ef9820ffc9cfe43a58dc267f9c77119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349cc9c40903f4244890d8b3b3273a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e46e5f404875625b3f5ad549e3434d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb372c03abfa9acd97bb06ad6645f93e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a4bfde3c2df69f6aa69b7da711ea1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d722539e7c3619df9b88014a333a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975a3d4ca1b1058adceeff37db559ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a29ebcf3b5cbf8a892f64170c4aa8d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9720417b5cef803f714b83dfed7f23127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7c866bde1317bc2a924d8f8a7f1e9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb880d3ea73be1dc3c16743591afae92129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ab46b6bb84169400d7cc07470fbe1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5c3377f14445a6d980fdaa4b20efb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e252060fca7da1d81683c6670c420132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050c5a51c3db219ec9a46179362f646133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21098caaf915bb56ddf186c60d3f433134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea08dcf8f7fa6a044802598441c8cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7129576a647438dfa73ce95afb65bd1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f343aa3a08163478343c643d9dad250137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb83c110f5602f39a5354f0d89755b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e575f1207bb77af4bd568ff79030f02139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10809cf6b4ae46e65b3dc1199958c927140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39161dac32f19cfb230042f870e6bf97141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91a5d658706d18f893ab4d87d6d89f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbd26ffa0cafb43f7feba522371e9b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1518414db25e48915735a8bd7c3fa2c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11748913911601d75bb3b6794057fad7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326c977e8dce446fbc6fde31ced2f7b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36c6a70760172782a97495b1a1c2ed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda98080ae474d587c40c96faaaa427a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5f729304bf8af682ee635ea01d1d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993439848ab2d5628861a200f17881a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6194b6fe9eff18c46cee6d28be7c6b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddb891b907ea5cc72ca3ceded0be58152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f73f45f636fb74c522561c136c5c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16ef507365431d25f40fcc433376a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bffddad66500ec585473c33c34461155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04a67376dee72f8d8e01d61897fd4b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed405cad41e9f0449488a3ec460702157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625659a2c42afb830af8798b43f4d7c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd9cb6af8b85ca822afb067ee46fef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3e2a4ee89f289e0430c79eaf74e2e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44995929459d6d1476017f7b7c7054161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26ae7707a01599c5691b7aa6438d93162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ef754500b35e855ec0cbcfac4106d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a9b846db5529b0ac4ef7c47f721f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f441078ee77258337d2124ae89ae3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47c46cabab3e15a037d9ae4cc7eba4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adaf29ab24763a3b6770b5662d7971167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdc673d118840fd80cecee50eac3d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5fc768c27fe919a7566ba1987540b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033c5848ea0e1b5462e6b94f817f88d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd627c6495558714f9eff9b575d0fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5d275d6189066bc9f48c7dc9a54b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c74b32612f1e2c21232bdf386613f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25b103e9cb7e60cb1444058548e2e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d039c2b20ff87d7e8b221f69c23b087175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61281b1a229f7e4a84b6f06871034e68176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea0d3cc74baed2729e675c55532298177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7a71636a7c8cacc8df12b8f59e673178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cebf866e9794049200a9836f57cdd8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509991751227e052732a325a5456705180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf6c2fa5dc3f8601230b7e69dd9e64181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33c6a02046a6db40695c514a74e17b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7a2058a7b11c7554d3eeb8d3d53e8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7b91356553bd6b454b7ff59f8bbad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3553fa8dc71762e25973a652a02ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed7d8b14aa7756ca9a5827e05a9407186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbd19dec566dca23276fa46ea6a937187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855612302038cde38396ad1713a3a2b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98dd0e43f37781b04cae53cfe560737189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837839a5aa97f1cca37b52e5d5752864190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81c66c05a02fd06a856bdae89e17fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30ddae36504ccb8b6e49ff21e132fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e97653f84ca8f48962e69a9e83564193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec62a5d8059c8d501cb011d523c8d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04bde53e0923732f6b3234caa9aabd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c8969c14399b49261551edd6ccadc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b4587cedff11c301eedd8ad4f1dcb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026ec2e3ffe8eca8d6b4064c6e8fd18198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5be91196dcead1b0aaa1099ae81d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3a2de30c43cfca63b5668c6b913d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550ad18f098c92000297d0529c4f4ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6c3d184630c4eee848ef485a4fdb0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841901c6a69f73f20a50e4c01eac292203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e4772a76540c057581a3a098c3650204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3235ac2fe3938491d9d4a4b25b90466205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11ff071d4a7251ff5ee5ad7adbd4cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3dffe4954d72c619e86c663db74b7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df57b2c613a524d5813afd65ba82c0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d43dafc85f0fbecf41fb044bd87a40209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b5a0fcbaeb181575c4047a8e96bb8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58e78c82e24de2e4abbf830a1047cb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a222766157258812509fa9d3b0dcff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73199408ea55365779d4204bad7278213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a55f66b4cd2124a7fbb4420eaa118214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309387b0310f1232b411a44b57b0267215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ad2db67a6bb6567be688c0ec1752f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1585941c7475a9701c45077197be923217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f45f17c46beafe727aa954c873e44218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497d51666a50d87644080092948c3f2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7d3bce916f6ff798ce8c6d5c6bd55220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4b70c25ccd7cb21b0ff8285847ba8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4da5f45d17a78e054240d7433f0fa0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f4f884fe2e3c1434c1df404ecaaa2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92ce8aafd40136c5f63ede0143024e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328ce7d02eb5dfa4aa94fda174b90bc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a5e587efe1daadeb38ec03a4f0321226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6e4406452ae445494544dc40a77e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e788d3b7d29c5a3774c9ed091c6ee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf42f9d117702ece5f6d060bb6cad7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dc077357e76ca70d10280336b4d34230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280088f9f9ad6bd51226ec23d189226231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d394537a7b5c4cd2323a6dc464bb5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146559a02b33b374cb3e608283222ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfad147c86bb074eba8626a125dbf35234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0261513b37aa6df5bebafd5e91f8c99235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d77a0afc6cd594d27ceded6806cb7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1aa84a1b4c849255263d1493c90f4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d4c5ddb0ef7c8a345403964821ec0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a200cfeb961d8a31e3359b7f3dd9b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5384a64523afdda33e399bf3454dfa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c06065f19baf072d64a560a7724577241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3063bafc869549f2a732b7b7f51ad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973bd858cd7544f9909d71223faaa25243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091379607c0acc2e5dd4a6c09b1a2605244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799af05375cd136031361859fe8cc61245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf03aa17058a72c938aef43f3774fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc147c7d9ea85f554be08dd628e5c20a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fe2d4dcdaba1f858873c116276421248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ab649dc5f474d92308bea60dfe679249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc58c9196ed1e3bf1447287aa6ac5ac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b05a91c071a2b5dd845a1bb7cd2a30251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4c8d68fd03a24a8f2940c45db1ec1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa49187494524b9637b2e2a8ce2eb8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5141c59e399b6d2c91cf68fda7ba628254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0bb8237092ac9d1f1e1015cf440807255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd99f0214ea7a34397ec6df1b423673256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff4fab10dbdb545f473d7f9cdecc43257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493b15ab32bce81a27e6f1435fae981258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03482e4d1b0619703129a7aa3e4b269f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123782ade3c56d4a9069295f6bb6579260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37151277a0b03edf94e0a61f375454b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6646f2da6b1e337f061cbbf6393bbcc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b75a7f4761b5754be56e9b01bf4ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732e2323b2f6e68bef23eada71e41d8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99f8ef48c463f61edb637a83641cbe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c129fbe14c6d6c3961f8bdf4cdcf94266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76ad11e1e2461e1aacee1eeea21277267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12072c17d0d7b25c068b2a530cfc3dd6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629ef0b7a9fa17d21c6d274241cf37e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559f92409f9051393bd9c6d8d457412270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b2cce587db63c5b347b2a1d96fc70271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b08ce3e77f88f4e98b8eec46ab43c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e063795e6587fcb1789baaa2b0ffd40273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf039132c8df15b431f41ec709228d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c0cae3c356ec3eb84478ebf083cdb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a87177d23a28ece860b9ef704912b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425e3cf692fa926d8ff045c4e7eb058277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938b720b96cb897e46a09d00dd74178278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310559c75dc649085e4ca0984a2b143279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d5e31fe1e75f54a5391f03a0fc7e3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b0a737a24b5890e7b2f0ea7f09ee5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eff3e135f6ca6790b618440d2c8c7c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622005023f135ed2f0c844dafc099256283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c856647573a4ac8beea99ca5fcdc11284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20608828743ea3fd31d1ebcb373ae73b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004aa162f5c02d06e00e399d93357099286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74467607b9058bff020e9b8986318e81287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60f2f77178b75ff08937774774a685288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32301b3117a9441fc0a8de6c78841bc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5235765e5473e95a90780db6e16f65290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca128595090862da12f983517627df9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19096c06a3fec843cbe3588ca0ec9f1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614330713c3f1c7bf7db522022a87f18293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee27904d8a5b8b01780c8f68ac0b1a5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959683d064395eed311dd1da2062f0b8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed371696ab1b3e44e8dfd9e911eb6d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93594d7b12337075ee5fcf05ce0b404e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c45f78e3c991bd24bf0220482033c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3a627246f23ecb25430fa99eff91b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ff143eccc05f19b332d88c21d364d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba26ca46946abc1e5b51708c3ca2145301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746f4d8158f8029efdc26c6c44e4f44302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2be3bed8ed5f8fecfe3635d3bc9028303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7bfc1be5b3828a8ce7e3045f913b3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235c868c78b425eb8005ad1b302935b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1aa04b864faf548666e3a72724e03306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928390b027f1ad63bedff9b543765083307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b377d53923f96716bceb9b578d53bd9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991683d14407c6410e6dc37bc7ddf9db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31317d528f819a5333ec25d9151030310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d81c4d6f318a9a08d1778e78eb3c0d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924ab209d989ef44c09ebf677c64196312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc35302e6e60c22bccfa80554709eb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffabd5eeb53db318f01580e5858cf0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d1b450b6bf10a252b649d4c6ba47e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faddf36eb3a65315cb8d312ff8d4518316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359a8b5d2b96f3d3f0f0e85d9596a2b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ce2910243f1901b80f2d6ece4dca6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91190810473ad223ff434820bd66ea0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b28c620a67218b02e1a9015a69233320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93dc45086f04f4a3aab3c2fddeb1a9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b0af085bd56b4a14bf5c207b99f05322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1e8c23a52d4ed8174b5b70afe232e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11316c429cd5e0752d28c2d295f450bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec68da990cc2ccc71dedfc5f0d7352325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd86e3297b6dd9bb45783c0ec7f6cdf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d63d78d5638065d6013c77d0259e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2bba04ba4369d680c6bb0d1dcd7bd8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4468236aceb8c7f9b6a9cac2a895b2f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175ffcbb94e903b5dcecbb1bd5861e1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95b08cd5b26c77dbfc5644bb44bcff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18681f756ea2218f4d1fef5f74fae43332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77074a60a818a66844fcb3ee756d7bec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0cc88b808957024282067aacd02b0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068d911c1af38cc74af0364a1778368335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d69779f6052189f13587d7abb26d6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595929ba52e95d6fa9be956c09f5561337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0569eb57e4f5c66e11e4aae502ccc0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b60d40db0df0f9fbf47e8f92951468339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753f8f6f78ea917c0bdd8d6e31bd5fb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205b9d0cfaafe53c4d39e45223582b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90319ff32904fbbfc1fc9d31f929d16342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757619081c823fac33bb5802a53781bd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c7cb2dfb8fe910b4fbbc47937a709344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42af04ea90057f1f48efb2cdab0d9b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeddb5f5a5b0e8b27d24372e2199b2c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a418df05d5d1d4a40f5727b12ab2eb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964a19191bc6f581842ac7b828ca83f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95ed73105742045a19e5990a95e740349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8da21f530a585df875db7fa84c8aa0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1293bb97dd1da5763d4fdd7d9ff01351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88438373b550d62e4b5626ca8245acb5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd4e8982ede5e9910036ceca9da497353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd420153d8893e66033fcc0a2c6bbb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26af19513c3b81a64433c548e519ae8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cbd7524e1f34adc1365fc8c720ad7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7511e5c97be0e8f3fa897fc99c60a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb785f40a624fbdc78c43dd7e94dcc3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac259d9d094720a3ee8c7b790720dc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65347182b65d285cf559b04fabd6f98d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab36eea0b457297a09b12578ddcc94361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b634e8a1e7fcc2a8bcf57ca2a21cea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f734e1a5775b17f7b61f75a85aa4f6b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64cadebeef16ff88485c00525e6479364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78769ac88c5c7924affba6e03d2bd78c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d539b3fc7a9a4474cacb5d25774bfb8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f95ff07dd4daabc7a7f70204de184367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6feea0eedc3e62d9f52324dc989717368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fb1e763ab4ede5f59ae2e0a34e5b7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6cda4f5378a8ed8c0d698ef446f68370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe74992954a3965ad5e46d47cec651371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65be148527facb669e71172d36bafd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90e4694fa403f522909e327af6e733373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d425c8f1812e3459b9aed98aa9eaea2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf8a14f10cab3df18b40a6c5409bcc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb352c09b1d8edc6fe00f33ee755a2f8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f3e213fc84b7529fcee719b09e9bf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee3097d7692e9064b3646a44037a38378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312b515a1ac5b4e3deba6b27c28361a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf089496e9b6025b6eb86ab2a54276c8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dc14dc74fcd600d95b46c28956acd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868038c9c7830761d50fc85bc6ee03a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422dd761dfa4b7dd0dffc2e93ce6d21383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b5877c7ffa2bfe120192ca572ff11384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d63c1da9a5eb6b38abb568e01425ae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b247b08122dd380960a601a872f614c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3f2f265f24e304aa2d368b0628c31387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db055a66f47af1561b63ed908783614388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd57267b0c1a96b0f8b4b180dfd736b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a78c39173f24f73256366f39349c74390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b86b0bdf0a00be916f6599eeb418ba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f5d8dd2bb834c7dd5c5d853edd9fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48437d2a81dad8118e622afdb24fab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47387ca175b4e12014b5184a54c1a2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de12fe2d4ebe1d73e02effb282e043395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56f0f57d5ffca87b8a2e2dacbf5389396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f66422f54f91ffa515db654406154397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950eeb3a3c78cac39dbdc7c919c57b00398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39508a963a385d31330290ec73795d1d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7875dfa00d8683d7d689dc0da4e76e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30073aa94cd099628b566ea4484ee8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c2cea1514c2a8a6e71d30c6b13405402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531ac0c7a1f4aa11db1de4f75dcbf0a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a50672b45f405f41e59aaa5cb203f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f6fe61b7afff36615a61eb27b9214405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce65ca6fee0fe62a93c6991b7012bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b53831baca1108145f92790267ffdf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b99eaaeab9090886cd04c9f696bfeb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734023eeeb043579c41c9f9dea093ca6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe8f2122f3d586d622ba248c29fdaa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0564eb7cc09db5ce4216f58d68bc5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd27f4fe77e62975cdca7f195bf012412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef8cc9d158caa7c2603df04eb29bb5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8a347a6858dc8fc088229b3dadcf3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6db12613c8febf320c8be8d69ba2e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d40d8a5c4861c8dbd634f165ed8113416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149d9238788469ff36fb68184ccb50d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602895c26561b870f6ad81a86dd19808418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73157e3c843a93202293bc8cdeff5e87419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49713d3ead8a8035a66828a170745cee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117c6fcb516cd3262628d5256af8043421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0d395392d9f9bc8eb855426b3917a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f67e1649d3bb32b2cea7335d69a41f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01e4183d512bd51c576d57aebd1f52424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a248740fa2ebdfc90116128a8dd8be5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3e967c655a8488cd72497ab1bd2b2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ca073dce6e3dd58dc89e77c5ba837427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f436a7ada864926d500ab29c3c397ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463f905c22825ddd7fd11dd433e0b90429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bad4b0e44f741b19fda220f6499d48430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc729ad8058e0ee9d4eabb334acf8c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45adea6530390d555c1bd5daf35dd9b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a81639c3dae9456b7826f7e14aa72433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddcdbcb0fd325ce59b0d200590f4f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132b64e3f758a7740c09e4e2170afb7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bf32546d6b25139555c18319f4b43436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52603a18c03645eeb050e34e77313546437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a8bbf190339583363ddab725522a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf769c3a3b08f986c2dd82d27b95b399439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d986d6b8ddc73199ee78dff276bd41440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d817b96f03e52d5d4006c99d5e15885441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda9de66260ea72eb377e388581de2b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e991530f85a65b3864c020a74caae48443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951985fb3f16dba6d5a182e5684c4f8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504e911718841a462ad8849e4886ddd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e4d0b64e8b7a04e0edf2a0875f994446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a134ba2a469c96abecf378a001384c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ee5abeec187ee5207e5d6975eb1cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d40ba16788491054069f60ad13db1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805ee2eab7623c699881e44b43823c0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891957c02ae41bd4df20f36ed58f7398451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9f592a3c38c1dc6803258d9cbdf26452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0df4a1d7406f159f437d6c503e891453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1f90544578b4e42ef89edd9886f87454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b90d2ebf705b7d7ea3eba129b8864455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198ce91c396ee834191faadfb503084456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83c193c44c47355476d3c3a237f0d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764b028c857c0350a7b5be2e2faa670458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c46d52d28bcd57c2fd319749e714b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0760c0ff4ef597e0be14ac225f06411460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e819607c4dca3a7e2dfcd9838b22ac9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ff556be880ef1d2952b5b4f7f7254462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc3e6d4b4f58be6f8f3a04e4f195b0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564efb087bb641e1e961c49b629d12c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5973825d8920ca5833200efdbc586e9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ccfdef279542fd865586f3aaeed3d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643ff25da356abd8f3a2ebd9c02655e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52d591329918b09ffe080a5c6c913c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cd870fbf6d3bc9cc88a21a588d3fc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61847a1f27aad6b78d75f215a75af7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1d5d47939dc1b49fd931011a38bc5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd066783a4bdaa581eba0505bc8a703472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d3adb972e3ea29258c8a5f86e8f18473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141a37b690782c02bd9a9213713ec60474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa27eec19e859e1e4e4a874c058d07475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e302fb3a6ab5adcb7602264d691b084476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b47a5424bd58309b28e1e334eed25e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04848f312a34925718e133f3933068d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec44fb0d942d41541cbbaa8966ae79479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1798ad612215ca56961b678926fe41480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296d19ba6e95a003ab9f894eb6bc470481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267333b50f7db490cea45bbd1608fd36482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400ffa56baa242fa9d674112210d35f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aeb989f3313008b4911da024150d0e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4536655dde975c7a03e9de4ea11db1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd00f591ac7d76c1b0d4479a119935486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91453005bc8d5e8d8754f05213beb662487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c5e3078c577b32d4c5054f466c9b4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68127f8d6393a9adb832679c26759fba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039bb42301b2b59f1222de6213c0fd0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71beee828a6379e249b3a69a520a40491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504020156c0af897160f9d2c2caf76bc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3654cf3e7d032630d53229150ccc49493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8afdc1ebf1b62e917e18f80270f90494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795d97eb152546b5991838dfbc76385495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8018ffee6eeccdc93134b71c321f2b1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3032dd08e72ed106490a5fb8da84a4c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21166569285bf20c8fc32e1947634f7a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4109cb490eeebaf9eb7b5042b76ea0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf8dbd5dbbab5a333d8fe4691f4ef8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11212d8c3d190e28d01185a11a1154501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d21ed80fe70c3f138395dbe2e9b7ef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c17bb3059eadd3984dab19468bc3ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270925926897104216ef7cc5a9db78c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92eee989e6e2ff4c6370cf21a324c32505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd40290f7bc501c5ba868e3a2c1398a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51115e2890168fd1b1c2043c030fad0d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe7cea8396ba33340a9fed85a22f0e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c61d346c38d59e01e83e44b701b6e5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e17e60d598d32268b49b4a7a95a6ad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc71a8f8b1f4007191c651dd4589960511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196c39f37b374f287233c93f7626f5f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd00ec8efcfe14227a528ac09be537513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265477e22537991e92c11a565035613514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50450244ba4abbebcb1fa16418d3c8e5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de299732cca1b92acc5a1aa42c285532516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887094d48a6a20660960c76872ebf61517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b3014b14f1921acafc168ead4f8f2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be1090d93c7f37c49605981571df7e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049a2c430627bc306f9084abb808ade520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac71b09bc6199b232f7c2c6e26c9a46521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f521572b34bc061e88c50751c8af808522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c1110fd0a662807a5843a387e6940523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cb686a285d1dfc884c5d45105bb59524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce21c2c596c64aff7e356401ca6337a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5648248dead55a942b2874cf74d09526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce6d8f221e0adc561523a630fd8219527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f30761f1a119fa55dfe316b5cfeb2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52f59102232020b228d856253f62ec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1eefa48b9674909d4cdc6edd126a2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9c3298e1f2cb404c285553f6f9cd5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee36adbcf3be69fbf12d115597db32532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c01b8b0d07b57400eb4b72165cf38533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245c419a0b954f8547c23a07dd7bc11534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9415923592b4d0af74817c810131b59535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ba5f33c15b2b857c3ffa41ac2abd0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700e3e93466d37de1f75aae680d5f9f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2617c775ca82976ee383c9af06565538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978741dc5d75648340c2b3274a75557539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad8ea1dadf4bd89a5187e865c3311a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3ce9f214ff4d9a6def20b4dac5cd4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9229366d3320ed25aa88f9cd13fd75e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f910f960b4e4590fe9f7980839877fb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269ed78864bd6d8533c7c64fb75534c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211570f6a2026c873371e08581b605c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8923c3ce35c78e305f2c2133901c1fc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08764003e96be420366b2302940565547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0080c157d57667b2e1708eb224d410d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51012d61147b3e9c4d6383933a12e20549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9ea62cbb9f2b5f02bc9a421669c9a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ebf7f17f45d2bb1c80f77a0f7e55b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b876f699537a692505cbcaa19d0dc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d208e735c64e34afa763d15208c5b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76150db2f65f00622d837173e389c9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27201e706c61029aa7116ab828d43a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca662cc499d9083d5a103e5d942c74e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf312f1ef07609a9a9b1bd2e3e8e8832557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77355b7368481d819f6a02c61c5104558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b2bb9f7f220221149248dc4e9d6c3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183e213770a802b55e13b6e8c1c6372560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8a274c6357fd734302cfcd38ccde2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa7829f777f341237229b6748b80c6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c5113d3f5a74fd2dc14dd4af30e21563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e2dcac25a6a3ed0a577f2c2b8bdb7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbab2c34c910bb4c10de0285132438565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36541340ae574d65448245780a267665566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9e010463c496a75678492e3375225567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a35d49c4ea95ad8189c778f29c4190568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232d3e6eaff64d45c16f83a353f93a8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb41e00d31b2b13b7dfdb228ab8eac4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64db8eeb4e3fb2fecdfa13e15bc41c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b50d4ccda65a889fcfb8406eaea356572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd5982da08578a729702c1f8e6105e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2ccc8d5ba510bb46344c4fb78712d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742064e96d69497ebe0028aea83cd598575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e19761e561bfd7e960db73d2c5c760576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c28032f19d3f16c7b3a460fa78392577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247f0a4d761d8747c06ec51ab60c962578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb58a38b9b989f8bda0f46d0bd8258579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80300b5ac59f5a9e9b10508149ef812f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedf034d9a48ee7de078cfc189278e5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532154f7e1d004bca911768845b681e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fdc4739967fe15e64164339ee061d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521da8dfb63baf3e57b5a581c1a5423584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2981563031154b380240060ea9c66585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28b57469f636fe38bb12554672eb2f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52307433c28a26ed862f0cadf45ceca1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b0cd740f14d60a622ab9b58e3877c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c012227a1f169560697596eb957759589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaeb050274b90194710fc1be8d1d3ad590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afcba1ecfa4ba90551a0e9c6782594591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f853cd90962c6f83c5e95b86be7e34592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c913d6bcfa1478a37c8c2e2ada2c9c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49ecffe07ddf0cdbba912627e506a2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d75c146e7482b37818dc309b09ac75595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97643e9dcdaff5d28173fa1b625cefaf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d0a1ed7037d29756ce883645050ba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978b60dba3ce277922028bb18aa5d00598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d0be59ec8ce28a6bf9339f632e068599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588a2d1110e20ab23b50a7654e42042600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a1e5432d081ed82c6ca7eb92a00b9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a9c0347ffa519414ee381045e027b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5081dcc16fd0b460cce5178de93209603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778c4231ea35cc7d24d57ece6158b19604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296903faa5bb495866169e7ffa658e06605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01401b521e2a52b4577d6ec7694e9de4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32958b54a7abd9044f7a6d671eced5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c53a1ae7ef18c04999f3ca5e41b78608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f4971b7a9adbe0e603b35249e5279609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e528931ea54ab30b195714c58d3cf48610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594001bd5f52396e82a31be79c08227f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d25e243650fabd34ee1026ffd3ef4f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30804b89c966f4b6dd5c54309a891f7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca949c7952d702ddc97333b39a5cbf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4536f5c34885b97424352c282814b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4295c05c7b35037cd822b0047b149d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f6aabcbb38a26a8c3554e67b33827617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdda22be66785088169b591dead5ed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38e0722fae0104914e40122445c94d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e9d461bd61b78901653a5abd56bc7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1f85cc3fe00bdbb37810057f2d752621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d6420e42562d18486eb5aa992c717622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809eebb7bfa8315053f69ea1e726600623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c516162da0a2524aff4fa40da1c501624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14d6c5bad210470cca4754740f9513625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e31f5e537cf70b8f7cf520ae009485626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b61a47d051fc2ca213c17acd3ca2b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f7bc4b7742e246692a754c0f36e23628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94e32399095e6699bd67c136e204ea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374e575a0a58e54f914bfe2ad70d656630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02c538843171407c9f87cb240d81a9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304bca917a4a8cc1d669b35b02d993d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb804304f42ab5f240732611b2242b2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943c664456a6dd6ae5a6959f9036dd0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c61b20638dc23281688c737afe0c17635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cb3b926465b91b040a2c4b24503c2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a666444040d751df9e111eacdb2ae2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7ffd8e08508626ce4a36210e4942f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14620187597803ee62c97050ba84f43a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb33504267c31019703f06c081fdd9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89da55297ea5644fff4f68cbc21728641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf33edd626ab579910b1a2e161eab9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cd76c9fd2ac2b3e5cc80c69ffa994643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4037942ebafbc55a5770745eeb3ebbd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d93f47718a01bfad4bde8d8817961c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166d702423dbd831aaa30f9d77902f1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e9c0c924b6dd45fad64aa5b598827647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42015020927444acd65b474df350e1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574724ec4320f769bf77d714266272b5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c68c8ca8777126a3e66102fa82998650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaacca61a296ec92b9e67a36de38683651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0431d1301da5705a9e99d74db167ffa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a208ae34c9c7e6d58076b26dfa0516653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb16e4acb6047d20c0bbf7b835517ab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2ea9a500e8c85ee52c0c9c440b0b3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc508a87b1bcb53ca0b3f192572edf4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328569e53ca996aabde9cae5ba236e0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16fc6228cecbced923b0320bc3b386658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca503f13d56c10debc868bfb555b2f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9add71ae82bc4bf82cd39e1d0e6446f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0a24b4462473ae7495aa40096c2fb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e71492581947b637156a5341c77926662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea732e7714d313f1eaf53c95f5852d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33147a8e56c30468ec7abb6b817a9fbd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75971d666111ffb83a48caa2e9cfc646665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b2a1e43cd72fca8e6a97396fd545f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625d861ac5c376e82bf83cedd89ee48667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c341774b8179b0d578b39db66983b26668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34988126353125a96ef89d372795df669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399bc729c722349d0853b456b24231a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab570d6ed9d28272f95fc26f62f00870671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d32aaf98a75fe034ecfc4682dcf05672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61b52caf8ffcc26c639bec86bb7978673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc8446d1349300756ad75a5ddb6d71674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322077f3dfe9c67bf31c33082dccda4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6ff719cea8e7c15db520faeb47f87676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41512519c4acc43d80db61af3b4b3a01677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c300bc236e85c36a101121de6de59678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9ca643d5276c87696fa788029e5db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38dad4058d6b1ef135bb91c553faaa3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2ebad650348ab992e8fb8874f85ba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaca42eb9592f8518a0daa95779e8bc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8c8cf3d0e19e5e6730ef683ddb86e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f811ffaa7305ba259029833d04c6d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a179c83a4066e1c01b40f6d938916d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9dca92871305bdc96422fc7d87be4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388522b23caccedf58505008411e2344687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ff05db0d09b7678261fa0d217cc89688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa399b62edea3b9f15d7fc6ff3af2aba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d0c1f4a212370dfa331253ca44f13690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a32c8210c749ac3431051a997c0a4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52194a85869c1474bc0b770fffccdbd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159dfee3d53d030dc51cf12ceb0d4de693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383892b1a57bcba3b084e10cbd522ba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30923d6c4ce8a9d2b2f3b833ba5198695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef80b85761f74e15cf7623d54a3615696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7f51e47647843a738a67416c0d95d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9d00de9d07a35a64f80da7fa9b4a4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d01cd3479998b6733352834661f59699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55bfb824ee66a8b461f2e6267bc8590700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fde585ce2cfecf9368a904cb1c86ab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28353f46947b0660ca362f7ceab07a85702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7dfd54f338f3b66fa129d45c25f47703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748f6cc7ece7e5d987a65e10afe4624704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e399407ab0dafa407b2d71844ad47e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4febf3513900636f8557833a30ae7f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ecc7e625710c226ef81e18a700814707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c32cac10d3b554e842ce6006722c4a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8616dfebc4a1dfe133d651f67ff35b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b5b9223338e0f557022a78b0cb073710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168661669abc0eff091b8f1e5ba0efc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a366d26027cab90d6c6ee30778f735712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49660d34018297e76e9f0894ea92f15713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d7e535fcf7760eb3b41dc539c5def714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002365c67dd4c33f2df8c0e06a787ae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43837357b7527c66cce3d69042b16287716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839de26dbfa6b82100852752e20e17c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5f0dc3fa315153627b3ea01d82b3a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9806c38626aa76ea256c3d0fafe1ec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c151a3279d7f4603edc0faec999262720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff957d4cfd157560c0a8ab8abe75a2fa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d50c369220f7403ea8d2efe117eed722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b2a4d31b0072a4d2e4cab62af57e1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562e20e2d01d12877ab643ec05280bc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d4654c9d15fa9e46aeddfcb9c540f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd0d2d64786f15f9d7f7b1615ef997726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325529ab4525b50f03e2da6d98fd65a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee0f38f75d3a33ddb5da7042b26dc4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e1e7c5f6c77f3b89738f5f7d4629b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadc71bd146c0e8cadd5080ba7d27f8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1887edf65786f2cf60ddaa4a2f4b36731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00190f6dccb0016f1a3e6a3ba4f5bee5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e7992f7a24915c7f09ae999dfa7c6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa3a9a29d3e27e44a80db50d693a37734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378c731bd7236dd11dd86c0e62784d7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598e3a471526cbe2f797c4d487fe238736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d39029d67c5836316c778c665c381737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1348db66111db3a8cccaa9d00aade738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde718f321e28145cc6c57873a066cf9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5aea09351efd9ecbc1489db3f4458740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8f21bd605f6b59c87c58b6dcd273e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1ca7440ef5ce08a7342be7c5aa97e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ec22e13602808d015b049f0966634743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca032b8ccb4cd74b57d68b36014c7d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6c8b7c28c16a1b896b7054aa34632745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcf458e50e3457e7f1127845c78824746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3fa86462665a19796ed1dc98e490b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5b1000628c95c53863be804f2120d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fed6f8cfa258eaaae25cf49c7c6b68749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c49bd63402a78a82c7666218f7834d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2325add3da285b84b68b4bd5c457f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34623c6269a6f8f4107996c1835a86752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f6ed933b938166e2c9fd2428c2a8d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b92bde13ae4fa4b765f7c1073cdcf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd1f7170bb2d005594f2eec95e782b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db9d5a06bfccf71705228ea81f56b3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b5e4670276459093b76873b08acc4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8899fd0dc6565016d3b12d417d1e7a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238937416e17eb7e0fc0246b98f97f4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>