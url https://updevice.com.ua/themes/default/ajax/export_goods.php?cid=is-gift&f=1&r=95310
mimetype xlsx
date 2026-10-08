--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f2d2689b1eeee9fffe26b329cf80c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adaebc5fc81479b1c8a8807785792d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86308ef28de680166c92922ef2e3ce963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161be017f4c972e68df0b31883de5654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10d176486731c92635e03143b96e195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448507fbab7a03d7201a25fed859cdc66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad28f68161fe6f0f34cccfd63c260cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb6cde8b1250a8fb71925fbbdd04318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c41f72003871a6ebbbfe74e79ddf59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d06ed5a4e018b0db538cd0e8915c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54355f3e0b5cbdf2ffd055579639d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a7c6e9c694ce06d6953b34ff6b55c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7fbdacaa56cfeb2580d83dbe6e9d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1052786feac4a79d827e752dd3270d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea5b3ccbf8e2965f6a7d1d00526a7f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c30acf18ef5e941acfdc52b9d0029e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88f42d5d5fbe9385a24bf2a179709b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb22be052fa41b158f9dca96369652d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af96406ae6cce4aee17f87f0989fe919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c75aee7e75f0d98175f51d5adf938320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1d4d96627f4b034e69faa61d5263e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94345c4fd161c0c1fc3917bc0ec19c1b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733f087682ed9186ea0e97a497b871623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fe84fb69d79aeb70965c083c66b9f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f46b0bb12c19e7a30568a16fcf8c6b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540bdfb316b48e70d84d18ec0e5566b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb8819a43ce26cb5dffd6b2cbe055c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffa02611c6f0e10ffd2258947db71128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33893f6f4e6050289937be8cea27ae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421a5365932f033c3f0e7708504c59530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10372c3b844a35b7928d650c746e8af131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf310495ab9987b04eefa13cf10c3a6332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c29ee487981597daec6a1b6ee0e8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44c77991cc2012462f59d4bfb1a30a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e18da26b2237342d5b45f53a26a4d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be32afad1dd8f61a23ae4d71077b8d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bbed08d33a0e13bed758c1c3a476d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0aaf2dd32f100fe92d684a1421fb8138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f6e699c977338e9ab748e7bfaf5cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa22362ec659b777f98bffee8f2f9b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bedbcdb4250c9b2148c6a91838ac0f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d12cc10ef7141ec95466681bb89a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955d8259e334ae182cafa56e7d1120f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3adef090967caee04ef6c6d8b812f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae66f7ff67839e2be2ef11129ea31e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa6c461909243d854c054d3378f1f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd860407fbdb611d56830c011785920147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a6e1f7c543b7ff660042ff2bd7dc848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461449aeadfa9a30b995f44e3567c4b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82168ffb8f36bfc601819f26e1d7843850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd44c19a6436b48d5a9dc6d00f628d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611341ba6be029e5ced82f62db23f8852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca130e836da81435cc351810b16a1853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b157d1026f4ff1c26aef0fc7af0c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577679fb2f0e180f279920ce0ea687655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bfce398e759b4f2e42476a1560bd156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b739e90f160a482914c36e9d45a8dc857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa427662b7aa98ca6210facd424e1d1d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac4e88b1102a54191346adf44fdf0559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2f8ed4dea0fac09a98b0636889cf460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44785b1187e41eab7f50b9bf1506d43e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160424848fc22004260532cf34e84fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55b5a5c609cbcbb21c31f9912428d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d1c678e2c9eedf89b160c5b7ec40a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0df89cd635bc3bdf03a5f0cbd6c65165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a4df87883b7e93ebe9b8267106bf766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f7353fe85aede2cf7f2aa7eaa882767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db10560bf75a468e2a79d497ef0bb5168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020916e86f1289cf0220869482b5de4d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33335c16a8fbc2d82ce47a0d53ada6470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fca9fd25b97527367f53987dbc264271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14455490d952518cd7867e1d970355c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb181d6a8f6ef47cd87bef951bd5e91d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d45e0b00df5ba9bef323f9503b8fbd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc3edaaa3d01b0c5566409f1eeeb8475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3dd06c118971a6bb5ad6359e63c1376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad1f2301acc3d38172df2710391ed177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad367dd323572129867b46f2684c714278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68064a4378f106c384027b1efec082b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51962124b188cc02c9c155ded7481e4f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff313eebe46d0c36e7e4a244b6fbebb981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a398f25c21019232692959716c29082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7894fbcff699cc607d69a1dbff949f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fc78df97dd72c48a45c3f46038dba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5742152b41ed1df54bae34fb37733f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a2fbcc715eea811d4bba90406dfae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ddc3c2f345e1d8a8a5c6b3699891087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ef5d700fee281ef293ca943b2c5bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929303cb39058b170ba9a64f4f24213089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42728df8206978e516ff98a83a89346990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535919be50512708890cbda17bb4c7d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ef95cecfa861ca50153e97688904792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcc98e64e31f0ccde410245ed9534293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ec44559645139d538546c9bb0177f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f705eb691f42394d5dbd1dee3533a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc2da8550108fd81c4460833ab616596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87645372ef82285d7940a97832ffc0d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e066c4f272de7be2cd15821fdc5cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b38d89c078ef6d5aedff6400eae1a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350473f1f203ee63d3a81011abb32177100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5d44fc554af89a5c540233eb9812c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c6414d58bab35d0baf58f1a5bc548102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814cf2275ff5a27b970d1632453db37103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f31de8993a8c37bf5311aa0c18d3c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61f1dc7069dc9ae6dd341557df7f05105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51746c115c5d955127e6829b5aa872a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1588def3534368ea08bba3755ab5d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1cb19ce0918b069aa7f37317d8cb0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58981a470efca79d47af7bd51ce2e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e26fe83436af4b83bf556633650a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c6ef60420cee9005db7dd7bfbee60111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30e4efdc6e6405dfeae6cb6700a966112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246618092ac4953a997f0e2a847aef4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef66a7a84ef6a8f4ee1e5b8cb7ccf35114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9adc7480a2c0186f2a4b3a776c69d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b675656c1a09c6164294928749f215116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503c51654a01e2484eb6823afd311ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d6dfba2e4cc61ea1079f3f53de092118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7dc3c3e052bd4345935a16a77b950c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07f67be40080515a6800ccfce84671120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db964fd9e48aff9400ba57bcaefc8cea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a90cdd0a82a2c61519e99207b462a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202ad99c476b2167b65f2b1ad77227c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f75cbbe44cc7aadcb58487d2c52d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5729b056562e940b3d50d1497c77ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce6dbd0166a7d5e1b44f23ace074d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a7623d14255bdf2c6068d27848c49127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996545896870c456fa68265734cdb97f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ec293431b369a21d926ae3c4df1c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861c9329367b4642f1a3e4d97786f3e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfbc85ede8f17fd3ec6dc12e440f92131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0c7054e038555a2a0ba72441263d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a28e5ee11a99a6fb6c8404edfac08e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608af3552dc2e254fb8c6c29efbfa172134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c97348f613a9eac3ed70aaca3e893135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4805ba9a3e5e2d3de1fec46ee4c87136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27469a0bbae83853d2640d4d7559e0d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd94a3596400ab4193d7a48ec515ab9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423dafcbb69499a99ac66f2422d4aff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e47c51c8488abd11bf54a076eb227e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b715dcaab4a666e578b07f170af9a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129d07b55a5dce4e596ff5d0717f4d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6534528d7bbd12e6f54cd16f402b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515002b6ee2e3f677dea50df0f7311c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa1907421ecd2251c4eb639633ecb9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7464c8e123e2a9c04c7b8ec7def2ecb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db7f1b61cd21134e79517d36d6e789147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f695cdb4eabe787845e10e2dfba3b6e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592c0b8ee8b8dc724ee5ba9a603e3af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3b5570a5b699af4f455877a2fc7eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01c658a99d759788a0e2f684d373b4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15901e41a3ff6922050a5a4dad4127152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bdd6a96a5369a26bc812ab0232413153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821a397c8eab2adf9f7f0a82975199d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e161b7ba79cc3578aecaef540ca04155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdfe2ffedb0b46c0b0f53b7d211773156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485169fa84a40e78a5f5dc5958a9b22157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0c4f3eb84f52e2960a5f5a06e280e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69270f7c55d272c53f2c3c59cee5d750159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c025b3a07b3bcfc1c79d4ae6e17b5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb61098e8ead7f80c61f08c0c1290a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ca89f701460cb0fe37976e5fb466d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f8177e32f5270f5b2daf27bbd1dc0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cf2417afeaaf6a883f3480b2c1d43164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cc4dc54bb6b2502a84a453a592555165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ed7c2f0473bc2639a205da7bd64c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd07ecde3e1c5f6e4bea70c4093973167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b273b2ea1b10c1773623473e9c842168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6eba1d056cffa232b8ee6c4b7d1bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f3b2a17c0395f1816d091ee3134e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7465d7fd0b41e98ed42febd5dadb80171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e902849cc265d131ec9f3f4b13a80b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965be80ec1f2dfb73d66df83feb444c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f59b2972460afe7a30d00b8102b645174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12b66e347c931e1e98ea9c5f400b36175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ddbdad5fecdff5087b8225f9c7f6a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f427ae215f5fa9fd3bd8bc7103ea89177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db91ebad56ec0cf6987034092ec20b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe9882b049fb4584e269436de1cc70179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedcc7c98fdeaa67318d8646978b8a1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a79cea55079ec9202c02db82d0869181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb281b38d504c6b51a338274216c305182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928685bdd4ec53c3c1cccaf1afc8ddcc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f4b4435a75c54b475b906eb4bc3fa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7530011f0823c256d9881765b9272185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2d7a5e9e5f350cc1ebffb21178bea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716171a876d0c45bf9fbed069221f83187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27118812686382f9c8e4208490a254e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df8177c263ffb4e80a7684609f85c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51da5ab110e8cd40fe4dda47a1361f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68112ceabcae70e4f2712755d75700b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bc2795f2368abc9c7670f1a840961192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89777acb3b14588ed2d024a1d621538a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef87957344f1aa6109c76c3cd2bd08194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ceb276eed3473e8789760841887bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ba1b17ab5ba5974f344350926580c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73b02d24b7223f26cdbe2c10a971fd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da99e5b8abcc4682c29a38e400d50d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdae7d0f70884f7cdd2925c7557570199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613e5e274685d705c76d2d2913ee478200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844db9629ea445a7ec6bebc4495bcfd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fef2db87e9481f04fa3363c5d444f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b739e91e740a8656656a8e64904fb9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6577973edaeae0e9aff41ecc070202204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbff726f5e31ade6c0d1828667684f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0fe922716d381aec0a0feb49e76e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2859e76218e3084cddbbc512d3569b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6a1506a77350493d75e7a6ef1b2e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb48851af4acbaff69c0b07fad00bfe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0850674f4b85a5b688920964bdeb10210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d66d20acd37108de15e6d270a0a0b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6733274c9716d0a009d72da5208f08212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875c3f13eab4ed28b0a7557359ac05a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af58e50d0145fe5bc2a316cb08358d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f448457d16569254fb1e2697353e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b5d031d75c54c6cc867da220b9201216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9031f869616b240fdf46f62a9a39c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cad0c5ddaebe433c9dbe441f4028f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f215dd38bfddf0ce1a02df7cf25e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b98fcb30c9a583b99f29c7cb3f6272220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b151038dc295c163004557d8003ad9c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25707e8d127b088d461182c8d9b04a0c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a92445a920ba8c8f7fb08d338ff1b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4959a5d55078203e6d34924b094574224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de8cb7ce85bed4dbbea4daf4a825be225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa2324cf662d1c35f646d21171da30226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa21a95b809138b88aedc0d9db6b70227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d439f6c1980187fad9c439c8d0a189228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85667f6da068b32b41e74c55e4c95a36229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064550b2509ff80ad42967a87d4278d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c252fd013ca227702f9d984468fe71231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6177cfd36084db1e57e19f4be46053232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af37b221c12cb6e7fd88356d4f9482d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcb909a9c9bfec90a23b3776e4e0df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad52937ee8d0e037168dadcd8131cec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d641b310d2320959b8f3249d630170236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4c75fd1859ba66e6f6bd674aecb70237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed3fa82cd5ac466631c0c3fc02d9ba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0635b65d4164a4bdddd8e9d3cb618239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d70b319c424bc5e8199442bcc6c40e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822a63a6801b07be16255dd58acbb98241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cdbc3962c0f13b68f734eac645afa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08a3809b95d1f7b7cab9778c4c4378243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9049c27ffc259ddf3bee077b5e719244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574bdba28c921e46e5bbe3250a602c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120c4a4e2a9a808dc8b63210a911d1a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437531f0477a90116aa04a46f236170247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b70a0aeb7c8f4cc3361aff980afcc5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90351c36599d3fa458f9c688573442a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb034e1ad61570d45356e8204f6a3f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e677139f6831b0d37ffb8b7941c82dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2336023420a1983728e4fded81e13c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f09bb6c0a92697dda3fd617f45f83253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5c9baa09637fcb21179fb98b1abc4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d21a7acf177008f7578cffb1eda0a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effae278c6b4d0c06fd83d27eef9596256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd017e87ca8ed0b8e992bebbf27bc9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f7b0ab09b1cf6d33fb61832cf3d75258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2ea428ab2bc85a8f1d6cc0d26df2b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd38327cd861e9c8234f37ff3996e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6c3be4f09ac4eaa967c27a16cbaff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb74a9d4370ebf984d5369cfb85c4d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38f3ad475d2807b36977991fe79db0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7d0af28fe84d2c1933cf31e01013d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e7949c8ef8b686f0ee34115491efb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1943bb44edfd3922d33789e56e625bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673a88baeef12657b72f2f346cf8f1f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fca4e7064b650b67261fe34613c03268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6df93bdd3d40d000d130ea0b49e9f8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a92e1172cd854a2a354c7d5cdd432270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c90ec9a8e55c49b28d4ffcfa10623271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a167b6b9bafe08adef557d3673972272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475df85fa675d0d0df2b05410053356273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e587dd9d9b644a35404c3aaee0e8c0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80504051397f8fb7b372d3497edb6ba0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe0ac08409bcb741bba6c1f685ad69276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216ad457d5f977cb2956de0e7ae2a5f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97dc68eea221a2f567308ef7d39994278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eecaaf78b583ed81e394d22980e666279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e890edcc79468e23a37e407d137f914280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3453c3e3c870369eb154ddd0d7f615d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c7e93a69e8ce3dbc441d039f3f3d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bcc1b2418e4b5713e79f6d62509389283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958d853a49d08239e1f0fb9eb9c704e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ee326b6f5103016486ca68ed1f79e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2a2ba9cec6ff66914913b0d513b71286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ced94f4f297ae730e31e54ea6c468287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e9ac487308f65562381d2e865d69c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d74e81beece1dda603e8cb402044fa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46031f14a34e49ffb3b28cdcc834e2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8356aff61ff3ca57de902edacd8510291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d94a7d89a8e89568b5dc7e5008c687292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7976aba56988840f78595a90a43abf3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b16e9a072ffa0b126c6a6059c6c3b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe606fe503d83bd0c5e71e83e443140c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe89a4a70f3adad41845b9ed983c95a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81049099de43fec3d7ec89e860ca4f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784384e4e26fe4dfbea72200456e4a63298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae6eda23dde63c5b28e884154c1925299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5636c2d754c5982adf4cb0f95e761300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35915776ae862705f15b77cdc5a49ee2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b447d59a56c6ad247bf5eca2e6eb7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e69b230922e39480a1a01b77fa329303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59151fb938878d34b1fe87f58f4c0f5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185ef3f10d917fcfa4b951817725f46305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fb028b24f54a417698a445fc9fe72306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76ffd3cbd77265d1797a4c1ea12e5e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4985acdc8da9eaf5f7f49889489b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc7e124c7838bfc0a55b5a1785e7d5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02588e8489832e4878f57144cd96f45e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18340ecd9fa8c1af3ce001ee619a940311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b757830aebaa11c6c2f3f4263aac4c1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e6efdac9f4cbef2b3d5f0b2abc165313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7182ba6c91f8ed58485571313cd8fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95cf5bbf0cdc094345fc610933b1ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31991b167cd14a6665f1c58d38b41674316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cfdb4cb93d303367a09a544810993317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb30b86614decf698e58a62335782c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cb3496daa21a7007e7404e0ab1780319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf5462a7546f2f13dbaab4b8606516320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7dc283dd68fcbf4d099617cf1130a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ef2002656af6c0e51e0ddf5bd98c1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cece1c2217dabbf51e24eecbcf129323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729c10d7770fd689960ba3936f8cb32324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47fa534e81c94f3616393aceb1ae36325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0f4d3d62db8565d01e8df35499ceb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b03dddeb503f0bca49f4cffc9a408c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65856c1e6a9358f913e168d2a803f08328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f71cd48dab89e3beef28a701e87d1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0792124a737b3f48d7a758b3263d772330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a61c9421c26bd8cbe9a20ef21e15c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a4ff07d4dfde474136540241f381b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefeeb20e4cb3224d40e4420c2db012f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2b1a02d5553d44f61d5588bee9f93334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763739b05169aab46efa1d4a95fd9a6d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4677a218b6a50236bf79dda4ec60e3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8c31d4b03c89cc134a620f696416c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5238c1bc139328b4178d8dd5de2ebb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16b5321af506711d0ae1d56a5e45f6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abf6d325b92e45ff169139edc95c34340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edaa9cbec36a957ea149ec317d61c1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7bf5f77e7a600d927f8ad3075f68d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe29cf860fcee7769d6f3e9f2da70cb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee790fae6a55725838250d41565d5d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb76f839a59a8273b8232c9f6a6275345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713fee1a5920ee00908928d99f0169b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9421e76e168c64e46c5e9df590bd8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ac90a8386d52d2f54aae9b39b62dc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99672f8fc86dab207b7bca54c01c5e6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66283e7f43416cc21c47e709a1c4c044350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32062695d90cd5ac6e207b51f86fb17351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c008f008acdd267d9e79ffcdf35520f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965bd9ec2d0c927543b1d6df9c3b33f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2d1fe7e2b20017e200cbc525f6116354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeec50dbda1bc3d96ebc31920d288e7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98e9d2f403f1a760b144dcde68c4ac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a983562e55596929bddc8011b6d8b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55612043924d0ae1fe3a8242baf58a42358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de81de173ac88019af0c1b20d111e76359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b72545fb5aec70f66bb65b869ca722360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be5b084964dbbd96e236dafd3d76c8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3cde8048073ef09a1746939f8db5d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbc6001cfabbbb55f30844efce38a0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128d2deae89923f828cff9d3b557865364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc37065dbf6001544e87e777a778b90365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251323f80441a1f1a406d2e9f9e147cd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdc1f552a5ad7dfd1d6f4aaad16ebc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0197d9434c7f76c63681b2e6f13039d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe209b8b4a05f515a4d78aa409b9b3f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b4e3062c066333f7afb2c29099013370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b06062cf80cd8ef699f5f1793f2931371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4ea29e5589cfb38192e75b592bfde372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3a0dccf107852c0244439f2a8ffc8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18077650e62ac66ae7ecfa95c560116374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf040a71488ebcd387ad6bfaaf2c0b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ee8bba02dba94e780308fa91fe13f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76811ea40912866324502f5a31d9ad11377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c275073ddf9cd9a9733715b3c8f19378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1962703632d5e06d5147556e7ad49379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309348907ab74937f39b8e64ddc7d18a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d89705e47e9bb6a48a895fe01d82fe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36a554437a52c58050cdbcc699fdc7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95763cccb1cedc9a3b90d4530709caaf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4b35f87bc0b869cdfd7ae74c6961c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf197e4d49f7cbe9384993b096111a6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ee5d82d934b0e81c1d151eb656282386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82815ae3ddaf057a960bd38065d0180387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb0ea7f76b7e532c0927a322d1c478388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb815a353e8d3eb7feaa4faa52f977389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d95ee50dd39df3a95682243ebdd3d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1b5f9ce8f6e8d98b44e9220046b00391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4fcf93d0d05f741bd12bd881749bd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983ba549c8882c90bae80335738384c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6309bdbbef05b468ae441c405c2c228394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf094027e7f9b0b1ff2a44fd60fa88c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c04f003149b1e7be5ecbd9b8a666a2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8666ce08ebc439bc1af10a2a8fbc09397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69976ecd9c9fe061b7c046425749a7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800970d2c0fb0601b49a6e09fd8eb7a7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9e5b8d1fbb1046ca3332f4e843ea1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c9be3d9f616792d88a66eabd60078401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b184ddcc6869fa57b10875272a11f0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569aca1ff75e56452462a9be18dc047403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3beac0f37799dc993d90fdeea3f17404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dba1c84ed9c5e8daf730fbed8cf0b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845403ee323f6761e9a28a7efc565380406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca80c642a21b9488aaad18c17d9914407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e7a69acd5c8b918d61e94974a6e4c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406d9a29f6a61db3bb9509b1dabf2d8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b7dc50c9851634f02c4b78c09c548410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a8f247eccbcc7497655d51acd2840411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffae1b3e536db1ae90476eb1fb1b797412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62b35240d5ac5fafec7928b7d112ac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7d617c92cf77341cdc62150f4881f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47787b9509032c1a47dc40bd21deb5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbcef49109a26b4f54c769be6cd429416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe943bc455aa1c73a4ed7dac1da43c48417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684180500f68959b96e18cdcf3aac504418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25723f8dcefdfc4ec59d7064bfb1f1e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d97a97696b6543b8157b56ece9bbc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d817677a00c7baf813da53885d6c6c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175fae0c782d7d20c76fa2bdbf0b041422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8ceffb361241d04a99016496196f1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe346f4d5febcdb8c864c8231c1b5e8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767b8f8a6f2829c1a1f79b9ead6bfb2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c4596ebd0369e2ba488ceb25bc8ef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571f1f29b6dea3ce4157d658bc889c4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48114fec2c908bed9bed6b98d788b012428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0735241cee45cd8940d7f7b43c76b62429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14296c3e1564e918755fd74bbd6544c4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47752d4391b8553f8aeeb3b9300a599431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723459bef9f395883bdee538f93fefe1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6aa0a97eb7694c3ff73e27013864ef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4259be60119b755390745bcd036b5b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2f1643cd251bc50e5f69687e41c3e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d50744db2d5dcaac6c0b1488c61ec8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd2f98aeb8868dab81ba6b7d13b805437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c55b4ac29bf014c8f2c727b114ee8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318cc8cb17913060660c8f038812599439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6f06d9d4a977f767596fd7b28b423440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f38923cfd5df4936cd357478d38d1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec9fde8a60f52a26ce231c2e92536a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5455950e1af8d63b25cd4b6e8b488443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c39aa1fee82c0b4ff919ed9bb8d56444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623d1cc99e55ba6e6bd10fceb5068ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f788b9abb5351dba23c7d9fe108a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e1ded830167550ab263bef81fe2e2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6801b6b1a6534121cc567820fc25526448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fbea9e8acf4a1e461b056c49ef84f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b43bc350faf0b1c55fc6a64d07a3d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814623802a15be0b43aa264d4c9d7fd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7674d90b51644e3f41fe00be01456f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed6123e1484a554d257a86040a0597453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c00d27b144827178b5f2a4ae46363454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d490e195acbc762ed27ad12b9949c4d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b7fe915c48720be853c9f55e49c9a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec7f56d5f09c58f841a66627b105e1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957218f5b92dfefd368c2edaaad7dfe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00517efc831c6d68d229fa505bdbf74459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4597fb23063ad6c601cd9d5b9d10789460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f25ab2988c8d9152a57f97eb113e18461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28b5a33187d31fb277ac0e98eaa4cd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8a29349ce784d86df762c07d4ee3e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60611c5f670af8d6940bfb1a416626cb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a70d600a83ac15136816f2240b22d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986d92508dc2cc304e194196ee768dc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d6a1eaab49b6a039ba07b4509fb1a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af24945056c38a6eeb027383a69121468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964609630430526d0cb17fa4de997d6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ec89862e09efd9340068d481a488e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57776310e093bb6440df801d9fd9c1e0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed120533a4ed636c82fdc9dcfc81427b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe036f5215a8bd7764d36a1778fc92c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8bbe45e81b92b36c1c48a2aba70bb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d607d89475274d4d072e5084a5301475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6dd61bda6cae796e76d413de80128d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e9ea5700af7f5f4660dbf0836f431477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f70a7e603d8aaefabc3cfa23b40a4b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3717429131701b1d86f92d8e4c81de4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0707e83805d4047eb5fa40f6941cc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c3ddbadea3eb155a80df0b7d363e7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e433daf5c3a2f46ac5f75565819d4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970f0ae1bf2301ebb9ad78cdd756065483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69e466ba6f7b0264ec807de5f33d20484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b6842f82c943bd63da2814a118bd9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a3753a205ae5e868e635b6954e497486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0400ecebc9320e49cc24e408959eee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86459f296b528e7e6ca95e8666b93197488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c31e850e0b15c5e654c3169f8c9e9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a30b88eb2027be0528871c215d9401490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d88b3215ceb722a567412dc007d029491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c6fde696caf582c462d65e4c68d76492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c34c5472fe7a5d45ccb94ae7798b9a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045d3d3840894e47943357c40c23921494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc434636f2857eb4301c8bb07bfc7106495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc69c1a5171c0a52dfe73c8299e49e0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89375aca7be0b1aefbda9f5f17f6927a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee272efba9196a5bf72aafcc2b3ef8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32035d29ac7a666b1aaed54464c907b1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f56a38d6e6e6eb80d35e16e16073d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed03ce4169f9b466b8d6107356ce13501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac24c6ad09fba25dbf75bad0696b95502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0052a3569d6a799aef5585e5f092c3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ae31ec19a892dc30dc6fae8939291504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40658a0ab9dfcc777ed74bc6518f6af505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f241d8f0a2e9f528e891504fe6aa67506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d4f6d22f84db5db5a1ffe91bd700a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577dc348f1138f42c17b080bb9442a5a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364dd442ed7c2b065d6e53f4b50b580509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83267445e8ef7b23274d5459f9c844510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbeedcc09eb9e05a7d4d5c650209bf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ac47abebff4915baf10ed8717ca0c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7531275a4096a154fe32e643817dc52513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2220cb0cde7d78bed16b84f45054549514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd95445cc0ef3b53bc4a114cd61ef8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f329d9bbfda0b97b125c98263d4ac3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed622946c2e63d53625eb1aa00785456517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c8a7d2f24e8b8fa1a33be94c6f034518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca9f37032dc84dc401f65e402cad16519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1921d719bc1bafa939d1319f782739520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf211cfb7c7fef80bc936465288ea65a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7431e863d2b4f989ca6ddf9678eb69522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0584e7352558828b0ffb03b9245c4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5588d2075fa3ee56b9f16e361816e0d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117ecb260cfddb9de75e7ffb311da53525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d084f56a687aec5545bb1dc14cd8e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabefbb30a054e25d86dcbbe85d15465527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f562b67c3d660da8a7b966e0cc3e98528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f4c03711837d87d49de5f170ecd9e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e09393f7365e5cee425041d32f7da2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c15da62228a2c4e0ad8743a7a13cef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffdc22cd25543404d403d401ac57a8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b765862b624d255811f1e10fbae65af533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e055b73b948f53fb708e5ca1046fe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347ed114a72a10bfca31b85f111d1ad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ead41dbdb6782f7350674c8351e57f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6d00294c210b2fe9ffaf612cb7aab537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede253274960919a58fe6bc42b91368a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60df7c121069f3f497de41762be023539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e879715d26d1493c836c6db7725ab6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7af18fb1b6b9f420cf47f1e1e8e1fd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3ebd01bae9670d62074d3cca6ef64542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b10485eb9f80be76101304ec749bff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57425a150a163c3cd229e0ee044c28df544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d154f4f9fd274ad57e08434cc4c5a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e111108ff1b007e820ed3bd70b33d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68300428fd8b5231b798efd26916f5f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e3de37f2c183c0be6449e376f55ed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cf368ba34ca84cdd0d28b16628259549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a8321fe9dbdd1ecbfb2d2c9124def550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85f12c0b735c24975a79cbf4e050f4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333d3e9b12f6e535c9f0e7ab28b5adc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb3ad2ed7c0865a8b69b48218ea7c1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7196f53cb5269f89269468dbc3503d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f07b9da0715a3fa16de7e0f90bca1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56016d45cf4d0eba51dc4804eaffc6fa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe996c5c1792d8f9d04bb6c94367953557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a0af0f8f79d31e00016c2cb57ab62558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782501a96605403621ddc606ae4414c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650f38491b79c414f403e12c521db12560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2bb02e1c3a3f51ce9fa6409cfdaf8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471a6d0d3747b2004abac437f94207e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f2bab18536cdb4110dd83360f2f24563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e8959c0f519b7149ea1359d468f45564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716a14465b6c4c77b0cbe338d68c101565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884fb000238e577fe4c55ec130ab164566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8daa57d34e140985afd3cb79f227b5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43ed67835784a2613ee1750f84bfdd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af3765f58765897d18e258560a0945569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98407a2a390b484abd07a95df5c80116570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb77081f6d8bd011144833b1f630b53571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427770be8a14702ba1e3cf027a7e11c1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b65a70088ca65b2bdd92bd91f82c1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8386f5c052e82479eecec341a2096574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e263b99ce2bf8860f28312b598d9c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75336f47bed940fc432b143f446e7e7e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994202e08eb18f7b4cfdc867d09c4067577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfb6132cc8871bea8112606b07903d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca35abe132866aed17df4f4e19cd3d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885b2716f5f15697f59773a524b09bb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a383b182b90a36c1b3bdec669c7c86581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b70868b221bc5f51c6b09debcb2de582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9055e1a0cd86da23f3598359e41e119583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c90be3c80ca5d38ca924e81636ddb4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b3a29c1ebe9ab4cfceb0599c961e6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe865c742d52d879fb3dbbd9735528586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027c894b191f8f84c9c0663e7d30cac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d01448dddfd8a19078e3a1f268572e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73325f67e1ca87563babd2fadc4d5dd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b837de29d7deb2597a48a2eda794a35590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3931e726cee2b0488c74c04f60ef3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b6f694c607024457126871a38c0b9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed4c9615b5d8d65486d7e87667d6b9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38f96e31babf90470a1bf22c34f3e9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9850e4ff94b7fe66cc0e5cf56049e8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c52c05c7e4a8ce5982f563e61ced5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02be459547111d496deb8b4654ce46597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e804a016333b1d1838be018eee5257598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e74acaa8348b361bfcf64f604aa58599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f7afe848ef0799c42e1b07b7b9da0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f22c727a66930e41c149d049a0c0b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a447489c90696d17ddfed12e3ceef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e1cd9f131ec24ea3a5339bbd64461603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9024d001f3c20080342a9e9804527e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825def5ee37a217923f44866ff66469605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85faf62f5f4632b852e4bfe1997656606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c28efaddd50560eb3ae9c966294a14607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbfe8216eea71bca2530aea11f72b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff743e241b477c981cd6c71a139ba16b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bb540fcbe454fcf908edbc3fe0535610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0e75e9f5576c50cdf1d783a463806611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b81915e9f576e4e2a2abb82efe7a55612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48eebd3105f8e8ab4ca4a35e05665fb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6291a7fd85a24a77e7842816962145614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f796b159c500b64845dc7f4d9f82208615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ea061f08e10cdca9b0d92e1d1e6be616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746a4019d90b4d78d6cdc5cc5e622f1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47684e7b69e1c30c459fbcd1d54b6129618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65a99c2e72eb2f398b8352382fc4f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ead3792ca0bb90d045e3eaf7e8e0c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ab5d6c222b006ab09369ab08c9114621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd080e181897c841a991029570eb961622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7903be93184e1e542ac31b5b7f9fe8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f7a6e26f2b3ac37abb74dba20625e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c29dafe3566fbd123b0b1d0fbb573d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754984f9c69c0febc3986eb3427e6c41626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bbbec0627f7aba6f72ff7aa6c1c43627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87781858faf7c787b62df731d4ae6148628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e32d64678360ad13ed550681b5005629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedd81f2b01735e20a6df4741bde648630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c454a46f96ec76ab6925d169b1efe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e547a89bb14142cb67557d4f6113b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49ac321858b7ec2c8a3422959c2fb9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa846292d22add19c17a120d1752253634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695268d18f927abef6d98753bdd142d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428d4f2a2de789c28c9f90774584ac3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d23942ad2bf58a5ce8643855d21afb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8d8cdc7cc279708e7e16a059e02ce638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382da23f77fb551132151a12b96d653639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60cc0b233b9561e82ff09136989257640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770497cdc18f4bdf9c91ae5a2acf0f5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8cd140c6d5926c8aa2cb5c47e1098642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6431c020ccddde731eb8f1a9567b4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11abd78cdf5d447f490bb9b137459c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e30058c5d7490e92154c131c2ff59e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba0ba0a0c2b68a7bdbaa2a18652e07646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc24c8a2e978483d849d92763038c42647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83ab7f92d6c39f876e830b314a746e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bef5393f26f53b50b352a9d4cbcfba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c289a6817064a12fdde91a0e2aed9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba576ff096b0b1819455ebe97422f8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b94bb190d91ad7daf8929848fe20f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363deaa04dba2eb40adf1635fb78ab4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddc48a0da51055de5a76d2de7d2e78654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1fa3087e0bd0739e538617d45ced8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26015ff9091b5d9a4f50850447e42503656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604bb1d3f7ec094dfa5e243473ccd4b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78549267cad097aa9df05f4cea90ab20658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000bdb0b14bc4bdb57ffe62d2321e07659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb733f43791433a8fa7a7c98718d7c7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824014218cf44b624b940ba16e89185661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1770cb7f5db760884b99c8568878d0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310711918c56a221fd1351ca305ac9d9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0595ed9aab59827ef28ee4cb8b1d8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a217c3e34574fd93e1ce16a708825665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54c480f6c3d58f7e4706b9a6faa67b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7019216a0ebae51c9e50d87d978d67667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793949c9e26e3270bb4ae16f7201c04668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3370ffe202a0bd6c95f7c80b71de09669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41362b201c82c461c20df9d92b0f71ce670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2900e18293420ff9503d73d16a7e1c1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb8ddb5c2d9ab36291d9de086eea4b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53605093e5752a279d8668410836f70c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd08a8324e3871321bdcac46b34ef8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ce6c12b7408866ecd9892b0d54da8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb97a3e6c0bee284338762ac1b92fd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d9b685a464ef4e9523608025f14f5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab48a919b019025067ce12d4ea420c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677b13a6858c074ae6ce8cb6321ac5d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f6dca0bbaf6ba3de614e211205449680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566023bf2f9191290e27a7915b9af8d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122ce24f80d04b5f2aa70a89b890a10682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d96400eec32d784d5994aab822a19683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c2e2be71d98464f5535051800cd8e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5d2fde3def6903a946ddadf63c417685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697510cacd578aacbd4f1109789cf4c1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677e54f5503c02605aabcde149b6fee687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5decd6143b26ca6a6d030a4ae9ce2c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db296b70235d13ab61002350b2c04d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1843db36e48ab70702a8c6ec2ffda7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd46ae3647e05e8bd1f98a30430a79e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933374ab8e5bcb35a8236dee5de73ed692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922ada8f35c4cfe2f0564a7778919c7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f8129291b4fe869670f53097da1c2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e8374d6b9b09d4db3510a7ef34592695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdc08830b354cd7a2d4f8f952022e2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58d381086b4b21b3f1c8aebd4a294a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08192ebb6321fd54a7d9ab823844e0ae698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608756476708e06d426c67988ae80458699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6ad541a9f0f80f4d996116477d943700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc8fa5d92830ddc74d5741f29e6ad2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069e883d03be275542cc62a4e87d406702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33822856c12749715465e0762d3d9247703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33dc706d29142005f878375137b37ac704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb01ee0d15f12f7d2a43efabcb1758705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd0dac6e373684ac924cdd13c54560706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c9c5c65074c44250be7e67a08343c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b19b447183eb6f360e6d4264286896708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d977aa5d698d80b255fd26b1b94e6de709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911969eba6b53b50911ccf728c45d978710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f54f9f1fd162cfecd6adcdfbbe9be711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ca3f3f7d94f7c2620d39449bbb324712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a344b4b3a21fb705f9a6609a58cfa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4295eb67866d38f2a2edd157423d00714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb9793c154ba194d772f23b96065d9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db193d8236f6070094bcc18463b55e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b5720194f851332ddb16f963293b8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510d804f29c36be13e11df47c0ac13a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee87ffcc89a6313f46537a75ee2812719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83329fb1c9b415d47d4de066355859a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59f25775b30947b63770fe122b5f8e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba145acf0caa68af4c8502895d2a4929722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f988a6892e794f380d63fb807c8e8a3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748ad1a53a0e2130aed993eece814e9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21cec8b4fbaef782ca69314704e7df725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1b6e4c259add8c0280297769cf51e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826103a2dbdd14112e38041616b2b756727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ace96a607e9b25d3ff43e22163389728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f19abf0c5c6c20102b588195485d6b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2e8e2845d3a84d68b22add8a3fa2c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ca179a2f6c424c160d5ffaf5b2abf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf52b9d96370473c8bcfd1140849b5f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea92b5f9e8c49589110fdb12d72a52733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2238b8c36334e9d1ccaff16dd6b9881734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcbc0ac9f74dbf504e24afb310b574735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421caa2ee6bfd7d187036a65d9803aaf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1f55b28c2f1e66abd301676083fa1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13368b5b1fbc774c75841fb40bc5ed738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120682771d80976031fc79a887af549d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2783cc0f270bc2ae0a15b3ae1e7b942740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1caedf49d32545b00aea3e6990c456741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c16cca45f92e9028a0d5a022cb2ab742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f666e5f13128757b9bf77a7f8491b43743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab955ecef7d11651df40066622cae8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7061fc1f48de6c01ec6758849c1b3f9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7731fee85eb549fd1f4609525dbd0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b057f85a542fd3db95854e8b4eb42f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cd6c73c061a2e8ad6b60ce2e74897748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857605ee0996a4dd2c3f18584a825e08749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcef76e5fc92aac8782192904306fee750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6d0179cd046660fc6356faf59c003751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf368e7c435d2481e7c6a0d3f16d99c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd576c7abc7fe8a2e2ebbe18fc400453753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb904ec3f9b92129e1f0439c5bf4a2cd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31126c833394c2ec24f40fc1e91fb9a8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c15e15955c8522f73858f925fe8003756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4522508b8cd7972fd3306e588b3985757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf150e908b151b213e7d64dc0ba14c0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfd4aa61d693f68bdb7934c86f8d13759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dccad21e4733a80e511f6dd0e6d9001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189aa66215612789287f6cf7d13cd8412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a059c2fe54f0d2e13be25d3858634993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73764d74a23ff045ff7ab1a706eb224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcd7563086aa16e043820fd61266605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e0bd846580a3fdd461d55dfa489086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc2ca076a7f34d15b84d0ba57e23ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b223141689d47337ca4b4a5482e76248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b4fd205f60c794f84348e1a3431bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278108b7523854430e021ad7ac9c0f8410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c6b674d134cd3236e48606f143cf511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5259148f3a0bb45162c48c07f394c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ab72791bc4d3efd8d05d91ef6824e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2a277e422f355edaf9ecbafe968b114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397b69be68ffd4c59686a93a0a28c4d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7cc075398df434ee3b11c7541849216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f77376ca8bc7d9d50a9841999febe717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becd04ae271f07d075fa6b7f79aa7a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5c66ea39666937acab6080c88519319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc18ce1a3806bb9379523d7cf5b1bf420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6a251a7693e911faeeefcd2b4b62a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355e68ab425004cb59fb5d6e1fc72ed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec6d7a9619355e8fed2edf81e4aad223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ef7682f8440ab4e59ab3897059b1824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988183bef8cf8b889a2a4209838af8a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0414878f8030f9823cfd9608d2eb41d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bdd1a336a7b12254328e6d5b55ab227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732c5a6c37bbecf9b4d46fd5048420828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651047c7ed21499fed8bc6d5aad079f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e6cd3679cfdf61bc1cbd3f53d62d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca37ac0343886961ae8452b87a2a7c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc74b1aab707222b214ec7d64f9b7032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240a7f8d197a749f59a50dd4e54639933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13de4f38aa7fee592f2b1e79b1d403734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1c8cb318af0acb50f420f54348d1535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f27b0f7a31f4a4f51f530a0810d6e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815b694556afa81a3eb5cdf8c10ade337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d737f1a64b7a20d472576f3a7576c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087e36fb572a5c2d5abc6dac0921db039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a37262436d265219942f57f145bc540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d01f36df15984e2a91035b5945c49241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7926c1ee03ac9fecbd4d6cfeea0408f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38c6d3931de0c5da8e58a80badf14d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed555014313f98fd09f3e2255a8f7e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b5057d62837cc95ca76ee8235669945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909d3efa2d5f30596f39182253c2e1046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebbc67284f4f717a41244be7bd69f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a15e40f643ef2a0731af98e1e66e8848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe668a43c1e86e1f463fc17a0b7dcb949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6c9f13dd4f8da02a996c0f666ba5d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594b4dc8da7fb8c8ef2ef6554cfe13951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f659e286055e305716106b616c952652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2aa3627b9c036e438b3395f491dad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690e6646b588d34dd19d473a76dbdca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a252b737a0061a32c24fed6a99e39e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa934dcc6964c7ed2e14f47c5c9a5256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6856736b8d65f4cc5de2d97ade93557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7fc5e86ad053953262ba3631e2da658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222ec3c9c7589671acb3549d21d058859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775465c1a9074c1ee4a1d776c44da0de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709bc595613eeec6a34bce32f197cc861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50b0bb4e94bbb5b2a39d909ef9751762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6cdba6237697da5a7aab6d746f64663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376289a0ca286ce4338b4682e74c09764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86210a21ad13116c324f94f9530af00e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1d9c83015a5d16f8b72cc30d713d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21918bd3475400a1786f5808b4682367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fc1ef3ea51f18424005afdcb690a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37810d33ecb1291eb7ab13baa69481df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa045eb3a8d9620a70defa0b5bcc1e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6893b50beabb33de48a983645f0e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f25c07533d5d562562b44408b06a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fc3ea0a791dae20b1e79edf61a27a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7806cae29ebcaa11e8797d608c788874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5974c547cfd9c585946ccf0c7935f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd38d8ee9362851fe6cdf8190c4e9f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8490eb18494ca5b7424280f2929ae077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f67a6d29c6057ccd3a34fb569da1178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6b4887d98568140653fcd870687bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b174ba9b9563c90bca88a3b02de8880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce65bcb5af016914c7adcb130e16b9b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687a6562c4d39bacd3b4b4583e0214e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4493634405e7bd7cd32e0de4a21c07783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634421cb533c39c23846e0ecf9d27a7c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4877c564e9a5ab318afc45f6703a8f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0c8f13ff78426d47d1d0ec974986786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a933f113b2f85b2885836b749e7950387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d8237ec0323d0dad599005034667788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30bd76178203e3a4088e734c746f5789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06406db6c2609359828f8aa643d08eb490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce4912b1643e1c05c97f105c73ce0591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7d289d28bc5ea94c1848d40a3224492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119dd0acfa0490195c821fdaeaf26f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153a1e5f4bf549f97566b2b61630c8394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef47c6e35053c1381a0ace806cf27e695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36005818ea445d0b0e9721b95fb3a74096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f1054f494e67b92b3d4b3527c060997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a6064e05f9a3dc7b17d2118d4839798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fd44f0c0f4d8ebfc855a9bf67afe599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d415b7727ae54b92625028c45614af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3720b170a9a8239f14a2fa35ed26f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c12cef8984b4a48350f626711f322102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dda209aee8049423ee4a1dc8a4514103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cdaa75ef2c2c6d5120344013837e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3af6568e5d27c20441c62bc1199b66105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cd83c016e6f67012950bb1f9a8c6c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2800199f47e7227dbbbc2c08ec444d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec53ffdd744f339cc61976a3082816108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52618cf4e0efdfa48bece34a9b1156c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0c504df7fb6199573de574bd3adfd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219496638f32e342610a3181ef44d370111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb2e486193f8bc829b11ef24e8526e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439b3035e9e3d1c2eee79368a51a9a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8b08f87b198c89065206ffabc52ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38428ac94076ded9cf665e88ea6aff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458fed82948a8892a1ca07b8b235f3d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c440f51d428c8ac31f4af6a20f6382a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81c36c44768290a35ad07d7b3b9037118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95979486ac81d9bf192a48a8c667887c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1507c32700daa4d3198824741395cb6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990ff8796eef56e8ea54db3a97c65f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b20fea6cb27e9c1cb20861197186c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d88a6e105fb668792a5b17ff7341a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6dc0f713db38748d01fa3f3148e9bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ce7c0eb992bf5a977a7823e244649125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8822218cf942a5c0accc4a66d2c2dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c065b9ad64706d116ded6e9e8b442d0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe59bf63ef71ce278a94b5cc4b2ae8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be993fd5dec55c00b34b0bf77d1dc3d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717708ebe02d04e2a045ea55649e23d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229edea6b3a20f3c15fe11c615fe0833131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7d3cd159ad82f8840725bf15416a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd578af867619f076ee922e3eae8e7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e83295912d41c7f54339f737d24c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7f91be9aa526c8e73708fe4bb4157135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85571d551ba4781855bccf7c01af0fc4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebddefdc0da4fe979fa911d3f9a03b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb5050afb573c2082569cc82c25762138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9bb19a466a8e78262754660834b7a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9c6e4f4b7dc70996748c1aabc016d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e463f7bd32c844eda3ed9feee9f313b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8c4e89314beff3a84b43b5c638bdc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db5be88ebe2ed375034064bf32b5f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520932d8109b883116a2e94024a1741144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1f5bc55c2896a31403b0c36e13e1c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d419a081229e86e654c1eb93e80b7e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8b6b43ec7010d97cf5f3bfac6140e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7f12cc80efb79a64fbf041b201726148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad4b8b80f067a9fa9bda1e5d3ca97e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356458152cc9ab70e8cef1ab10a9c97150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa0c0a72a44b67ccc40434d1b7f66c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f3591cf01f3f9ca8baf0c334aa1a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef463066d8ba3ab8b015c54ce27a9e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d72900b372e8566e2103d6eb9f1bd9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87905d47244c48dfa52ed8d366e0cd21155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac4ab4193eb03cfc6373177e23a108156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62264e071374593f55c91e2f7735c4ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1098def6a17792aa39ae7e974bd9cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0daa95b19795ba97359eab76d11e44159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804704f70f77fbd25bf28750381d1668160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200c38543c6ca7561aafdc8a5cfe645161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932cf7541f4a613fc99e81fb35e2a98162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c726ff75fb061334320058ad0ae750a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0944442abd9239ea5bb574e47cd6fc8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0604ec90c66a4afda80e979fca14a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9b286b35d180385fd6e9e8c8ff790166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a24860911bcaf850ed297bb2810c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4a8b75ab6d6e0c73cc835e109702f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d177ebd59e3a512533091ba9286dc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b10f907d124864379cd3a5d126734170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157968caefa252ecefbb1efa84b5d4f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352622900f35ff8897771ad1040f4f61172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3776be8f93ea564bc87e090080744173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7f487478ac858db867da226acc777174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f44853ea249c2be64e1521b635f497175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5f23de2c8f12743aede1fda5efd12176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf66523490a921a8debbf5621435467177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89523aca6228515d2dd0d9cc2e4f8f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce8c26b982a92ef57a104539f56302179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a85a0b8760fe687a28f7f4b27bb6a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb68091753906d2f99a95d01b057b00181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6c66820a8d260b85319c561644665182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e8da0498a339002fbc77972f39280183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735fe82b1380cba77603905e46c2d58184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be827081b6d6aa5dc131bff7da48808e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbd62eaac4945cb5f178c85fc32b1f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9590582fa7df3cc4cc6820e798b30187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855185ff2cef7449325941f2fe5c967f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45aa80094616d1617e2a33d5fb845b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448af1639d0bad89610ae835db8c24c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2634489186bb6a2d3bb93c2c77a2f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405a2207fc57c64ba7dad81574a62b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3cf123f54ec8c28d08bf892bd90c3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccfe3ee9e4a8b188bb0ee3499128b3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c702474b432254b4c571d2a46c6f94195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65edbf0b913e4917838c3046d40d14196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fa99c5ce0939634df46eb93c03351197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb050495fb1ba620ee1222503b6722198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41dd24847f299e3475cba3a1e9de9dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf594fe7cfb493de2619c14fc85b6c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e740a9cb985a22c52e2c7ecf1eeb7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9fe0b560761aa937515fb8b3f6dfb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b8dc6c4f504c3ceb2b45e8e05ceb5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28face4f60b37a44652fb5920828e9f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e005acfed3f7e80356669511d15c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4576c537f1aff4b7156514272c19f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdf461a869e4f10b62bd062a660635207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93485fc1f636fc910807ad81aafed58208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc342befaf11e94e2cfff9cec7de93209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ff0fd072b29e259e2d89ca7f2d669210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b8493bc88964572b1ba015eda3dda211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8cc2dcacd1ff82cbbd005a6aca746212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc4cc4c9c553711f7db9871aa69c65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e9f18b135276b2a5246a0c5d01c05214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735a3bfe0e34c68dc455ea7089f175f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444309508d643001fa1c00e37dbfabb2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afdeef7db2740b3ed3604f9e804c5d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a7d63c959592a5d0e198ddb2a572a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694a83b7fff459e636764ace4d6c247219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2733ac59f16caeb2fff58ddd78d57f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4663f1b6d01eb67d58e62b39be0dcef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654d092e466f6299c475bd5be765a86222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f32eec31d55ef7104486455519a39223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be200c55eda941c3f63c4affda58d4b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ac4fd473353a82830505575d5f68a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c328eb5a9cf432c34c81780b96499226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602e1790a94e8ba2098ea0911780578227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9257e9b65fb644c95e9414ece07865228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99caa5c8bc24420ac8dc31a063e8ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57d570a6342eefc8cb3f1f1b5cc87b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402b3d07b166ea7e3c75fedf63c90af231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0371df341ee5154e5987c5910d36a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9224a2d912a58e16186bd250b2a394e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a005cfa8a89539fccf91bfcde7bd0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3974007c7af94aab8fdf68d00631939235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9ade414953527cc87987b08c2f691236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d2cff47c4b788d7da6dc83b1480b2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5467e4e2b1e95945e053351e30cc6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92f97c871605231701e3ae884e6696239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607b31c9812a89dc4df2bf29adf6be3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb46dc5cf6deb9ae5c5956d240a4efd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcf917da8a5aac4884ef522ee28221242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5c30a755a2b155026292c3e979143243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c05a0ee4868c8cf936e287c08188f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c52c6ffefec65341cd0c2d8d9c751f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f600104041ceae3caaa8f0635e997d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa40d09e95e7a7f822010e9c61f4cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463278f154bc22f210e53b78a600e524248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c25cc9ea8fd04a3d3926fe055de5a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905da2fd3bb78ad73cce6476e0a7233250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d37288b7551848b8a5716811fdc8b4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07cde13016b80621bf8a148784e11e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1208c5519f7a336b109fd98043693253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7bea086fefaa74160b026c8ca81bd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fe232169c35fd204cb113d32bd889255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d1945fe97b91315632cc395ad3f21256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd01f87bc58023167481a55e8735d1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f25e3df55fd3b0ce2042d086569b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c974718fe931fd9002da358f89505259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1233fd86e1454a33993828844879d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946edd9eb1c399cca9e6f62738960a3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286674fc0ab997a5f2879f0dd4723a94262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d362f80068c209be38d0c34c854a35263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edfc33751cdf80fcabaf4220349eb2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c03c1df608d681ec51669f3b04d4e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d74695d7d429fe68a2f3a8c0c1050266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cb1d9ab30812cdf954799ccbab8ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059d4c220e53029a2e2cd89857c6938268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20598e4050e73436cff17f506c64624f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a69a8c9b849b5fbd41ebaaa7e4c6ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b5ca00862ff54642ba9faf1dcd6a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3ea7b53fb6985de692e0eb783ea16272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ac86c4596cf1cde531b9157197a9d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e83268f37c7c58596348689a3ff429274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7096b3024fb3b830dd4718934524b1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf31c6da774366979743a14b01f9e8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f43da321cfc2e87572e714c1c1aa5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d3680eef9ee77511e6354589639b0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44b6d65462c8976c71a8ac0fb7852b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfd19285258671d241404692bdc80d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58daa7002fa1871bce3489afbf22af0d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f712bcfa32b41164ad92ef6a0b5c567282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc56b8c6bd6cc423f58e12277db063283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63625e4542b99a33a94cd8bc8ed0dc0d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dde68680fc6a4f4c29c959f56d064285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b06e23d72566480a6601c441ececf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62091a0f389c44b21b1650b26ecdcdca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5f5e071ae1175fca0b253e3c2ea7b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cd33b69d7f8c60cbbff36eb7f5e74289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d83bf0e21bdb7e405075ac90ffc62d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b083d276c568ff29cd639f5cb392bd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92a5267cad173d11d02103b8ca13f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d564b8a83ee711c492182d39f496e1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf560ff5b30b0ab08b14f858270f052b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247d4ecd66f28ab9bf0724cf84da515295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5e13d8d8d0464dcaeb04932cfcdc2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa272d0819cb6bf37b6524bf833093ad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a5f6cacba6b285678a22356e51288298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab227369a16349506b8b2a0fb07ae3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac839715778ea2e516b4af2057562743300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb96844e53cc6cb048a43cdbb1a00b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389da9784557f04e5dc57f779e277a01302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dab56dadcf36297359f41a5e9008f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4c026a704722eeae2add6760e026e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf188fe082b96877a2060117177bc8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c602ce898dc60894f7114bfcb8a46306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e914e74e227cfc6ec486a1d6e7547307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63898a6ce8550c7a7481b59d4463f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b3463d8154de2733daf705d469b81309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93cd0816e59f2605425aba207724fc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7937d79b5efd5c3af9f8d61f086a77311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b438bf1fd28bebddcf5604431e539e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72f9a1b05499febd5406fe2d116b67313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab19b46adf48fa3a57b3832c93d97b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc68e2a968cf7db4e03e3973bbc946c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de19d97563134acd654fd7880579d77316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2f471ead513e925c438f0088fe16c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9eadd049bb48a73775e708b5e805ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258104fd094d70151f9aa3ce8b0fd782319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec22e254097c15b1dc9a7dbc280cfa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab2550cb6d9fe11ac19b31b666f983321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43968310669e9fe13a59c735cd6116dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93926c2fc8a6264aa3356bc5430b61b1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591a97e4ad2222a7e1dcf36da11144c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c22ddf79755447fbb522c4a648b04325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cb03c314d2a61b8ba34e051549107326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc450ed72ac7e41aee81910b7e1b6f0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48128225d6fe3ef50542f717a0a7fec7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a778307c99d4c92e175b5a9223d49e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308eaa62ebee3b236db5283b3096840330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ceeff2192ae43e8560422ddbfca64c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b889bfcb1edc021830c0804ad9277ed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196f35841f962dcbce8dd06c566cb6d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975261946c61a07ed489ab00ccbaf7b2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9023197ba3dcd025ed20ec0791a2e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5601797238de2dc9b12e1c24c7e4cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecebf407548692b44afb7d3000dafed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9a849727dc828b84eca5eaecc3f3b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557aae3084a5b8e2c31f762132e177ba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b8560109c74be47eef16b5d881140340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b007978e8cbb69549870f24e34812341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9808c2146daa3f05744d853f29e3c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789969e5cc65308e17ee2f8e7fdf7290343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d665e84e93e2547655f339197437b89344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f0c5593d77c7bd6d533703ab933f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f037783dca8e3b8ab0966e4b54ddf8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c180bc50dfa55d95b8596a278650c7f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f27bdcef26b6ff9f3b7925d458078d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de284cd983a9a57407787db1a2598360349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5fd55d18a0d0897649cebbb98c8f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079504a2473603f8f0dad7eed099e89351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99480a30c78340bf0b4986ce652ed8bf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75083c5245fdea55a4f918ef43804dc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c277f68c4aa3a323b5b416df8a2a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc860f0540fbab2b36fa48c5312d8424355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2531a5532a3e8a4ce4bad7e07bb039356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7350a8f87cc92b0d76f4607f24c43357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf23ba35cfe373edfe0ae78e1307fac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5247af968969c18d29e53a62cdf0059359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82642007affc0e8e74f51603981a9c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d2d7a37008debb4ed13d461810633361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e893a6730f371da0b0a4cdbc0567d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281efa22c4ee3de056a796b623ba0b4b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4004e915ce18d9abab4990cf63b67e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f362e054cde08ddbef47ef5c57635a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6c6513647fba3b2a1d6b9138d2e52366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc25aef145b316478536995097c5547367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6976358fd50dcc307d83d67e152ed8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f086f96c265050a40cecef28983340f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf396780006fad9d08ad8e4f0c8fda370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4902145808e24596ad28771375d22371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e134991c1c4c22827f38c3fbfde72372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a18bdfbda4321f141d3a13880d70e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88952e134aba128a8cd416f0864789374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099eb018f586a501c69caa192c38e101375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217297fe4b18966591f2fe7687a57507376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8e9e7a7aedbe3306435e0c59f767a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298c09aee9d9c7abc5a800f682cee38378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0a67a208be6a0de6bb091ea9c351b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727577c5e19c3ea29050c90530b6238380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1a99c50871d757cd26ef8f9b87b86381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d1fe41e24c6c901755cfe3f5a12b2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1196c1dc7d3ad91e0186155235bdb7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09746ea7d97e91c357821371ed17bab4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbdf9cb84d26bc71c3fbdb04c72467385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f89f905a0b11cf7c4203becf366ec3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936398d9913e8611c4e1966e411f1a9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6cddbb1a5ca06987391e7640d2c13388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647195f4e5ea2ef2f97af93e071c1e8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76d0310f8135f070c57c290ac99011390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641230c04e6dc744718a7feb80c6795d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8c0309dfba0646f32af1dd04bd7f4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96d6ec900080b428bf8aff5ba90fae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699536f61e552702ac432b35800170cf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112293e62e1add90fc58fb648eb7e446395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d14c3d6287abee04be7f3153e74a23396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66767d03b69a7036f5df396fc9588163397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe97df207b4dd034eb3302fdb3b3640398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9952f8cf90886f1976c071e5c323509399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67143e5a64512ebedf09f1cb05a7c1d9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29963dd36a9c61b67965e46e45ad6504401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecac6e2c9f36f6cb018e23e371e9b02402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ef98c22282aa4c7bc1d1c604f98f1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c6523aa55554a2a897e4736b7cbaf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328822bafd19e1c3d77deee7a6b9994405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14967a0d5ab2a5f7b67b83e73100a7d2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173f32001c5ae7f40702c9b0135c5ab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf8c1d893ddf33ae973321dc40d9e5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2601c91adee169a8fc596b161f6c7d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85742fbb0892e2e51dff9b9cee8773d9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c9674e0be7548ee91df21ae3d4faa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960b7aae6a0740a071ffc11fd934d33412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe7ead323aa07b483305cba2716187413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b83c059f4a1288013871736efbf568414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9bdfe1d140ea34f4fcd39305e2d1e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd12935a5820ac7fd2dd89bc9bbca8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63cc559cb588f3969a661f817d89f9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e798958da2d3492662319ada0df47b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b446258928eaf8b43504c28ed6321419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b768e69977538c7517495e0cdcce9a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005f13965749e5f26a42e41f79f4661421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66b5c6f65550755c8dfbe41ede2c5e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba82d3d5ffe944636a2358942981ff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5769ff9082bdaf35a0ad32a9583cd4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a33e1889a648a18a3fd22367376093425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf514daf4b6b25ea4a70719ed3f3c18426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3df09616ceeb153127606d0e4b86a2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faebb64121e28f53515b056573412a9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0160208cd4bb5dcdf8e40ecb6b3fcc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be4f60c6594c193db95ced65f1e61d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536b0ebd05657330ecda6af3b124fb8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b97bfcaa8bae21bd3c9375c3621e5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc0d7597afbdb5591e97ae57efb0b5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b89d88f6e30abeeefe335deabe134434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb7e4af43a6b0e7caeaa92ec52b488435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202240d17f641544d6f700acd66ea4c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5fe90a9f6bc15999f2eea115cb763437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb159d556561e1d2c0675533954429438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519f68c620b496493b71f6e35041d5d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d59be7bc74003bee50bcb3f75404f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e8fcb6362b3fad0d561544d2bba87441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b1ae938315fe1fb015b645bc8f2e9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb856e6d5e0745dd0a81c515345aabe9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e5b227da2b9444e5556fdd619d19e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e875ea47fdf1707ad86cc3d9d7e6c45445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44dcf44285038a6f94f78b347c928f9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63489f667c348332cebc1ce463e37e62447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfca09e934b3629fa14c8f27208547448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccaf95255db64c35e2d58663108b71449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1238559493bb7c3c46c30e5ffbdacc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f70b014cbe43ad2f11b7fb6caa8179451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ab06f7816c5eab32f70cc8e960bf6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f83996b12a5856cc775d4e69a09d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081108022956002c2085932f6a0dd85454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cc27f6c3dd78103280b7469745516455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fecfc8d293b8f79dd442eb10556fc2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673eca2b66db12340c6c73c86c3e8367457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152743248c5d12793a2dbf306a720389458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7aaebcffe980987fe6567e0179269459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374310623ce1d6b6bc0c1b6d0164f6c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55cb4f101c1020fa0d7ed88972e957461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03c678ed5b9a18190558e8a1df274d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513b1bcc34be20812afed81ddf35f93463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b62105ba46d143338e948c94b36b26464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e36f5c2c67f6db0de0915380b00b0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398e56cb9b871310efa375cbc500425466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872bfcc12c5e57b0cb1de5b6066ab66467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0030f3b318a3d684f11fd45957194468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12693ae68290a09d65d44b7198cf7d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236c407e0fb9a8da8f5612de78a4ddb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba172cb191db62484f00408d3886d5fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac83bb9ac0209d36bb7fca943d4ba46472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baab761cd28f3a11c08141eca7683a8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59033dacf525a057f31ef095c55b4e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dca3ae3cc6a8bc429817b7dcf7a08d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00f54d51b6c6ad6d889b085a8ed5ca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019da256a4de184b0eb2780cb4885444477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bd095cb54f0d7e37a97073fa2a224478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8169d770be93e33303f3449413aa6f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb994658927b9df27f0c9a8fd346c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc6fba68bd79f53a00de7b0f2d27c0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17d135cd6d90d20f713b2a7f1a1e74482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8dfec9fa267f9e88cf11b9d431bf8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b118c5b8594b6e0c6aa750eeae67396484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569368fcd939aa34e457be125c8606a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b075fcc6f0e5df5806c3c7142df1a0d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43573ef79336459437c008670bee7fd5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f74485e1b343b589ed98fb681dc5f4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf5ac0f3d98736cc2b9ed966ec6ee0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30c57078c5026ad4d17747debcb50a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b56ff485467c00cfe6b0c093e01c54491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1672e6c0f755bef3b45504dd25fa88492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01997bf6bf20d474f2a125d81290f20493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87719d4aa4366ad2a11b0aff6b8fea494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbab5e7ef889f52ea31618638d7e7f8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c99a13c7fcba3f4333211c382c276496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9c183de4151641b45c917ee5ba49e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc476b4b9c32293275eec2d4214472498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c328986f649b592ebd3ad423103f01499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c43e4ba1e7788393ff894389811a77500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a64af9979d1df154cfa9262480dac3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5040867c912d52ea00830e5c56ce6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f00eeac2ae58e9ce95b29fa9900c1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341052cc96158fafa79b89f40e2b7249504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a528103dc78767ce602a423ab615e49505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a4b623dff0addd93b8b8b3e73de85506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469dc6df62ba126c8a63fff907b5841b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678d5b5106ae3b6a2983214ce598944508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf26a1e45f8f861d3f6e08dc072137509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8466765464a8ddfea15854120c66e2f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def0346b8043e8e3df7d19e924773a3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d8210f61a1f9452e0f1eb212612f1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703c0c7215833ab19b5774159297ce8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6d784b93d2655826357152cdd4c9a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefcdd4958f85ae37eaae60665df738515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6379f301e1853df271d580f0d981dc0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcac3f57285ef50ffe514378e207acf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9c603d68647b635a92d1816777e37518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f54c3ce92641d27ea1cf2e9e6473a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2ba5579260f7606880781bc7909dc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3183cd983576718d8977f9d2a366ddd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca88f7e8b6d341623faed08d3055e12522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9234d3ace6866acae9c9eb31a5cfee523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a541aca20aad29eab80b777a1e354524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013cac51e163fdd0963325b37fbc7ca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f79544ab7fcf8ed74c5e8914cad1f9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee551da70aa53b49e36ffd6690393adf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11099fb40fdd6e4c2b5f7902838ee178528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd4bb65db07ac2fee86a537e17002a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872b2253baf57eb80eb9148c81aebf7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd8dc24cee5381418f77aaad359894531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280048dfbc5b668a1629fee7a07b49e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573ce3583b63a73c4da3b6680788788533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34215a8134f26b049c8ca6c6f8fd4014534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91d3364e1c349b205437e0cb4cd26c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f5f1c6a83cb1cd54de5d3c785737a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd0657dbb091342c836659a5371542537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67e1575f66afbb512a811f8f7a57f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc212d0543826d553d89b33e955ed4ca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f36ee201b7dad58c314c1339ecc3b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8999040fcf8574b0df1953e15c0f98b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59161c79acfa1ac457deb4aacfafb50542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a12cd5add933ec4c99f270e7c060f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384cf48f48f40c9a0a9dbaf4724ef7d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef0075e9f2c9012b7f421f78d0b020545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476ccd10985a3faa2c68a1942a37355546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccf927232a3566a7c21ba9bce3dab6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e256e16eddd3a26e0078ccb56d56974548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4659f178b6d49c9e78fbd3462d058549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b01eda07cd5021ec479f5c627aefb8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca54b2005c6c2e9da859702f598dd0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461cfac4f7004f81129ed50b9fb2bb5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10be7b372e1e6b0c38a77d6d26de6ea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483dd6fad091221006221f6b68f31098554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b43049ba61e340b4637b8aef17e38555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055c606b454739f044a5600745f9f96556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d798bdbd375fba71e5920f8875a52557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978311d83d66d34330fd8cec7473303558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875e9a4f42924544ba023bcef828e3e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e8a7d809dad3c48598ed105f20893560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d65e9e864b9e8dc0cdc95c53a0a387561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedae43093427da69af3df5a9a74b76562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61a31be00a74a9bfcd985e0e15bea7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20e958d73c5cba071a5e6557273374564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329ffd68ffeaf12a2a2440daba4f9b1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc937936fde092adf266d73a0e71868d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7dc7b593f8d12e02d409fa6b2b8c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1566049b12815d284af1a12f0fb7ba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d994e7ecc361736774cd53fa56bbb8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ec452594a04de1d738dc146d6f08d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59c6173d3011f67904df92af6a03b9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5331c7a4ee6071ecbc6e1493686f3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48186e005f5b8649d0c5a279035a8a2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab971ae90cb5a2892b2d8ceaf6a211574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64047934c2a4ea65c74b7602d4d41dbc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b929461fa979eb0bca6770281f97a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde358c45aa6b9c0a5c85b083a30fc2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879cd43e1735380a71b030a14e76184578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f91c737d1e0273bfd8bc2f04ec3ed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34cdc9c48d1c5e6569e3e0d499119e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224012c6c395e421c97ab1247288f6be581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2901718936b5c75521d553f0b9e0b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cc450a43b6455cc55f75de4d4ad88583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd42c25511b5efd8e49387aa909a9c9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bf1401de561a1aefc4f84c5f452fb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df54c373bddf666958e817ae1e1607586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b2a4e8bf5b0cc7286973d5c434b5c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43230cbf5ffc9d3b0a86f2097c36a460588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54013da547d09c22a5ecfd737b134b5d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950db1a6a3b09f32822e1896382fd4c8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7380c53a69b82af36b3de37fbe7da6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfda80a1c80537c8d57e6007fd9ce05592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f07fce2add2e6d956ee6d29899406c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd79df787970e7b9b38ed7bd8f4407594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1fd064bdd841455bee56bf91aba65595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4041346f9d6544e0635e832ec1fe1c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f999df1264fdafb854b4a3a4c8b26c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a4ab0fa52cadc07fde51ba7518155598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b595fbf405be8175225290b28dbcb4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb4e82f4efc6e2b33cf299f796f231600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa27f4f1f8e00e83afdf2ba487c068e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2cc333d6893e340ee241a4ad0ba07602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23396dbd7f3d5fc52c31b323fd3fb2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965bab0046217302ca3e49e0b4cb762604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15a1cbbd40e0437443b6837430a033605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc7295633c35df4fe7b69bfab525b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71b799bab251b3ef7f1d418a6b6918607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bc5fe0d4630521aa237a28e25259c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb84d05ff158fa323ebc3f1a18b490609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7028c459b52c45a4e7d3bc4f019097610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ff231adb2c33eeb4cfb783c032d96611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d72ad133bf4cbba0c7585943c5640612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54529cb0a1fa7580bd155a1438bc56ed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcf8d687b84b6b3e5907e946e1625d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee79381c5a6b113118e140c02235021615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e35ce13400bb720b5ed5ac1f6732d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0405f707551f11645febcafe74e62617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f077f545d3bb008c47fcd437f57d2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f99b702374eb1edc76e41566e35e3b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888c8d06d7c8897348118041dd2da6e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ae1e5f822f41c11bffa43b2c0bddb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407df03d814f1cf934d67552e00b438c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35846df7d46649dbba2ec1a82e62ff5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971e308f09621eedbf1922316d511c0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f60436cebaf4b6ab6bc66696c30e88625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58d07d4526bb4cc607e191d1f3d8e9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80992e4fbed82b7b825dbbeae06e5372627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddfb41abfb973cd50e4556a01caf73628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec13e33729fc036aad160dd3e8a52c8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e0c50d8e18c21d88f83ac0debc2e5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff24e6ef80cd0e4e63092a2f28cc05c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceaba4ec4dfaf3f6d1bff46e03cc973632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0959d01fade89d39dc27e7c53e5ce5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db699c29486d8c6299c059ee0c250d6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e650b2ef01fc111e091b83eb14b2e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e4d228fe43a21c73acaec0629b4da636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3746dca8f7cb73c484a7d18c4350a62637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cabeecca7ff8835d9aeeea4ca60f18638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401ae33658967a27d7bcd49772eef47639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225aa48e80bed3c901884c87ffd01eb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d33099999491f3a4bf7f17d2ae0a79641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac5fd6a587d501b2fe04c21acd5bbb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c77724a59c3d31b5573143ce0ab47a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09621bae522253ede4a37902353f351644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c7b5b38e22403f7fc02f544303f59645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4feaea37d886cbfadb1dcfa3e924b3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15095d544de105118172213ec5241a0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1a971e0badf0cf3a21e620de9ac8f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc39331cb3878837b53cd164e7d122649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13873c217f922c9dad4f4907150f33d3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58903b19dfcff76bf26bbd0984badc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f988bf7ec23e452467234b78144ee2b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914981fde800170322d562f037e6ce67653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddaaa88b38ef8f16d5ac2d07e9bf22654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679ca4329d4c001cf8972bd97b2ab84655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f064dec7c0a49158378e8cc8aad14656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269bc1e70cb29354983cb2dd083cb2d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788f4e4738af392ce6830e4adea431f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8a568177119996adaa276afbe123c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938cd9282554fbe7f8302b550c89577660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecad5174717341580c7f920f51b3ee661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3222c83900bf1ed9ce7edbcdff9ed2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79893b0428e05e1a1a7a5700f5bf52b1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775ee860dcbdd4838200e5bb046d523664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51595a08c132b0627068bf531a4da3af665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e1c3a5185f3736ccc1702388434ba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a074794228790fa061eb8167dd90a7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fe046b63d83163324fb8fa7ccadaf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4f4604c2d7aecbf7d86c35cb52eaf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125385837ecc3c8b944153f2f801a2bd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c0cbcbc8535e0d0b64ddd4d7a444e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3f6154cd0f9dc47ae69c8b3e7c790672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2aebba7c503c9ec302f679d87f423c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248e04cb3c62d1b091763bcf1bca78e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63db998e93010fe16f9168e437c6e9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdc2ea919928db451c1aff6ddabf85676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f639255747eb167d95c9cda94804add677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b3351fffc8c6bcc06e6d655f20528678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65e8e6fc072870e164a232cca1535f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c40536aeeb121db5041c9ad506c008680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25995c787d1b38ff873790b8fe1e61681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78696a198bab7ce4a1a222926662d24f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41626754a61a957733aa6608dfd56588683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55cea4401f799cf8d6dd3d70ebb7a7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b700a11f5111343df04e1e8c8041a4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee714c6f8c1533ebfa8ae599bc4c43686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93561a057645b3d834f9fb0600e8b4d0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187dac74efd8a1579f3aeb5af6f7704688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea905445d8a0adeb039faf53ea37a88a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfd974900e9940d582829b7874cb54690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697532fac488fe79059331401a888661691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcc187ce68c9e00b7305e6fe4d6d51692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527ac10fc8ca07ce9ffb2f1114d4a15693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773d1995d587ba1af8089e28964f828694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e89080afb900a080350ab33d6a7a34695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a21aab9105a5ccd3d7e7c4c3a485b5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c9749d43e68aa7bf34dd7e7ee245b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff48d4113feceb5f0463f6e1cef183b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd31278fc3fecf22b75c9edf22b6ad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcdd8327489b8aa784825eec531e12700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ec584747596ae9a1dad193db61461701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841e5afc951289ec4de70a33dd075bf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd384c8edd6c068df9ae7ce855628f5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45487ff4b7cf3255d7d1a4fa31362f0d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3b0cb62df4fb3ad1d48e712b8a486705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8716c1200d25cef7115726f054c67a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d5bfad0be233f37c8e791ac1ab2f2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e28cf9763794976ee1565da05d0ad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b2ac96a8418ff9b87a0271dcdd1f5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3ef6a1aa56ee4084eee88f070aa77710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffed5f0b2c28d2907e0718a1bb2f03711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b558202f97d099ba5612ececa6c8e34712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f37908eb427d8e215748875aa7d97713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e5988c1efcfbf49d4eddbe4dd187a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828994bdb48e6ceeaa38a3ea0006120715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38ef46f42c33057505de45af1c828f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97db9c4556ca4154d96c7a0fb24ff39717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc015476e14b62c50b65ee5a693ee8b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4d53b080e951e2b3a42dc7f55690c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be41e6b9076e75879397f66e2ba484720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabc2e8ff9143178f43bc674fdf1248721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba4b32bdf10bbec02d29d5180f3eeb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef70f5ce7592620f08e816ca6ba662723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7d49ad46f3cad69dc56d72dd27e94724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82420edb52326e887462ea9fbf2473ff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7a7b01f55d95c6ec702ed108cf970726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484a5c168b5dcb05bd073f6c39e5410727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572579607c67465498e044d95d15d043728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312949e5172ccc1fa7b67d98d6e1c5cc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfa948ad7eef95b6163908d8956c5b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1a107e13650ba4c99cecf02e834d2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a30e2674ef2e27cc821953d3e987b3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003ce37204aef8b5d2f346ed3fd5efc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321caa532658763cdad368bd12812597734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006bde600fd887823aedcef3fc604c3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e312cb99cde5741de4efad12221167736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ebc65364694b9c061560024cd2e1a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b4a6ef0caf7b0a6580a7e53da7b55738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c441505611a261e3d63cc4e00bc6a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dad0383bb501f12600a7b287082276740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38393b948caf373ee4f0bee6231ecc5d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803dcdeb384b850613ce3f11f40ee995742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3073abd1b334143df4fc8c1098cef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df278fd3c0d0e560fd9335263f398fe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44801dc643c81fe46241526b22c02ccf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379944bda51102cc63faa088b5b4d97746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b900d2dff6fc8325a1af14667a734c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b68d59cff83f7eb7dc27fec76c7e58748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798740e273eb41f6fc142fe775e73fa3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2481150ace191fc9bf0e89c0b2515750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58ade2475f73b69885ae10b4eaf952751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8ab8fe03ddba8740563e28e212676752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97737c1f38eb83313bf4d7b859bcd0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b26314d7413ff276d30b161aec13e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1cd331edb2a86a61d8c62e7996253755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd2ab80afef1e92eac4f93f4c6bcdf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c778512fc3cdef1501ae69aa24e5d7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc1ba1042616040c3880455edbb62c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bbbf85ace62cb3b20cc0f89bc4ebf759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>