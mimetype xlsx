--- v1 (2026-10-08)
+++ v2 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dccad21e4733a80e511f6dd0e6d9001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189aa66215612789287f6cf7d13cd8412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a059c2fe54f0d2e13be25d3858634993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73764d74a23ff045ff7ab1a706eb224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcd7563086aa16e043820fd61266605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e0bd846580a3fdd461d55dfa489086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc2ca076a7f34d15b84d0ba57e23ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b223141689d47337ca4b4a5482e76248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b4fd205f60c794f84348e1a3431bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278108b7523854430e021ad7ac9c0f8410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c6b674d134cd3236e48606f143cf511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5259148f3a0bb45162c48c07f394c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ab72791bc4d3efd8d05d91ef6824e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2a277e422f355edaf9ecbafe968b114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397b69be68ffd4c59686a93a0a28c4d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7cc075398df434ee3b11c7541849216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f77376ca8bc7d9d50a9841999febe717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becd04ae271f07d075fa6b7f79aa7a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5c66ea39666937acab6080c88519319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc18ce1a3806bb9379523d7cf5b1bf420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6a251a7693e911faeeefcd2b4b62a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355e68ab425004cb59fb5d6e1fc72ed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec6d7a9619355e8fed2edf81e4aad223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ef7682f8440ab4e59ab3897059b1824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988183bef8cf8b889a2a4209838af8a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0414878f8030f9823cfd9608d2eb41d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bdd1a336a7b12254328e6d5b55ab227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732c5a6c37bbecf9b4d46fd5048420828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651047c7ed21499fed8bc6d5aad079f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e6cd3679cfdf61bc1cbd3f53d62d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca37ac0343886961ae8452b87a2a7c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc74b1aab707222b214ec7d64f9b7032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240a7f8d197a749f59a50dd4e54639933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13de4f38aa7fee592f2b1e79b1d403734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1c8cb318af0acb50f420f54348d1535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f27b0f7a31f4a4f51f530a0810d6e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815b694556afa81a3eb5cdf8c10ade337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d737f1a64b7a20d472576f3a7576c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087e36fb572a5c2d5abc6dac0921db039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a37262436d265219942f57f145bc540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d01f36df15984e2a91035b5945c49241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7926c1ee03ac9fecbd4d6cfeea0408f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38c6d3931de0c5da8e58a80badf14d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed555014313f98fd09f3e2255a8f7e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b5057d62837cc95ca76ee8235669945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909d3efa2d5f30596f39182253c2e1046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebbc67284f4f717a41244be7bd69f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a15e40f643ef2a0731af98e1e66e8848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe668a43c1e86e1f463fc17a0b7dcb949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6c9f13dd4f8da02a996c0f666ba5d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594b4dc8da7fb8c8ef2ef6554cfe13951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f659e286055e305716106b616c952652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2aa3627b9c036e438b3395f491dad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690e6646b588d34dd19d473a76dbdca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a252b737a0061a32c24fed6a99e39e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa934dcc6964c7ed2e14f47c5c9a5256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6856736b8d65f4cc5de2d97ade93557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7fc5e86ad053953262ba3631e2da658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222ec3c9c7589671acb3549d21d058859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775465c1a9074c1ee4a1d776c44da0de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709bc595613eeec6a34bce32f197cc861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50b0bb4e94bbb5b2a39d909ef9751762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6cdba6237697da5a7aab6d746f64663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376289a0ca286ce4338b4682e74c09764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86210a21ad13116c324f94f9530af00e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1d9c83015a5d16f8b72cc30d713d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21918bd3475400a1786f5808b4682367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fc1ef3ea51f18424005afdcb690a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37810d33ecb1291eb7ab13baa69481df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa045eb3a8d9620a70defa0b5bcc1e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6893b50beabb33de48a983645f0e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f25c07533d5d562562b44408b06a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fc3ea0a791dae20b1e79edf61a27a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7806cae29ebcaa11e8797d608c788874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5974c547cfd9c585946ccf0c7935f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd38d8ee9362851fe6cdf8190c4e9f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8490eb18494ca5b7424280f2929ae077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f67a6d29c6057ccd3a34fb569da1178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6b4887d98568140653fcd870687bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b174ba9b9563c90bca88a3b02de8880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce65bcb5af016914c7adcb130e16b9b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687a6562c4d39bacd3b4b4583e0214e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4493634405e7bd7cd32e0de4a21c07783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634421cb533c39c23846e0ecf9d27a7c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4877c564e9a5ab318afc45f6703a8f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0c8f13ff78426d47d1d0ec974986786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a933f113b2f85b2885836b749e7950387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d8237ec0323d0dad599005034667788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30bd76178203e3a4088e734c746f5789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06406db6c2609359828f8aa643d08eb490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce4912b1643e1c05c97f105c73ce0591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7d289d28bc5ea94c1848d40a3224492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119dd0acfa0490195c821fdaeaf26f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153a1e5f4bf549f97566b2b61630c8394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef47c6e35053c1381a0ace806cf27e695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36005818ea445d0b0e9721b95fb3a74096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f1054f494e67b92b3d4b3527c060997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a6064e05f9a3dc7b17d2118d4839798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fd44f0c0f4d8ebfc855a9bf67afe599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d415b7727ae54b92625028c45614af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3720b170a9a8239f14a2fa35ed26f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c12cef8984b4a48350f626711f322102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dda209aee8049423ee4a1dc8a4514103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cdaa75ef2c2c6d5120344013837e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3af6568e5d27c20441c62bc1199b66105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cd83c016e6f67012950bb1f9a8c6c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2800199f47e7227dbbbc2c08ec444d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec53ffdd744f339cc61976a3082816108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52618cf4e0efdfa48bece34a9b1156c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0c504df7fb6199573de574bd3adfd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219496638f32e342610a3181ef44d370111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb2e486193f8bc829b11ef24e8526e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439b3035e9e3d1c2eee79368a51a9a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8b08f87b198c89065206ffabc52ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38428ac94076ded9cf665e88ea6aff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458fed82948a8892a1ca07b8b235f3d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c440f51d428c8ac31f4af6a20f6382a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81c36c44768290a35ad07d7b3b9037118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95979486ac81d9bf192a48a8c667887c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1507c32700daa4d3198824741395cb6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990ff8796eef56e8ea54db3a97c65f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b20fea6cb27e9c1cb20861197186c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d88a6e105fb668792a5b17ff7341a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6dc0f713db38748d01fa3f3148e9bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ce7c0eb992bf5a977a7823e244649125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8822218cf942a5c0accc4a66d2c2dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c065b9ad64706d116ded6e9e8b442d0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe59bf63ef71ce278a94b5cc4b2ae8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be993fd5dec55c00b34b0bf77d1dc3d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717708ebe02d04e2a045ea55649e23d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229edea6b3a20f3c15fe11c615fe0833131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7d3cd159ad82f8840725bf15416a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd578af867619f076ee922e3eae8e7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e83295912d41c7f54339f737d24c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7f91be9aa526c8e73708fe4bb4157135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85571d551ba4781855bccf7c01af0fc4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebddefdc0da4fe979fa911d3f9a03b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb5050afb573c2082569cc82c25762138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9bb19a466a8e78262754660834b7a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9c6e4f4b7dc70996748c1aabc016d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e463f7bd32c844eda3ed9feee9f313b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8c4e89314beff3a84b43b5c638bdc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db5be88ebe2ed375034064bf32b5f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520932d8109b883116a2e94024a1741144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1f5bc55c2896a31403b0c36e13e1c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d419a081229e86e654c1eb93e80b7e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8b6b43ec7010d97cf5f3bfac6140e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7f12cc80efb79a64fbf041b201726148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad4b8b80f067a9fa9bda1e5d3ca97e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356458152cc9ab70e8cef1ab10a9c97150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa0c0a72a44b67ccc40434d1b7f66c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f3591cf01f3f9ca8baf0c334aa1a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef463066d8ba3ab8b015c54ce27a9e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d72900b372e8566e2103d6eb9f1bd9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87905d47244c48dfa52ed8d366e0cd21155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac4ab4193eb03cfc6373177e23a108156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62264e071374593f55c91e2f7735c4ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1098def6a17792aa39ae7e974bd9cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0daa95b19795ba97359eab76d11e44159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804704f70f77fbd25bf28750381d1668160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200c38543c6ca7561aafdc8a5cfe645161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932cf7541f4a613fc99e81fb35e2a98162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c726ff75fb061334320058ad0ae750a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0944442abd9239ea5bb574e47cd6fc8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0604ec90c66a4afda80e979fca14a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9b286b35d180385fd6e9e8c8ff790166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a24860911bcaf850ed297bb2810c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4a8b75ab6d6e0c73cc835e109702f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d177ebd59e3a512533091ba9286dc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b10f907d124864379cd3a5d126734170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157968caefa252ecefbb1efa84b5d4f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352622900f35ff8897771ad1040f4f61172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3776be8f93ea564bc87e090080744173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7f487478ac858db867da226acc777174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f44853ea249c2be64e1521b635f497175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5f23de2c8f12743aede1fda5efd12176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf66523490a921a8debbf5621435467177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89523aca6228515d2dd0d9cc2e4f8f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce8c26b982a92ef57a104539f56302179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a85a0b8760fe687a28f7f4b27bb6a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb68091753906d2f99a95d01b057b00181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6c66820a8d260b85319c561644665182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e8da0498a339002fbc77972f39280183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735fe82b1380cba77603905e46c2d58184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be827081b6d6aa5dc131bff7da48808e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbd62eaac4945cb5f178c85fc32b1f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9590582fa7df3cc4cc6820e798b30187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855185ff2cef7449325941f2fe5c967f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45aa80094616d1617e2a33d5fb845b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448af1639d0bad89610ae835db8c24c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2634489186bb6a2d3bb93c2c77a2f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405a2207fc57c64ba7dad81574a62b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3cf123f54ec8c28d08bf892bd90c3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccfe3ee9e4a8b188bb0ee3499128b3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c702474b432254b4c571d2a46c6f94195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65edbf0b913e4917838c3046d40d14196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fa99c5ce0939634df46eb93c03351197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb050495fb1ba620ee1222503b6722198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41dd24847f299e3475cba3a1e9de9dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf594fe7cfb493de2619c14fc85b6c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e740a9cb985a22c52e2c7ecf1eeb7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9fe0b560761aa937515fb8b3f6dfb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b8dc6c4f504c3ceb2b45e8e05ceb5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28face4f60b37a44652fb5920828e9f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e005acfed3f7e80356669511d15c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4576c537f1aff4b7156514272c19f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdf461a869e4f10b62bd062a660635207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93485fc1f636fc910807ad81aafed58208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc342befaf11e94e2cfff9cec7de93209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ff0fd072b29e259e2d89ca7f2d669210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b8493bc88964572b1ba015eda3dda211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8cc2dcacd1ff82cbbd005a6aca746212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc4cc4c9c553711f7db9871aa69c65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e9f18b135276b2a5246a0c5d01c05214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735a3bfe0e34c68dc455ea7089f175f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444309508d643001fa1c00e37dbfabb2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afdeef7db2740b3ed3604f9e804c5d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a7d63c959592a5d0e198ddb2a572a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694a83b7fff459e636764ace4d6c247219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2733ac59f16caeb2fff58ddd78d57f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4663f1b6d01eb67d58e62b39be0dcef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654d092e466f6299c475bd5be765a86222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f32eec31d55ef7104486455519a39223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be200c55eda941c3f63c4affda58d4b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ac4fd473353a82830505575d5f68a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c328eb5a9cf432c34c81780b96499226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602e1790a94e8ba2098ea0911780578227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9257e9b65fb644c95e9414ece07865228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99caa5c8bc24420ac8dc31a063e8ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57d570a6342eefc8cb3f1f1b5cc87b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402b3d07b166ea7e3c75fedf63c90af231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0371df341ee5154e5987c5910d36a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9224a2d912a58e16186bd250b2a394e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a005cfa8a89539fccf91bfcde7bd0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3974007c7af94aab8fdf68d00631939235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9ade414953527cc87987b08c2f691236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d2cff47c4b788d7da6dc83b1480b2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5467e4e2b1e95945e053351e30cc6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92f97c871605231701e3ae884e6696239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607b31c9812a89dc4df2bf29adf6be3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb46dc5cf6deb9ae5c5956d240a4efd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcf917da8a5aac4884ef522ee28221242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5c30a755a2b155026292c3e979143243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c05a0ee4868c8cf936e287c08188f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c52c6ffefec65341cd0c2d8d9c751f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f600104041ceae3caaa8f0635e997d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa40d09e95e7a7f822010e9c61f4cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463278f154bc22f210e53b78a600e524248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c25cc9ea8fd04a3d3926fe055de5a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905da2fd3bb78ad73cce6476e0a7233250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d37288b7551848b8a5716811fdc8b4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07cde13016b80621bf8a148784e11e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1208c5519f7a336b109fd98043693253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7bea086fefaa74160b026c8ca81bd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fe232169c35fd204cb113d32bd889255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d1945fe97b91315632cc395ad3f21256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd01f87bc58023167481a55e8735d1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f25e3df55fd3b0ce2042d086569b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c974718fe931fd9002da358f89505259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1233fd86e1454a33993828844879d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946edd9eb1c399cca9e6f62738960a3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286674fc0ab997a5f2879f0dd4723a94262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d362f80068c209be38d0c34c854a35263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edfc33751cdf80fcabaf4220349eb2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c03c1df608d681ec51669f3b04d4e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d74695d7d429fe68a2f3a8c0c1050266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cb1d9ab30812cdf954799ccbab8ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059d4c220e53029a2e2cd89857c6938268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20598e4050e73436cff17f506c64624f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a69a8c9b849b5fbd41ebaaa7e4c6ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b5ca00862ff54642ba9faf1dcd6a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3ea7b53fb6985de692e0eb783ea16272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ac86c4596cf1cde531b9157197a9d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e83268f37c7c58596348689a3ff429274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7096b3024fb3b830dd4718934524b1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf31c6da774366979743a14b01f9e8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f43da321cfc2e87572e714c1c1aa5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d3680eef9ee77511e6354589639b0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44b6d65462c8976c71a8ac0fb7852b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfd19285258671d241404692bdc80d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58daa7002fa1871bce3489afbf22af0d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f712bcfa32b41164ad92ef6a0b5c567282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc56b8c6bd6cc423f58e12277db063283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63625e4542b99a33a94cd8bc8ed0dc0d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dde68680fc6a4f4c29c959f56d064285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b06e23d72566480a6601c441ececf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62091a0f389c44b21b1650b26ecdcdca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5f5e071ae1175fca0b253e3c2ea7b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cd33b69d7f8c60cbbff36eb7f5e74289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d83bf0e21bdb7e405075ac90ffc62d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b083d276c568ff29cd639f5cb392bd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92a5267cad173d11d02103b8ca13f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d564b8a83ee711c492182d39f496e1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf560ff5b30b0ab08b14f858270f052b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247d4ecd66f28ab9bf0724cf84da515295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5e13d8d8d0464dcaeb04932cfcdc2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa272d0819cb6bf37b6524bf833093ad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a5f6cacba6b285678a22356e51288298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab227369a16349506b8b2a0fb07ae3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac839715778ea2e516b4af2057562743300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb96844e53cc6cb048a43cdbb1a00b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389da9784557f04e5dc57f779e277a01302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dab56dadcf36297359f41a5e9008f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4c026a704722eeae2add6760e026e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf188fe082b96877a2060117177bc8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c602ce898dc60894f7114bfcb8a46306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e914e74e227cfc6ec486a1d6e7547307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63898a6ce8550c7a7481b59d4463f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b3463d8154de2733daf705d469b81309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93cd0816e59f2605425aba207724fc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7937d79b5efd5c3af9f8d61f086a77311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b438bf1fd28bebddcf5604431e539e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72f9a1b05499febd5406fe2d116b67313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab19b46adf48fa3a57b3832c93d97b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc68e2a968cf7db4e03e3973bbc946c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de19d97563134acd654fd7880579d77316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2f471ead513e925c438f0088fe16c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9eadd049bb48a73775e708b5e805ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258104fd094d70151f9aa3ce8b0fd782319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec22e254097c15b1dc9a7dbc280cfa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab2550cb6d9fe11ac19b31b666f983321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43968310669e9fe13a59c735cd6116dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93926c2fc8a6264aa3356bc5430b61b1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591a97e4ad2222a7e1dcf36da11144c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c22ddf79755447fbb522c4a648b04325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cb03c314d2a61b8ba34e051549107326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc450ed72ac7e41aee81910b7e1b6f0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48128225d6fe3ef50542f717a0a7fec7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a778307c99d4c92e175b5a9223d49e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308eaa62ebee3b236db5283b3096840330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ceeff2192ae43e8560422ddbfca64c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b889bfcb1edc021830c0804ad9277ed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196f35841f962dcbce8dd06c566cb6d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975261946c61a07ed489ab00ccbaf7b2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9023197ba3dcd025ed20ec0791a2e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5601797238de2dc9b12e1c24c7e4cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecebf407548692b44afb7d3000dafed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9a849727dc828b84eca5eaecc3f3b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557aae3084a5b8e2c31f762132e177ba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b8560109c74be47eef16b5d881140340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b007978e8cbb69549870f24e34812341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9808c2146daa3f05744d853f29e3c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789969e5cc65308e17ee2f8e7fdf7290343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d665e84e93e2547655f339197437b89344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f0c5593d77c7bd6d533703ab933f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f037783dca8e3b8ab0966e4b54ddf8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c180bc50dfa55d95b8596a278650c7f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f27bdcef26b6ff9f3b7925d458078d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de284cd983a9a57407787db1a2598360349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5fd55d18a0d0897649cebbb98c8f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079504a2473603f8f0dad7eed099e89351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99480a30c78340bf0b4986ce652ed8bf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75083c5245fdea55a4f918ef43804dc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c277f68c4aa3a323b5b416df8a2a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc860f0540fbab2b36fa48c5312d8424355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2531a5532a3e8a4ce4bad7e07bb039356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7350a8f87cc92b0d76f4607f24c43357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf23ba35cfe373edfe0ae78e1307fac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5247af968969c18d29e53a62cdf0059359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82642007affc0e8e74f51603981a9c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d2d7a37008debb4ed13d461810633361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e893a6730f371da0b0a4cdbc0567d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281efa22c4ee3de056a796b623ba0b4b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4004e915ce18d9abab4990cf63b67e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f362e054cde08ddbef47ef5c57635a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6c6513647fba3b2a1d6b9138d2e52366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc25aef145b316478536995097c5547367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6976358fd50dcc307d83d67e152ed8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f086f96c265050a40cecef28983340f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf396780006fad9d08ad8e4f0c8fda370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4902145808e24596ad28771375d22371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e134991c1c4c22827f38c3fbfde72372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a18bdfbda4321f141d3a13880d70e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88952e134aba128a8cd416f0864789374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099eb018f586a501c69caa192c38e101375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217297fe4b18966591f2fe7687a57507376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8e9e7a7aedbe3306435e0c59f767a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298c09aee9d9c7abc5a800f682cee38378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0a67a208be6a0de6bb091ea9c351b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727577c5e19c3ea29050c90530b6238380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1a99c50871d757cd26ef8f9b87b86381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d1fe41e24c6c901755cfe3f5a12b2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1196c1dc7d3ad91e0186155235bdb7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09746ea7d97e91c357821371ed17bab4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbdf9cb84d26bc71c3fbdb04c72467385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f89f905a0b11cf7c4203becf366ec3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936398d9913e8611c4e1966e411f1a9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6cddbb1a5ca06987391e7640d2c13388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647195f4e5ea2ef2f97af93e071c1e8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76d0310f8135f070c57c290ac99011390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641230c04e6dc744718a7feb80c6795d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8c0309dfba0646f32af1dd04bd7f4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96d6ec900080b428bf8aff5ba90fae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699536f61e552702ac432b35800170cf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112293e62e1add90fc58fb648eb7e446395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d14c3d6287abee04be7f3153e74a23396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66767d03b69a7036f5df396fc9588163397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe97df207b4dd034eb3302fdb3b3640398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9952f8cf90886f1976c071e5c323509399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67143e5a64512ebedf09f1cb05a7c1d9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29963dd36a9c61b67965e46e45ad6504401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecac6e2c9f36f6cb018e23e371e9b02402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ef98c22282aa4c7bc1d1c604f98f1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c6523aa55554a2a897e4736b7cbaf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328822bafd19e1c3d77deee7a6b9994405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14967a0d5ab2a5f7b67b83e73100a7d2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173f32001c5ae7f40702c9b0135c5ab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf8c1d893ddf33ae973321dc40d9e5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2601c91adee169a8fc596b161f6c7d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85742fbb0892e2e51dff9b9cee8773d9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c9674e0be7548ee91df21ae3d4faa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960b7aae6a0740a071ffc11fd934d33412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe7ead323aa07b483305cba2716187413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b83c059f4a1288013871736efbf568414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9bdfe1d140ea34f4fcd39305e2d1e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd12935a5820ac7fd2dd89bc9bbca8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63cc559cb588f3969a661f817d89f9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e798958da2d3492662319ada0df47b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b446258928eaf8b43504c28ed6321419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b768e69977538c7517495e0cdcce9a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005f13965749e5f26a42e41f79f4661421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66b5c6f65550755c8dfbe41ede2c5e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba82d3d5ffe944636a2358942981ff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5769ff9082bdaf35a0ad32a9583cd4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a33e1889a648a18a3fd22367376093425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf514daf4b6b25ea4a70719ed3f3c18426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3df09616ceeb153127606d0e4b86a2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faebb64121e28f53515b056573412a9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0160208cd4bb5dcdf8e40ecb6b3fcc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be4f60c6594c193db95ced65f1e61d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536b0ebd05657330ecda6af3b124fb8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b97bfcaa8bae21bd3c9375c3621e5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc0d7597afbdb5591e97ae57efb0b5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b89d88f6e30abeeefe335deabe134434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb7e4af43a6b0e7caeaa92ec52b488435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202240d17f641544d6f700acd66ea4c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5fe90a9f6bc15999f2eea115cb763437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb159d556561e1d2c0675533954429438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519f68c620b496493b71f6e35041d5d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d59be7bc74003bee50bcb3f75404f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e8fcb6362b3fad0d561544d2bba87441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b1ae938315fe1fb015b645bc8f2e9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb856e6d5e0745dd0a81c515345aabe9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e5b227da2b9444e5556fdd619d19e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e875ea47fdf1707ad86cc3d9d7e6c45445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44dcf44285038a6f94f78b347c928f9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63489f667c348332cebc1ce463e37e62447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfca09e934b3629fa14c8f27208547448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccaf95255db64c35e2d58663108b71449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1238559493bb7c3c46c30e5ffbdacc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f70b014cbe43ad2f11b7fb6caa8179451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ab06f7816c5eab32f70cc8e960bf6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f83996b12a5856cc775d4e69a09d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081108022956002c2085932f6a0dd85454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cc27f6c3dd78103280b7469745516455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fecfc8d293b8f79dd442eb10556fc2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673eca2b66db12340c6c73c86c3e8367457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152743248c5d12793a2dbf306a720389458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7aaebcffe980987fe6567e0179269459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374310623ce1d6b6bc0c1b6d0164f6c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55cb4f101c1020fa0d7ed88972e957461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03c678ed5b9a18190558e8a1df274d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513b1bcc34be20812afed81ddf35f93463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b62105ba46d143338e948c94b36b26464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e36f5c2c67f6db0de0915380b00b0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398e56cb9b871310efa375cbc500425466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872bfcc12c5e57b0cb1de5b6066ab66467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0030f3b318a3d684f11fd45957194468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12693ae68290a09d65d44b7198cf7d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236c407e0fb9a8da8f5612de78a4ddb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba172cb191db62484f00408d3886d5fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac83bb9ac0209d36bb7fca943d4ba46472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baab761cd28f3a11c08141eca7683a8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59033dacf525a057f31ef095c55b4e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dca3ae3cc6a8bc429817b7dcf7a08d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00f54d51b6c6ad6d889b085a8ed5ca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019da256a4de184b0eb2780cb4885444477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bd095cb54f0d7e37a97073fa2a224478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8169d770be93e33303f3449413aa6f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb994658927b9df27f0c9a8fd346c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc6fba68bd79f53a00de7b0f2d27c0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17d135cd6d90d20f713b2a7f1a1e74482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8dfec9fa267f9e88cf11b9d431bf8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b118c5b8594b6e0c6aa750eeae67396484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569368fcd939aa34e457be125c8606a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b075fcc6f0e5df5806c3c7142df1a0d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43573ef79336459437c008670bee7fd5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f74485e1b343b589ed98fb681dc5f4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf5ac0f3d98736cc2b9ed966ec6ee0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30c57078c5026ad4d17747debcb50a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b56ff485467c00cfe6b0c093e01c54491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1672e6c0f755bef3b45504dd25fa88492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01997bf6bf20d474f2a125d81290f20493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87719d4aa4366ad2a11b0aff6b8fea494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbab5e7ef889f52ea31618638d7e7f8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c99a13c7fcba3f4333211c382c276496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9c183de4151641b45c917ee5ba49e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc476b4b9c32293275eec2d4214472498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c328986f649b592ebd3ad423103f01499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c43e4ba1e7788393ff894389811a77500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a64af9979d1df154cfa9262480dac3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5040867c912d52ea00830e5c56ce6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f00eeac2ae58e9ce95b29fa9900c1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341052cc96158fafa79b89f40e2b7249504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a528103dc78767ce602a423ab615e49505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a4b623dff0addd93b8b8b3e73de85506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469dc6df62ba126c8a63fff907b5841b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678d5b5106ae3b6a2983214ce598944508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf26a1e45f8f861d3f6e08dc072137509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8466765464a8ddfea15854120c66e2f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def0346b8043e8e3df7d19e924773a3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d8210f61a1f9452e0f1eb212612f1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703c0c7215833ab19b5774159297ce8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6d784b93d2655826357152cdd4c9a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefcdd4958f85ae37eaae60665df738515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6379f301e1853df271d580f0d981dc0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcac3f57285ef50ffe514378e207acf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9c603d68647b635a92d1816777e37518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f54c3ce92641d27ea1cf2e9e6473a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2ba5579260f7606880781bc7909dc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3183cd983576718d8977f9d2a366ddd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca88f7e8b6d341623faed08d3055e12522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9234d3ace6866acae9c9eb31a5cfee523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a541aca20aad29eab80b777a1e354524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013cac51e163fdd0963325b37fbc7ca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f79544ab7fcf8ed74c5e8914cad1f9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee551da70aa53b49e36ffd6690393adf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11099fb40fdd6e4c2b5f7902838ee178528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd4bb65db07ac2fee86a537e17002a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872b2253baf57eb80eb9148c81aebf7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd8dc24cee5381418f77aaad359894531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280048dfbc5b668a1629fee7a07b49e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573ce3583b63a73c4da3b6680788788533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34215a8134f26b049c8ca6c6f8fd4014534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91d3364e1c349b205437e0cb4cd26c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f5f1c6a83cb1cd54de5d3c785737a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd0657dbb091342c836659a5371542537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67e1575f66afbb512a811f8f7a57f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc212d0543826d553d89b33e955ed4ca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f36ee201b7dad58c314c1339ecc3b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8999040fcf8574b0df1953e15c0f98b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59161c79acfa1ac457deb4aacfafb50542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a12cd5add933ec4c99f270e7c060f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384cf48f48f40c9a0a9dbaf4724ef7d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef0075e9f2c9012b7f421f78d0b020545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476ccd10985a3faa2c68a1942a37355546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccf927232a3566a7c21ba9bce3dab6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e256e16eddd3a26e0078ccb56d56974548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4659f178b6d49c9e78fbd3462d058549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b01eda07cd5021ec479f5c627aefb8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca54b2005c6c2e9da859702f598dd0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461cfac4f7004f81129ed50b9fb2bb5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10be7b372e1e6b0c38a77d6d26de6ea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483dd6fad091221006221f6b68f31098554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b43049ba61e340b4637b8aef17e38555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055c606b454739f044a5600745f9f96556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d798bdbd375fba71e5920f8875a52557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978311d83d66d34330fd8cec7473303558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875e9a4f42924544ba023bcef828e3e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e8a7d809dad3c48598ed105f20893560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d65e9e864b9e8dc0cdc95c53a0a387561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedae43093427da69af3df5a9a74b76562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61a31be00a74a9bfcd985e0e15bea7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20e958d73c5cba071a5e6557273374564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329ffd68ffeaf12a2a2440daba4f9b1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc937936fde092adf266d73a0e71868d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7dc7b593f8d12e02d409fa6b2b8c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1566049b12815d284af1a12f0fb7ba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d994e7ecc361736774cd53fa56bbb8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ec452594a04de1d738dc146d6f08d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59c6173d3011f67904df92af6a03b9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5331c7a4ee6071ecbc6e1493686f3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48186e005f5b8649d0c5a279035a8a2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab971ae90cb5a2892b2d8ceaf6a211574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64047934c2a4ea65c74b7602d4d41dbc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b929461fa979eb0bca6770281f97a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde358c45aa6b9c0a5c85b083a30fc2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879cd43e1735380a71b030a14e76184578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f91c737d1e0273bfd8bc2f04ec3ed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34cdc9c48d1c5e6569e3e0d499119e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224012c6c395e421c97ab1247288f6be581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2901718936b5c75521d553f0b9e0b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cc450a43b6455cc55f75de4d4ad88583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd42c25511b5efd8e49387aa909a9c9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bf1401de561a1aefc4f84c5f452fb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df54c373bddf666958e817ae1e1607586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b2a4e8bf5b0cc7286973d5c434b5c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43230cbf5ffc9d3b0a86f2097c36a460588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54013da547d09c22a5ecfd737b134b5d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950db1a6a3b09f32822e1896382fd4c8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7380c53a69b82af36b3de37fbe7da6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfda80a1c80537c8d57e6007fd9ce05592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f07fce2add2e6d956ee6d29899406c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd79df787970e7b9b38ed7bd8f4407594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1fd064bdd841455bee56bf91aba65595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4041346f9d6544e0635e832ec1fe1c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f999df1264fdafb854b4a3a4c8b26c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a4ab0fa52cadc07fde51ba7518155598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b595fbf405be8175225290b28dbcb4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb4e82f4efc6e2b33cf299f796f231600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa27f4f1f8e00e83afdf2ba487c068e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2cc333d6893e340ee241a4ad0ba07602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23396dbd7f3d5fc52c31b323fd3fb2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965bab0046217302ca3e49e0b4cb762604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15a1cbbd40e0437443b6837430a033605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc7295633c35df4fe7b69bfab525b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71b799bab251b3ef7f1d418a6b6918607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bc5fe0d4630521aa237a28e25259c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb84d05ff158fa323ebc3f1a18b490609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7028c459b52c45a4e7d3bc4f019097610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ff231adb2c33eeb4cfb783c032d96611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d72ad133bf4cbba0c7585943c5640612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54529cb0a1fa7580bd155a1438bc56ed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcf8d687b84b6b3e5907e946e1625d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee79381c5a6b113118e140c02235021615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e35ce13400bb720b5ed5ac1f6732d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0405f707551f11645febcafe74e62617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f077f545d3bb008c47fcd437f57d2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f99b702374eb1edc76e41566e35e3b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888c8d06d7c8897348118041dd2da6e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ae1e5f822f41c11bffa43b2c0bddb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407df03d814f1cf934d67552e00b438c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35846df7d46649dbba2ec1a82e62ff5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971e308f09621eedbf1922316d511c0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f60436cebaf4b6ab6bc66696c30e88625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58d07d4526bb4cc607e191d1f3d8e9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80992e4fbed82b7b825dbbeae06e5372627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddfb41abfb973cd50e4556a01caf73628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec13e33729fc036aad160dd3e8a52c8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e0c50d8e18c21d88f83ac0debc2e5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff24e6ef80cd0e4e63092a2f28cc05c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceaba4ec4dfaf3f6d1bff46e03cc973632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0959d01fade89d39dc27e7c53e5ce5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db699c29486d8c6299c059ee0c250d6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e650b2ef01fc111e091b83eb14b2e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e4d228fe43a21c73acaec0629b4da636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3746dca8f7cb73c484a7d18c4350a62637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cabeecca7ff8835d9aeeea4ca60f18638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401ae33658967a27d7bcd49772eef47639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225aa48e80bed3c901884c87ffd01eb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d33099999491f3a4bf7f17d2ae0a79641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac5fd6a587d501b2fe04c21acd5bbb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c77724a59c3d31b5573143ce0ab47a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09621bae522253ede4a37902353f351644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c7b5b38e22403f7fc02f544303f59645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4feaea37d886cbfadb1dcfa3e924b3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15095d544de105118172213ec5241a0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1a971e0badf0cf3a21e620de9ac8f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc39331cb3878837b53cd164e7d122649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13873c217f922c9dad4f4907150f33d3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58903b19dfcff76bf26bbd0984badc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f988bf7ec23e452467234b78144ee2b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914981fde800170322d562f037e6ce67653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddaaa88b38ef8f16d5ac2d07e9bf22654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679ca4329d4c001cf8972bd97b2ab84655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f064dec7c0a49158378e8cc8aad14656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269bc1e70cb29354983cb2dd083cb2d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788f4e4738af392ce6830e4adea431f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8a568177119996adaa276afbe123c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938cd9282554fbe7f8302b550c89577660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecad5174717341580c7f920f51b3ee661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3222c83900bf1ed9ce7edbcdff9ed2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79893b0428e05e1a1a7a5700f5bf52b1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775ee860dcbdd4838200e5bb046d523664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51595a08c132b0627068bf531a4da3af665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e1c3a5185f3736ccc1702388434ba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a074794228790fa061eb8167dd90a7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fe046b63d83163324fb8fa7ccadaf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4f4604c2d7aecbf7d86c35cb52eaf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125385837ecc3c8b944153f2f801a2bd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c0cbcbc8535e0d0b64ddd4d7a444e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3f6154cd0f9dc47ae69c8b3e7c790672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2aebba7c503c9ec302f679d87f423c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248e04cb3c62d1b091763bcf1bca78e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63db998e93010fe16f9168e437c6e9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdc2ea919928db451c1aff6ddabf85676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f639255747eb167d95c9cda94804add677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b3351fffc8c6bcc06e6d655f20528678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65e8e6fc072870e164a232cca1535f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c40536aeeb121db5041c9ad506c008680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25995c787d1b38ff873790b8fe1e61681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78696a198bab7ce4a1a222926662d24f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41626754a61a957733aa6608dfd56588683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55cea4401f799cf8d6dd3d70ebb7a7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b700a11f5111343df04e1e8c8041a4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee714c6f8c1533ebfa8ae599bc4c43686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93561a057645b3d834f9fb0600e8b4d0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187dac74efd8a1579f3aeb5af6f7704688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea905445d8a0adeb039faf53ea37a88a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfd974900e9940d582829b7874cb54690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697532fac488fe79059331401a888661691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcc187ce68c9e00b7305e6fe4d6d51692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527ac10fc8ca07ce9ffb2f1114d4a15693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773d1995d587ba1af8089e28964f828694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e89080afb900a080350ab33d6a7a34695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a21aab9105a5ccd3d7e7c4c3a485b5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c9749d43e68aa7bf34dd7e7ee245b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff48d4113feceb5f0463f6e1cef183b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd31278fc3fecf22b75c9edf22b6ad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcdd8327489b8aa784825eec531e12700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ec584747596ae9a1dad193db61461701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841e5afc951289ec4de70a33dd075bf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd384c8edd6c068df9ae7ce855628f5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45487ff4b7cf3255d7d1a4fa31362f0d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3b0cb62df4fb3ad1d48e712b8a486705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8716c1200d25cef7115726f054c67a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d5bfad0be233f37c8e791ac1ab2f2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e28cf9763794976ee1565da05d0ad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b2ac96a8418ff9b87a0271dcdd1f5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3ef6a1aa56ee4084eee88f070aa77710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffed5f0b2c28d2907e0718a1bb2f03711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b558202f97d099ba5612ececa6c8e34712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f37908eb427d8e215748875aa7d97713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e5988c1efcfbf49d4eddbe4dd187a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828994bdb48e6ceeaa38a3ea0006120715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38ef46f42c33057505de45af1c828f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97db9c4556ca4154d96c7a0fb24ff39717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc015476e14b62c50b65ee5a693ee8b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4d53b080e951e2b3a42dc7f55690c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be41e6b9076e75879397f66e2ba484720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabc2e8ff9143178f43bc674fdf1248721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba4b32bdf10bbec02d29d5180f3eeb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef70f5ce7592620f08e816ca6ba662723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7d49ad46f3cad69dc56d72dd27e94724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82420edb52326e887462ea9fbf2473ff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7a7b01f55d95c6ec702ed108cf970726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484a5c168b5dcb05bd073f6c39e5410727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572579607c67465498e044d95d15d043728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312949e5172ccc1fa7b67d98d6e1c5cc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfa948ad7eef95b6163908d8956c5b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1a107e13650ba4c99cecf02e834d2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a30e2674ef2e27cc821953d3e987b3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003ce37204aef8b5d2f346ed3fd5efc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321caa532658763cdad368bd12812597734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006bde600fd887823aedcef3fc604c3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e312cb99cde5741de4efad12221167736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ebc65364694b9c061560024cd2e1a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b4a6ef0caf7b0a6580a7e53da7b55738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c441505611a261e3d63cc4e00bc6a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dad0383bb501f12600a7b287082276740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38393b948caf373ee4f0bee6231ecc5d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803dcdeb384b850613ce3f11f40ee995742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3073abd1b334143df4fc8c1098cef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df278fd3c0d0e560fd9335263f398fe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44801dc643c81fe46241526b22c02ccf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379944bda51102cc63faa088b5b4d97746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b900d2dff6fc8325a1af14667a734c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b68d59cff83f7eb7dc27fec76c7e58748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798740e273eb41f6fc142fe775e73fa3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2481150ace191fc9bf0e89c0b2515750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58ade2475f73b69885ae10b4eaf952751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8ab8fe03ddba8740563e28e212676752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97737c1f38eb83313bf4d7b859bcd0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b26314d7413ff276d30b161aec13e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1cd331edb2a86a61d8c62e7996253755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd2ab80afef1e92eac4f93f4c6bcdf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c778512fc3cdef1501ae69aa24e5d7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc1ba1042616040c3880455edbb62c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bbbf85ace62cb3b20cc0f89bc4ebf759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4c9c34d4415b37065548b3cd095451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf247b013412042e23fc01bd3478092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac4fcb547c0e9d75c85f43a0f192393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cb3b52f7576a5bb8eb7665d2cd1504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90576ce888d830728dca9d7963a50a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63bb5ca30216395a7c762822e9d2bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb35b68f296e6ecd7aabb8e931fdd07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374aee15fbb66653bce57d42ca2da678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f1c76a501497db5d56341620df03a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd51319fb9b396f3712d85a395dce3910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f687254c826eb92f4f60f83ef898d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b21c867ccf12c570de0509038125e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f827e0a78a86248959474ac618323b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9694353f515134b1d48c153e1a6efc614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed52461f351136786882b7217e7ab1215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442af243579f50fbd9afa2029308de416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8ea426ac11d04fb4f12b7747fab2917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04379e48d146def11c9d4aa546627d3a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927fe0dd2becd972bbe21567b302f7d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e434fa03f22eb97d7d5923a02182fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13263198ef9fb2ca5b38d66c92eeb3721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7c9f06790332b3dd94063e60732f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639c0ba6ab593e6d2cb2ada103b568a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96d7ac5ee8a39ed15d096b5248e9d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e01033c226048c4eb80bcb75fb38a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f185f14cc28ab4418e1a2f4905ac3726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b76086bf1fd129f40445e009a05db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef5303be6534f3ced2ee57d88ed4b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ed0efb96b273031522075d3d1de3029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ea6e03e1712ca7374c6541e929bee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fd937fcd41d9d207f08af20afff8e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92c889d7bcd024a4455e7561d7e6aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edbeffa38c4ccef5780bae1ef67cad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7f1de44ff8d9b752c321d42c4fbb034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbad1790322107d89bb8a298b964ea035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb3721ea9c1edfdce47223cef5dde536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7720c380c6a1ae5cab35db4b1b5db6537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de117f40fcb5b8da9460e040ff26c4ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f176b963a989d641a20111ecbc907be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8c53a1e98856045f6b0df9537142f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e1d6bb1937caecd796a333136121b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046b6b61ca7f810f41de9a63f507b0442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1e5806863a5d05bd15c8c4b96d7d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091a9cceec927f29e4c2b2e0bc2a1a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f3d26d244bd343149ec62e22138c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce4dd9c366458f5eee331df565a53946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce11f47535edaf6a71bc845a4f837f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e61b479b5da3c37eae3fe06f0a443848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fd7a4e019b75ca0f3583abee577d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ea831a5d4a8875c0cc075f482c39450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d39ca41d8b31903d2ffe3095fac3651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18597d95acb07aca13912f7b777085e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f7ed04441c03ac6a3b04fdc8561c453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35240619d4468218da68ace117aceb254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d2e86ddc47e159399cda4e0e3163755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbe9fe283b748f9b5f54a5614376df56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4253e14a7def0ba0e7eee77997bc857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f15ea09c3ad497fd0b27b9206477fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d19da76e10bdd21cecc2625178885259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fdeb37516c7eadec1ab341c6d494460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fec8b7cfd58549f6a9b9fe36a03b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb3327274f45fb390736c8d4c16df362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2070994ce4a36ba4363cd33e283036163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce35a64d0fae3a9ea6e9720eeee9c264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa4904916ec5199e61273550c4666e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486d3b6f1a69de2a99b800672cbb14a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd941472d8a1dff97924ce4f373ba467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cf3a342c4d6d389961e7542a4b51e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd97a152525628dd3428879f6c1ad369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c65dc3a4265770c76657cbdd500a2e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305362d5b1eb6ca953b6d7f9659b07f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0ea84365613d15a2de31e0dafe6a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477f2809b2b6d7b3e34d940c5017ebe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52dc420238ce49248a110d8511ea0074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0635a3c7f21b690002a901c1a2fda2f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6f5fc63c86c9eb226c866aed4520176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0b29efad49c12406491d1a8ed2e9b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f884ecd4209e0e96b2251ae4e207ea278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e132921fccb177437e5cb250f8ed4ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0f6549c71ff4390edb12f6beb31d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f1eb12e654b5ac72bf8ed1d5cbb1d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f32db1d0106985611f5ae95a18c68982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259cf30e29bc8c51f89e1675bcfb10f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f859a97b0bebcda22f5c8a8feac9984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841698b3dc135808c08aea0ae402d5a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706874eb34d2f47debb34e7393d9881e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d500135ecf180d36810f0261d78e787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f150e04e7178337c159b46076c01988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7594dfc54d598e52127a4689eb46489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3ee3a48270802f61d04ea9219398490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc730f5a7d915ab7f6844cbb4a95ab591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e0366d2b80ac0b8a5b68ab0a7ef8092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9936d280d9b1bdfca1be04606ba1f4593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f168ea8191de97f3ac10d3ae24d84394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a615db431f9b6be639b44b4668af6195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037dbdeb8f8e1ef28fd5712d0bfe6f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb791dcdf1d05c8423b0f82dea1cf8e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318587fe007fa0af67ae5c5a9b32b79a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa055c1133cfde415d7c5010e65865a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e91c53e02649d6df2239f274c38e34100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9dc638979cfbacf4b22d00b7f70c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea34a432738c05d445b7451c09c210102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab8cc8317b861afacd08ecf05c8cf7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b253ff37e2b3cf3014bdd43acb719ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9df4104795311ccbbf87f53e59073105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c28a8ce14451bf1536dd347dd8c67106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9fdb5509d1f04ea586e78e23246d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608f09c5a402aff19c30fa3fca3abcc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec3784ff6f38ce83fd5ea04d3d4b48109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973b956a8e9602420008c3c8d2ba69d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785c527c77c0734d086838562040588111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9dc9541922e6b20853d0e6e729e13112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc449508542ba6086affc22e254ceff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370715ee0952fe9f1d6decc25f2db35114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d26f41209eac028ccd3dbce23c089115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba583eac8b4ce7f2f5a1b67f9aa3eab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc36a150a2704f31425a3dd9490f409117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6c3f019f2768f766278828b66a8c7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918982bf40a5042a03d7dddcc23f55d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d2ebd616491b7f7a1b5226083dff3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc942e3dd0aa4dcee96df389fdc5d5c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc256060150d24ea7f2399a857f3a16122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bfa14c9a52b0f022fd932499c2ac1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23985654a6dd5a3c905d7d5c1bed1544124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea645e14d4751c33a2e680b4d7e86296125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87a3e91440fbcefcc6022ec1a581ad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5365d404553f6f092b33e90480629bd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8678ef14b478e36cf61e189166235128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d042a138a88b61c15f57c303d2e2e06129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d573762d71745e7331a54c76a2e9ecd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568c1a12bd0da751316273213847cd6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8206cc330e80ad50d76fb16f4a7cfc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68855bb16c20f31b9b7c6aba58c795133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fc847c2a01e1888865c4b0cc15e77134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29fe31ac0187e16cfcc9b1acfa34d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1779469c0b2dfc9e4b5973e8ea38a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc602d7cf35ec2596c7ed3ebfdade92137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100a485e38def897fdf4bf549ff8a04138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4b62945483cd444da986a2b4a07de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfb634392f15c9a68da92c702dff98140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e063057779d332c347dd68101bf67c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539c37616480adc52427aae0e121ead142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2ffb0d04fa07a17fbe6ac38aa6256143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4533ce5ccd70812f1ee14af91ad3a98144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec2d2109450a2fd874f8588f53f464145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d7df022587fd322da2d8c2e1adfe6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa64b7f1c75cc56753240df9bf5a60147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5841b3452fc985aa574779c1dda71148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687c20446401773276cb86f9c14dfd7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465d24bfb7670ab0869b051183158b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4a5269090800a4122d95bdb5c331f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15dd3d899bbfd7c360a1e116cd2cf03152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26201536a0730909841a07fbb9fff570153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd229038ab690b6b33c397925b051444154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fca79b17da069398dc86e0a25037b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda6dd4f22cebf35e18428a1edaaa15156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88562fa25a9fb8d24a4a47bbc02e40e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8a5ddffb240f467981267292b8221158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e3fdbda671de2f9ed224647ad2a28159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754f94061622dd0ffe0ddc4b1c97d75160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498a87d2e9027569a4b4b3b67d38174161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bd9eaf7c9b3d62000d7f8b851860a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314de1973add618ee27baa67ff97a53163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128736e855351c97926e9cae3a0754a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3138a94dbf3fb0da81ce555f21c020165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71b7a91f6cb6b9732c79f1073608d3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530445cd00e00eabc66508f78b2aee5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa9895ad4117c05ccf183df4d45351168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81439d1c9c0b7df82e4a0287e6fa1b3e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb638d2c68168babf5e150cd78284d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329638bffcf2f74d1ef9f56d7dffa821171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2cd7a38e619c6e3648cd3dc828d5c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3767719f5d6bf1793db8ef1abc9bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92d857ec028f099d529cb45943ead8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f0d891d9ed751cd81b25df47162e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4734c39cdcbcc5e031f136d3bf10f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179a158e736214416e11cef3fa74dc4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac98c558c0a93d76f76fe5951068a03178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8539358e6cef1dbd8108d969ad8761179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa87a1daa0e67ee2daa6f1dfc3aef4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fe28109f29180ae9da484d8606b49181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4975a3755cf400a0fbf83419e607cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cc15ac2c0b76c3fb7dd9b2a4bf0ee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75080c7c02aeda8fdd5e9a69c3819f8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f3816a26645cf36d959f59cc2acb8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d799c3cbca3af367108d6df85f4f5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2e50e01ed8146a225562e20b2910e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c72ef073f2d163198695b5fa9a6a98188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3d666242478bf5500d5fba2368d75189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa3171daa7b9fe0ae816358a5c4c78190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2950c1a4ba955618cc08870d86047aa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93ff9000ea41cc5bab15a4270e765b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0e8247a86bf2f3622f4c46b7b701f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c24029bc65a27acc521f7f1ca40fc8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bbbf3719696cad025d112cb3ac2a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77eb1d344acd2f4af00d8bd2d767d1f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da0f333b156983117c6b60d612f65b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f3899d483959d131b485224934c86198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f07e949de24c66911a9346a473634d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c195df99f51c827295b84e5da722c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbef611b36aa340bfd1fd8216fad39201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289330ecb30ce17966a43a625b05d6b9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d7b838d70012495c5db1e783a57a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97365c101fb41a765fe59a20c05c293204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eea9d5c6b039f5c882144956182108205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedbfa2e82470678f7838132bef3199206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b0a2dddbdeae46d531f35646bb4cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a7aa74e0e98f92498a978352c4123208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd18022e5fd4865e19a0675da7f15a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872ceeb8b9bb0d64ec74a74e67e44f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bd955f5bde9a339e079ad5ccbfa2f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d919490f0af68488c7654c0ae968937212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880449d52a8d4f4888de36c2a4b56313213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e4b69ddb590c548969d617af86059214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d7c68206f3b0cc5d8c3b8e098da61215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1c6051bf0ae4b14583cd30d75d82d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a693bfa7d103efe579c49d78c02924217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e34e976f27ad0b1fc868056444ba2b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2acc41d3ad068d8853a6f8922a2f78219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2dcbf7c5894f6114322dd58516caf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4fda02f0256779fdfc3fd1a62e458221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7b4a994ff1edc72df28610ed568fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa65d6f8b02dfd1e91ccee5f6e89af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8eefe520ac35a0b74b709bfdc32a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9118fa73e37a5a1c656679d89f821225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8517dada4f78a73fe96f6b63180474226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d83cf5a4bb68cbfa6d8c0ee938d2fb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ba1bf54b30edfd5449098d45b6fa8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080d1c2d8137d80cb79531f72616554229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8151f7711ef84759549fe0ce32abe4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7b86eeee89ffa10a99322d2bfd884231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d87810307435f50b892c3540cb12c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9723126d5fc7f9b23061be27ba7b54233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d02b3dd740054c65454dd7cdd56071234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62b896a68fcef09e14c89acc5c80b3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956787d303e84674253f24c674067980236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530495cd3985af729ddf9ddbd6bda66237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4440bdc51efbbe5aa455bb873b9cf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ccda3bbce82d03286d610b3491ba5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20e81d3a0513e502ca0ef9e405729b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24153f4d7cf88725d0739aab457a9dfd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e4ce59e6f7b1c5df540531e00a116242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f226b0b828d1e46ca198d0dca33dba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb67bbb964995eee4eb9d876358c914244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76136bfb2651676ce09f085869e1d76f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7683e1a4d1db5dd12c5b3ba58c4b40246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644391ba98363531df97c6702d2a349247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a733b67a0eda61c880cddac2e539408248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee50335c472862780d1a8dc4d88d2c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd12a03a6a7044ac1be41d1c1e5406250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334645d36fbef0a0170241dac85d4ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6dcde1ed702791a6dcecf42d6d036252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3b487551f59fa9cefbc57ae21d74b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb170e6a27c037db70dae4909990f76f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e3d714db60ecc821d4cfd5eb1ed51255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaba5a82e2fa2a9226d46c92882024c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802291720231fa3fed2dcd56737083b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2a08794c7a32763fc7ca5e2547bef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5bce85a6a70412dc1acf3aaa4041e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a0b4a1b514c2fbb07d54bb56f4f10260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e05823a786536171b993893222d476261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bae7ce1a1c798f7bb151061969d101262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450b61fe923adaedba60afb2b2f5f3e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde817ee4f11ccc88b4c42b06a93c31c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b28099c04668d2eb8e2e6c730ac003265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1a26b97517ac314707af555da99ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b72a7dde5209ac1292540e4958e98267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba243625a9fa39fd5f198cae2c8c318c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b43186fe84bfc294e76045428df4f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc8ad69aebd0bdec0efca9969cb4c2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8bb711a3cfdc6ec90ced85be32c1f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496df285b5821fa0d374aa83b255c59b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae08b00dc32d6aa0e7e962d6a1672f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83854977767895d717a5432b8d5e84274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95e30384df1bf1c5e4fd216faa4895275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3d8db685d473fdf91b616b0449f99276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae975f73760c54cd45a229e1c67fba4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398f6c616b0496e1cd2f9b6b840744e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aed71384b8205cf2291763b10ece69279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73030f099189ff95d8fc4b90467dae68280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87195f680ea15921de94d5469d326d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e640aed8d7369e0b97fb17096b4337282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb498ad15ec971eb081ec97a32eb00f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9f34ec731deab87e79625a2e465ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828b7d8cf0a5219e28207ddcb88bcaa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab6a0e9d7a29b6bf86e58f4d0fa1c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f89a8d87ccabb4d60e37217935feb3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a69b212f16e1997688a52bf6b3c597288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db64ffc5640ae5c903630e7cc7669b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced5d33261afd23e38e5f96085c8e54290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421ad78a3c46a4a7d8da9b48c3e8c94291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a424ae4d0dd38ae8851decc177dec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e647c4ab38b160b51718bd2eb4afc80293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e4679174f310a4ba1c5c6d24921fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbdc018a9d8a30c7f8b60e760dfc12295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91782a4b9e0263f92fdd5c581cb36cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f047c8ce0a8ab4a1152caf049eb9dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18820e9afa824767c4912bd74f7bf56298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3a1151f45e1d17d10efdc165cbabd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03f84c67b3ffc9dc832b3771497edb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378fd292206c7b588a6c5562a550fc7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b947ab92f7c99a4724404f8149a7107302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae12cf9ccc4ed3049a98e5c8faf7e24303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d430e4f4b49346406d8341d68e36321304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e47f861f898f006952cfb12d0cef5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d37f0c6df53c93a08e20ad71396f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea259dd3aa1d24641782d4511152a8ff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d72105054ce0d85e4b25a97ba8fff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b90e931c78a76c364e5a82ea0bcac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f2ccb2e231428940a58433ca5c5f0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587e629f0561b215f1104749ad3f4bf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082add6df8ee189558d25506f926437312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7fb8916969e1e18b692450ac39d82313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc77ce74e881c5ae3871766a90b033314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e0660a83f27e56fc52e049c64f5ca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd331d5eb61ceadc450232661c7e4d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c083ac5ac13ee7d80ce5b382ebd6b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af0a65a156cecce931a2d8328f9ff5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5768ef513caa7b8f250494374db56319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5dfcb10b526d5ecb21e41d83947c38320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0618238bb9ebfaea392d4842bf96a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511678fa4180a32c0346b17bf7391943322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec61cedbc86e758a70efbf371bc7f90323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003de3b9615b3e026a4942fdcfaa524c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e95624e437f95cc0533eabaa570efb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4fad79ef2151b335e074da82ec03c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf740e6ec759805c0e4253837c8d56e1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391bb915e48ddb785016aea64ef6cbd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c21ab4b96f172267c76bb44c468d6c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee92e6ac954240dc3d228c08f474ff4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440c20805d0b27343fabb2255edb02c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503506d2c7943008f8fdb15e3f431ae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a2b96d265cd961e1076b426af9219333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9927e2c7c5912aba36f1222c6e3da4b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962ed68a6a305d2d72c371fd04b7cd4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78642c21480b55359fb6eacead63085e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98765f4fa5533d861830060474b500a0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf5347dd6dd3ccb7e816fb0a6ea257338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa348ff9e9b47d937aa7f9bad52e3b13339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc29bf2290a50f0a65d42843bc98a2f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759249e4493942824aef2a6c4a9cc3ac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3125ef58bff0fc1c74ce6bd57bd5fa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118de2330aa428d6e7d8faab37533f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3362f5a738209eec854ff738eec7c3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc303814447fceff6d0a964100997fbc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a069cbd2ef4db564482fa6bc9140d8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c0b680be779872ba70c1d7f8040d2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ae147a533352e4c3ff370171b6ca7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c470644119a355a81470c6b93d20fc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544f8e0218dff3c14077f60809b7623350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75cd76f8e34b13a316d9a7119d3dc8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f42d36795380a4a5e761e416e1fe20352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690f4d6cd9ac5b6634ba35a4e4fcbc5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165c8b599eaf8b2eb7678f4c9c60df4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2519c08b85679c7166a65a0b0f4afd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e40a5e32ad41cef752c3d778485e99356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae861c00310bc0f28d931dc63a95e5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42b36273dcc307079bd5e07e498df6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa60b54d188f53849642ff57bc5a35359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09e492bfa692cde5bf072145306e22360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f56dc637712c56983347348d93067f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445ef88d28acfad6990416c50f820e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed4e35ea325c25d157b2e7be63b217363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f9e0562616fe198af00fb3a71a6de364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25820ff88e974f17070f2493dc48f09c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c091424bd9fd437b149a4ed92d6db6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ee47c374786e9eec04d70c4fed9d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8d3adf617124ca20bed2437a8decc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af81760ec767f3209c8da204f1c838369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c97b39b4f44bbda64e196fcb014df370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a10562ab486668fae1185389f2140a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf48d06b4956c96ecb69de2b8f83459372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb4e20988cd775bb54d9b6d5f20932373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc88afef81a18505ab3d4ffbfa8cfa6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0693df3db89253fac03eb2520d1eb3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd39398bb13c654e686ab01b3958cb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4234a35a473ee334acdcc8ce25dcfe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e47a8299a4435c9a37b6206879a770378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2c6250ca374a3965825e7edb34de0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a46c35cacc5189712141c207ff800380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a35db5b0c44f8f7548202ea0d047de381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c994c7ac55b8b018054e61b1bc046382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bbe5c49bc79cc7569cea9897e978d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dccf34dd9858eb72611e9f2b147011384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34cac45864b4a4ed6edb0575f1b200385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddab502c526fcb6eb66bd58e54e8be8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c037ce94a91ad824bb4894010adeef6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309761b2a532149a964e7775798aaca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3c1c9effbb469eadc8b69178b2ee8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5e75121b54563e30b4c8e587b486f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf46ef6d1045c0450ce51ed06831a20391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b485e7b198477be5701069f8ba13bbd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c645a8a206d0cf865a733e69b1476f9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025c56ef022a72f365cd9a10c4ab1f7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923561b5975ec5f61e79cd10e8e60fc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec7903750c78dd4d23e3145c1be5eb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010150647126bf27e13a772542f353e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc43da048b2ee44ca4cba2489c0610398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608a26ef12a647c82c6f3b4ad59fbab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ff82ccafc2b68226dfb6eca252782400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c08904aa28a82788d177bbb107607401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d9a626f79eb9fa43d53ac9bab12e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e39ff8f1a4dd823726a8eccb2b615403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab9f7ea48f911f76b14e16691170a6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89f4be173f40082e274c65d5343610405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ea895bbd3013b6b863f0eb2b44705406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e0c0d951ea007385c335aab5c1f4f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f62408d58ff3d80f27a618870fd07c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327afe0831792ae35583e2c90f26e28409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd91c16f0b177ba15a193cd34c22a1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c434125d751de16b0bf72b125f6deb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b4cb8fd0e2858dc07b534377a7121412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750030f5ec27f04f12f1cdc73fd67988413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1a4ce5edec85beea6c30784e30639414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e762f2920513ecc4f73872322b80af5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765195302f1f8fb074c6940bdb4205f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bafabd3e4fe0a076c19c4b9e8d96e8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b647110bee7de546c627a63eedefb2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cc92ae1efc87c89ff8f39d4d3ba17419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2020aa50f4a0f691d146b7aa2a7655420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7bb5119f970e8b65da10424362de9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603c086bea5d9afb6dea4d577013cae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02029eb32f23add66872bce1a1d6ffe7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f37ea6c4015b076954d3af034a81e3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc29e96a1366eb301e5807add10dba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79838d5bd2c631f7a760ee5db61a6e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb00ac4d362215ac51243d682f65a4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa415fdc13de7c1e0b05d0d398e600428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536eac58e2e7e5d55ed31ac00119cbe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d84407890ddfffd3249deb289978c9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e69a53bfcd8241c25b40139a8dd6ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c0a31e6962587a3835933b4be36ae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18f6680328c8126fc08922fec3c662433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8a82b0c4c2e9f9366db2b36b600c2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cf2ebe12059fd7093eb8605aa18fa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728083724f376a9b5e220f973d510ba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19414e874d0e097a7df1ad92c4e69a0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227f9671b9051776d46273faff9439f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b4204ac422e339860b6719bcea7c2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9653f83acff3ee9b25ce667abc1c34440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd00b6c3d426037da6403c4c8027fed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503d14e47fb6f192eff1d86ad3e7b81442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e50113ae1b0493485866c316702ccb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50257b9bdb9c6fdc17f636debb6c354444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e15296b32731df787bcfee34b0b07445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978b9c51d13c241c6425e6e14252747446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb856dcc3d272a6d97963803d229d8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159f8a29a028a0e8512dcc4516b6485448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5a1d92ac78025c0c587b970b47aa1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f88f1a5b2e31642de06aabc3b6b44450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5a69c5ed84b5fa17d05b03576d3a8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457484b67e4081fba165916f5d31a71452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba3c3eccbe9a90a274a04b14d98b5c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd1f773b58367b8d087cc63f696057454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19af17def623226fc9922eed8fb010d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d8c52984c8364d05df1a0cf01e3cc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d75465a0d71e9f7ff26781e643044457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e99f01225e9009561398a65a6dd1b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983613c1d8c99ae08f65565c537873c5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9336371f54d57bde91fdec2fd55ede7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae9a8a7b035d2d26c8e591c325141f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e30f7ca8d6dad82d41da48af57699462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bca5f7704a39588c389cc6c05a287463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b85adfd6dad273302b5c0eb517a9db464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ae0cd94a4c190b1d1cbc6a1a7071b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fd0b598c89755ce197ac8c25bd083466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423a5fcf9e4581b3a402d5156acd264467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64130392b87277a0ebb9a85addd3768a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6343afb8230e30bb8e47dc8d5a451469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320325e769d779b72adff1c8d74777c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185adc67661b421ac5f65d43063f475471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610aebcb00c126198b616174f4ef6a6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6403a4dbb2f44b22a64233f27bb82d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fe64402e21c707bef9b378b3683b5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60597ecde386a4f1f93b36f758cb31475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5bc4b2d34b0a1a8a10f0528cb30a1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e47b464ad1af217a2ae5f36db1542477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbec2cdfbbdfc065e13e0e0aef198e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb28b1e83a4aeeb9b3af3a958be2ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13804fef93a5295422b13561cc936d54480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8764fdbb117c7e9f441d3effb25c6f9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043c30eb84e4af55296b6ac591e1598482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1320f5c9e06d196da8a5099dbfe56483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579663f18a2dff0dd1ba0883b5318367484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089e16aafaf0e531f5d035304bc656f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da00816065de1a4ec839f8366397ac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738345acf65488bb9a371105a5834114487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22d5f85be01e0fac81d4943017038a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44152f916a16e0bb2fc6c6394cb595be489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db89ace91c418c9fe34567d1a964d17490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66386cab4ffe3aecd4a796f2e56586491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25a61abe63fe3600439be9e4c5179b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d5f1939c6507804e5ba52dbbefdb3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde82a13855bbf142b2f8a737fceceb1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2ec12d9eb16f07fb28c9c3d911432495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25346e8b416b114bb23a162163c87851496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630388e63901e6909895fee69b9c2fd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b07b4d7f3a7f5ed5f879c3494ab0f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9501cb32a2204c2ef25e1945044d431499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814f1cf42c3462d82f871c6989d2c0c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d569ce5dc3a58a2012778110351bf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89074c21192a5942b67e59754233a0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126069d4c0524f4244710b282de586d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6371b2f30b97bee0e5d4ab85f55dd6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47053d66f717f77bdba4056002ffe686505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1ae3df0de23f7965a9b38e3e7a499506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b0f1846cb28be6fe7840b8e207207507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84772aca7f0ace23cdd43218073f88d5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939faa670d386b62ef3ae453decfefb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a27af5cf165b27a0d25f42da7f4bab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5230e05bd6094132b079954fd62f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e68a6d82495e54b6ec6f5de2be4698512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d616d78cd11d77451d45367707689513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cc2c779b2a763976981e1c9ca1b99514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd22da9ca872fb21bf29e74f687cbb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877d25661eb5e16e163b0c32cfa0fa8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c3208d0e9a18754e1e7cd056708e6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bcde78af89c704e8fff04614ad29a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157baa874548ec28d469d80df09d8ca2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea33698bcfc31106a3eaf18ccf35d97520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52502b7ef0481280ac074e36daabe8a4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68375e7c276f9da9dbaabd6e3c89bcc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c907971d8dae7f6faaa582eb8b34db7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c274da4847abd2c03f4afbdfaff87524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd55fd729f7195dba5dd0445317221a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e420db963550f817ca399de80dc42526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442f324b66ea3e86dfe93540e3630c0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2722b482f813636412251cc11aecb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0ec28cf8b6f92a1308275c6996407529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be5b996d6d4cf2bc27156f915ab72d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89517aa63d3edc7c5177f2c9c29249ef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1aaf5bfc68eae815421ed6da447f12532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c87cb617ed453a7ea4dc4367dfc37f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6d2025be10044f98079bf807d90dd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae4a3b9bb18120f5c5a89ab7117542535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd90f4a8cce8e442af61cbedf54dee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f9833ca307cf29e11a948698247f4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a868d955979270b711fda9c256e0f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510b5006cc5b0e439df4f4bf03498b6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67c914c3a80b61484c06fe11cbc04e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfe6c521379a6a7710327793fb084c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9ce768a3d16b3188bdd747bea5dee542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64eeec710ff9678529f2fb57c4fe60c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c769592e4b87fb0dba9ef8846ac483544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7789c1ef23177f381fce307ea27a0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bdc3a8b525ffdd1fee748dc42c347546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64ca54ecbf5e00c4be9a2282434e35547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf477cec253e128d581daeb64d1cbd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcd41a21091e808109a0e19b796ff4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa85b45bf30c70449e8ae2fb2210b5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975ac9fee48afcc42eade9b87cb8514551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbe3680f4877648f002c6819e1cc77552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283cbae3e44efa34b6b6223d78d0b8d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a5f377e0c3aff313f74adb37ce970554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850e8f832aa4b6207360d27bef3a8f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bf37840e33916f8358e4f7a67649f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e367e85584974223d52f40e14ddb238557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b220fbc3b9e8f67fbc04f4c8e4f8f98558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b44b26b54530ac4678ac7d7492396559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8991c4cd5945a88e47a710e1a873e00560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aacb971a5e305aee10829ee66a0627561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0bafeab2b41e8ce0f9574d26f7483562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87296fbcb06a71a0bbe1d27a3d83a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea9a0196839323d23049ab31a51f44564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1134220a2ab9dd4c7f6043cff2039c4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f62f4300b27b818a4c9e72f3bcafa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f35eedf66c2ed3bb8e93201c627223567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4f02fa78bdf9b747a6549df187fdf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b64895ebe2b8483cd551a9717dbd41569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea5a74a4b6d1be2e1c259531d99a31570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483a12a16c50d0618b52f7b8a3bf12f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411b8afbf79b2edc1b39893fead9d10572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71af409c20b1c0faa5d5845855002e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785080163d3a44f5a7e9ec836b607406574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5eba53494faa5c0dff1ee87407513b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d81d0058ff216415dd6acdfd924111576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f185a84f4a3886d2d51489d01d3cfd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2e981c72682f7b6112656e403d4e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38240436c25dd922d0d3d3567bfdaa8a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07040fed86c56898b9a8061a903f038d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe4de9ea3fe9c7cf98fddae62deafb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253efe04a50990f762d023e1757b80c5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a94a589c981a74740fd32787b9d4c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe997865162e1d1c6e2f638d3a5e3da584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca96ed1cb1bdad1367d6601f366694585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b820e1f4ce2829902655848095b7a8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb6ce98ed37998a2d64e83ebe2b3ca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ee93ba31f963dc569cc502b7c1660588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea75e44341a4255c0584a37bb31e5fe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab14ce29c27fd71b14ef9a9615ef20f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e9e176b9d2bdb050966ec48dec616591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4f823c324548cda152eef75459dd1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54fe4be3cf829adce37d624cf6c519593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0df3857ed88ac0c0c6112360de2e0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e9c48f72b18c1e4e4ab0b693b658a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33630bd84fac54a90feab3c62970e130596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10deaf4c78a3df0ff79491fa7e5db974597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf66bc41bc979582f95d91ceb7323ed598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e708a75aadbd654510664528457f80b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf9f14e19bfb718029b4e5f4ab31f5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c50db5da8c48371d206958fbbacfe2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bd9b200c95801a46ba648c72d317c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd7379a72eba32d01f8481a318492e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd608a29c3eca82723b8ed66c92ca7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e761f54530bcdea80ca6a17193ee94605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc78f0a3739f63ca96238993a9c86d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9d9c729af6599776f37ed54cd5fc0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1149c311a33881741fde8661e29ac7b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938251da13ee3f7739a4e7c8fffe561f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c5712d7aeef3567b0a22f5f245a12610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b8571703dcaf7fce11f720c3ea1f1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569bc0d4292d205c6363fde5309a55f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b4d82c5fc22a991a86b7746144344613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb616399de72fb4fcb44a9a8facc1af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98be995c65103c9bd82cb82afff0b09615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be983403c9c44fd0493d0007365cf7f9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a4ae4e05a804f4f1a6ef09068f888617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866b3252614206e22766092531d7fbe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafbf65d3e42041cfbc75085fc3476d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58841e91e71a778dd5dce8af31ea1353620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e136aeb75b7f2effd8fd06ebec0ee621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e1a024eb682991797748a060040fe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d3ef8a63b7280c7a689077ba12882623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bc88152032e9fc3a8a9cd82d52b10624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ad181a6c36da5838a5bd6918bbaed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827afd5227298a1f1a33bee93dd7853626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08095e62594c76ec00c25e37c0d28bd6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43e43377e17e48f6e5a3fe39f19302628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab378fb7c4c13e9e0c59df545eb5e9f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591395ce62ef80fb195ceb0cd2d8173630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13700449b144ab0d4d6425e7ee2d63d2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58357f7e9e65e3c50ed04936cc70134632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc0db2b86b32ec3525088c83d6bd2e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f320b92d277ee58e06d10f10f83b39634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fdf94a23b2313ae0ddd17861571c0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8e93f64c9f52c12e0d769d7a840d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78083f6fdb0c5e24c3f3d7e215897844637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bec34a256100372cc3eeca2b99c68d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ada7519ae5f895fdb4aad6c5fa7cb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6318deb10c86a689f73a03eb96cf01640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87e68a11c21cbc53067048f974ff1e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45ba48aee259db0bbaf5eb9340b77b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9c7a8750451e9f35bf1aebcda145b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121f80f4c5d8a7c93986b3e4b1691a8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcec2fa18d0eda341dd55d1068638c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ed4edd6da1365f744c7297094ab38646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef74da21643386c0c86e9697b742512647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddfc00d8fff560c2da72edfdc3fefa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4306ae7d7359f3bd9badcdd91fd47649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4235f55f86c7fe4829f2c94185d0b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fdc4bfd929dc706d6c88ca251676c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e15759b2aa02c1c65ab2f613249171652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7b25e1127d59ee9c17f57982327dc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81541e6ef0e100167b9c922a51472bd3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd808ceed7b1292fb91e645dddebe5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b465474fdae4be3f77669ddfa13bb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21771221a9dea036758818b14ebae871657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffe5ef745999113f6c4c46528cd4e7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdd4325cd992f89bb5a2032c7ddd29659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742e6ceb715780362eccf5c0cf0c808660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088dc0b8d9a30ce3052ed0ddda1ef1b3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2563dc43b70fefb045761527eaaba0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386872139575ba969ca6e76abab102b5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f1b56250a3cbf9b8f46ed040760f5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f84a45353ccc3ce66853089fcde6dc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973eda4aeb0d19d0fb5d8a25f113deff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817aedb14aaf85b5ca29598e2bba63c8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8fedf5b0c1af8a163515b6d78f0bc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc84386c6e54716dc2ee563ff647c8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babf5f34a75d1572edb8d1c8933592d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ff161661ae87378c19c2d049abee8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effc1c26e0a1488807fcd4d4720f75d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddc013ca1d726ffefa29a67f73f7da673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463361f400a2a8d555898b6174b04c2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbe787919cd0fca94c722802f1a1af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b590f6f98b475e32be79308c48b703f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11085168d4cca0db0aa9b4ee3ede09b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dadd61627d4e884702d1ccf57141dd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270c15b52ec9c1594342f22f17ccc69679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e15046a10810857cab14ef24929f54680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4cd7cb567739aa0199610c378536e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42c4ca498e969a2efe3b6df8628e4d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329c7558fe7372fd0cd167ba32214e4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d102bfcb8863136c36b48541fce4bd6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83f16d4f8c40708f146b110c60bd94685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862b5cbbd70350759e2a8579218211b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056de54b125b45644d68ff114479c58687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a540c26bed2585c2bbe676ad2367829688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c100f4d0ab0e9dc4fe819efa4f871d1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2e8a9dcb04254b4f7f85a72b92571690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6f90d55405e445890f71d7b9abcd4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9a3dc513cf4f243953e4e44f3bb77692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd8291909f11b3d8e83fc34292d9fd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9174e199c6583292a901ad32d5d145b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539af95a087d092fbfdd7a8cb3ba3f6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a31c901838941bd240bc550bd8a5a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc39cfcf3711ed736c33ec582843fd3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c253e5b5f0001c8711ec06cb0a0c39c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703491ad8cd7c7ba873224f53238e880699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d197ad27e2385dc80c83cea0a9325700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd156ca9f0aea7787a06d6694e51d06a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c5204362064d65f6545ffdfda6208702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752c03d7350f2c0dc74d00c3a3c388f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281dc95878226fab39263611bf3cc6a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5e74c983ec04c9cf3b5ff350732c2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd322ae13bde7ae0952d06427ebf0ab7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02026b21aa4acdf3f0caf7098551223f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b047a5030cbf708f687a4ae88d7adbb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a2262f918a349ec1efbf712a493c0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ca820a96dedb2e5b88b42ee0f08f2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f2c461057f6c9b15f76309e7e73ce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cf0ff2bed50ba59f1ea46e7fcd099712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d6c482d11ce39d6fa215ce2254441713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b79b6fef013d2ae8c3d260ac8c9c8d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07912e49806ddd65683c6dd3f3090272715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4b8396d4e06aebac0dc7203c060ba716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982942daf3db6d2ef5a33dd398169bc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a49cd6891a375a33cb09aed16e065b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d9afed849e08b74319d2226e04396719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65774f6db56fb47d8f418ec326a721720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa447343aecc3534bb8a3c9e603dc6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55736596ef5dddc89ecb39ed2695777722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cd7068f0ee067cfd736be94514acb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b676bed58343e9e7e99716d0254eb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0893cb9e19ccf6bf09f2ed309e8dbcf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd8454418c990010c9fa6c1d1f3475726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5181ed70939d6541e5faead21d3e74b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d0566d56fe4e85159bd8ce4b33198728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b4d54abac09f5478c998ae0760f88729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d314db1bb6b1ea8c3d0ad7a95ed6e4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018a6547109b20484de1703fe6e8898731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d63f0d0867df62e79b2ca5ac4a26c4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c265e4edfb6a50507ef6d41ef8f377b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd379cef32d35871c16de1592d80d14b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b356ddefed21c4d0ece5822a25a38735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b131c1c09f5a155fdc021b7cc9790736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef7b5a73eecc4e1107c99bda68185a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f3e3dfc32b3f92b131bfb8b1b8fda738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43fdd1427e8accde5e26346a48caca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c785d66c1f2af025816a7ccf77752f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafca018855293720611819373119e1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09831fcf2fda7faa1a7ef764bfdb380b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a522e4bfeb4739e9dddec232d7f566a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952f23b74ce14c65766891febae5113744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee147683da3e45dfed90173949bff61745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84156f9a35b95dd84135422d259b41da746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa50a34515f7f056af681138bbc812747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4312253a897f96baf099e5dc75b246748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a096f213d9e300d1eedf5f550e01bf6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056cb7a3781d4d212cf8efbdf27ce2d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153cd8af6c7e70ad1f129bbbb9f3d71751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41066900fc98dd8b0179dc31c2b725c6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc541faf9164bb03dc7db986af7c0b8a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733313a9abb9e2754d838eb83b33a6a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4eee45b953a0caf7a50446181a939a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a880531bc325ef19b0db07739a8ef4d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e73acee593a9e4fabe04070ea01738757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21ba663b25ea9e3bb8265deda141fd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c19c64814c40e7f431e3a38f0ae564759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>