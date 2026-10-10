--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8e249daa4f4c21c69d8b6fb1363a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db6faa5a65f9ab7f852b5505b5ca422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fdd985627957e3ffa926c9a0744243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03732bef2eb273be87ce6d7b49516b8a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce458957c1d7d0336c56334e6b0aed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e2efb82e83e9b0f367c494e169cf26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26616ffdd19515f827eaa93436fb4a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d75d427f1124eb06e0d935f99cb168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304586e90fed5640abf06786eef4c549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdb354277463d39e546afa289d837010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c46ba27b7eeb42ff0275c26ad4f5411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a838373fa291d7c089a3318fd3881212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110f8a9babd4f93b1c1d957da3b624b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67902713a8acc17b9b53492d2890d93c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971301d152741d51c60d8117a3a6cd515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1f14e11333867105707a5bb93639416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b2c2c0cd9bb56c89ce261a57b3c5517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004c8b1de6c642a309013aafe040af318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd464aec82443407db1f7d75d81f9519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff417d3008a29a224a5d88841672bfc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f8e8e8abab6c51c6b72c38c68aba921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f226305a1837dd6eebd273b737d5c3022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4eacf725e23dbbe3e17af7b3052f6f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f70287614b8e5163b2b9e1b045fe424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70613f2c7b6519f0cb3653d890032a2d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19253a56ef6cc34dae39d1d88b30930e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853db6c993401fce9d9e83d824e87cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454e9ae5609418abfb8ae5896b5358b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255e76098fe4f93cb5ed8b625046f6729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62dd15b943bcfd007e5432f3860531430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64404e52cbce3b0ffa2bbdecd3ab14d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf65955854fd6e72a69aa51d915ea932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6508fb6b222277ad6bc9e09d90e4b5f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0f150c8dfebef52a66006ea5eae0334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71993487ff4b71dfe3ed69e9f37ce6a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9ac24ab0100440317325469e866ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28894299deeabb29391120c34959f1fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82c57ca44720dd790ced5f19cc2f9038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6f2762f6f7808af7b192b9c3146ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316253f4354172457a5e1628d6f385b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08fa03a6ba98d38cf8a5c7b0be6f7a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6438f9b7911659402a9f8400c716db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be403b010940977b3bd5260ba7d0805f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cff26d78217b82df6e6af2f73a48d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa17886a07c0c4b862f0401c41044745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125a5faf41f33a14e0cb6144352c5ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbb88b3297556782750669162ae31947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d7bb4a4dbd44eea3ca9b7d7d9b90048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbea1a928a88953b542f3942801100149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efc5830e53192f1493016a08b34c7350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe85f5fc495b97900b7b644110a77251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3893d88fc9be9d984ef7ccb1d23bc152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa3bfa2a2b7e542486cbad9fa7148153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf973db979e32004ec93bbefb89e2a2754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7dbd584866e3e6d1afb9b6087ad4255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd2d8f2a8f148a5ccccf7ead9fa44156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0560bf734fec41dcf852964c3a77b5e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a788ee4cd0abba51ed1205b327a8058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de90fcfc4b5025de5ac1962fa2b23f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663781a4073cd881fb8df8e47372946a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fba095dd87a44037ba30ed6abcf3c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebed978e9bd8460709073a9e298e54162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9b8e913ff17b0a582c25a874d634e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357c45c23cbe7800a518407d1d9841d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26dacc0754945d9e350aab1031f4e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3bd0111ea8c8339a4d6a04dfc47ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb01b4977cc456b1d4def085b0899967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da8172ff6cabe10eb2f66718dbef3568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0cc5ef5ea644e219629aa9acc0f0e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a797ae363220119b63f93c8b86810370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f19bb886544203bad418282c1fd5871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fa6a03898ecb6717e586f2324fff572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58aed8e1d5b8165045f94b823a28fdf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be5c888242955af4dc97f3f05db8a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fa0957e5458695eb1090c7c8b2f9975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228049547147b5bfaee7cbbf22f2dc376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca26b3ae45d9ebe204bad5cde9491377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ab43ead156241b46743315904535078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041e3fcad557a101924af0209d7d07b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e403df538987c8d95274d2f96071e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b2604b36743ddc45c39447d725ccd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c049f87c7c51b6aaf462690496b8482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd63962ed98f2156384046e14cba6a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203cba161cf69e23a388c13cd03cadd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d170c1e490da9a84e7c0a3284b828b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2074628b39a22209d58dc48685947686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff86411b4950a36dcf2606d67def8887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd709bf3e25f787d60031b0019182cf088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431ec1c2067f2385790f781a5e90ed389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0114b4da5b59cd871b6bae826e9fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8777f0e45144da26395617bdf923a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706db3e71767e610e56439c50625d9bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e634b6d93c6825b6cc4f96b1d73416993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ddbbf800f658a9beaea66e3e8de2a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2714d3e1a61cc5f7be01bb150dd3595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cc82b361f80f8eaef50f5f252ba9296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc6ba181364fab9e5b964e3864247f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989e296b3316d99935fc2ec3d60d7e998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc81f099e0f03a8f4930d0213cb55799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a26c7346042a3370bc174425e35eba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87f2655709f42b12f2aa81dfe36b60101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad09865f17a290496d125369fa0dc3d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b933a6261596a6c33475c903aace0ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386836a2038f24b7a02edd0b1f1943d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6ebbd2fec86c324b58781a58cf40d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d0ff6e8a74b1384ffc424725e65ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119faa83d34011452817e3a35de744fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28007f9da394140fd13827d72de2f9f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b6609e088f94e616e579f1630bba6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee72bc9a011f8cf1d129ff21a9682df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a81b233c546721b62c1ad716c20b19111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b18b36a30c9799fa02b6d6d2ab938112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563df24fea945b6570d6251464e0edcf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a01afbc3db810f5b8fdcab88562d2c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9375b8a66b6f2ae7e9e743777609d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d31a51a966b6d39b56a9ff40cbf4b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e6f2a14768ba2f69f364aaed8860e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b08712061168122f2f3ba54426497118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f7808a64c70119dc37b84d705a402119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae642f717475e53a688db2c9fff29ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f03056441b424db2a8e54e212f6d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c0b6b46bfac16097c88cdd197c2a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05a310f8d1349022e83c954c4d216b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b338ca6dc988a03871be7c45005813124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b51576effaecdbbf917ecaedffe5e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cb3da7ef5a5d9f8e82abb01d12461126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83ac298e5affc0cb027137ab2e3065127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced0d6b7dbb626d79107530abc87f8c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d0c22b4eb85e6550fd07cb675bd48129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a499e00f4ad3f2b71cf1a936273a936130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32c0bc48e532bd557da8c26ae551eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b616f8408f7ddc820456c7a4992b40132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240065155fefe00fe1a9b016fb603415133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741cf0f158b2031dc132aaacfc6957d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4133c3c8eee9785a2b80d4f3d2807135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af447219fa45c354492ad60731c2f9aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29ed24227b222876d7b07712e2897d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ce1780f8bf6f468b58f3cd3b0fea1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca11d60b7d4a195c6b24b69d536587139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7952036a4cddd5552aa77fd4aa6770140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462007df61ececd6fb4845d6d3976a47141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b35664304ab716e4d0067ce78c784142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a79675b6b51137943d5eff10f3305d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020f132ac21e991c0b8a89db8765be9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbc2326662e666137a09b233d9f4d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40dc7f8aada655e9200167639eea3f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d729b9f07c84fcedfee425a5164a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced770a414e68618521a34c638ebdd07148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa394f33ed70c38fee2af3e8e5fd65149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f275162f4c608356953caf4e6e1bd8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b5b68078225cef42f26a24ee5648c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a2b64d35fbb99cf11a0dda080bddf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b5a8dbf3f478518c268dfa14d73e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aac8ae1bc23a6624f1d5bdf73424f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5a367dee41f37a0b3a684a4d01cc1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08b6357d41b2d0293b35c51d08f007156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959190d873e8f2a9d1d35208a473043157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e1ecdf0ef88af89a4f6f6129e92b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdde20e1c4f5f2f9dd84557d8b500ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbc570e83fbe138580d09abe538d7b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a75364d436d73bf7e7d9abd93e042c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f28322f2fb07ea3fc9b6fc90cee422162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe78c87c19c2dd8c44a9c9ccd647971163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b6b388ceba43997c35bd634036a16164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2d9860bbdf41e2471252be40f3f30165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74d778148edfcf8732a4e10174343d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6d97905f724def0a764a446628d67167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab96b7097bc10714a9ac68bf15278ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3dc50345ce85e794bafaf79b98124a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c237ed96023cb8a14f5745ebf18a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d20a0c3834243dbfde7afda7a05c8d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40589ad3eaaff9f419975e7d72a48a4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308848267e7fdd15a3a6f27ac7919c6e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309363540ec9eba8f7649672f1e2cd6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3f03730a2f896d6a22190303a0344175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f3229d9c6ada0b14a1c19a59a5605176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902585624dee2b9196cba187306d1ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56107fca6a25d062fbb355af99055f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bd04c55d1b923843571ccdc0838eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d90c101f47da13a03ed111b4480e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d93314c603bfae103318ceb4d70d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c30cef188cea26167f2d2897cc5867182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d0b1ba6b2df47acfb4e30383e9451183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c936e00a968032858039241b6a6a7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b6d674933f8ba3233befd203a0f4d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586326af8f0d90a4cb5f761566385f14186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fe1b2040ef7d1c1a66ba8290707c0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bde3ed672da6905a7f5970079769d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323add5577834c6ab8d592abf9b49ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa6d991f8f1c0309b1a2d801953567190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06debd81fda81fd7e4f76412f093c7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d2e783b78ccadcf18eb88273d091a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586493d3fc088f529ea92c62751f86c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09ba7a4e166a7c3e7044bd57c98b5f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145fcf5b022d9c15dbd117538964b52195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b72a21cd8458146b50abead802010196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35d665626fee259561b006cb67c976197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4733f2dd2b26769c7cd1ec08a79cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a736c74ab14019a102646899de4c0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cbdddd01e5a3dd160e9651c3b89eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9adb9bcf631e926361b26fc3d3ba104201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db169eb1ef3783172aa439c5cfdbeb61202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491be3a96f48967f2b477ff04424a61e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714774a5d438a1b7985e3b2d68662b74204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59c95dd05f7f67822788a8c3327de7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01c5e2fabc02e2ad27f7a22a79e572206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97d2d41a18c3198f1c53ca5f828b21207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f43068861fb894e7ff3f8c349fba4c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fcd086853d0acb44fc9822d0e95e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d190033ca6284bdbed30de6ff0314f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1eeaa8d85a13916c2b363f63b21be211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449605a02f6ea1a6b74e7239df79e127212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e94375ac4679812ca25af4507f94f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0255d607b9e03191e727000870f92214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc33f3a4a6c3b6b169e351e2226344c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ac354b32f6d122d34091171b18412216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582230b90aea7a81760e869c29b7711217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32dc221ce2fd4ff1c663de398010cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf4d08279f4886543ce29878a84e1a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ac82e226abd6e674992929627b9a2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c1a5212e1c216f8d202f810a14276221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902ed4dc44dc2ef675c26cbf8700af3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db1a6842bee5a95b4409af24ef6534223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc781a5ed307d8bf0c7115f17dd30eff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4f6f387c40425dddbf384745dda69225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107afb5be58fbf629a1349af0f522da5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79a5a4fc508ec9ba817fec283cf405227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd701eebf300e02d546621abb45beb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fef7ee3765524f6c7595e74df8a3f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9419ef1acbf59c58f4e80b5f0e9b9e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703df1ca1a41e889ab0d170871b67de231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093cb5e9adfa0a2b7a2f7337a8e209d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba27503fa8d28a54fc46f543c5949ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0a34b3343e5ef375a1ee468f515a9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b97af0d3959a67f87e518ff7d4d5a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6697a7dbabe4d3c71c734f993ce04236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e82baa29bf65718116c5dd1f489edf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d38d74553781dc3b85bfd62699542238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71862cff50e24117eb9ffed779f6c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2874e0fd1c5e11869d8b8f5d857c06240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78681cacd9416327b527b920e477d76b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69080a2c183246140ef49b3178a54e9a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcc8117ba2c6a0814e631696a7642e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46018d31b079bb39601b3d011922065244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d844c02ee396135cd22b9bf464f6a77245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5993ed1b43b3e8516d35697431fa44e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e269e70ae9204a40d4e4bf36713e05247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56eb251ed1fe7b75a0b7a40a89bdc0d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397297fcbfb0cc8f009e7b7900181ffc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a6e69bbb2f9aec31f4e51661bfb8a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14525d2f50f20fc71ad0a8a075ffa18251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7c27f30491007cd03df2fa63b3ccf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fb29b8d17c3968062ef78f163ef04253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c05336dfc28d6944f71a4a9a8f5a6d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03698de8bebc91cb01abce26802571255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd201437c3c9f58be62f6777c6591328256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f0ecc24ba76833606f2ec0f6f002b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293876a38d4778b44943d285362edf1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655616c6a8231e78680c6de78490a69259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c25529f53d08ff7fea60fef4865af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de0d7d27e20d272d592af84c0c2339261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc71f7684fef0618b163effb3ff0f3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c17e614fd657c811e7cc0657424a6b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41a402baa0fcd95753b0ee23f1501b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b902e39f7b88f4241af2c3596782d20265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc02a4cc0b7d99418a52eb8e8d8d724266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73cabb19428a7fed5a45572cc28c44267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2338111a987d3660ac5d5836e3ade8a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76177b105b90ff3aa52bd1a9436e0a10269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5114d8b86eda5495569cae5b10fb00270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283316717135ae947fbc96a35cb5f80271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c784c434114b577f24fb31f9bd8c7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cd51ebe988ac41a33c1669be5345b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050485ddf4691b679f341e22c4f24ca8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba4ff516442c823af89044e3e5df96275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316426b1216b2d846f6bdb7686947b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab382f7fb67abd93df8e5631bcdcc1d2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3aa068b90ef4e1012aff6d93b5ffd0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48336918e5a650738e63df1b19c8caeb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c921131551e0806eb8ebca21b0f2e5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b71ea5d28bc6e739422658d70a667281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f08c70e65a78309886e930b4e9b6eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cc240ef80e24b885d3c909ba56c1d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0a15d4a6620b50aa96c6e3a998921284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043bcce4f2f5d9a407d01b454d2aa2a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ead29bd922365d5ccea5380049e8a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d18bb5cfca95b48d2cc29734bd14ab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624ab351c991cec7d6b690cac346b97288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bea78a8348d9a4ac882c83b277c89289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83963241f37081ada49fac7811d923a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbdec1a4a76bb0b0ac2c870cdf8eb4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec294658955e79fce04eebdb580555a8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542228d06f37982b03d88c5255dec81a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e3f0a5178833ec33212dd824ae914294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2630d706902c2a6477e11d3401c63295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6714eff96cd4d0479079b607f0a2ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc79cd191c7a9678ed83bd029ef2b5d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81346eb9bcb327c34872d833aa25b1c6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c42a16c266e7939c3b93684d19e03c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8b8aead0bf25607559674fd13347a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11337a39be6c05d3c33ac1081b959aaf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c54da6cc8b793038cdbf1f2614152302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b600fb1f773f5df950546f8c7fe42303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8fc3176c903f54f0bd204d2b1edef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00f5efd8228717b62209deda536586305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7a697bbde26b8b3377cd4a609a050306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045ea4145af1ace1ae427f5308c3fab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6624b85d6fa4f6a65ed61595eeb71a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74d738bc34e5cb54aec88775e015d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fac4af71e0eb5e6e949dac6df793de310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99d02cdc61f319669de48bbf46d746311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a87b2c40c5627cc2dc16408afb575d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5c7f1c145e814659f1c057dbf5cd1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115d3cea270149ad0647cf6219ddc4a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da65167facc8addaf2afc48f013b440315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa02b9a17b50a466283fa916a84107316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f6549a4535cf56a1397cfd92d912c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b20bad67782db8029ede5cb9fb583318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cbf8306b45000c2725a4c25edaeeb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b82cef9f030579fe38e9616965f05320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5b99de672d08bd237cb581c039d7d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d935e7c3af0c9871fa74932e153b1c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4611e3117dbbe057b515d925dca6408323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178495e9bfc94f2cb594ea3bbde53afb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d597441aa1ad3f8c9d04553ca16f75325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c8d6afd31bb9c2f93b08816b9f327326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9abc457c36b34ad6879630d6b621e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed99bd6c4b79675b3750e5895db5b63328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9487d3fc77c8ed35554e0ec6674cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee5bc4f9c22afc411edc7cafe0c859330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36be401ba36fc8f44507e0c1ee141ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c03c452421d042f9ffdfbb98780cf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725d891f8ee3c1351b759dae357a538333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea16c5c4c679236c6f896f26ade67b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162492ce665ce05afc2fdfb46475697335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13356e28fbd6d5c23483730a7838096b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce0ad2d937d91fbc7e42f3468a300e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19aa78177f7d2b25d4828118a3e474338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302254bca04045b75c266acc2e169819339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f240d6aaa4e1258e606efd5714356340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0785bd43a5291fde01b64a3d9fc0b5c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c0c3e3b9bbdcb93b525fd1aa4ee10342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b594b4eefa7e3c3abe3c0e9a59546ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ccf8bec9807bf329f34c82c767172344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28e79d41505ef3cd44fe8b65d6b673345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16f6e2bd0894097a24668788abe167346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccebd944845f29051de90cb21f599e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636b517f81eee92de2db9ebb4042dd8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5514b9758abfd7d777c9c940881c3aa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04913810e7aea9bbc996393b0e206cda350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a152edf7c7407644ffe61dac4273225351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84b57a3ec314d95a16cf9fd8f99790352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b6066be0a5e62f96569790b98366f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783f3f97882cf0168116bc905e3cef5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b866d9fece204821f4b62364ce5d90355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e40ffbf2dc7f9379aa65754d5b68b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b777236052fb7d8d3b67803a6c6a67357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58c00fea44e0c56ceee3882c969a7a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522c8283a57aeb6c0d64c01fd6dbcb1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec1303c2e94dfda88791a6762dadb4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a78b6d47bf13d8a7e701df25b9c723361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2362ca7585d8c980cec69db7af015e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee32c1a8b6e67231c7d7c1e091ccb9a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cb70f46a21d41ab3b5d473ddde9f8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fd06056587aaac8057138fc204027365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793efb840504ea56c01f8ee60494f73d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d355f582006af7a8c8a5257d1b7a30367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e472c182e64bb5d383f8bae64ee4efc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75e8f726d9635b59cd17d9be9e6a82369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79489606a029e925f6f5e545172177e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1cbf5043dd5231a43af64054373d2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c7b174753f3e1cc651d220a9e6553372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa22c598e7fc41f273ae35543f7940373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e579e0274704f6fb85f0d005401e5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d42ada3a0889a08c7e661976eb7ed9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef4c9f786bf479ef77c55fd1b4e491376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d8b2b0f9caf3bf878aa848df16cd6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9ad03d24cb60cebb839535d002a21378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe1be7101a84ed4438c71846b68cb9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92276ae80ffcebf145c5a1e638d0e27e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f58733f1363299fab7d80059e9d83381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2eaea21d7dac753a99ac50cd65f7e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363267cf0ef78d4d5f90fa8213e8db1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a42312a30b0e989740f966168523fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3fb2b0450b4d574242105b3bfb5cf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a6b53d0ce77ff36b71c3adf1eef12386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794054e001d499adb746be55390780f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a182796faec6832208f5b75d1542bb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fda0e870500ac1ee08405284c4435389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239574418a7d6393b1a2b28b29df8855390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b64197c6d73fc76dabaf42ef2be48391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32c3f7e0dea3ebfd1e4d9284ff80f1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea26e445004db4186a93ad16eecb23393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba415142b4f04915f3d149e1d0f8b004394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bfc1fe8f4ad4bc25f3fd7917c5036395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b93338744c2af88303165e7c4683ba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f551deb73348316515ce7bef013126e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db6cd22cb945016e5cc51b1c81e289398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efc47e690edbbebb67eef59d586518399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378337f4eaa764f1f14838fbe36defd4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514de3640868b807d1878975d014aed0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcb21b145e4121d7e83221044c16de402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d04ed370db4acb45d06b79146c794a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a45a7a1fd7a5f046fe00f1418a8bd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21611cec4d3dcc5c1f567a5d61e3b387405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9507eb2ce4df329f476c2c9215024a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde20ac091f1a7e558f8243cf3cf50a9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82032283e80399caa080d04f27c60e3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67cd5d8153a010afdd5c03697cd635409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edef0b73a3253410e2591ba0871a80410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a2225a73c298ba16ee89344c2c712411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa71878080bfc4625df26d2c1124ff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688396ec514ffe6016fbed4e64d506a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e08ce22b2c94750b8842f2e2493276414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb6842c494c4cd8c94b8390838bfde415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866076584db4171b218dcce1bc9cd97416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc8f56a443b6bd6b23aa1f03e37af5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ee1f1246c779d69c83a8f7d7dc0f3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb6b75343aec55213012f7ef06ea41419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b59e0e027fbe2dbee127bf3e32f485420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75136f2c189eb050b5f47d6fbe1e026e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16aa09cf83d23c75fe7b64a3ffd8d7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dab8749d1e77ccadecde7125bdc95e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a63f8ac16b2310f3385ef20729ea68424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bde713c2b68646c384c2b3dfbefd99425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2547aae37c9ad234597ff38a86947fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d611532ff348b719fca5486d76878a9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc850d1c35bb16f810cc7941d3916a6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b44eb63d3cf8541d393447291a6cf1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54791e97b7f5c72aedebb65fc586bf3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d60eec62284908425b17fbea21b58431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a050b1d4488fd634826127cdc8f14d5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2965d55ef4996696b054d6005b67ea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa6a052ea4c3955bf51414a596bb0b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63347814f383b1521558016499aed95435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc172c53d6cf2b9db25d9faa59cb556436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74368df0fe232fadba5c4c7f7522f17437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79148cf5c6622b414e0ee810a759ec3a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331078b7e4a902f6653e93e0364aeae1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd33ca5640e2854b8246bee554d088e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5673bedf8a2bbb5b7ae929de6c20b82441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c7a0a2c6ff716c2c9379a450f885e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10980d8e8b5997ada02e887838a81765443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44be7b4e5133e0c029ebd77e851305f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d6304df926e82ce63be2d3d19e153445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00de2746787dd5faf19d149fe08eb83446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3889fe1222d6b8c7400abe6ecade42447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e2f016603036ea0dd0ae574dc390e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f68e53ad36371a7b06ac853b93019e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af6844604832c4187a785f9ba700c2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42462be3d41f30ef0675718574d596ac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752d16486120690a807eb0ce4931fd1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9bc561ac09b4b26b847c47fd43508453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14fab198b373ea5c719a17c945d889454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b00d8a3245fcefc6190501ddc308d3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09c9c48a8861b537c677625e95b3a5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdbd5c2f015e0aaa4d1a4305a6a2fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f81799d1743d3f3b23ccad7a492a7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5a6285c91740a9c2331be1facd660459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654f473e08795c5397d8ca20f84703b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b658c49c713acb51ebdace4553c22a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274b6e378576fd70cebcee7f722fe3a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc45126208247652374fa8901f3f4a3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207ef5f094bc0db00690713ce7a71ab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e5619deb0ee9281f9d53d567644c1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5c8f5f09aa474f41522aabf1ba514466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db715ebef3c217b33b38f6e81d6556e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b32b02f7417603ef3ca37f209f1d17468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb957c1e5917387df6b57588ae413e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8ba6d81b7589b14153f1ef16b0771470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29f2d0f8ca02859028342873b8a62b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928495b92f7eb2fe4b557d61bb4fbfb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a32e2771210a27c2a40f8f19331c3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78163097c2f684e2ab99a4fc82084923474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25bef44744015026d0f172342382eb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136729c005400ade959f1ca6b9329f6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ab32d45d8aea33e63fab320288606477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cf5e6c3a61a408f7a8129609ebdca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22ea033d6d85d21e709a5fc830059e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1f576985fa231f4546ce40ba3058b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93225ce6187e54ef1615faea1baa50481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd57791415ae76609bab79b0cfc6325482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffebc5093ebe4da8c0f5d610e904047483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276d9dedd250759eb76cee1984e7ec7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa370f043e72a9070e29a23e6637c1d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace208f3d3033110e9b00b59c39fb096486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a07541e278885a0cbc73908317307a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47ddc860eb1d81ffbf6f5798e4273d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cefb0dda66122a4a7bfdd25a1ebe77489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a676931e0c6c8878ae4a7d5138f3c1d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd35cf5848ba56b92140678d02489d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54accafea200ee5ab83e51bc9f0ca0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e696fac74e7ac32eaf8af69ee34b8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab58c2dac73536d6eb49f99dc8e889494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571ebb705ea32342746676c9b0c240b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5071b21cad65e79106f36bd30f53b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57b763bdcb038091ed32076f7a821c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135a17292eec979b03d0c4c35809cac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee001b5826f2e6abc2d8c69eced192f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6defa42253646b5f17d777f134cd6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8575687dc121590327ad94533e5bc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80297264828d4ff510d3c4ebd5caa375502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacfc0806299141cdedf5ebd8ae2295503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15264f033f0b8b1289505e08e8bb63504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bec7eeaab3bc06c48038ce41ac1a2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc5fbb475064f5085e0cbd45dd218f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3498e3867b3859d84cc6b960204cfe0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b912decce005b2e472749ca048b3317508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2152c0c4e56e3205f74228c308c8d4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbba371da36d81c421c90004ff46b8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f14def6da00bd06553078f1a010780511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed893229b7d39753bd959655aa699293512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322c8d252b21edca0020ce378e6bf41513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd496e5449a948c69d297dcc2fc6597514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424e3d97e1c3081e217d88189784243515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e17a42a80d22d3bcd86b07585ac204516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55037e9e2e34b90ba996220cc0d8ed3c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1345a104589b3d4bdab2ce5e7868162518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ebb5314f3eebdf36a58f2c51036af519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9076f7040903b2065febe3d864bd48520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d085c26ccdd720e10e0b0eea60113521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac0cb4e775ecbcc3718362dae70aba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d31dc3169dcba9eda4537f2e122b9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a22dbaac190c2bcb23a833f813ae8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d20154ce3044bffc74b72272a6532525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319540515353b1a858bc11991bcd1bef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f303defc6fcf723e4eb06aa0c48fe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3e221da28129ee1880473a831089f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b047c2ae901d540fbb405582d53c4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bc3de74981f7de913fa88fd8f56fe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefe33a4393e010c96aefdb647fe95e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502d0b307ce066add50b0d2db1827fa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5173beb865598bff4ffcd61176ff8c1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7323bc732e68a8a574ae7bdea5f6fd4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48b062c28e8dd886cb098f25ec10b3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b02b81d82397ab45543ecb567a481536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf3efc64c91e4d0e291d9d73773809537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3003b59e770a4e00194ef4857d2b66c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6898e267f2716b44a74f0e05644c3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c8f461208754c876f403ec902b20c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5488d21d0e0c33f17ed3beb9d8a6d2a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa3048c1f31191b04ba1270cb82919542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a3036b64e00e4396ce1bf440e70aa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0799f53631448072dec799529ad21544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26369ddc67f3a896e9cef19138f677545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd1a6d927f1f64ba8c70a42db70c92546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0c215a22a62b1d52774416d7b9d4c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3a2311f3c702a865b8dabfbdf2623548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4007ba20b3537f75870f31f6daaaad8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0b75e62d778e01b43803b827e799c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507356f3c3eaa0d43b9fc14e96ac28e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e695266758c9856f02906426c781f2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f058a30625685f7a4e5eb10966a0f7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361b91ed5134067876be37e9bcb0491554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14605923623a2e335772920039f7f258555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d724010794d2eb9d850a0e235b3c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2012c4532247761a4ca3cc063c63fc7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b6f000a16c7e8a7b652d84a361777558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d800a48ba043600d52d383206eed52559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de60888a3397a974dffb13c313ecf2b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19960e69476370e7cbc993683a758ae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e9aadc25fd73db1ba61eaf2c83587562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b958dbc711af8e9cb27793b875e6ef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1288cb07595b905afba53eb6fb5010e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519ff662ba46ac3e9dea06b86c963c3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a579650706d27767323cfa2ef7efae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31585f62b0db6ac7d7529bbb99700fec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02480c0f9987ae6827d5a36bfd54e8b9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10493131020a604546429c888efa6296569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c895a5f2a684e1fe428f57d47b071570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4ede0d5f4a0ca7e346812b9a82902571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd31896a9fa9dd1f0060197a6a534ae572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059984d2505ce914b99b0846d1e1328573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43afd6d162880bdeeb798f3632b9a4e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3654c30dd96ae5662dae2a84d74129575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f18ba08fc2078e5a75ca4408120eaf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a0651ee8da6ab276a4b563d43da9c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b1d9928120b30737a97f3b2fd1408578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bd4dcf282b317e07b29b2e819f67a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc65973dddb9832ba45c2cf1d6fffa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9ac58e3294dc94fed6bb49146b18c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657867e7b80442978ade2d40d8908f14582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2d5eba7b2c2204d11b5d091db1fde583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91a8191f0b131df00e0693f6976fa4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5672b665b84691681c31aed4d8a142c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706d41eecaa2fe4ae1bd330d194516a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108498c9f1428a547a29fe9dcefda28b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813339da09b7cc12b2084a997ae55ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b47e9a3ce79d434ec1318bbe6ac16589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74141014c8b5d49fd4a1f1daa99aed3e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932841e5c16a8bafc09ac343194e525f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e00d6bca2f24a49b76ce14b881d740592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac4c6497f84811b9acf4ce919fe96b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d26a07913be9ba9f0ecd90ddf9b215594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794488f1751a868433d54e68ae1e975595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a509eb7cbad64cd4ec1f6bd87f5941596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24626475547a6ac5bc666764c9634de7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbef74e2436c4747662cb15175afa1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6416f4cb836a01b79b8c2654bee0f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3588c2e976816732b003081d6c8b6c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e97c7d5d2be0d680f7073e075f7c47601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cf6dbcbc50c292ba92f59294d4144602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc464dc9a253115e24ebf8a510357128603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c8357c1b3c0491ce7aef3061a725d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f823021b6b6b85775b0657140ed677b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbbe6fb4fa089ef2d9cd9ded1ee547606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc334b913bd4b01bdc6dced68f79e301607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820ba24e99c0be996bbaec3ff8a66c7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f066e11042bb17f905dfb095b8cf7d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e2671353b5b27d6895fe873c84bff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e970cd59dd7c74dbdb7a44cbf669f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ec11f63e0ae9d55eb2fb7bb3925b6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97767c65c6a0a1fa4e84b32c4950318b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87c4fd2b0435f948bb05bfde7b1d80614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1d2d87ec9e5f1c9789e7c84a5ade0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca25d8c470894441aef6d02b95ede2a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812f86581f2fe35cedd074cdee022f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafdba8a10c389511b11821883adf55618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009016bed696d1c847c5ce35bef334b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c3e099f51a14a5e1bc7764c5de921620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801bd1a333df64ae2ec0daf0336d833621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3300a35d1865bd36ab557729c9704d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc33744a1d99e2f0b031a0845342e1c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417605ec3c63db2ddfa3389408a33e7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0614fbbee1e139e11b164faa20c143625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4245d092ae0ff15e2ac147df054bb6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417b5e7383f70b580b891727da2db42627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18493dc1e97928344bfa0a693967954628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5be2675a5b067bba57011ac1a2dd1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e8fc65050968ef654b7a49963d18a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e779d7251061d1fc15ab9b09868b637631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d592c9cccaf8d95bb219a2494a18c5a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74351bd844b3ff6e17bc5fcc97ba83b1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974691fe0bd84f187ac6672750e6f7cb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec069344a2a42ab387438647e4da68635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33648722cd175c089c1bcc558a88baff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e9a348786272f86fd93d3bcddb944637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287dd775cb4ea7f52613ab5510221c7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cc66c52d6042ce12fff575aeca7cd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d50043368312a2c2afd1ba5c2cdae0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635ed4fe8db5fce0b8f6a51cafe1f3b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468de786e9b98d5add12d0dab75aa91642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488f455a1d7ab43d5a63e5fd6452163643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00961ab338ed21f8f59e04deee89fb68644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e40ddbbddfa8929c02d670ad70473c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3a3ea5d211b6a8d863d3695f2eabe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2296ec47bbd7ec9639fa8be434bb2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9524b9533b07bdb666c76349c3d544648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da69aab6c0133dc4e1f43fcf17ec15a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad599f8cc89a20d21f11a781f6c95a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4518f21f649795231532810e7bb19c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d76fce6da53de3f36a1738b629952b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86af1a6701b6464edf0cb7ed297addb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134849b4196b0db893d8236d7759eedd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b76b4e3e84be8268ca262e69db6c1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88367fddf12fed4020f6d782565754656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd2f7437862f2e8edd06b7229e2de2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b85a065db3aae939e83679781360e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89baf4308b7fe009705d8d26e05ef0db659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5563c0755e468339f60cddc08beb6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1538d8b87d60b08faad5fec80d871c7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a328fe4e9dd4eb1dde25b437e50b2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d6fc1b541c62038f88769f662f85e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381284c49908985893b42eac637e253664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94fc29cc128da1f5064545116de2d0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ac91a3c9f11b08cd1b61bc48cfc2d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1590b44869db3e34b832e607082ddc8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356154563650a7f43c0698885ceb1f31668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150f188175a5bdaadd75adee1e8159c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5110523ba282baeb1d7c9fab41908c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e521e30b7044bf9678f693deafcf349671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024a00112e3a16983ac5ea97156f27d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3ec9e4f8c39f5a440f61d387bdb93673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf882bcab7debe483276d64525a8fbe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4cabbbf39638394aa02a486441822675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c599b8e907b1f56aa167ce1b92fddc0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927faf4f0c3bbffee3665d2ed58cebb4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626be507faf2bc18f48b445c1dfe5ed9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3807e6dcc34a54470f45dfc99e2ecfa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b024fb177fa3b533818d59dd20323680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57daf6033ae13ebed16789b598b80fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553209d895d9301c598575100840f336682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d77bc251a84dd3d21c05d58722e9b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e45345012b5d9c040b32a3fc9ed5c1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57594d7db0f6fb918881ecd4291354685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b78124b5f57c830650c992887f8a15686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5673b81b28bd6d09c76fb0b415d18687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccff95f6039fcab5571cd8fdc3f1cf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86727634042a0311bd864c72502641c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d1a8b351f54b2b2e0d6d97bfa7788690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68721d00ef1fe26ee5ec41e707dab1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f9712d1a0bf2d79eed17401c9725c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6120949763feb71db1d8011f4e58a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd91316a763af2d98b86c8e3410c0dd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5194a79d047e6456acda68a1c306cbd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc410cd40dc2b46534cd76f8c9d46ace696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cba7ffdf0d57d7723ecb1ae4dc37e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4981b7994b23fa6cc3de39554ca50fd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed58d58f57d05cdef5768aa0d9c1ad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc55b6d40285fe22e5bfee74f53abf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2da7f59894e25fb3899a807c59d9b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7d1a9f029fd7e1e8a2de02aa40d8e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cfcc110d8ca48c4987142e9f5b879703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01732af10dfbf26b5882fc573478a089704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff3d86afd2fa8c9d54641039797114705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bf3a45cf2351973d52637399ff1fb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dcf04410850649dcedd42144f1638707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8ac0808e0b23db6c0c428d1f71d9f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f681e1939445b9b24520ec3c8a13e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113df6a410f0e9c35302dfcac16ee928710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5701de2dd2dd95ee4091a32548bec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ce80024e6d83dcb223cd0dc7965e7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598af00a0d29a0f28283498e2d1792b2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596499a44efee2d0011b9c8ff003b584714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013312047fc32f62487ff7dcca7eed25715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e8b2b60016b64de21511455707714716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ed99364fe294d316a115adb742f10717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdd189799a5d1f818c96724ac34474718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144c4077003ea6324c250675daff7ea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803cc4a062b91610387833795a5cbd1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ea608fa5f50631d3da716bcf1f73d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc6d01b048e45c45028f58259c8611722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625b92933cbbb58ae3ce546d62ec8af723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6bf39731bf449d70058042c93ab74724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723c7a69820ff539ca34d647e41d785725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc3428696138c3c3870ccd7ab89480726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2da83f3e05b71ce996d3b7ef41f080727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff06c750e858acf216827ae919ae59e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef6168ec584d62d2d95499085ee179729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0433315d1ca538ba69aad2f11e9a7da730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db4f0dd2ffd5e4c2468d0122f32714731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ec8d2a958d874ce5b3a6f1978199b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003e2b95cfec85bddeaa501be00008e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37284dd9b21bd145d081657cbac21c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6027f68007774adea35238143db0048735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a923b9818a277bf7151208650dc01736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058df1634e482e504431d02e4ff6e2b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e527dcb6a3e6b8bb0deace4d58593738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f30cea607353e9ce71dc978c4501eb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00686853de6646c0545bee5fff011c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195d8e52f774f82c7f10200ce0c9e99741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32e07cbe8cfb48fd8b4a266998e38d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f68fe438d24928ba2a383e71b8c990743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32acc544d3f61dc4e92058bfcc710c2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f02cba73c26aaa62b5c885706aeea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b07891cb36207a94ea711a8ab0803746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f403aaecd7bc6327ab319ecef8d3008747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905a2eecafef397858f6a4b46683bd7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5724d1644f0377936f2eaf5f2759b7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609aee4b207aec0d77c4af591b0fec7d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070699e0f9a6a9505fc9a12d4cca2cd7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ba1663ccc6a3b947f5a76d6e78aae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6046bdb941f66617b001c9dd1b40d91753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02bbf8f2b49cd7bdf5ab7ecd7ea32d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82741bd403a4706e8eff5645561d028e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0522a1d8b59dd6f82855f7734a746756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ae2f9e91788a4050f56bc6e054099757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0986c80e0a063017d34dd134f3cb93758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c299167784b62ca77ec448dfbb762b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd203c78d1e6eaea60795f0a195895e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10144227daa0804a486a5c70e5c2292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7523914b59baab8ab496727b5ded503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2f644ab0e245fbd1360794d78911f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f13f7878b5c478734515247d154ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e347c18ae59cfd7f62dbf53d9a25c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611053996679005093cc64c7214feb1d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a5311dffbe002977b76b4657cd4138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d060229eb8e152a6b41181cbcafdc89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420134ca68cc44d834cc90f20e71b77a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabab6fc70bbfe9977ce8580e2af12be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345de6f0ec417e55c69abfc0515c77a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26759498f763bead69432a4719c13c6413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80c923c141d7c67b3f06400f963e5e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74ec4d394d5ae28ca628338d8406c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966b01e8491fbae3587ade57fc6c71116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9d4fbb9705ab144912904f343b11c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa1be94c4bfb9628b3da739ee0ef0e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c46373dd8f4bca0e07902cd1b2c7b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b76d7063ad738a1b53e6b224de49b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b743d98d49c608620fd5bdc39ddf121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8df1c3a3c77c0183471d9db6b664f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc289eabf9957243ccb459410942e423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef573d2cceaff36bb4ee82800490fa424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a044afaf0088dcbb6e4a5ca9cb6d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcf514fbeab73d30975f059f23867126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590b536b1f039d2ada884ed6ec3fffd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47f1cdf0e136fdbe22fc6a81537a2a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbd3cab9e553d226648297cf70f95329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3c0f84b44ee7a7ea9188ff1dd244d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1989d1bdffa967155fac90351db02c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb410a9458ff47977668d0f408a32132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea30df6833ae1e6b90fe3e5bf9df8333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b909ba7d7ccee95c6aa5095d9427cb834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31996aff0ee900b635be9d5ee35a23c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb340b3c5705b25a0c0052bc306ae136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539164a4535f1a7a7dea5cf16415c38237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb800de9b663539cb1b10899abe7da9038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3cfa8fe0393675c41bc564caa851e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfc8a1f9a9b4c89b1d2340329b2a0e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c9127779999ba7f1d9d06363d263741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b40e18f0bc52958190796ff129ed5642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8414811983a771f07da57ede41e0543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d3983dca938297f083245b7f9961f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76019ed9366fb90010c1af264711101545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045525c4f42905d3496422151a8a974146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2ad3c879eabdea1ada655f3761bcd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da574228572b81a256d0cf539ad3904b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc81871b6450564cefc2cf3c1d0a72d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063520966337df6e30215d114072ab050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b48b9097db0e32d6e4ef8ff8fe391551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5935dcdec8774899c1b292b65419fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbeda9adb7050e87a2f5f0f3a55f2853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b9e8079370a1ef8c8dae6ce5a807354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ebb081ae74b0aa8a3fec1e2a7605455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfbce498b49b48ea06bc7c114634dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddf6e4906f8657b621baf48d2f72a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5244bdbdd296822e1f742f048c1e17f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d213113ece313cbc9d5d95e408c35e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac7243d639f859893036efa68b977460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899c1133943f3f5999a5e5600004dce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034a7e1abc93711478e63f0fb25272a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10ec546e4e75b8a17e3f877861d63863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30779026ee9b9d7ecdebdea5027868e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a689ac6404ee1a90054884d404f9b2465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c5089f3e0bc11bc8bdb4672b324ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aece6af5158de459f5e905707bacf967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb224a6887c7e35f31dca72dbd33e9168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bade64ce36fa4e6420f97836ba4c9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb902444df89c039d03c11534ba3b370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2b65933316d120220d7b3594470fa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9761faa140a6d45fa2fd725cd70c4a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3093339e8b5f77ebd605bd173831473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8946c1af0a011e2452763f1864b6174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0906b38df02e822a9315e61f3111175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec219386d00bafc16f1816cee0eb5e1576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c4b7988cd7285e75951c1a71b6cd277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9d749920d2ed0038f4157ab15cf4c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6e3010a81d535c4732fb90b214af379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b952ffc990fbad2cf3dcfee02ac2b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a15da4c415bb17dc1268b5170a6c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da482d0a6203b886a6690a64153f740982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc075c8b8040ca99a891a4cd3fb93983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229cfcee3c0d8d3ed44afbf2e0b4cac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488837715a072a21725adf7b12c210d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59a07d0e0bb598bee23994311510bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2e2e3b3cb571a19542369748a3eb387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3dd635b2dd0cc4aca37c68bc28bde888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70c3da7988ceae3bb0f9fea51e61b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3014f73bc6e0df0c590bbbd7da538d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95094af27e7133d5851cf24ff5fccbe891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ba0654b77609e7ca27090cd36d28392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa0478f3dc986c6c9c23f40e91fbd093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563f0d530145a95ab2e71076172021f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9a537001a44f83d9d1433fd9c6d7795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b4a5f182750b8cd42899fb1104d6e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96496067db4332e1abb50d2a167297f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794f8e80eeda600b963106df9fab0a198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a738663d160ea8cc807fdbb7bc4c41599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ec76eca5e17d274cd27da5137eef2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7d35645f33f5c3e881a2909d6ff22101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b606e8fe8fc5ea1d6b3518867ce78102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3709bb5d911d03a7aac29f6cb7051103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22355997fe0cbf9c99968df5ad9026b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57585c38791a93d7e3b68b713cc0f6b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08fd433f1cce897896de74a4d1fe00106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a69bc5627d905ab2fa84ded2adbea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b7e1d7279276edf72b3625eb492a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1ac8aca398913eda8d1142c86ae5f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3bba725d91177e1d97e58d0e970a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3e650de649d2dea1ccbd436ad9b4f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d23e8afcdebb646940b9e907480066112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28fd66e2612f9c139abd85e2ee92dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc303428b6a43358b0d1f2b8304ecb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4712333cabd290572b498edae62d4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87369dfde360196506726aa3242ab60116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3152b2bec0d578a28da1a47d04418a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8469ed26f29409923ee6f704cbee11118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971747c0e20b0d94c3199e3066eee001119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d202c13398c5290f71ddfb779bc3e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbbc1460fba4f95cf789b2bfbb1839121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3524f36f74d1308157daab3cead10122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5737d9f7688af5c35db4822fa5da69123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae01f83cbec2007ab44e99ecad1e23124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33525475685d922adae2bcc0d0aa738a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e0c4611cb0540721ea48f1dc3632a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6215fefabf074c34e11f9c42c0461a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07824efad27825d6853b61d8d92086128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646b9cea6f6498f78e4a3fabfb24ec3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af4e9b88b54fce7c482ae8305bb93b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7e39ed272a15507e7138521151b3a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defebb5470b755a9328f2acaf78f15a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461e77722ede4f94b34dc9ca2162723133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbe45cccbf8df968407603dc2835f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e889a1534065866312ffba239d122bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a729c6f282a698de9031265ea59468136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a94194e981ccc706bbb09211f9b1d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7418f14ee19e31d4a9a48e867ed64ab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67548662d14ff4b64e6fb2798ab3c57139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a99602775bcd5a4db24c2c95c76fb1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49f2d616632e1801aed47d7ca35494141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcdb2bab46a29a2a5f5992b5874201142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9ceffc00ab811254a5ca885e3f495143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96419115525a0d4b6ee815969c5ae11b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf36e2c12ae66ae083106720f6b9ee4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e546ba68b21630e861b6b54e41f4cc0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddf2bc0c68d33bca34b12fd072824e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9542a90ff403bf367b1890c64b488dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372649ed5fff1f0f734757cbf96e7684149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a919de454dc97e943d69dbdd0a0463b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a6ae887a33c7f85fc2918bf2eed67151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8e6878ee64fead43704604e25110f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b04556e899032154b25d9b73ecb0b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfc3a9a51d6acaf91f1c167de47562154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f2e8bfab6906d9fe7e4e313ba6dcc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db268801de270022578c834478401f50156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ccebf0e5c671be2b620125b999c7d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434da36e40dffbbc036a34f4b0d2c3d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315d443801dd03747ede62c3edb732e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396055c0a789b7d08dd09c7c9ab44168160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623899c2b86899025d5729e49a694ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b8c450a19ad907f374e7383f1ff6e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6ac502c3e26e0ceefee96dd2eb73e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab908f0a6007ed1505529d12549200164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6ae883ae25608888a6986edc7f663165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241b39443f17f133d641778bd4b7d9d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c0cb58e90c0cff6277460eb1a1956167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f7668027964e9cee8cf4244f079b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8c7406bb9f4424a3afff8b261b37b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bbeddce14de7c6a679f90a32748ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f9c40c1d6274d94bab515edcfc1a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f6bb395a8ebd17d746cb63f7edf4f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810403119cc369a7826dd615cf731db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5c6c9903f5e08f995e8a54a910328174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5d67b4a83c95f4d22e2c99cbaefef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27366ba36137d3cdc459f48d880a1f53176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705548b2201d900289ed3317927c9a8d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f399985e2f2f48d8f5a626f086a138c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ae802f6aac538bc6effbb18d385ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294180be62cd672096e4682fe95dcb16180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6442b37009b0e42f066cffce61ce2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3ca3613165f1a11bfde96c8ad0c19182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1313ac6f3b58a26a5564f6cba8c0e73183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde78b0936c728f7724bdba0df10cfe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3a1d9e1bb03ffbb8fcfab8bf0e8e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5af917401a8c12b3215fbf94b211f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8521b22abb90bbeb244d448dfeb32187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a0ad071b993e1ac3075394d64b509188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae867671062bffd03eee40f8cdf2506189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfc5a058c614677578731e59e47e8e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6f2550d63086c094748c9293f5d3a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c691013742b3e789515bd0858947e9c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f7d0b687486fa6891b4787d6da920193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa95032f55fc02f2da8eaa745f00374194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015cde1c1989616cc7c81eb205a01bd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbfffb71c2cbdbb63d23ba5c1f8cd0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d49a9047ff3a0e3260fc300f84477197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b689b6913abf72c1319a53a801ae57f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314d09121e9ce0e35fb1bee39edcc46199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bcd06b41af21cbbc4b092858f1577f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88506d58083f4ea162f7bee6ffdd1967201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd21e484f91ddabee55b0a0c1ed081202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34778f39b284ed9dc96bcbe1d4990e31203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945d42286d868c3868c01ef83f00740204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb408532ac43e4229c3d7c43ccc7af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2365b12a2cebc5659c370314717bf7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcfdb46bcf491c486c5f846bdc02f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf5aacc5303b6f8655497054cfb4b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9238fc4e0eda6753692a6649f6300209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a557cb69c876ed8e07e1b4bce09b85210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f183df15ccc12f49c36def836eaa5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee185a33dba130b8082bbccdac28beb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb2b5f2d0ed94ef2234a7ed280f06b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cd4171cb3094c1fcac0b1eb4b1158214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119e40a6d846a3af6fc6a38c2ef2199215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082e91d710875007d669db8ca614f67216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007511a4d5d89b3a759a12c0d3fa827f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99db54ef7bedb2495e3ba54481d336b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44335be0de931bb7429ce82a64f86215219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49717e8107d84c6a30f632c19b0ef0a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcca29be67d30048d5416f294bfcc3e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5646f19ddc254a955b8fa1262d6e67222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98487520098a5517461a6622ad4e232f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fb1c40868c74235fa5fdd513aacce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64148eec5b1878d79b53a784424a1aa6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28b4137acec7fcbc3e2283fd53d194226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c098c06f3739bc00645ede570d194d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217a96f60363953b06142d73518f6c6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa45522f0dcf22fcfbb2c4e111968c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44e7b9a617b1c4d3bccdf4fb01af54230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961303cbf31066261216a81bdc4c968231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92472991d0d0214bfc5960453ba9290e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cbb0d855ae0dc3215df54b8ec3a3b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b327a3605f3e5dba2674ff9839be55d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9557f89b525335087ae2f67cfb25c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efda88a3dd8b112bde4311ae339409236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae880f5c5371bf2efaabbd84ca62ff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26747eaa14c7496a113c3b77f5fcb7d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b45d99706ceca30dd2fd2ce9df0bd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab174f761a6702c92f13476a9f9b4ea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf649d0d3435f253b1cd430489f3ef5c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d5f9396e51569227ac5e854970b94242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20786338c598ec9fd3e44733dd4a2e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb950d093d9d8e05f5b080460d350ad6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6731eb1d2c011bbf8aac3f4ec3515245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc251dec42ad87ee41f3d2fcfcdbded246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a0f48ce758937beb9d0ba0383024d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ce924dc2e7678c306982f21b5ea42248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cc6fb707d26986f177f401ed105cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbaac5e9042c22a307a4b0d88e5833250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c72f1ee39a7d79d0c80cf5775988a4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb9395693d6b57c9b816776f0f942a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f568436b4492c215a96d577194dea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc4abb79e3f7fc5cafc316c18ae5c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cf52b8b49449194807a819ffd3be1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6ddef8e240d69e4dbe282b659f578256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55414384de31985acef3242c29e03ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb65d0028fb4c15c28b8e6e237907f5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa51c0ce0fa0a252ed5898e2bbff1ba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820b25dde55d13dc5c40645723f93cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962375e7beed649de23bbec1141b36d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be41bc6efff8e27f891c5fb2525c1e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6a0d0b096da5bdc9025ff85829ac4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e72f5338d163cb24afcb07a75f1cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc199f322d9175009f8b7f1ff6fa46265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5a0b5335b423fcfb1d7fbdb1a9422266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fde58fbef65d5557e28a96fb4e8cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349d566700d566cb276ec202d1c0725268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6259eaecee28dac84f1b663a35e9e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c2e1f388a7817cca3db70477f719e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378d4f405997006f39d601e3bd3b282271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1af94ef46149f5e6688aef21ac2310272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca09eee9d1981806b92a7cb6c4b8d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9ae5412a0829ee09876231c7d677d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d05f88c8ba61ef400c48be8b3b4ff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560ace3e81a67417dbb3c47c09e2459276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf1e473f1576ca2df02d10f3c6a85a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4211503c28c81f3ae3cbb1626693b66278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf65b04fec3b05a50c4c344a9b4fdb6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdaeb57a0202f071c3fe3368d5ee3e6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d6f70cdcc422f328cd8143d01bf0a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149efb9b8520ec2293b77b675c866b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b5950acd4698ecbebe9f00b880803283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642e2f2575d2bfeebff28f437524dd3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e44484f2f24271fb6bfdb92a83546285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4433e1f34b3d541acde70fb8f1923286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba529236ea831cf7b57a3f3f4df8325d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706657702a246d66db66e72082f3d7c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c61fcb754fbdbeaad0c92302252d8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315cad2caa041b7dc581d8a2b7a30a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d610b87c67e87aee21b2e2851f41627291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c10e43f0a65d8b59fc7193d89e6fe6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5761133c08efee1729e4c51045210293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b21f367fff43115b81bb706d8973d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5191efe628a1a8870710d9d37ed794295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e44a671dd2746725133b33a7a29d80296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48c3f6c59f4ef5e21b61cccbdca93b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d458b93ecba916ed8fb1696f20acfab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b9eaa9ce63887db2588723a02dbb9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71875f3807103afcd3198dddcfb087b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266d8b7699cb29e186d2fe07ce1cec6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e87e324f02718d8c287996d89361e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701268035e40922463d914f94b7677a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b033778f3e7cd7661c74138499447b6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849d568b7f25d2f61fab0931415a16f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1afe7c497b696cbd73d077ea576e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdccebc2a4db89ab760465812b198e05307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4e780ad6f73cb6eeed666fa95acc5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9d5293e2ea84cf041b95723c4a6b8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2a00e40587b353b83005ed0cad949310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c823fd66341cd52f1a2a291440db1f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c1eff1a51d28d09e7e915045af069312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b09b6749a24af25695412ecf7fe47313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22ee5cc797cdef7c399d79f70a587c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7e419cea38d363eeb5b44879de79b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d255f07be5112b8ec3939f6a04819d8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283b566fe44ea13174f723e1421c199317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61d5585c4b8c2d0c8785a07de191ac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522218c63065c2fce0abf2e1c31d16e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2388fe98fa2f7244fd3f12dca7118320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664d00e9066d88311ddf20723a78faa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67d4892c02496d1b9b5ae5a067f54c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c621036c782c1b255139e5adb45a564323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f058864845a4eeccc7604c2057b66324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809725d85fd54e80cc698fa7f984aa8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779aa19452d641100a1cc2cfbd4200d5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfae85449a2bf9866ef0f11f6610e26327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e5364f14cd45ae2f9a287c0c72daa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62182880ff8538f4797be3b75a1da913329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d48d06aa06d9262ad2d75a9d176f62330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a2655e63d244217c25fc63ff4bdd2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7e6a1b1045112086fba03303795cb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e326da003cbdd508cc4be5657bb8ca5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5258a85b7bf2140fa1b9f204e4c1b9d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb92b2eb1e89b0076438aa98927cdb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281ce0df4b018ec0bf56124a275e443336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d431a90dcc17c27299655ab1dd4315337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2765cccd3ea93cb3dddbb74f5162e0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f77114db01b913f302f936f984a6f2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0cf0595c017f4514fa3a572d57404340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e56848d3b3ebfc6422f7116a913e3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9c9c27d10a98f6bac8bab6dc1dd2a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c45ae85171b428b4eb8f388a5e5c65343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c22fd306813713e19f302d821dba47344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9218c715cf748f078ed233e006f7a1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cc7a24822d240383dd04e62bd056c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf54fe634ba305eb1ea3deb81181d0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeba3df5752e1854ac2279e3b744260348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc9c9c77193b18ad2723e3cd4b33ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753d84ebf85f35f64d23b329f10b0a7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695d80365f454455d8be51a6dc3bbdc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a9ac6f41063c8fc8f4e103456dfa9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c737d071026c8b3481b7fe112027360353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901e95f43e6d48d83b65430c39a21a9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118975c747b1bb4b217c5c6a1c9effaf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148f3233cb354caaf26e14acdb73292356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634b982619858e8f84cb964ef183d61357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccf827bbde79af02d37437552959ee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0867239298bbb7600b856609d70869359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c96f7247d2982b1b0d2be48700a28360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27435cfc2c70498e4bb53ffd4c3bd94361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d848da690ece6fde35f237fc56160d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf20758aeb2e19201965920934cf85363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff31cab48d2b6cadb514037b1c228d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad8c7d120096bc4768599e325fc67b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe04941696d8a0e382b224c3fa6857366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5633af040bf0cf8fb53e91133267e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc910eca071bb5e0df6f39686c132885368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50472cfab4e4e1a3ba02ae190c6e87a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df5a2dcc3b9b77368375fc5ff0520c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d48856cbdebaadc33131138df145d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01698c0791ca93539ce543274b013412372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0e7eab8ef6eecd31792ad8a2d3417373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd94651a608ced835bd624a173fe81374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e661ebbd98763addee7fce72c3ca474375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea230db0066c9fb66d5ffaf949c6fb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b14fcc8cfbfee02817bbda02303f3e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc7af66931c67885be7506aec20b83378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf222781f505c2c50d8c5fb5faaf803379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d6852fc7256add8433a9a1ddb18fa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79c081ed2656a2e115d0309865f6ca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18757763d3ae1c86e7a365c78cf5719f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6747ad365a46b19579c36e13fd3f40c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8082532ac95ed7eed394e7e215561384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09544aeebf3bb5f8232774b8a7bcad01385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755e1b2a31128f2f7a4f2ea3f05589a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa90fcf81042d263bcf4efb95f044c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b053efe44d61cd4f302d129c543ed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12defdf66f69e2f481068bfd8fc4acb7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d2145b2fbadb940f23de7dcf06e4a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba6583a5c399b07b72538862609e8c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63a7b3656cbcca2d0d20da78b93f5e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cd7b0f6b15e70c14c1006caf0dcfd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940267f22473f1ba2a3053d7196751d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cef396b3b00065e70e2f587a3e8aa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4efc02abced174043ee99d94a07b5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e476399dd0bc4603964c3784b44d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8560a400159ed9cd78a26b766778b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467305f36783b7d7684b08526ef6bd8b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b649588e39d3372996b241833592b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687b256d3a85f22b745ad49a3d541a1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198359436fdde92e9de73f9f6fa9d22402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5f82f592e6f209f4b810701964c51403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad50bf35708cb3f17ed81024481712a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a82c55fe96b3a7c2c40791b763274b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa689a08b7f98a30c1caaca87addf5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6341d6c1b468bad69d305004546057407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8a3cd279205c4a46761113c12cf65408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c792ae9ba694f1a49f29d451c928c0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73dc7d887181081a4f902fc001c7f95410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a340479fc1d3eee589f9a05522ee83411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05189864c0e52628241222817f45fb5a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec74f02fd4185c595ffac382a4a4ea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218acce4a8bf7eda6b88e35c06806af414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620d8e588f53569d7aa7f71afcc6c3e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4bfa8cb99d06e824a09edda3fdd0e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7576e3a8f53a6e0b2ae47f1bc033e8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e875f4ef8dbf408f3529018db7fb7c9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1359b0c2b93e1876d3b6ac8a48a53419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaba259fa2929d2b965663f17f0061f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d970a5c5eecf1d4bc410d045dee50f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604f8c34d9c5b51dcb2bc8c052d8c00422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3546dbca87da669c398e16f144c986423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4190f087ec7ac04af3d0bfda83267d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfeba94ee9de31da06ecb906496d238425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c1c3e0598ad8ffd0da079182e65b4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919e238ec60429ddf0a1c3325639023427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fbe0281ad2ad15ef0f3bed3f824ad428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1d2d3d7d118986125032c4e0a442d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a41b08d0259dcc96e37ae5a10ba0b6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf6c3ac04052e6ed67cf89c27d7075431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be584e54845dacf02136d1f2bccdb9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3bcc7fd08988f6800becc4a7e7e04433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9b20a2c976d748da07b4111595582434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9f4a2451e58867e5b113f5f2bea17435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699dd85e8f720b24f416d27d3c6f89f9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897aca8873a7d1e4f880b2df7212fed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d71bc97b1a2002224967a29660ae77438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f872ecb5e2e000c7f853e49df58e7b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7a67f9cf27db28acbb1782e717eed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5b9f40b1dd65a01312d40648bf4ed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77badbe7b3e8080a207c597dd26c242f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7758de2fb7eaa3cac11608c194de1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f32aed43a88df19725497378f0eba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a40f82222532552be49fccec6050d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eafdefa01f1d7e32303fa5f17d31e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336283202813001a007f80c11ce519b0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7df3b9377e250047a3ae7733bdb9f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f253bcd66cbb60f2b8cea3c9850c932449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef1c59585d9485b96f8932c142236d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762b17503222b6396613415dfd40c12451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69accc7ece8795bcdd999ac7650ebcb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c03e590fd305979d4ad0ae8898f867453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1751b23eac94fc005689e3a5dcb52f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a92b7512c777aa41e763e3248ff16455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e6411b5abc80a27c8843579ac7bc9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e26c0559b24e04c2abd19b2367b0f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171edc6d7861aa94e6d9e48b81c3e98458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120e667efdd17b1c16e437ba4ae666e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629310150c9d6dbb1e166eaaddbd9da460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d96f62593a07c3b936adc3e3bb796a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a9c6e0878b0dfe2e0c22eac3532c4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d745772abca746c25d69d1e5b93cf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743fec9a5879a52acf9af0ad865697b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f2679b4c5b96280b9447ab99024af465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f800713e1cad79cc7f076fb82706fc3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788391d518f17e4770e0a0faf9cd036467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa88e0874cb1542fb51b4fca56dc82a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f41b3e259a1bba83a38253836cbf9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3996226dc2f3e30c8137408420603b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37432ee93a51dad6d0d2405b956ba4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0393bc5141f719636b054fdde5337472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647d15704e6a7c6e1dcad2a7aada722473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab0085e17a6ed2092beb058125d344474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434932dc62a41ac09468cc9d59463c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26e01ca0cc57c8cd0a6737c269b943476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebe0c802821980ae69bbfc4f5a6320477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922dc17b4a33ac0ff886e3cf2bdc714f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6811f580aff31369cda5e5c6f36568479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14594ff25e9b5e99772668a8c0485667480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e9e22a564ab0fcbfddef14a69265c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951149ce80486a380ea25e33f953a4a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc19d59dabacec3b313cb271b99fb0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ffd4e3d189f0a0b630072ff12b5f5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af256e6000d9a1c1495dc3dd411099a1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740046ceda8ee58ab8f217451c4790d3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb5bdca6dcc814a9ddd5bb992a3aca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f794e56e58a75105cffbed546768a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82bb307ff3e52ee26e5f90967fe4bc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cedf8a0b8ac9ee6f4f0be95c2c7893490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20160614e373526e3af4e087870aa9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1060ec229727dffe973359d8e173a6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea422caad5f836bfd04c8b27aac588493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742584b90801a453319713e8d9da8995494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a989ca8668ee9a8696e1ec395ca42a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6828597c51dec5610b2be338790d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc212a2ee0b36cc1a108dd6a3475cc7e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7b3aac3915167d0feb94dcb254d06498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef09a853954929aec88861334c0c67499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0fec1f92a0d4356a08215aef29122500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7cbccfaa3463ed9936001d9d63cd0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22dd0d53a0a5d603990c509381648a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbfa1e9881eabab421d3b71fca4a60503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6ab5e8e5c8202fe646f27d472c8b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff14d513e51856e371fcd0ce255258505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1b0b02ba14f3ebd32eb756a6b8d1b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cc5f02b760b79bc632d8d7e7e5a27507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf5e7745d0e5272d42bd4a5b39c955508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1394234b1149804b0e2a72f69d175509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88cf9f71619473622670960359a032510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a30492146b4638359efd829275e8f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621bc69adf2c19e03badcf4dc50f35d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd07065c4856f85d76a07b4e44d92da513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b527b749cac985b161d2092b38b134514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0179863b7fadbea739823b5b9b14e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ebb8b9212f7b0c1e8dc7ad5158feb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d414c905844a28a45ebe3d4535ca08517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96304259c08938d415a37f5c9f0a06518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f9daa68689fc321f7dbe203dbd3f5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f54370709c964fbad05f668951790520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587a17c1224806d47865ccd111e369b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6d4b078a2af38cd0f3acd6c43e3e1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77c1aa145f515695c84c3916c3a624523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab45971379d955eca4ded846ff7675524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0ea6f727b5d7d851580318856bf8f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91407d4355cbe3b5bb70c0e1dbe805526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c66ebdcfe4cd92a0b995e57cf3783527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09ffa6883c4321b7eacca06ea4e900528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2546e1f07c25cf5942ae46150f413d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0821afbbbffd31b0ceaa9dda5aa4029530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906bd400d25c94451477de66fa35979531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0ac503f1b773feeee34d94097c6a9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5c970b5374ef7a1f5e6f8366c9555533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fc8e5065701fbd25e1a6a441955eb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4f1d430ef2b91cf7eef679a5e15e1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc3a0f05edf5e8df37de73bb6a3647536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076910043beeb11f23ed82dc55c0ce9b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188aec2f66bf1bd02241f919a50f8ac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b150f15fbe6e760f3247df9758482c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d56801a37604699632acaa05abfaf5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab116c47956229d8c2e5a4ace374bf1a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd04a1de0fa078d5ddbb3413a1d1308542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7355e1a4437c0e08352b7cd53d634e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5d164478592de8b017871a931daaa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855555656d36ccd0f70256c12386ba9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b3a167ea3c1de886f0e216d98af3e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5904ec17ba11925ed285abf02ad76a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fa59b007271334b241338b5583a3c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8aee1944cfd610734c34ff45a0284549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bee59725550c1d102d347161bfff74550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8a26b3e20923c8ffba5e23aa6ba6d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508c3ed88c580bdf4c34d09e35e6dae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb153abd06075b98f340ea873ba8c9d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88647d12e1d375d47874c5e9fb98817554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e62aa32e13b736b757bd5b5bdacb5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdf2ffa4926cbe0ef72f171b98e42f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8044b2e056b2cf58ba027fd34ff2160557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75fa5b6f35aa727b57e36afcb01e5a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6c81be5d994db0e2dcde14e309f68559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6f45e203646349733dd4bdc5f1d79560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2bb3fd9b5f1f68433ae0dd8cc10b7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732e40f266e9a8c1a05db411a17a6e5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f79e121a635ff8423ace4d54449a7f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c5b3c51462e6a0e7753d2b68dfd65564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86b7f62c82d649bba6899da9177214565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31dd8dd4c314ec37cf0ad7cfa19aca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ac597e01cf54c5b5870c4d0d2fde4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec514c17a82fbba35b399b081df56e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196472085db861ab8bafcc931552e70569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a18d380affc5e304529ab693028e01570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593dd0a773f3afd7fbdedf1724e974e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36d33816aca3ffd3dae76d0e0a91ee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8acfd915037c3708d3e37b03cdc852573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf26c699b78ead503f5afdd32127ef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9492eb0d7dce87e2c885e5091032e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2b1bdfce9ed24946dba28bfec89cd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31897a75c14b043c2bf49020ed86255a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec47f8eac48f8fe0664b722bc4e1af578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7344a39d12ce7d649abab4e80c1b11579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4e18bda458f7765941a20d1dae646580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0d21fdc045758f28ec645086910bb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e33bc723771bb870f04bda69c3e166582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb16b128bda0eb98089da8e50bed15583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3e7d5e1b1d4faa9445372622620a7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2383ee10e60a6de6f5e3cf3e092423f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e030fe524852e9d03c9ed38cef6e60586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239dd120b96ea2b354df86da7271a49587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92748da315fc1711096588e9c1ea44b1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809b15c1e4077f8eba9d3299f65301a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e05f1eb5b3bd45d6fd43490edc0a94590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd29f2b0ccf05aa077b2ab86bf504fc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35f5b7a9c2006081a6ad4e7d34e907592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b5ed57e4e3d762a2c580651c5bf7c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11279e0772d6c8018c50d867d2bb37594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe6663cfe6bef0184400ec9ad21769595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94862def22473da94eeb3f6acbfb369b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb63942b9fa83f3d2700f62fcf5c10597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88ea4d4689c0458d08a959f383e74a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858fb3179f51d78c6d3939616e4e33d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f3e597dc6efa7ff50d59fbc644158600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f46234219dd84b554e4a2c66aba535601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e445e62ac89496d32edf55b4d1d4b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477d515bcb0e0ca0882c181650de9ca603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27622d750bf048bbd606ed198fec4a19604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bd2fdbbd82b7c4aa0cdbbcacc05c3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7737ac336574030c1b3f071192e75606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245a8f6647ea1ba0b1c21038c7f2b26607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e74d714ff0f859f768f039016b1d7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6a762539aeb3bbfac2ce9b71cd482609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3c7a095953801416e088416525d36610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e24a8bd916f96d7e84a827be9a806611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9011377db92449f91cdab951862df5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86279f0d7eae6862680af640540acaf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fbdf47662f1c275ef251938c44066614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfdaf69649b2d8faf2be3235277355615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0780e4aa5defd29c4564d47541ac045616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12133c78d1b59b7ff0b7906ba63e6f89617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f899610d0bef1f5faee0af8eedeaa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3a27d6a6baded41a491982a884994619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836ec289edb5e57d80d86255917e906620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145821802738e5b798afba60c57327c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9a56c30bbd326b26dd0f6fb78f086622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38e45d5055085d89ff6c636e83bf2d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450d1c90da68f25f966a57f4f0149e7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d3a77a04cf326079d6c5d6a70d04b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625f8916e88aacca54069affff7edd5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30b92a149fc788e82909146a25549a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cb503a3361eb079384c9589749939628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2ef8ac4001f25cf7364868f0e82f5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb482123215ebbf64b525a2366713b9e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0919c65f5ea9a27ed9b1a3385e2d9b6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca212a5fe8d328f8720a815b67551e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960ec2e07083348b80bc5bcd540a2c3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bb046911f163a2a3850da37bdcea7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2779d1fbf96341105435bf45cc83c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a42ed4abc3631cb6309ab44eab90d3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159779bf57299a111ebab00fb41f9b11637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2586462b93418cc848207514d56bdf5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a6afb7060c41e4b42cad86e2cc06a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e45e71b43da16a90d96a2a8bdfb615640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643754d5b5db00a4b81e86a427edf50b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77c8fb5d4df66821dbcaa0e947381c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460f2c948ff1c60a371d3a008c402df643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2137c22adab2ea9b5bf84d719cdc6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc9335acf6c7778f520ed7701f9fb3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27145db038c4f584d545b335864441db646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9abe12d7a74ea0bcb08c208ae2e9e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060f6e9f56f853d5736503dabb7c14d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace0d71948b46037be1f5a84cebd15c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e09fda679401d4b042da2f7b4ad898650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d6a2e9a16db399c9458b25bd3439e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95af5e6d4a26286f4b79823be97ac2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023ccb0729b3ad7ac2fb2d910fe336a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b20935243a9e10d0c683fbb212d94654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d47711b9b37cbe51aefbb09866f9f6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a5adc5f8a0a5f356df889e6210067656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46dd678b42341b97e1ca07acf134e03657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3cc4264ea0cf8ccf5d9d3c7153344658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a302a7a05ccbe8edafc9dab3ed531659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3c98920ba327af30c9a16fe1124a2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641597e4b2f67da69f0c01e231a90107661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab116814cef0854267ee4acd300a71662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66d3f62f1aa7b59f16e7ee79daa9f6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885f07ce059c071adea441eb90c6b35664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed5146de37d053b730bc41854d015c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b71b1277388c66dd651a599b9eb038666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2733d206ae95ea3de0081dff44028e8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636a9f6e96238359d10e446ab232342668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0daf5fe39699f4ea95d40602252087669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80d402d7b89940fb56dae3d32ee204670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50492b5b7b8c798c0ac8074cff0aef8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54795acdc3d290110375708a728ba5e4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bcf022c56527be1bcd41e803f73db673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d36ca814a727fbc27fcfc62e5dc94674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2d5c8c5f2c33ad9a23001e056bcf7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805d508c251d0e43d5a3b7c3e06a95a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86660abb00c7b35317773b1ef81368d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2cdc9929cf5f8a54b739080c2b2fa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465d11edc86e17e899dc94af0f5ca44679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5ac66e7ff7d941f65ad6e786ad09f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471b2cb7e7def1a7c02679b86682fee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30fff89946f688443eebe337133881682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46316449530c731a3e363c851406f1b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd7ef312806dd03d5abd5f8dbaef6d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc846ae4b6ad4f25c8db8d087a80a4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4c64bdf6ef380075087d2e1eb1527686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fe15a813cb5c6ac265b8ff9c59938687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f67ba0e4e9220e7621987c9b07f2d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df83a3b1e019501f2e6c642b13ed6c6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ab24b089bceabfe3cf9027a1bb349690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fb3ef8e65d7dbf314d17ea2d6f19a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465cd732a35403de5c26a6d2db19eef692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109ffc46bdff572fda5b1aca1294bc7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6396c08dbc78618d36ec467ab9a05694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5d5cf944bb5c626d919737d216180695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78248626b036415ec392772fd239a27a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19c0ce4993fe2b1b6511ad1e16704b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f21fbc35c84f83551183d6eccebc62698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb455a172c7fc428e902a9acaf76527699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2320f1e66a228e19ee9145bc4da77d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3f52b7da8a628858a1fd64353968f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f748ad890a3b9e6c3159a1239787bb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb83212fb474f5beee1ed13e66cad1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66150299078c7be97230f990658e933704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d56cff3c0ef1cc6fbc93acb973ee8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e10a6476cf45bbdfd5c221e684ecb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4d766d8083db37ca48ac87bf9a38a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5807d4aab08203bdd94214d9305bcd3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc32e1ac5f5285f6afbe7d28906c134709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f92b962fbb700561c9e131cf6b6e03710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb65e31424a57e693aa67b8c5b8eee6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc09e087d2776c84a76183f91d16e3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f469374b3f5648e9a07462db62ebfe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b193492f45b1d6d78bdd44a873f0ec6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a38123166b9c766a501c3e97896ae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c010dd6cd19c4b584b17b721ce485716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5503c2a0d9eb34975cf9b527cddad89717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215030befb10c501abb11396ac2781a0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66ce2b3c3683c6d377003359726d16719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205045b4dfddaaee8f6a5de320b7606b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf43400b8d7cbc48a8f93c70e5f00e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7a2892c3b146dfd0bf09c873dd0c0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723288b6e6d349eefc635377774192e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebacb0da4bb6c8806cfe900f7952fb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31303b805e40a24c15debca60e8f060725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48e72d62faa3f58946ca9a30814d64726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119fe31e3ab2da754eca5dbbf3b2caa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d4e57e69555c2e2ed3b69f1920b4a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3398978eeb46ebf5b4b8adfa77d5e25729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecda9e89bd1bada54db5277fc8c225730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf9c4571196f10db5e10041ca15c9a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f78bde31ea09ddaf235a9b418c4dbf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20119eafec14eaffcec87d54973dc65a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4cc11cbc566aa27859ea02fd428c5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e8d1c6a2455b9d602441639b134b3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d4d33e7ead62cbc35e405abe26aba736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60effbc31cc7e78d24fe39bc7546740e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f362164121f79acb02c935ea33d756738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37321b095f6d7190a291e2c54c82f0a2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ad3453f09924f00c43db8e82ea73c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389ded433b45d355629d98d8743b6c8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61fa7dfa0cf6a5bf092b9c4a5c27b7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6cc17b3919504978b3bebce233f2c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cad80d878a27de5b28f2430e4a3507744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598aecd688a37889e4d525c28bc7aa01745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5053411a39a57fb1c9c4abf40f762e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cc49d9803e40f223f0a2ab0ae1d3b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5712e1125d5997342a2da777c25bca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25fd4bb1099d7b5a41ef334078d2e0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d292ff8cd2d9df111f60140156ac3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292d14015b1749683d43bc7e065aa58751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759735c51a9daba5b51d4633771c560752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de363266b39ac15b5c8b909d723a0ce9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0b642cde7cbc8da0e0542307b5358754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a3931ce4a6fb68e897450a0a015e2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f10e99015adc1cd72f8d6293b43afd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62026f84a2a11d33134cdc6b538de934757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872b9f4a5d132c7c0295117743c43db758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc3442a2440834aa59ef32d404802c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>