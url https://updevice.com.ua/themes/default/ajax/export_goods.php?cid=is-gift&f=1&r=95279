--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a3760d9fe19bdb92ead23220dea3d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232e9650e5f9e4f0d838fb6cc9561862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792213e4d0de1459bcfc69cd1ce4a2e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fea437fb8a6c6dce939c503b7babf44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a884639ee8b1887afc981269ebd4f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc31b1f42c019a8a771ab125bdc8b2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66432ba7e06e56f4869390df4e143fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a7f22eff17ffe401e8a17859c0bf48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75a6910630a81857f8669beb5910899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d555a99537f2acff227ed5c0bc59610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89564eb3eaac20219121994ec67e91dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afe1d254e28d0e6da92066d9d5869312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061cd84363a42329cec64d2a70d025813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121383145bf618d3035eca2aa58ed21614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecf1400c39458764a9a51c88ef9a1f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98547e7934b2ad1417dced60af4cdc216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a08fafb2ad0db7c7c102b32a5516917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732de0a67f4b4f1f361b093a96dd46718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b023286ebeefdcfd3c698a6e5099a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d78979fadaa93abc0e3eb44b80c34520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80b6f6058731da5e78099fd170f76621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caadcb4371587a93d49480c10e20cc122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa13b0b089b8008df2fb11fd03ecad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36e000b2735623715b1204230c327224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022479973c824627b4c80f87282d91cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5b24307ca95a324042443c71226a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d10099df575ecee38e0cf780b219cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fc6d625e96ccf797f2b95245ac31628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1e76d89c3bd05126909233819d12829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a733459f8bbfbad59995f6a91565230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf5ef0e390fd0e468897649ef5e17a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926ac2a1a21b942c0dc7b2ce4485f7c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb9dc65161747b353bc2bae6fb217f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43090f23022da4fb40669ede461dab8134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a60595f4fad618ad84f29c9fb35e6e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da91b321b803319ea63fb129590e9e736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a006b473a53e8c933dc027899dcb4337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631467da5dd19f6300e5a217ceffa68738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802799f892addb082b7646f9af947e8339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f14d834fd2bb4c5e008c1c3b8802140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61d083c56eb8ec91e5862bd7d2cee241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c27099de3d119ad01fb5344319bd5d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564196e5778f1cf6b7fe6ce27b7989dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c11a42af25f4ab3f1165a190f0888244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16cd3da39ae96974d4d06894ec939f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904560a0e6500938a9c7ab3b7d8668846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826a25190044f17e7465dad1646bcc747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1da8b26661af6cd0edda57ffb7f6d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf098ef626bb96a52abe3add97fbb149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90997c1bcf3d80b890d8f8c1f62627d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2dd2f9bf634dcfec627fdbf200ddd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad276f3264f1fde319904b715ac3a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2acf4fee4bd4a91622653e8922384153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997711b04a6afaa57fcd5a5916446ce554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3e157f04b6a04483f8380a26e70b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26986d2aa4ae8027128aee1eb0a390b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ad213e8ffb933802ee331dd698d1f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d75ad4d630cd00dca88e21e24612c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00e94c1b320f41aeb74a0cbc3eb05959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247debf624d2531e8fd668d9dcd4d0c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c086a2486b49987e3d477e9acce8fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c44bec7929e9e08d6c1d1153433e3a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58886ed89dbe66c371b5f62548b2806963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c686e5451bbdceac2bf3c0d09c6c4264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3872f2072c7f8420c04656c6344db965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4873c1b3d23e8c93d28ec9ca16bb2bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975f6c00e6f93cfde4e25067a6a114067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccb448fb9e17e18f67ec92d06d0bfb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6dcb3323a43c9ebab25e6feaaab6369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431aae12424026e0f5f52675121040170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cfe2aabfec908a5b2c6664e8f9ff071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27eaee68002ff76002aa8a4d720c88872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f957e740a2f0321650cd73a3f93aa173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c10a933fd8f3a3a2179db99741ed1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb08da0da88e7db2124f8442a956a075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216287631fd6e90cc16f1000f4a543d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111efe92cce78120a7542be61c1a5be477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b91a7f9491e51f834bd3394f9dbde78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76b55967f998c494bf594e83ffe9f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bcb3b1fecfb387283d06f5f23cd1380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5917f9d058a90a36446348cbefc3c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def87a487c347a85a4a99b1bc807a43d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95194f0457200f03abe064f3cd93bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5047279ebaee9c36d5cf8e561e1e8684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd7e9e09121503fe6b1ee78671aff285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a5d49b10362e0d40f1587c8225de386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10efdb8471c6af0cca439d74eb04e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc732bc46dfd55c22544fc74fc23f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d431bf0fbb84f7af87d6fc26e7913489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5692e2ba4d6a4cde6f008cf1ea01d7f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014898db91e7e963db2ad6e49cd5d1be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac31a6c94bdf359dfdd9e93fa147e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce9c6616fac29a06e34003b7efa0e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89ce4903fa131c2881db3b0553585594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffe21fda9f2857da18255dcaf9e44095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49860760f9804ffbc86c2fbe49de048a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771955257749559b204198985ca0238397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030ba54f4a8add4fc13dbbf57dc29b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8d320bde7eb1b832310e8e6213dd999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462960fcfea706a09e6835c80407ff4d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400e2d981e8811c101adab2fa97f483101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968553f4894ffeaf710bfd22f1803e2c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d277e58460ec726806aaff24de796103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618202f5ff4b54344a512323e6f2739104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f21c74dba6a5361ee9e83c6e10070c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c52f5b5d8b5ea34a7996ed8c34539c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37144c87e2133f9fdc10452140dde82c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d3f922e2972d7fa5f05e2be0164a7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ca3d47cd022f0f2ff66312cf522d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e40f8134601cc4034d1eaa70e7c74110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d98b2de6f7e6b15d6db7634149949b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0bc05ae9b4fa82dc8c482823a91d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30817e30b1f91931c800b7a042cc03f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1589a42278e41bcfa49548021dc5e7f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf24b997574e72424027b20a11a6836115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c1c47594d1e7fadd790c962a5ea4c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e98579bbe2df6edabc17fb235b054b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebf04033d60012bd8378944fc91fa6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aba9667accef91e9f00185f5d19c1a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370494084c23043a1c48a1caffc2147120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53341c0e07581db2aec4c2f064728a7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc0fcb0263c1c4ed4b6d936ba12e1d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ac0a0ec71526cdb2e777d63772096123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e01b848017b18028a1e6c0e3f20fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59089db891417e844473b853de53e111125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fb086fb83a1a4ef476573ee37cb4a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec7d104e7f4cb52a7213e67f0bde3a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66693778fc72f17304482272ff1f3d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2021afb571e496e394ec7b9e779e246129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a452847d55ac5ecd7a09e6c5af7ded0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6ec323e6855c89410fc4c5afdd3f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74087023f85bb7e2e574c3a80e974327132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e35da8c73cc1154a0ea28249400170133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365dd636cc24f91388f5730edd74414134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550adff26a1bd0177496faec008903c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230e97436efb2f99baad0d38c4eed29136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e7fa6ca497c1879ba43cdd1b38ba8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ee54d5e0cf276d649fde39e7f53b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ac664e680b7ae4be419cfe1e76756139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1132b51395d2e3d4adb7f886e97e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be6641cfcd2896e9ed51b50cf0f613141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3373d78e154c48502402b31b817d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb55cc0d01312ba319c0f2093e5ec4a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841316692e0c84f1818436a75d615dd1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3def02e02dbf035d15e224ea653b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249bfd1760f065a3d7b83fde643e6e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f1372de8af13f582170a3ba153c1b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d805af12cca8514175dd1519056393148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68f4925804f1cbcb0065a8c11ec66d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf456d3c751fbce47508564272f4201a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049fa6d443f95549e685c648dd380d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953421312c7065c85340ea5f8bf8ace8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca3385f66d863fbd682fb79ae2dee8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7975ed224dca1c72b2e65629ac50053154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b4e778920e19f0e94eb07a286a02c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f014d7763b764ea76c0bf8c87de21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae3ca0ced16f042e6f32ee42b73890157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e121975262ddf186e80774f1c679e60158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f17810062b837507a6f05e88ba698159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57820413ad0d443a8cca42a02b082bbe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cae1a5318f3d5ed4e4b2eb91817109161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef038c654476dd9f740879088c64e556162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66440c08402da944541b26a099da7af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03237b85df5db9c9e1cebfa58bae4182164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f884dbf8606d6d69b094bc2507b5be4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce576013c544ae6a595e4753efc09d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad58afd0f3ec41297f11186d0cc63a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671356a6b32a49bd7d4cd019a1e0bff9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32777511456a994e2aaf7c40085890b1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6931145088bd94e0f723a74bee101170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90322f17b65fd9dc997203599b57c68b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023af507e37e36ad6a36796f70d35bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63133fd6167792a135c69ceb07a07ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7f52c8d10144c0f1f980be2bd7e03174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a92e293b674cff6bb6e4e43b44560175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962ea5404d8228a32fd1f10b9bb0002176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d6e06cc2c43cf8ef8a705fea75ae0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f6750c81c3d94a3f2bf1d3eeac0b6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cb3bbc411921bd412d7d87861dfe4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067939431e0543d24c44f2f1bbca973180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f134a0877ce9367122611e0519b8b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4322463d92a3ed06a3813423d6357182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b84fa62e446da6f3b01882c2026dcb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce4cb071ff37838e9fbaf1f2631a78184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16f5710874a69d3fb560136cc57221185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88de28fdb299e2b1c1e549ab34c539186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc6a525c0597ea104c335023289c94187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5a3294bca253456cc5a4877a9cd4d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1d59e90b67d7f049adf8b941c1a7e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6723ae5e69e54d387b96dbf2cab09190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e22040771097b1c4c14508c98e8173191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cf1b61900c4ca17e0718e04740068192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e696335a963a747be288b69845c45f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca17b7815418506fa86bf50dc4001d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1af258a0b50e971192b97418a2645195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c9246672d7a07544a42b87856a746196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810f379d9b94430865024ca6654a441197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ec31e4526deb0364b635160c6514f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f83dd90a6f7fbbc102154b05210c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97f652d301dc80dc74776a9ce5a304200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa16700a4238f4f77afe660bac3b71201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b312cb9dc545e766371795cc28f59202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ce11cc564fd395b663abf558d2dea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667063689445142852368f05726463a4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e8a4ab05941451376b09f60a33b62205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0340fe135a843c9cf8f0f4333275b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067c837ca9246b13c01c57db0dfcca3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb5fdb223712f215ab9625649555d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b4b5c9946c980e5de5b4aeb9aeee8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4090f05ea659480a29c7a63d8dfbb9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ceb3a480153fac8857c52d6a7107c7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1dc8cf7ddfc4649b1f56dd20d764d3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96bf7b01cf12ce44341bde70edd42a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb52b7f48cc30450828bde5c4ec9d9e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b14e94a55ab81afb75684b74998717215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd44d42fad2abdcfac81cf3b56ae6e8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd02b0c4d70c29a9a6510d483e882a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3438e1cd3400084a9e585c0ee4137218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4604bbb6da5e1d68a2fbd1047ece8e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24355e3b3180e7aac150a2fe666e21220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545b28136fb11596f445f61e7ff0873221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d9364bcae95855ea0852377c02249222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702af79bbdd3e6fa88b5da4690d0b74223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bdd97c1b820f8cfc52d2686cca55a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456c328194d2fe818d9ede7e6f054de225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c00e3aecad20c6921531a032cb870f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98dc7fb33afa87b89129bc8f5a49b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41f2d09c781790269afab8d3bdcf3a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815db1aeb4fca9a6a8793274cd70d8a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea81dcab9d1f0206a4264d02c377037230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f153d6b5fb0b32681959d3695cb7c1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba8a81f420a375d9e45ab5932c56b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c261cfd1b72ee9a6dfd2f6ae67f81233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b45f71ccdc9d08d0da6d7a909edf1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdb675c844a3e7b0a6d4edba967bda235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406aead41ebc42b48363e2b1810b539236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89a1282be46df5a4822c4a633f49eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa76cc4745c10e4fff60d2d201b0d2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea4cfcf81f3e9c600bdcaa87a8bc1b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762352b7b6f54bccb9126d61abab69c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f93f414fdfbdc79b795488fe9e286c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d83c94f7b721ac2a0abf354005387242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbec9a660d28788adbd5f2c175ffa0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad1e9810ed551fb7fddb05e54f575f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e878961add8c6d1647c4510837552245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177a370e2fa6ebf02edec3b920b252c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b7b9deada712b14fba7c92e4545df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4400ea69e922e63622b3be9ea4898c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abaabfdd80504dd8779d3edf17ae38a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a92c8abe540621eede92a441fc023250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfafb08d9c36b86d2dd7066c999f31a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1468317526e183090f9d3e231889845252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978e5981f06e868b097a9f0e7c1edef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399988729407422d7d2e1401e0ea7e2d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad85d4e51cbf89e9db2a0f14fb06be8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf0b90668a197c3674f558bb67d040256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a0ebb0509dd2061d92db168753282257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05a413c4900c0c76c4d267550b0106258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e957613c6ed3d6319f1761f6795a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03201ad216794dfa6d4a848de42d07cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575e1a4e4b32075ecd2ddb1c80c35cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c50c05f9235a1d20dc24c6c6997e51262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722737653ae95434cddb82effaa7798263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf7f8b060754794b67ebe8965cbe7e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fa4de35c1ad222ce385fa92371320265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f0e12d91651e186c86a49e3d8aa26266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93052fb8a23f8e91b6c8f804bc5b341f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a63b317602199d4f0ce59daad273b1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922710b0e521e9022772cedff1dabf9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753512fc0f96110fba1d74a9c848fd4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e359a83597a5127edbc693d636f112271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41232c45cdbf97e93149b2d2b72920272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7482949af3d036a73e89929960a3a6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd8a1b4e091a04a24009d87beec2ee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171eae5c074567b03bb61cda6c248ff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99083d88ff603ee3a205dcf793b08a5d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec545f03f9675aed565ea6706a1248277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc261273f479fba0aada197a372b7a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266c4a560ecdbd2776637243abb993a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d0f621506c09008c719d9f2468b97280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cab4de9920c276e9452cb3011ced3f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829b3418d2d42fb6c2ce5747070f89c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db0d3a1ee0675f76ab88d063ff0b15283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc50dc79e07fd83c286081922fc36a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfe55e4aa1940c49b812bd64f370eb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815c3dd22c36c0da67560aece9da7dc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9f87401c2e9f8a3b8f7c75049c198287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d98796f355151738ecf516d9a32a14288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8a6c170e3234cf383c468c7911efe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b128ac8afd130d36c9ff9910ed192cf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88629f5e481bbe7800f6a968f0cf86c7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ffa112bf2d6eb517ce3b2ba6901ec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db48628139b49d3ce61c338ad0d394293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2836ee97eed5f4e029a50753376b4be294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f0405f6edfbff7b5283b94dc53c43295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0cd4c21e461754c7f4d085bd9a4d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82b75376cfbba40fba06658be4d0fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da54b83fad89d54f1dc94e6720dd36298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950c54e5eae89dacd137c7e37a05e75299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f906e41027e6a749bce4588c043ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af32e944fadcc5a9ec8a5f32097d47301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e4f2969b420a4848281169e0063b0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29361ab5508c0ec7e39ca945bb070b8a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff27cc614230d5bacfea16d16546f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f016e70bef84914e32c6cd9a34051305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad8c8353f400e3ca1689c22591e1db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6ceac3e9c0d94b96d7fd5cec7f38e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16efb940e91a5281339afd8f4caf46308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d39e14b984cd368b62e8024538c75d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253dc3b7d022750841f6106b4bbfcfe6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabf474555d05fbe77160017d1df66d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01977890c3a485b7eff0e6a5e1fbdaf7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdcd12c4d613fdf4aaa6c9888b0d55313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f66acfe8ce41449bc53010ce48ab81314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e18514b2bde9c9a17a2e47216ee00a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff875a964654e88dd4dbca394916c3ab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3d521ee11e89141dab09bf4340857317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f336c166d2e31956788bbdb4d50b1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa97c35e388476076b1774cea51e7d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35b0770858bcedb8f3ea1a289a8cb6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3c1b32c9c2f8b320f15ec8105582a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9675a84808e267fda494d264ed867a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafe20f8ba7572dfe6dc60be04eb861323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685a2d69e24513055a866c52232b604324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e3a082464a6b8a7030ed3d76fe37a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08d6ae74c4c97746c4c2c9e1b885c5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3234a2cef6de9b8d452fb6ddb174a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2473e4c045b99dffcfca50fea358fc9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e89e145e189af0fb48e912ed42fb4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a1f94137fb8df2cfc586f6457321f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a27acec6acda5b2b8ad968bcb9adca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f66d598e6e3480cb56d77f4775ec8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4754ee5f2fdcab1107cc11a47428e4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a426a4afab361142bd29835bd44296334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8cf5060cd7a3ef9066619b24cfd460335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cacebd74052aeb965356ac8edd6425336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd73dc43a4d07585b95e5913a51c47337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63656ac5a742d75fa23ca04317c6514338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c95e77ee35411d3f4c91c016ba1873339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753081a922c739c8bc5fd1d4847dd86340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e162c2da7ac7adada511652501fbb48341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c575091c2bf43309898bd423cf21247342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56a609fc3ca9fa2cfe822a426027c4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b453b25bb6285bc4d23c59e9ba1a5f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b45a086be5b77ab9dfb8fce51a01ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ac02631974a368c3aba8b402f3ec4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16f9e78a294e7a77fbed5894665a11347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfd39b52dd8db9fc07ad7ffe3905e7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ee1fe97626b92ed026fb7da07f0d2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f64c4905c965562566a54234a8b8d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b80ef312b4c777a4478c285c23fd08351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6ffeb8d2a046c2110ebaa21e81432352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c85258642d1e96eeaf0d044a497867353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545bf5efa80ad52f6d813b968f57b79354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc42b02a11fd0f1ad3642a74b77a581355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd01bf12c77112f09b86d1307ea15ea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a6acf8fc36f266670d8e17e73df6c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb59b2cea1965b195171570a1b2f74358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd8a53b550399a6e0cdc61e52ac18d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191a8cb20ae2813b8c0f4eb8b0299f0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00babce01048b0b0121b4f54228cf365361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d1ce0d4861b9d4480886f5640704f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a565076a0417e6cc72c39a9eb9b97d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eba3f5e84297d126b36525fe8703dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7149b9c4361c7c0b8554df1f93fe4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bda1572c9b4ded629e31e31722a706366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df626b6890530917a54856c970578e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10695c80d20a90315ad29900ae9cb738368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749ee48a517464e584b73b56b23d2c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27caf6d89e300b26bacb63e020a756370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bead96731685da242dbf563a6ae6832371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81a1e20385efee6bd545921a2a39d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae792a7bb933ce6a497e8a3ef135113373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e35b1c51a55e12777be897612eab3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12806e1bd3fe4b591ece308b2cac000d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5480cee560dc7b284ad705e6fefe7ec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3071a185dc4160fd3b7db94da1f4c7a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e57be9f67da98e7b6423b45bdba19378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffd00468633d4a0c2871fb4f32c95c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea7f8c96aff89b9e11e8978009a11a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a444f21a3f04dc98b088be48695e66381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d357c4b053bb85b958818610e58db19382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9089300beba8cd7f8fb6d3796607c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3018690a3dc2e3ed09f60be413e1326384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c11e862eaaa7d2f4c87b811def666d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae8a49f4de1fc885b1aa7a961d5d96386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8e2613568603b5040a0df2c4322db387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ddb5b036740bbf0a0bd6ce687c10e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22fae1ee0204821f570b1c3ceef86f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913c1d1c708b35f7c0d56b81a7d960e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068e8d3879d4c9bc2c167ba23cd4394391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904931f9751cfa353946a2d162cd5a18392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27593e5b0d8f7474fc5d40c4e7b0971f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963a9939f89244256dc62a3c921b6a5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111f6c4e38def74a0d6df606d791fdd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604be4584e4e7f962cde0cf26a1ae76396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccf104d2067e1a2cd262082d7153bd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a432a722e21ad815e136f1ab7f2ffe3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043523d443ce571114cb4cc889b431e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad51efd21f391ab40f0d6d91ec08b3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b81d1eddf39ee67d0ec056504c97da401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307d187766854bfc77f054f0336a1d8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c327ef2890cce9695c2d19d426aab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9504f4fefe5bc3bf805952084069599404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76493237a04d1073ac68c799c709e894405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e94501383e675da480bf66c16793d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdaeaf3c3bbcccc4b220997eb4a2f92407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6bf94d0c9adfe87acd48525324a1a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111472898f055d9342a1097150ff15f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd539145ab5952230b3cbe37ae923b1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593fbb333b1092ed748df51437089f7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac877e493903bd59c32612cf41b6ec89412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de3e524e57eaa0adfdd245e46fd993413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612de5ab8f6e14307e6420349366c485414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d154b34bd100173f1c46b90babab2f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286ca4584ea5c1effe5f9f80a02dde6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aecb184fbdc18fe38e8520119c9137417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d206046a52975f4d82478d85d58800418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bdd9829ce53bbe73ebe5ee005a017419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1ab32f8957ba2830562d9149aef54420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab317283d61cc352606c2626d94440fc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba853657816774ee8ade9aaac91d28f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ce55996474eeff037c3938bcbb4eb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d381433785245abe3d3e14b4d755505424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25397fd6d335f5c8a8623d33d864cab5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128073b3b853a88a398441c146ee9020426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59fd8502e235bed50f99eac4234729427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d87f91cda92c576c283acc314bd402428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32131a4b24d9cd19f47e472b97cab5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3ee6640f1b35ca205e9374318961f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f54674efea79a7852ea41554e00e4d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bcc825611614a78ac45472fb0b860432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa2e39e64b9792416286495cd3dc0b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff824cd06d4370f46a3463b9ab92b256434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13f277cd69da4b33da49ab2a3e9a6f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717ccdd2618939a22736359d3b9791a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a42d469e51173961a0e67231b9fc1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f9b79804ded3fba64c27d13ba47bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d372139cd0c159f786d9831b39caa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072be991f5973a036e61b033d386173440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e09042c1d86d0110b379baf3ceb7b3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2544e596e324bfa4f39e1a6fb3988d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbfb814ffe2238bfc3daa0b0f59c17443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a102d7b9bd2473920da7f9b0250ad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0628bc78a20c8fe21dbe117605e40b2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa594c4ae5959c8f752b50580c56bc4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bd18255e3316cd5e65d6c90647b60447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982aac36c425bf3c59871f223f6101c1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bcc7968a0af6a74a4cf302f4de937449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe116b030feff6aa5a8fe244b4092599450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d9e11a23f8d49c77a522c01808c5f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e371c7b46bd6d2f31d59dfe1983a94452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9191ec15ac6cfd6e152567fe81c86453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd363eafc51bfe9347e29b0951ce91454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8eb3821f2f4db05f4985675d653f66455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c520f3681d26c9e91a76131d87b8a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b84fb0128ee52387c12d69221e8fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde89e55c42d6048a09e5bbb3c5b250a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7ff88e0919837d8588e12bfc85b7f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1affd5207c0c5f164d004e06018200d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a4b2ab576722e30ab0cbc140d1b8b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98ada40698c7edb8016e281ef8d968462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939c3244accf2ce287d6cc1b98ce661463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fad97ea2e80f883dac4b290565b9f5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e1f5fbd4fa35415a891878efb2b4b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e831e68a10f5f96302a1039729a88466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68461b676ca41869f36f8e0e97f6bc83467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734cd1d75d42697f70124a1c3e9c71b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237e50d2b96f4c34049a07e4607bc40469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd030e714b2db527210847764b16feb2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879be3a3f5ef4de45c4d9196e706c9ac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f57c32705df03ddb29e3f53fbb74c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36914953bf98e0d3b114385f2f8c8b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3caf7df42bb582d1c4084ad14d147f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236dba85176a6470eaae743cea709237475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5866243f2bda8ec5af69e7fd30b4ce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae38f110f527053c71209f64c152dd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9aea169311d8f7367ec1b829efccf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddd106a7d7c0702cca25910a39427c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b9c4c67e2ce66957cab09084ee92b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b963f439baa4ee572a11883f9e79fb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155cac9f999e258137fe323424dedda482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa711ba377d41523388e8d9fea3121d5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79e5c9518df964da8567ac1cea2e22484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4f3c326ca8aa1046047f316226f25485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a6b45a84c61a1160c76078b9912ed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9a4496d237fd6d565d724c1f66666487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47b16f522bdce1a951ab811611fb7e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4449fbbdb5ba245a5ecf913ec599aa2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab26e59dfe741dc5b4312bc42be4cb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665c1c9ff4d72482c2b352fb65ac8ad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4765b5f77015a425fe01bd6cc8ee6e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc4598de39427d14ad88f85c5623aa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20f182449de9a4fe1fdca630b82f29494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e95dd6c7a97492104557ec67eae09c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef08954037bb19075ab60a452e4def0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30e50d04f855b9f7add535274d3d37497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c239c42ec97d2d0d7b8dc937547ce7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e973bf9ea133c4cf241f42b609761499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872fd73eaba2b676f3d186fe49eae5b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2669e861f83bb2e32ae3734bf08833501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d94baf1da88820cb376a90607b27b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3432860a93db7ae83ff5856b3d1f25503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcbf24d33c1ba897e5e64c53791aff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a81824c1e59d243144b4dc137527a3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5616c96c73ed866ebe8645ef94d2ebb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b1bc3375ce14272b6bb1f9cd7b54a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c00d4dae6a102cf73ddceceee3cf87508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb5a972580cfe4aae5315d690cfc3c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fde484cd4aedc00a0f6f12fcfede0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042ae72142ad71a131052e4bc374e0a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdea813c014d49ff5bfc85679193927512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf61239e78a511d3c1e0ad8d9a7241513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882a04a4677798451119e08e3914bf4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6f3e4a418fe278014ef4bf8f0c665515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82402e21b8db98563eed5ad8853c1c5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64915f5ec08e1c4c4f19372d4e2ba8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63ca26091110af27f66493f7074919518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a2f911e7ca1de44713db7cf583faa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3654b4dc5c961220b2a5d2cfb5659520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf172b0dab7dd4a8ff329d35b595461521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e5b9996d988d96d38f28d9a2c7c4f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570a2ec510867d78d44bfcc39d95e12523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2992cdc5f68fffba530b18d45c75c2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fd6df234abea1dd301ee9c8b196f2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a331240702449c18c886bcfbefcfc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a9da89c3993d08fa8277cb20a4e74527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b3dedf035391adf9275497ccb26ca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddef0ab8346779a57bf678f6eed8f53529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496d6ef78e4ed67819ba5a180cb6b9b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408644e5b2a97c5fec1c1cf9b43ca4f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbffa6808382bc53f878dcdf68b28d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825ed2324bac06a89d181c96b21b0c1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0049e3a7b23f013d4a7248ee0536419534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52feebe271b4437118d94a8cbfb2ecf8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181710bee3d8f2a10c20d4c38dd5a6af536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699a5d620d5a4fde017ee6cd8d330f4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2916c2ba55255f7e80cd5d4c01929fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e57be520f97825bf8fbf139a9e25ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8972580f08523ed32fa6efd0c60c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a297d03fa1d9d8d83b72633497826541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d0958671f41c94aa01a57a5a10e73542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe5637cbe743467faa6b1351fc092a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e20a11c8f01494d0d4e6565e2b4d8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ae17059aee683826313fdaac5e2df545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a045803a2458b4216547a486cc821c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd0475f964d99969f69090033ddd6a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11cc5f8782b7750ced94fe348bb2ef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc31342c177e295735867ee89f03cb4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda2e594dd28ce7921c075251b3aa1b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6dee2d1107e6e57ab1974fc18a462551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586400573f801cc8e1fa1a836e69c3c7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211c4dbe124ad8080d10a415e235fad553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7a9d2bf902894f75fff22a839bc03554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963ad9bd1c2510eb249ed46c5e0af77555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ee5bcaf7671b07bb3bba5a2f0eb8d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e006db8fed17dad432a03d9ef852b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694f33bedbafaecec666277ab55b982558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668cd1b31ae7e63b7bfc293355aa51e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d530bc4beafb90edba271239eda818a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671f5e4c4a2c12f1fe34fbeb793b9df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61590e54c03e05ab52a260e50cdd0615562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068e133808254d6f89534fadd8a0b7f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540966d30b64f4841afab6f70b1dbf4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c904787eec93ea491fbe323607a7b6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665930d9ec61a424da3d4885b6c6a9f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8389bbf4155e4eb28d138313e796a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac1abc460b5241dc04c37103e07438568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedbf03fdcf28c30d3a60bab78e857d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb563e6db78ae6c6ea3888a6628b0b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d094e4ae6b0b8b51db7d5e456c40f5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489d367f1e1cdd0b1f1f72df8796dff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aff7e9952704952b4caecc3142ce99573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d579b54105993a84926a145bed63c84574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48647709c1e35d2ad627d334b1daee575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a2ec83a1f7242acd0363361df3855576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a9452240e733fc8dd667b4d6772df577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c057814f11a6882a161e30d9fb34e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4414f71800f8876c329fe6c20538cc1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e80d7d25049d13883a52c6547e585580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f01adc54945edada724c8d31d7d57e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6042f803c0a6945ad26b41ba0cad7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449c6267281732ddcf3eed918f27205583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1b33318cfa809da8272a7bb22fd5f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cb17f339a0272775774b37e3a6060585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93e5c8349576ec040d08d10ebe73ff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434348bbc3a294cc6a10d407f5c1655587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72069ec054c7ee97533a05b1c990ee77588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48f47f5e8575362394700d6adb35e8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec931f615562ac872c6e76de818e43e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c17ca368a7b9c4578694b5d557f01b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a5e903b0c2cd77fa8574192a3b093592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3a54bbd22aaca0f861dfb8f85980d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a97c9811f80c967c48254e3b25da32594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3c4f05eb916730ff125ed6fa810f8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614780f20d62a6e316517426c5132d0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708d080bdafaa6de9db0ebf64d8ffe7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f12e347ca19e4f6562636dce3671f5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64dec41b514eb8ce3a069ae0346da22599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182c1b1f61fd9f7f9f951d9713061ba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f733844a6a2e31a80c6d9c526ac36c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ec4799427addf9c64c326c05f6189602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ce7f458fd647d373e148476effd65603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee67073386848124ace0338d7641bc4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366afec3dfca03a17c15baf1d0de2a2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa105665bb7918ecdfa9acd924389c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca1947563b71beabb470bbdf5ee3c4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b749d07508171e21796873a1de3d0d8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e789fc9139d0a2327b61434497ea89609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6343a237b5f3635f660f0d861ffc1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f77c412116132082edc6ee0a4b8556611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0b73aa0cd9eed4d6bfe108e99a0ab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2497f0b6b4ffd7961d173b0ff7acdd6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8b4a4679f4228dff7eb4e5b2dbe79614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0751d6af3dfe624c3b08d81eb27de5d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f059ae9a6c23ff2ec84680680b406c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430f2d4335f6f5ce7657902c6a073cc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4f18b9e1a7425556cffb785c80e1c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4053b7a0dce16c7ca8cc8bdca843405619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29f83e40765ead7c0df1c15644a73c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395e9276ed0f2408d325d0780d7d8fe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5677ebb734b52eb8fbc9cd337ee1b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416fd2ecbffb1af59fbad1bcc9d6167623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3175ef044e59a0b5659ce4f7f5592b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11ce33263c8fac16889f528692c066625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f78948e67a9cda20d5737a8aa66d3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8586fa7ed45ea462a68c824fc63cbc6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b698a79abd9db0ab94423a60eec8a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f655cd7289feaa982612c4642acbed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f09de185bf488cd7e4aa3eb2bd02a9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c345627985cefaa61bbb5a3749e6581631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ae70a349a74092beb5857f7ec0002632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8e0fcfdf73768a6ac7420e5ead145633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009e5d60a2f6acee6849bc1dbd10f8c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e6e3252364574463c7a2d4ac7fe9f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c723918ad92cc5227f0b41500dc7fe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e33ca4d61b3be4733c416efc61959a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792951d7c10a976c0e243c8f9a5b1486638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba34f1a66aa62aa6e22a70fe78c3f26639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d16b8eb997c55a9bc6e64ca823e59640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa57e624839bd8dfc68a79ad1cd4779641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f952bd1b1e2b3614e11563eda3f02642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d28e057cd09d63d140742dace9e88643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f9062bfe8342991905c81f18f4d26644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a374f12c8d9336ed867670a9b15b049645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03b7078cbaca8683d0d6df74fc2404646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0ae799f01c40f4e89854907e44ee2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438c4a0e5a14782e1b31e2f7c7fd18a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b8e0ad404ac5179e74b697c387e36649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18652fd4982460391040849069599b9a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a9cfd91f0274017d3ba5133071fcc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4bca28d5f4daacea292234ab58951652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb3c566dd00c87bdbf0d607cfcf26f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c956c6b7f29738c812221ba652c6a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281165bd77703cc48467dcb467f5f742655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d154747dd27253b2f6fb4d3429c0c3f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818d9415e291d056cc082b0bcdb69ea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625a8df4432c722c3fee8ec08830ed0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0dc81a910eb59a03c4af3444a63665659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf03edfe2b9b212d063d08c098e43c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529c9d816fd26b69c275efcd9aab02d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956585a26198dfe408f45dad6db55441662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ad2aab01ba0944916d8a7958bda74663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a0a21a3e7ca19a41861460ed71842664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baab1134efba7963ebf253e668af5ca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab6b91420ebe1e2fb6f24d006b9c9c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4b44837dc50313e6d89e97baf4ed5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072ceb70f151fdb0737be79d9b1b275668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c00fb03988c352e176328e524dddfb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5d3229c43ff01a9e797c9edbb219b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897fc49dde6077d0ac806a4468656ae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd7cf5cb19a84721f4b4acfd09cd17672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafb12ec62a33cedffc2e5138e52466673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada82ee1edd2eb5451635904f226c6ab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bbfc9cfe51475f3d48bf4a9513ca2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0485619babbcfd8b1f5e4ac84780a3a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb460f83203c2aca2a63db974a31e316677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe3d29a335cbec51785195299cb853678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec927a53eb60fb111eaa2b2c5bc532d0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6492c3f2bceffa130535cc78a22107a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bbd553ab0f548c998fba2c6128601681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbe46b18f01506cead286872f7002a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0d93a13913e7c1b9d87f5c40a1e9d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f1f22f5d4fe0fad32823f922be400684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1916f58b7b9cc7761f6c1a5b97e7a25685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597cf1fa0b1eb72970936aefa8910b43686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134c04d0d37c17a1d9ef2caaba91699687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e14b7179701b5f93695f85a92bc216688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d0b58d5798f9c692443e2d79f41e8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0502f91bedfb0b4ed9cbcc1be2f43690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e606c3077bda9202edecb52e3f2eed0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fa27ffd99946384c3616171e0a9af692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728ab910071e609363cfeb04b314694693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1635c367fddf8dcf69e92c9cab4c48694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4aff57b35deb654c0de2bd93295d3a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1435fc7cf92d9e9e78cd8ec27b33a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98513925846949a01c2dd453c7f3d0ea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c009c9351c2aae14715750e417dc3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d815abd1853887ce74bd30c97d40d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff22204e2fc95b38001fb28a370e29f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997710373d9a5fa93439d3cade63b54701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb28f79f2224b24637902e91547176702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582612e7e77ac98b3d33e704286c828a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402c00032e2d64352d4c79c7689656f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65cf8f1c41effbd8e7c19716edb8f6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207034f6d9fabcebe4d295838ed58730706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130c36303b256afaf65927243678cf4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cded21891e7b5dc24c24ce71c3c068708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbcb4f3e8a724121058d977aaef547709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685a11e1df60ccd4ef2ca69a92dc4d5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ad7d06b4a85b1b6ad1e6112ad978e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2280313dc9504edd9fc7ef68c15a43e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb2e41a8024f9b13c692424754900d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b2dc0fc3248d28a2dc767a79e17eb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbc3bbd51ba187d3ea200581ba18d1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc69c43607d6b6d781a0c8b817d0880716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25421fdf30e8efefaafdd8339dc0f6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fd6bf6d8c2ccd682fa99735b75490718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223d005093306a140c349ca8d731ecb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c93af28ed4c7bc9495149f971f9e3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380d4154145e65d8915426fa6cf1b67721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdf9592b3abb9193afcaa2b30f7842722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67727b138d994504f13b2297074e790c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c7f76829cdf67604daaf2e10b8c1e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df61526459884fbb9a966ae56fa9fd2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932a1fbcbcaaaca87640d5755f8fb9e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5ccd1b3ee1ea1b8764272447560f5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160384662bcf3d7ae5babb6cd6ad5720728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769a76d0f221feaab2ad90e67e6307e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11684a0abf3b0999e210015bc5a71791730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12228b19c53a15b2d8d97f3ef4a2e81c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4cba5359751f253bfcce67581f5c6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb5b72b251fa2deb6e994890640c74733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62762f3a9328e78415ad7408a8d307734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a5fc2ff06b4c7d6b3087882d5d831735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa0dee4c0275dd51349e9f80fe80d5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbf894748c5759550a79847c1cbed8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5ccbbf32785622e9269d4bd63e5c5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a334b66687a7aa0afa620b80ff75522739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573eb298b4b0bd811b47b2bb01134d7c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572acb460256b86fd96ddaf0fe5470e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539153dfd835047bb62bed7c9b63dcd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfb9aa6c00366c885335abc0b18336743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1989c8041bacc65bdb21e5e9a2c5e8d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0971dd0dd459323f82326249e60a2a9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d4828b48b0193c61a7801ce66b1c0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f9edb28fa0e6535ff2a0f51fb8440747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184606cf48644e049fb9aa7088e43258748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e54587a4d1cd8b786cb2ab8ffe2ce6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41579a6b1c5c26ba16e233592b7ae23750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd088b4b318a4745d1ab8c0e334b760e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304e419d6ab5f689305113723df8707752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb1d72d238f281d6df3fcc299aff43753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367746d4d207c38af2bd80767dde407754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2493308813c793409c2baaf0cf8c66755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146f87170b5a8e8287ad39527eaead8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d2dbb899d523056608f132b4a85d5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbe4eeda071631416569ce9b30c6db758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd989c5c0d02025a258c59947e48022759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c8ef4c880db8b90c07d43fb78eb1d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca24ee3bffc5355637f7adb92864f852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44abece8e5e47783be47c9d7df51c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286372a4886a59d98f4ca0c9b242bb1a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c5cd131225b053f4321c86c34e9655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a2c0fad6603002825acec3782ce0b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86425c3b2fb3e25709276ab18b13879e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a66f4afa3ac78e7e7ab5e5e684a558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e57de46c0344bc40058635b789f66f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35aad8dda86a691e030a512d8c45f9210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084df9e20747e5dc47c4da0cf69984ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9975ca5bc41d98d2d031af8cb2a6912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9ec75c8f31f41eb48b6184b7aa59d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3f927d3771f6f8c2997c4c7b5d6be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35299e782db60b015c25753f52f3848b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7039c19036cf05508caa9c1eb78aaf416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113479fe9e7cd01f0f42c7a0182cd9c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7234245ddf377009ffdd4519dc2a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ab79a2ed23e980ec8fb0c15fe60b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c43dd81bbd6de479a907ffc293be3320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba509f062f3da0d47fd0be623714ed821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32821e38f4761699bc89e03afaf131d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12341e461610cebf20854c82418fc14c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a50cba18e967db28be89c347a669624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366c14c79bdf5a6bb9e8f60e700c74725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef069be104085db30a57ccd0996e093226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ce566aa2625597e7b5c7f1830ecd527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55f67b8713b0dca0f39eb5304df24128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d757f0a0a6f39c8543be73d437c059529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888cb0fc565b84c86d5b8621eee46ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50224b0174952421f5aa485c67d39f8231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d0ec9ac5a50c4214e34798e8f2f0a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb25858ef07c09667449461f63c7f5e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c37efb1d42d2670c7eb12cc1692bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f9cd532c97278c92d343a6cae196635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18aad908ccc6cf11c0fb66287318c3036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19d4936d9fd393a85e82bbd078783d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a8d7f4890cf9c5af9e0ccd6677e2f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716103ac6461845042749cfe7416c1b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266871debca23b8e6429dfa973205a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e22d0967d6487c43ebeb91c17f7e541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc74246a9a0a9b4ed0a994cf733d4b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0d920c76ef91e2a94916b0eeefbeb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e46312939a99995c8010f4458d0e0344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13286d68e106eb57cee3f1c79cc3a66745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0609090d650b46e4c89f9625df815f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf1e58e41d18dcbb1c59ca675c022c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726a4825060f91d4288c45798473f5748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a45ffcf794e62a0cac9d2fc71896a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7844658f23c968f1156d808c2d8d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba80d18ad59ed395f9eebe194dac0b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca789a57ae18a4e2608fc6b589993ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48d49ca789331a0f4ce1a10ad575b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb42ebbe7bf7c52aff6c5821351edf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0a20cef90deacfadd434c59552d1055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2285963aa70e0cd7e201dd1999fe7dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867ee32a2e77988ecb55ed6c79a8a0f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effceb4272033ce90bc42b5f6f1f6df58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba16a36dd75f66bf0f6999f5042714f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2bcbcb62f1c900981a9694be1008360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89b0235488774b9f4bd299657df9ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4e75c6a3f22d4eec5f30ac5750e9c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9fbe8597fb1c6deb9288cfe1860fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65386750f643aea6c43f3d430666330864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc994b73c3adcbdb4ebf51cd8a88109765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77872d8facc6d4899fa21d9c5606127a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa4f3ddd4d52219bec8bcff52b559d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77a2caec1c6407db6aa92f193e2c5868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bba1e1268a95f1551f5c0a1857f5c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182efc162a0e45d7aee666cf69afb15c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4634ec8984fbfd00767f62aa1018771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061278725fe4609b6d02285f7c6e503d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df968bc72399fe4c5df74e4dc2642e0a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f01c751a568dcf40646f6859876c8374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e7c93d8d2a903fb301a3c8c8bd4f175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b684855df1f4ef4331674f9423f1af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b1bd34eeb1526cb8052d2d1e6628577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdbbad97bee22732e760a18fb9851c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43763d9d06d8f613dfd4456a9e2d6f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b168119f585706d5ee43b11f28a6b4480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71304cc3f172c56cf9fa8ece851d20981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0889cb0bac8b3d63a761690065244182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85f557a1cb7e55948b07be1c7c16de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf399fc61a3fa72f0be0805e93d2f9a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656a79c8786f7ad75eb3bb5d6cf575e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99212285f0951d99e4074efc0ecfc8b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a461c8e379f49c10de4bb5f292518d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b292fd744a54a1c54671981ad6ed788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdcc14d350203a08b4dd72c22402b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75755c4cda5c1eec89f7f888ae13e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e10c7dc21670d6620e06c1984dce7691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6e270bdf0253510a643b94f5844a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3dc71fbeaef75382432e1bd324d08193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8df7054a5ac6fb62567cd560f52eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0ca9dc46e166939158b99461a4fe695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e5d4412aa108800cbf012f408397496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22127f64541264721f0e5d87724faa8c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c620480d9a97a8111eac0dbe7149598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996573c34cf988cf30b33cd8bed08e8899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cca322d39f1c93c75ef5443ff2b80f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687030dd58989a823137bbe2a6a31150101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f0da32c3198944d4155fa971d25da102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3dd39b67c03d54b5b0d9a7ca0dbe2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f0ad9e5af57d3c775fdbf647adeb4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138c465ba801b356a6f69c9ed09e2f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b698435a838385dbdc7107e01a506106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91dc8b05a16a62eb3963b4e235d5d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb44dce9e733c00834c720ce7959ce9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44f3c20c8ca42fa61eb441e431092a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a19264e51a84ec576c3e90b54d1504110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e26cbf61425e7666191437f02996b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e58ee3ebf43a58b31e1e2904b9a1f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78105b6ef0560dcc5680b4137b2575113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a95523c93f5a60ad22ab78381c7b2b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c380cd4e9902f31c5d6545b8da64f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82397affa2f62f9a92a70cf14fe4020b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f772639f00d28cc439275ad0745f32117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc27167758738a1715084d7fe4d31d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e09e62342c27b057df2709ea799161119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907faebd5d3fb968f15bad6fa030d625120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618a74fa8d0435ca18a8fcea0bf1e65121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311146b503d6d541e9c0028dce401f4f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0141a38a128a79916f9d9e4ed82e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369939dd487a6db60919b38e4d8da625124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb0ce3ea08f33c07b48e9f72392980125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99308eb3b344b96fb69745a308310871126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed28bf2e88a67d078f0d513f7ce2d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdb17cd3b74356e4c97acd22b3a712128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85bdea8394ba189c471aad5aaf509f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc758dae8f8527f6b556802e46d5463130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d8089534beb6e0e78bf94dfe89fe7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a9fb300d910601326818e49c7bd0f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65b190d92cd70cd3ef443e548ce6a3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34cb91856fc89fc90f167f5df93b06e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bc345c0d99569e5603b57ef8399fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbabb2501cb367cdee2cb6dee21b8cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebfaa91f965135bfefcf0230a6705a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805ee23d6ec3b54954354df2abb26eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc4fe4df188a9169da33ef35c8e8c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51661781837a223fbbac16ccde561c92140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa056fd9e25a047da56ebcb69b4b2a07141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6bff7da939ea867797aaf47b86178142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffb0a3d704681133222ef71e380944143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafa87eeb827064df3d4593bd2da8cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42004c73ed3dcb8bfeb2214211ddde4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855de076aee11a204529c7c3f59b56b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c01882831ff6d08b1e537a3538451147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e2dcb86cfb499ef4ed95b096052d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4d10c9443ec564701c67aefb90d37149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad40127c0c67effb32fd38a83e2872150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56d929d6446a10d436f9eb8fec719b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f6173a6944e87eda6965d235a0cac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f12002d103a470726977dfd59eb901153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff15d31153812932113317116a4e30154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5649cf694edaccd6c66ae5db3b0b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85692486a938cd27a12f29cb019b86156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406dce9611bb0501a5733641a1a38ce6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24853429fcee0bff3677feebf1137f9a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674493b9287e68f55d912342f1e19289159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870a6881c02a42d7e84d099df3fd354160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bd25f5bcff94376c2897e1b05b56e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabafee19a5172a7b19526412d0b99b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade45ef45d9241354889786bf7a4a16163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ac980c5f0fb63567b0edf35328f2a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372b7c7542e56ffc6fbc41d91b37a08165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e2d09c3d7cc5f339a27e2fb12428c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f02bdafc9167e5547a01c9ed3a2c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d312d357666c8ed64158badd7dac6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427eeb2c57d12d0680b163884c57e448169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8de965baf63e06929a45e29099e66170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0752ead9463739f0ae1a76ba7b2c9b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34aca88a49464e037a11e0a2bfddf46172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ed36ced8561ca59f230695e80857d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ad5d6d0c69ef96a05386a67f3f74f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911864c09578ea59927b6f1bc900e8a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652f26c6c20fafffcb552044e4b9fdf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658f02fddc270cf7a1dd367fd60ca50177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af802baef3369545dbe03434451c59bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35c2c806a5650cd7cd16e7fd4deaa6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b0f2c83c16ca1d8064131c16a1732180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e3b2c9d969a0d952bddf7d6a42d99181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cc4bf761aab74ffc8d1642bff8caf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaab347f89a49b5e76f861f39b06e96183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14983eed732d8165bffd7becc7afb50a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ded6eca71fec0a0eb3780edc87258185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2b700f906f91eab4ca57e25daba72186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a83edbc0158d67c5a78862f809b486187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e05bf953105653700fafb2fd1b94d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c466863ba823f727a03758b445ac2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4575a389565f7a8655d03a2a8978f4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613e73868d98f9de0f41b130a359533191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef3b7efba2422e1229aac88df3f52b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e305afa023f821fb74f5cb8dad62edf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbd9e50e1d65472708b7c2ac325a11194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4068bc805c03f527d9f0eb681a0e22d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182b054cd198e7f7856d230f5f15632196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee4c78b48ea624133c001bebe4ba03197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425b93e868a242273ba6914733d6d27198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31904b0f856e261bb3c65c21db94a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af94b27e3a2b9f677f098cb5bfb09d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb067ad33d23cd4146363cab6a3aebb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224828f710ee1dfe0b04104dc3e5344202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e1b46f001a756ee5aa5818cee3cc6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f48d40b47255d977e82fa6f612500204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a692067161c78c2ed7b8b49c12a3d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfa4e9b6b96bdb3bc956b5e7ffcb00206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cc761af70b917ef896c6c4aab216d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72c9604f9e116fc464cb227797562c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d2691d0b20690d73d710486d0b2ad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575206bfb69e53f0154b42de6578985210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f33865f6c0fd2b591f2e08fed37fae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04961002e1b6cbeee226e9945ad2ec5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ee608d622e1ee2dd32b0b563a978c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ecaef9218debc9bcd4674553fa62c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20a0f4cc3e9e9db5150fddbc9e9a15215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc139cf5d7b51496d4bff4c8031ab2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b549521c3a956803e94ec9efbee58ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48240f5e12ebd4c08ffa7ff639232f58218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b1efd15b5b32fe5373a2d2c7988f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89c55f72656dd657441dc4634c00ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352996d0da7fadda60502ae44352fb3c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aea7502c726413021579406b91ddf0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035d7be2d6491257407780b17d4247c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a4a992da1a72717647df8f3eb1ac6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbb1e0e16eb37dd106918109e14667225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21141fe768e693daacb626efd57405b9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d62a6e5aa78bc14535f409c2a5852227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23dbeb70f564c53c16f8907ac244e3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f27ea9fdbbae8108c7fb3d1d8fee0b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df5ba3ea62d29c1fb063d86c151761230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edb3b692d3e68c8387f1a621b8ddf8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cae17587eae2f5331eba231dd4cc5d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c5ab372fe23b43a605f6f25633e04233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304cae5e32a5dbbd87f03c104fd7e87234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13bc365db9220c8ee2dea3e24d9160235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35be4bd3338ff2cafccf088465bffe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3b5c2e5859b1e034dfe959792d177237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28996d7f50cb6ac1331630d12f9ba510238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd170031e0070e8819e9b10aa232ae35239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698581bb858ee3b222b3ea0441cbeaac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a067529e44893d3e0866272e22fab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353b6e7c7a77229efc37674af983785242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a880f05957be3f893ac8832a9570036243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d43e893dd59b0a708f1b0795569ec9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd343c7fda68adb51d315236faee87d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed9e529878ecf5d00fc8d076d634c6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111534cf3853278b21185d9f09f6dd87247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65030379685c93f48e28940e732c976e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b07831107a559ae5c8fc57c63457d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6574d04abc0a1cf2d373fc10a19d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ffb127521944335f2e65021fb3a86251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533b7b57f1818052ac346006749cf8d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce71e51845f072ae5c36c372e1b426253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3baefaffb4cefc2659e0c6dadf2f0d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfca2ce453b45c20e5dc357daf196f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd195bb7fef552bf4f1881ef8f4af317256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743af2746bc75673f13e11012164577a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d7b22217d1d4cd39f444306bb3633258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b7803409038bb0c791c98fa21f64c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23f220edbf4188eff6856239dbcbe1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4348e00800691116faf46aea8408b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895badf851ad317cdcfafbfd4b61a059262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0f7f870c44965c2b79358d18bb990263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f89a60c49a4b22e0a6d09048733ad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ae341b8093ffb14ddf98adf0ad12f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a2194eabc62f3707416c7918ecd97266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0212bfd229ed037f59f0d5eafaf308267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd1712fc8edac0701395922e45af99268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a39fe5d6219d576baf6e6f9ea53dc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fee6d4757266c26522083b7fb7610b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59efd8f1560a3ef54eb6eda04425b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abcdf9b15360ed1b7f1de355e9178f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba900879a1465bbd454538a2b1ac0279273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2133472004c0d191790e7c8e67438f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d658bda7a9c4c9824c5f722b4aeaa62275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2426526004a739679611504718f78e5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a44e73a1d9ada5726bfdceb3f5daa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9361b79a4a258a8c0a25dd1554f58d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63aa5f99715525c00f0bfb6119b1b0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c9c66449bba2fc42082669d7adde6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57d5c1398d4d2e70d54a9d90c9cf98281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62301b4515582c83d39030f0f75a47dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f2e8f04e07f5ed82c195a173d21bb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748a447a5dab942314758a5368432a8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ee3a09ada38f1472ec542415f9e61285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33118127dcb6e7ba91ecfb6f50e474286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e80083cba9fe0f41111f075174a249287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85ff365b945ba3c83245014b6ba21f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11a2c751e250d6932a0990642f3fb6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729646a99e787515d685bc58b8b33b1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb4fa76da48316c19897b48aa2e6d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8baa27082731efc01a0ecacb3a92ad7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850f50fe873ed646a47bcfce4859ad9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003e163100bfb716c6b8e5238960700294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2f26f09bd352c5f30660c11d60885295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e04ef31e2c1d126ab1d32e88f3761296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73bd8c77a5ef25dd7790de6f24a8d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085e71e2feac36e320f72b0df96eae6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297fdf29629fe5dbf608977a0892600299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cd4663819531cec6fcb716b406e33300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaac954dc8cd92896d5a34a943f6d5e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48218ff8e7699f8d9d9a099b6e639ee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f08499b64aef0cdad9c05c83a1685303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb7e7e2cb8a0fac02c5f1e755584e0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de2829f196716c8df106052a37f25a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f6c4b10f0d5c1a956ed60b0021c94306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5150d116e2150478813754f0b05db33307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2197107d3d7791a1d2403a0b7e580a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9380d154922259d9e1552e5e9777f71309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b7ec8529c65b1aea5e660d6ce215b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d20ff59d36aedc73cc94f4e8b7e60b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b6de612fed1a0500d6b0294ffd51e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355351813dfc6da2a01e683a1ab96dd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febc07e53b530d20f56955ea211f713314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ce05478ce3b94b74b727b75647c07315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b636068a024c6230027f6f8876c31d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd066f20283cf9fd46061e167690fe6a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376287b13b9243d610c58f290a97bff0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca82bd1616aee22257470852512e31319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232c7a6990e47ba3a69a62f4d0c1095320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff2a23c4567c44304c76ccc3a210e3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e1a7fdc0dfc75280831b837b85e60322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fea1e561ca33716534d71e391db21e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a664da15abfaa509ef74cb4c765bce6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acdde2b256fceacd9a8a3b45062936325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11484558a48ef137ce174d44ba2dcf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d154311403b3f2c1cbd9d2091aa28327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f513d5814e32e8663997bb4d7a7752328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7e956f3a9fb381de067364964af6d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c7118cea281c6da98beb908f47f0e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8d5eced33ebf2076405c58ac1b3f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9ad96b3d2df56cfbb8412312b5adc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e479e91173857f639affc7c2095c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa2619ab1d5857d9a850fa773ac753334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef58ba8ffe9aeee1780423c781b7eb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30938d6f94fccf002dfe36188efc6e1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a4b1b96abbd33c7847f830130157e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bbb2d5bbdb76d6a44c5e50bd497eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d9dba0a091402d4931cc9c4b174a3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7ff4e31bc538483d8078318cf4f71340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338eccd0bdb16caf87f294e9778ff57b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7752df568c445a36d9de39a80c8f38b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12cec3229a6b7ae83b207f88a21de6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ce4900091493092639ad8cb446d28344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf41916ad56484147d272cfc7fc9ce0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba4eaa506aba35c6989a7f9870a4cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dab1581f9fb98e750368bbef960eab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae927573cf3fad0f85b6a31087d64cec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c48b61d55e7d70534d31e298aa0e1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088232c93d012b73128e4b212a4b076350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb3f4df7a5539baf61cf042720bd22351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25c29bfd45900684d8b71d895d360c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d754cfb0c8a869bb3a193b17388f8e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5341f213ed5bef8780addc9a90ee85f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0ff481eae217de9bbb308539f8e63355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7587b91e3d8e01741df9079eca604356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e02c60d9ca0448aa916e37808986c6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39947ab61bf312a6649c8022d4fbca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56b60c2a98194cb608eb4aac6e8477359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6324ace94c1bedd6a2bc335b8b9bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84395245f4dff1ea98e0c7c6a335a69c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847c4315c70338519c1d49d3defeb39362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66441f7dcbe67756ff05dfb0e1015b1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b47d06584dc78d955484cc378d3cbb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535abba41a41fe3164d9c25d969e8178365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2565a5216d20ea93cb14afdaf91d6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f0b057459bc4c26b1527583508ca0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e6c5ba7b951eb31b22308bd88db6e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3354266446e5f2d7dcfb980a986f3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20325ffd4340784034a2511f76985d33370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739c10f1fbc8c9bb80d6d4d62c3d8b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca431b5110f998d8250ae5879299ac6d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df55ad3f96224501081573f17ef4147373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f299daa608e53f513d37a89ecad19374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c643ae1518b2f66dccf1f9ba7f6e8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e591601009095b62a0837b84dde9f5c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13830b84b2e62d50cac024738a47aeaa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212dea66fd3234030334354d49f9a89378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe66e616d9839fb169f7ce6ce7c40f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6886ce797e0235729c2fee6b83102380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae653907e9deafd476ffe0ef77d113b9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fac3e1a19c9023ec7fc60a9d5eb29382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45365d2c32448375e1bc98dbc78c8288383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fcaad998fdf5e200cbf9248420ed7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66946ddac3d18a958a5f7aca2947f5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2022ad8003f02a15dfd5c15cb8ad244386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e055fdf6852dc4d86189f989a1a2894387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec3d37d86d1dbb2567412982285c50388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64159aeee68b2fb8860646f36e4df6fc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8349c7ebc242052fbc9f0d9a6f19e24390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdeaf4cae9b6c06d75754c18312fc8f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0d7b2a56a473d593db5127296fa44392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c164028eccb7c3c8ba3483f0f03939393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1033a57cd799fc86918e148fa3dbb8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723137b55953db62dae34ab2e39f7215395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df6d3e4a48a5452711711b70a6bf71396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea41e4dce09c76243ac5dbeb1206a4e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39734f2cf177e64a635dee1a63e8e4f8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2919591995d9a51452ef8f96e1f4964399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2d1a24459286ba08f3937d0935180400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9549d3e5251f85ec834b54fd0d611a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483bd5c02a6e3a17179774d81d9bcd3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b56e70e894fcc527b2300c6494f70403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5da48445937c301faad4fb912dad1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040176a57d64dd9d9261faed9d8009f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bf2b3906e27d7fe7b1e83e34208a8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9bf21df5168f65d316e3c7af13aa8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241610dc2551fae7f4c8fc80995c8d42408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdd60bc653da4bc343decd648e9226409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92179f7b3990c83ed8d26d75724d736a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8924f6cd6267d124eaeae1480ef770411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cb40e0942cd019cbb0c432d00fb91412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7b3732737697430d60f41846edc8d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954da31b180bd15fd11e589396b9916414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b02a217317dda48221c218aacc523c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea204eae8ad7f5a61907cd6fb7ec48f2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ae08b34c41d92c7ad1fc0dc74a56f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640288dd84b20cb3dcf3ce23671fac3a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c40390540ac3b414c1da88ac1dbeaf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b05e38062e5e796657b6b7ee2dae04420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d04b2a74998541477c9298b5a83f7b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ba5da864d621ed775f4c6475ed334422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a462e00dcad5918a6647cccac7a612423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f2e9fd14a1c7e6cc1731c88913866424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5299ca4aca3fb9486c1898e850ec1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcd3a0aaf4e34b5427cca8eb7c30f2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4108f3cd0ecf7bbfe8918f87caf0c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319440109b061f7526000c5c4fedf84b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de376f4a22627208dfb86bcfabe3bdbf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edab89c0b6faeaf26a7b2ff8f59404430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c0de0e7f4f5f3327c3618a74264c4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eca269ef9f9fe0730ba7f55f5037d0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a637e498052c02d23f50e1c117e8edb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88347acf94535c229505cdf240821b38434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e44d3f91b26720096989bc5f747eed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b4e134f03c6b207e2dd20d51ac6ed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eede38235b6c5b56584022328a6e4e4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600875d50bcbc4fcf14dee16d8a9fb6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77c4674b39083d572da260884960f3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd5ea3c31ffdc0d0ea75584d7711f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a25ddaacaedac1019e072b19602dba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd9daeb1f64d0d849baf8b2279fd40442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27007a7bb091d2a9a971898c67da4b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893a2b48646833d30384c04a835920f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff803060e9f17a955e9a0a680b42298445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba6e3d55a58177ef1017a7e8e569b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541849dd1767b4d989b044ced3e34ff0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e39e80ec990d8965ce88932bfeef1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef45038d0c8ced3bdcd2663342ac54449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde31a03ffab4d70cfd977a253d40bf3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45532f4c150d522f630fb40376040d26451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e67ad617abe71f665c12c68111d91452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38e5a38ae5999e318a56a6e9e3c6dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e2def13b32eb8a0f9a2bdf4a9754c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21295e26e359cfa96aa33453a5d3ab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce14d0ecc92e85a5c673b72b58fd58456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05eab169744c04deeb091054af29e6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e83ae0e6c3f6ad14469d80d0f8e508458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba940e0a4c2ff5fda87be89e3aa744459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b078ff9ac133b8ebf90cbc764299e9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec67e0a3e9a6a98e4e8a2aec9a5371b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133a9f19e98e76222d824f522803af5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23f9cb2408a0eb877e6db143a67821463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038e32557e836a5698e57220f477f52464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35406ca6de8baef34dc56617515fd2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7ba7d2ea407c0eb6c5bf8ef6a7883466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fece7aa5dac3ccf1b0517949b130ffc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57f0db9a1a34b05024897b16765167468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69531921b4cade2c76985adeaa92116469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c7cb63a1420c7881b28cb85b98b9b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2d01cdc5935cec3c293f997ff101a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95074c9e66ca4ec9f4ac6621e29fcc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89130480292ebc83353a2b90cdb28f0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e44aadd72b166aaa0b51cf6ee81e03474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939cc1f354bf8ad54c51c10cc031c64475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4717e656eb16fd1e4e80d63f62bb1f3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada1f127bd1df0ae816d4c48d484b4e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ea0b34917a745e57488db4a92bcca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bad75fe4b06228531a41c6e1c9f4c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d887e65ddb6b917de6f9322d4386228480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cdbf70e0e809400d2d886450c050d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27842a0d8d7b31fb0bcd9eda2a26c6ec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd9cb9450e61c8b88a5392b8dedfa3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4f61cd540fd58b958c4e8becdef47484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283ed98763694439c952138804a1fe7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8859ed0f17e3f4d21d2934c2e1baa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dae32ea67995e63f67688ecf1d8679487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd63ad6e07a2aa4fa188cf4d7eead3c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d9dde6ac0554c18a2e9d5cb8461e8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5bff6881a324884af50be9a556164490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910b9aab16fbebd1178a8247271b265491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf5025a3c5a26c63084bf33e103593492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc641929f1bd95b7424f0e05d9ad1127493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929798999f133eae28e62748d6f1114494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8645308b63d0ca4f6e958f0c79b12af495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7076d9e453f9c0e161bf6995f3c6e7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66f2a98df7cdcfbcd17890288acd6d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b9cde3f91f2ed48ea43b14d32add1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46811e5bc73625f7ba5e1818ab205c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f25061b7d245f48e10a2aea6faea56500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba81c739b30d8f7b5155ba9608da51501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa58b563845146daa8a99c02777b38502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ad294f9a6870ad55f9317336a9798503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca772f17e3538e706c9217ccf67fd422504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787316fc4cf15c50b9f31e293490c9c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a81acbe807fb169cd7271eca09df36506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc412ac5672e70850a4ac17f0a7eeb9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7309f7a054abe832deb13b69fb15d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482651f062045351722e15baa747b309509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c217c6ae6da9875bd27a91612ca5bd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d130bf522ada91a0d8d53211aa5b842511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659129c7fc0f4c9ab5f38eb4c0f879a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce615bbf82c1cc0fb15e8d342df4c916513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381fa624924a56d551e2d45dfafa303514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9010f365ec21142290508820e44157515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354331f019d6843d1f8a6ff2a396e96516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c6bfbd31e01d243a3e255b824ad30517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc30203667e85699031917a1141c76518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecf5a4f8618aaa343481be240c984e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c267c1b9fc072af2f3562ec1e7ea8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5270bca4f788dce24f1a4c3a25310521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7989e33983778c0be08f5f1c3aafecb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb636b4b3f09fc224f2202a2ecad27523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecf022113e78229f14cd99f3e89592524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c5e26da687b3f0131d851f13192db525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95a4b8909ad2493b5a540028206dde526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b450cb1d7b648704c84456068467188527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69d067e959c1e8bc5d19bf9909613c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a4c63ff8ad8f707776d97ff1ce611529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abe14d5377aef5087459cae4025e1d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d29d88a5adab64f751f61ab028f17531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8944c7c79c9fc2bb26dc9635bc48c87532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5d3e9cad3996a082368e5fff8bc8a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cbdc20c4dddb09fac5c6d091a0c61534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f9c01a65dd3921da18e720efe559d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a70f5d6283d8a41fd708d77abc91a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8e2df209410e9e0620a2b28a26e90537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4adffe2f35cc26262d8e9a70c7bd1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918eb41ead2fda4288f2a9c575e16692539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084d2f3fffc2315daccc8daade93b0a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd63af5c470dcab53e2c54a9d5c07e7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac511c347f4ee9c6d93d8917c9d1151c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ae3e727200021cb7d646561cb06b8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066936d7f4e9422342adbc66594ef821544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031be02224e19121362539c07c50483545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89207636b6c94a7a15f05c18d732c8e2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a66b8817cd6202fa732f97fe584b13547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0515c3fe5aafde3327df78c2442a866548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749d16bfddf56139b05ff09e4cc993f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b88f3849717b0931a44fe0fca4e44d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d64fae72544cbc33044d9a4031d98551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761087216f7b996d48c187a3ac98a58552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95e9b875c0f0434b9fc8a5471ae32c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14d344acbe80279823100f6ed13a6a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd649c69a3ccb8ea6cf610887d21c53555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d96bf322aaa8dfedf185c963f32ba7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb302a41bbe4b1dd05fe156d0fc947f9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfd610d8d8fc01309eadc7682564e1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ff7b5dd538e05d57048422818e594559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d5f6a38e6831e72765eb461e8fe0f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22121dbf165540f826716bed2cc000ce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293621c6b4282005d06b7d9d802e1b05562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe38a8420f37a3d2a6e09e5d1ccf63f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881af06098c3a8f9c57ef5fcd4b39d6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6299e13d917ca70d82fc11f97a9909f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58699b3595c396f5d751eae6b6926520566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26817b3f1d18ea4c156d4690ca462d9c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0bc77f87327e2f4dad368557c95bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071abd7dbf26a8d0ac661c8df60442d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8416c0def4a15b1a32413ac078a1736570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d26b2dbd4199aa0d30d16e2961272571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37453af60a98cc766bdca71c662aa7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80089ff0b1f375ddcc3228033046146573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0267822bff601d405a3f388f5254d51574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82979202b80bbac02c03dd3f80d9701575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38bcd9dbf415401f62685381f09c6a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee2d25e0899d65a418ba71bcb5e698577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7e90bc7d3865613eab4c8b28f4d3d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6674813d1f7a7b85a99236b23b843579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35698f424ee1f02b944fa2b736a33a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70c1ad3b13b181c1a49abc2c9b3200581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99356bf537aa021413d3172c813b1f71582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3870cad05c79c349ead96bcccc9b10583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad98d11fd386e32917c43b26879f41f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381bf1da549c068ddf128a11789ca1a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e146eb2bc3eae3c3682800b7e8f1096586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f546821c5f1d568e43180cb7bba15dd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a0b58544ddc247519d20db486b43e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72a0b22c6f3e70ad97c282b4c492f8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959ed30c898c1bc830489070cd4e565590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9317d006d56592435c4f597bea31925591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0aef305ea168baf184bfd37992e74b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27ab545bc0c77dad438f034a3ef400593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b0bfb03cc3a8e338de0ea42b96fdc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78951b970e1b25c2555daefd225156b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec5f83626b5b59f2a7d375060e9bd3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ef6348b1a44914dcf48f793edd522597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7587c5f51a2c4edd2776a8b76d8f80f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f367d687add2e0c9405f45ec79691599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2b8948c631595cd0520b42716db20600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d11569fefd7a90633dfe9c26b41d2d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d60a257f7b3f0458dc46d566c2bb6d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264f3068de8e00995029b7111b394c8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff152dc750fda74d3b51e32394dcd5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fca6e5689934409ac6ba567005cb0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962925efb98864837c64cb1bc2e72093606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32e0d18e8dff6abdae24dd0b2ef2c5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063c53622253c3a4f267160fee79e76608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85accc01dd74d15de45ee9353d8dbb9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507a55b68c66ecaca2b59ced365b71b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0f582f360becdb0de067e4af5b19d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb952e22a1829d11620d2f56f343dc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0a12ec8be93f0de2abc419218969c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3a01533e3c87d0631ecade20b608f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac27b6ca5c8d60311a85aad8723348a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb41d81a0842a3c774764738978ce3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8882abed4104e525da47b40d8855f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ef043666cd19eac32cf9a0799b973618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b70703b67a0f72dd85760362366408619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105eb883b2cd8d2a73014bee92d3f35620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f028f30bcabbb9f0b5e17ecd44e82621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ddab8cf97c5808e51d7b43f993647622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303675de0353c59000c5ce9cb655acf9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44533cde28171460fe2313b310444747624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927391e465de1759adec1fab6d133cb1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b8b53627e4381282bf4a50b4aeb47626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6a02db1674472566fad445ad5467b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e1817df8cf18af0d5f3b15913b154628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa51370b59ae678f521a437f7aa430629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917161237f4070ccf9c7f8f2dfc805c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d96fbff3dd0126b0a5b0475908a5ec631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bdc580e2324bfc57c49fc6c01cb23632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c986912c96b218903f5971894d7f139633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48a3b913d67d59d50d0046228c4b69634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed18153a6fda213650374205ea1f2b2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95d37371768b699421ca835cc8ae86636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e01b10c1fcf90670b00c0a12a5fa0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee151bb7c5f21f54e5de377562cae126638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7b1f8850221e84a412181c91234eb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea7733fb2a85f816741ff576fa84bb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de10bc5727d66d595180e8a3ae1a2f4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f647fd6e3c3e300904699acc89c9606642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010900ea22a4c5f56bf26c9e02390360643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829f0e19450869874cf12cd7dce18f4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232e9a0f65e6bf989891713860f737e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6401a1c53cae75c467cdd3d4e3bf0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7746c708cf8d23d6d5c49819981a8e5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6a2ed07d6fff93f90b51e82011c32648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1deb09ec985c536d4767017898a285b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9adc87179914f1962adf854b5c0495650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ed4e58ddf4c05843b8a5a14912ba6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9adf30e80cf42a6d4b3a6839350bbe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33286732485b7e7cd54d9a89b7599fe8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7419e38fa1111a9717bc1d07c4f39654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36683ecf68319adb5b4ddcac718f17655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f650055321ee58d85f4b9c1c05c24656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae95a2951b38f9a1c9430923a97184657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393f764aff92440d9c3a92e237d3247658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0a2c830e6aa87428bfb9503a7457f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee51c95dd62993e66eaefb488ca7ab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39733874aa8c9d1aed85bf32bb5bb2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e3105f9a7c54b876a5c779e5fe5b9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2c2d34760cd63092d8648eb7fef5d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91feaecfcf6ba33b6793b208c1d99faa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16c744b062c522adde22effd5fa1ab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0aa766438bcba5567653409b3f6d60666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d03d41c4907acc31068778d76a71c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6acc96578c6290eee3a6d095d18f4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e9baba60a783c70f7ace77046eff0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1623eca9f161ef54de8e8b5f401f1a5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e863198f8efe2bc882e564c56402f03671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0a3a0f2febc0cdc42796a47a3e05d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728cd711c62a609b312b4601fa972c7f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a1e7b5ad790f595de5c75b5189dd7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108c41a7f3b5bdcff3ad5c242dd182a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309eae375a990a5023ead3b174c244d0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271674f10f6bcaa13cad3c9e2985d13677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b61e4cdf7ddc7569f3c069c6f37f49678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd546ea2991065e660c07e0a04163ed3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6bd5de21044dd1c878703ea0032f5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce48cc3282cecb3b43cf07c8f406002681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6182f1e41bf7f7460bc62fb9906186e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c780f1f93426c6aff5ac2bec043a89683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62213ddb6d486b1da206a6bc23316bb8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad013551f55ce41fafe1ec1f271d0da685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca21efcc3a58dee98fc2eaf299bd84b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e23eb30da6213693021cec829fbbcc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29431d5319e4ce8bf8029c3b06cff4c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0b781c32860f95951c1a679916803689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21f7a4938c492641c6b0f5bf4d3256690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bf6afde18323cd140d36af797caf5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3b5807546fa54209b31a379cf5200692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b3ce2af4e3d45c39b2d5e286cabbd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef880f1f07805942b52d9596f274c3d2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80a278aed12b510ee34ab6fef4cacd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f965afde8a68df0c6e2c9c566a386696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109082bbed791233440b4501be076c5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa3972c916b5196460e321ff5af399698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09375298a2caca078861fbb7e4306a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9caccdcf0bdd7929ca2c30e78ac0c4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ccc9ed3cd9a66ef253eca03991122701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774f6b3633f6a909727d33fa30ce2e7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf311ee9b6f2db60ebb67f8241eeb9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ca1237387d141e6cf877b7ffb677d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef4b906198d43479c01bf05b6f9930705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f592fdd0ebfc468779b439023234410706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758f53b7820171552e510f2c9f67331707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42909d48c988a95322fcbce313f568d7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab15e504df5eba3085af648a2b9916709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219ad58ea82a32b4a30f5aa06fa62b1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3caef8f916fa28f38647a20e9a3ae0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0116b26d5de1179a4ebc3772ec3d6d3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8b82f017c4a00652e4bb0ab158b0e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a622d6434205ee86a26d3b16e6a78c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba87d6ec503f4932a9fbf8309ebb7b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cb72f57a8563e4173e7fb0eb5c922716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3199d8d388b1d70b55c6df7d0dc3b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae89b7cd83543c5fc0eb3eb7cd9cb93718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581029f7a700f85cf346b7d7521591f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112dedae4baf6210aa171b7107859dcb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68d123d426a055eb2cd92f5433d623721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7c15d98e70bcc21c5859bee6c70c9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfd44eb032bbe56b0b4f3cd9dc52b7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9d402527046c6ea66559d0b514c07724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d34c4f0ce77caca2138644cd79d48c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076be60128f94a0e8f87f691bd4b148726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706101e9cf5f2a8f71ab96e48435f4e9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b091185c7e7ff806e1f064330c883b4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcc50498533f31a90e3d5541ae5186729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001e2f76ce7d18e9e0e899b92678931730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a9f5ee21c0e7dad440e08acb81692731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79be2153ddcc7cd9a67265665f4ecc9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7435b6fc13d5c633f4d4a788d31ee7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5133507966c95b16504aaa8fdd79ac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c85b15eac0c327c6231860f75721f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfb3e0d5f9646a746bd388e53334e4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c386886dfea8027745bebff09f65f5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7d83fee035b10e2288512eeb2186f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bca9a830cb610d5463ecb0e1a18977739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d3d1e7dcb671b00adf747209fbea2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ea95d5bac5b901505d7810953fe27741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe042e5114020f603afd75d0abc438742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7383030d0e4ab6f5c25ff8bede8557743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5540ec2e0155840433141626e7996744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604ba778189bbbaabddb7aeb1899773745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2302ddcdaeb0ca2572199779901610f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d18ec96404198e7c41f97ebf655372747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519ad928193dbbd09d5f2e518e7f8f7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7acc7e0b3a5298b47d2f4aa73dbe9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93962690fe371ac6f11f630b69f5de750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed9ebc52995a2d242f026058331b1f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66848f9696487202b72f615ce2fb127a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4116817a9c5ac2d749d1119b62eca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61340b3ee0024075bafec5e39bcc00e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bf8af8cfbeccbb7149d88a6d81b1e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2682248c2da36af348c424c915e70756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9740edfb4ec02f475b52b209e18af757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25707b5247c86e9d0dff1c8d9f465d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31088580d9bb771666937a412fff95759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>