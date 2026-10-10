--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003ade942782e1dc8b0699dd0ee2b2a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f963908bb3f06d0ed5dbad6db8b6a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff4aa43a0b932950cace28bda722b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa4e0f3db67f9212edc7e97dd5d4194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e649641b2f4ee8caaabfd4dd5fff85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553ecaf285c58c091115a0905e9d9416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f327dbf3a193c407b2f582d265a19b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc290088f433f1eed7815a9535b5208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418b1dc56bfdacb74d0c312e5dca3ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952c81a214f0474cc3236d9db33de2810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275abfbac3b159b160d1e3470e04813d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302b37d8afb7b1baf6226c76f7be29d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f2347f206ee1df5c125d146e6613913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680030f4fd7f74f2494e390cf91d68914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd4f7d90ff97af98db643c424b476315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b877216ea4cf83129c2861456ab6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f378a5f27e90dcd2b3caabb398dadd017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0521e29d8bd4829677f8a5eb657df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb6f0c5f1a589577cafebec0ab836419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06090a4db741da749920b67cf8ea1ccf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58af59b7ca86951fe9bf7fab5b4265121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e5ccc359c3ecb4c9501c2c0c2b57822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83582eac0b00da3c9990903e15b7e3ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a128b89b90539a3fad9cb4f9ed02824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421d1881a3d8c479bd8d09e54aff41925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197433633050b9cc1ddeb016d524a9f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea436548479d658501d621e9b4fd4c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979efa2adc68178ab1db0a6e3edfc5028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3835e76a39be540e8091514a2c54329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82369969421c6cc7f2e17cfd0dbb5c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e30edd8b727bfd2c13510085baaace31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d85b57f69a8a88cdc662ae776c8f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c449f3cd0dc0fbbdceb3fe3cb8e7933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda44cedd7e10d1e84ec275813d5b5634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac29a0ce511b7651addbf2b0f0030935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8add9181046e39a8e080726c0e495436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f01fb38eb1ce5bfa3813188d12a7d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74ad6166fc548fa9cb70b655b2de4138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8423a068b74b9a24a712a0dc7a8a5f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafacbf79bbd6d9aab6aeb78cb450aa540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a914f6b69cc35690c00fde79714d441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f078d81f6da1a65c80da5309b2e7e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a732e143fa32042731d736e5ccd6d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4789e81929d7d4cc531b21e38a22244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bb0c338c553fe36f707095546795545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4796cead618824a570345eabb4c33846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41842b39a89be252e40b5a11f9b86ef747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ced1412bc506482928e1381cbecf6648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b550431e33fbcec6f4476a80aab3b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577b5cb082d6ba7b9704c3121e1b3e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655a0e30ee686ed81ac3cdb0746fa1f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222fe4701f27df3dbbe9f240e1016b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51628c6a8534b04787ccd6f0cfd9d0fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac333cb89fc7e80531186104f7937c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c532f8ad53b9ff6fe36148d44234b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59769da9f8d19beffd667166743c7fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cd79f122c0ec851c974784180021557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bf41061e10991278656852aace51758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f275c752a77a6c056b9b93887b37859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71e13d6bd0e4735694680c95a80bae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0faaa148631aaecf3503f7d3e12fb861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a1f348ada84cfbc9829fa716ecd3362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee867a91a4b08f1b32c8cf32b17c0e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031a0a1953e051e01c148420295662464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b630ed2190491af6e1299ff8b201cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb3ad05c9776d2ccf9ded26b2f60fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317be98e47b68c6a1a36819c319f80067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6cff6c3cf4ffcc0596339cbdd5f0168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0d8c91f0980e4a00931325a2b586e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893ec135aace0dfda58984687a12a5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa907b82959a34aff337822efa9e796a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955524e7bffcbbb768d71df5b974f59372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687f83aa0065b3598ff620198bb904e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a07a4fa090f853db3ef3d0809ecfd274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60498dd70c65c9cd3334114a09f0d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05bb4ec3fc467fbedead6d2eaf22f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c77925173f4d7b4d59ebe179c8af5a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6907b399bcf8832aaf5076cad4ccf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3148931585a65b105d27d32c2d0354579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f11ef8a1fdcc3bd7b74d5794393f9980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af328f47f0ef9e428d1d54040fd4b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8ca6e7b760181502f2027129e645a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adccc8ed397dc9d64b6405358e374f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3ff5a6a8987459294b5590473dc5b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64d75fba4f5f4508cc59a585674ceb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fa516f964005fde0f49a12de80a6b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19cdbe40f8fd663dddb0c1d88d0d7187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4860f2eef59a7fd3d7ffefcb598115c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b5e1417c43e12d04fa19a78126f9089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f08c2dd63e5d32124723747df036e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373ce6588aeacee01d54909afc53ba291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcadf0657a46c593114e4dacf3c8c3b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0acb305d3a9f721029158b1206c1e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467f722d3d2caad2908c45a6945e60d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6bb68cc04abe582bd4536efbdd41f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8b0a1c5e390884d08a05b9505a16a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb71a610d609fbc27dcff91e9419fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fcd09b20c91d01f1f1346493118c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e749d83c0d8a31fed7075e41b489799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7abf55872e3ff32869c59735df8d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22c4dd82a812ad8f86be67d68a3719101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f60001873ce1770a50df85f0fd7816102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae6b6a47024449612aeaad14dddcd5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd650654e11cecce8ecebbcc587948b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1c69a7d6dac393df6fd5dd93bdb6e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4652cabdf9dbdd6c6562c67ba5ec2c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f4014330d14fce7a51c591034acfa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c863ca9a32bf96f49cb49b841ead46108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1e0df43722b24b10e3bb63a1d43b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339399f5c8f55955c15ddf7b6061012110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f895e97e2644e13de68cef13a83c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30eb0798ffc291761d807e3b2efff88112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec37d2d504a0f1c7daea001d944ceaa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce580113924388383ba0a05efe6f3a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f269d2a55a0c4d831703ca93d0007cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde692639ae1a6d8f6d8caea1d05e8f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1d52f07a501d92f789b23688891e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd111dc988dadbc85d7e3dba0560a01118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c391a2571e473c89fc9523d2a0be715119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5b9dcbb6df7c9658325c3340c07e3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ef296ba5f669dde77d66cbf94bafa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15684b1764b527e3fc62e71f447a1ec2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611d4332dfd24e573bec9e8021b9e2e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50374fef390d8b987ff3105ad4871b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5488a52610913a6928049e33964c27125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e587dd8db17c1a25d1a61e6b943dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48249a60e8d69134364f152e065d6b7e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105e123e6d2b1ccaf83cb99c4ea69f4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99de0086d360cd05511f869911dd32129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c05eef3df923121174620caf989281130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4289108d341384a5d60866913fffd2c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242d70f11205aa4f783bc73437f4ce9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86805b978f1cfbe3ebcf58c8c40a598133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd89404aa7ac09f49dac225c68225a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2268278bbd8cd2855bd8ca2e093dc05135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc513ec5b4160f2a62751f1bef450d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688cca8c0e894941c6eadd8b562e4db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebab2b197b51c80696c8fd97615be8c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a522ad407ea7c7778952efc4b4d3d97139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fae819bd4ee276786a6c880d2c2cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6996f5324cf879ae3bc2e38e468aed4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefff48bffa27b2057c2ebc09c819752142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9a8030cc5430c203ab857e985d251143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10713fed42afafc48bf94b17d83aa65f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e378d69532c1e71730486f09747f483145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c0df09b0a9414b4ce2111cd3eb86a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc208fc6456d4613b4622ada32e64a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aed6534d203b8535e0e7e0812e7afb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10092b22719f016b9b6ec0dc794b9f2e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b89eefa21851a1d0f96ece9d3f131d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed684217edd4bc1fe159737455940f65151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f251aeee0d16dd1b552c3ca570ec0e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be359156518ca57f3579d190099ed790153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a755fa455ab813e9a1d18b618fd43154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386198fb052eaecf73bdbb6f24ce273155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba368bc0c558bc947dada17ef1135e6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b0cd62b7b209e26b219fa6fe03972157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb016e3b92c6cf881fd9c23691a58b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e902acab22d43ae4616fb2a76ad47159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6ba974e4cb9f20bd38230ada3d130160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5ab1a07c9a6732c8fad6944017507161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fbff5e41680d2c32ef3faceb2933c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85822f5ef7468378822fcef4f31ffc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef19755c000901ea9998ba8311ba0c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7747fc0195bd78eecc59212ee022372165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0961f94c35ef8177247b6543065f90b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d4993edbf743c86080a35ed99d3be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7a4b143da998ef5ba4c7984339d05168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f76c36e88abe37ede312cb4abb72ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c1b866fae295a2aba0caf3409ed9e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade0cce8c45a3099800c1c47f1b7a60171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e5d9e8f49bedf1c952c110bc08ace172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e82f1006a7ba3527f6a4ce59fe7543173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081c88442caa073fe2024ae689af486174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f3294bf1d25469f71ff57d2e4da5e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc64bb73800f520845ac5c0ad2bef4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7c4f3b5c7360dd1a595b572159111177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b626c39ffd0c679661117c185e99dcf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d978738f41b33f27ae4b84cf46a8bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5785883e8c15fc29104b3790f6ef2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc6003a3cb16b8d96b759408d32c46181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1450f98946c6ecdd2f7e78fb38207182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dca72a4de4cb28aebc53646cca5b78183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f873a4c43aa02473b5611f74733b6e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb7f843b40fb5519bc095dadefd672185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060d9097bca23c7aa4331da1bcf526d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6b28571c4e67d5d7fa22ae8669c21187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7554ce817af03f0846230df608ebe72188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f600177fb695796bd6e23025f91f7a5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133df00260ee8acec63f9af62a1261c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a9743a338db0e19cd090ffdad9d56191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322b22da5487cfafbe07b2c75e74848192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b857b7fed808ac244e926aacbed5d64193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bdf9932201467da71fd6b8d84ff75194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc558a340b34543db63587021c5b87195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bd3c070b88d4fa319eb9fc12297be196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf6adc0158119ae7b7adac718b9244197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4d61e0955671fb0aa42b0128f37ab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64214f83673b0ddd6a96fbf02dce9c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c7460581c188c4d6e422f00069c0e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0cde492c48fef16aae1d6b1cb5bb2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6223a80ef381f5845ddf59475b026b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e9b2d2d5447bae834f67e100f9e9a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f1bbec6d48bd6952b83f55639ea84204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e2a5cdf380858eaef2f3a95a14e4b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f90502c63cec18f8d1740525effb5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d15953aaa96ec193c54a60f4b8a90207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368870e325a706313453fe4f99306ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f947293a8953f67b5d8936da20242b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e362b7541a220d17150abefcca983210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a53a191fe603c0375406879472a34211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9316b775d24bb4ae7b504c2c1770c00212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99872dcd159d3f7b1d8929360cf4d454213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af892747af676c4badf50b07d893b3dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a5d056f522daec4323fa77ed6d23a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082136482040a1f158f86aff2c972550216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5107e027fe0be0b333282151eb6ed57217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978be21a71b6be5cb03b1b44875e973218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f80f8223f320345c1cc0613aaeeee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543d91b4c1f6ed4037f6af851322b15220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75515d58180c2aceed5226da9ef2f7b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f46c3b946e4721e88e379c7f1b0bef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a8c9dcf4312be3f530d0be563afe8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647f92a23cedd69b0b8d414a4372db8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ba632d2f39668b5d590fd3d3feac9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf1dbb826693fdaf7b034a99977354226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462c026e122fcaf58317d3ab14e9d1c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec78a1c95cbbbb1c53203565a2a246f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e546cffb72c546947e2d85b602ea1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bb69754805017f2427dbf6e0243a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce91494d22353441b54f5c2af95653231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7162009895bfd080a7cbb0a3b3043f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffe4a13e53b078fc5dedf116194fa1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31d9cb83ef507fbca35d0604f846dd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f6afeb914ba326e062bbf385c067a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725d78aad5a7179112f43af3d73c9b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581d7e19705e7c83dd716188d6785b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5689f1baecad6be6ec4a6394e1767aa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0238b52a2537db2a7ffb4c99be06e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71288e280d12f52821086de469447be7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd4bda2733ee536a6c06299c5dcbac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520735554b277aa108a510a31c28b45242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abba4a2d1fcfc513d69c82be40e99e7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe5d9957f8e35ebdb4bf3cd2ebd21a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7971d4a16068c9a0490e9ef7e0cea8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f5be4ce358172bece87183d5ed2b7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d256d14d4a9dfe88b15818ac2aee73b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3ab197014427ffdf839d82c0d004e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2a64a803bedbbfaaac6c6f873567a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1cf2f9590bab8e079b96f426f6ef6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7b1ebf87469331ce4b0e81e958e9d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddb529cb37aa308db51dcbfe3d05c8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1b87c2a2a3c95d5d822b1be7a3223253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f3f0082ef0f6f16cb73d871e0175c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b5ceffb818ec51c4ee7d53239359c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c83934e6f754782ec6a0fcdb8bce9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75912e457142a62f990ad00fd56619d5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dbae1b6c4ab339778c5a16ad18d12258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9a82c745d7d16edf17f77f46b4d5a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64c58961f6eff75f6c61735bafb5c4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ac90c5e68c36f9d06af1ae4de5466261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd086010dd711279431aba929c319ae1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01dc06c9151e8f7450dcab6d7c2d68263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a914482f9717b93f5643a95feb717e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35193de27316b97490a43a42707f710c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4e4b99e3ea7fc056921de0090864e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f7a5412dd0e2084105a06b9823bc5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed80bd16f75a04e09e026a6fa2b6daf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f2f034cce04e9567344e2832b34b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6b78fa7963fc9d4fad21e58f8214d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad39d541eb098d1e9c333f7fad80891271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0362f6c724b0834c019feec7381ee26272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e951740787706b9bd5ae93df1a947273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe06db203f756177522c47b99f7e64274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17687e3601833d17ae92038786a0f1ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1234178f13ed946db40e54142780f24276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7061752522a1fff3ea6cdd94b7904277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce55ccb7b00cdcfe94dba0aa0a71aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19d75785433edc787c5b26fa7c7406279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed4d93d1d9ce87ccf35f11371bc195280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffeebb7dea597f425b18e2f6a7930b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c1c647c72a1a439ca42e3a5998c34282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9a4eb4db7261f1744f9c43ba65636283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f724c670740099c2198ae6c6f02ba6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5a53a30e575da1684f2934e5b4d05285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19c085b7d0d88486039ec175dbebed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8d084a8ebc195d344c316f69efc59287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d82ac17a0a1bd6b429efdb22e05f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd298ed1a41d3814c6f9c0924db37eb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5a73bac579718a2ab66b182bba75f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe216bd97aadf3d58f6d94c04878a9f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c51e8c31af6f845a1417a32f035209292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7a3ac6b7e36ca53c1f4f1e4f206d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f116bf0bb9817670028e68cd41a376294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677ccec4ab0a53539feaed86fa33228295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b78bc73ca5854e6818195be6a30eb6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b27c4431ffad95efc48d4149c925f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40586a0474b7e89a2c575ae90162be76298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e37deb07ec1486e8056902aa492070299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2ad77155c3c9d9cd930bc0a33f172300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5644451e413955b3f35d939f12bc4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfc86f13103d5df8702f9cec6e9d9b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28df64df9a952f376eecb9aa577092303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006e1a3129fbf2f550d4e312bbf0858304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66464e6bc2897d3634476e9515249b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bebb8b031d0f629676addef62d1816306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cb7134dc759c0527b9fab5fa61453307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3224707355df9f7c15e23053ca09d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2648c33e66c1ce93b2415792df66b9a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea72beab16b826d0da10c664caed519310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d161ffc51c37a8ebc3706b4d578762311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1d0818f49326fc159f7ebacdfb29f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936abfdee7df22d550653b6a0b081dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7b20675a75356340aec61265f3002314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c40a46a98b9d6c078103643c79517315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593567e5f614ab38366e6ac4885cf456316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64b770d9bb0d3893cb2f70691a77d1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73452ccb7b3d67f8629218a0ebf7f62d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29e3a83d8182b747f6a1d88bae965f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8ba96d3246676388a09811b658ed4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda522783867b66222c95f629551a83321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1493a0bb424f9993236560918600eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ebb4ecdb4f4758ef5ee92e2b3cdd3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58a97d8ab8bf262d5b381af4730859324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3cb102562c6cff0bc6f4dd40c8e8e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75269913ee66598f17115c30d50f32c9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f23e47dc741a6b94ee7ac50ccc3bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749302814419da57cb359af79dbf936328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79317f6a8299cdfa3bbb0ad42aaace5d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ce41db35f74c30f7081d128bae1e9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47cda4e366be548f1e99c79bc34f8dd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba04d95553791018eaf79760717249332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe24040d64f7dcbe282dfbcb7e61dd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278a6b3873a6448a2a4dd7b7358bf86334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f428f43d1f820e161ef25a306afc27335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db73cafac8c1c28a71d56fdfd07cfe3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8a860557e10563459980a3fc90cd2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4b80363b2130850fdee9a21403351338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4c5476b80abc3d60e84b5ac2cafc5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddd2e78d3c3f214f9e04b2f636459e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d70097a5aae6657484ee0753f26216341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a796fa47de2348694af3e4a1ad05cb0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43395c3b47d6338eaf8aa8d28da583db343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17d40aef7281f58cb171c5146e31a5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b8ead7952e637cbeb0235c5e50fbe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3db1c77191b08c95fbea6cab84b4f8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ebf87429bb7f928408bfa2758f2ec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f483f6a3c5ecbf5c0fffa7bacb51008348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfc00d39b4c193887d158298a8669c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c6f0ae7c1fb3b44208e45c15e66db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60b7449742fa55bbe2ed078f3c508b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee279445b42d0cdbc1a1171c3e2c2cd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973405547c7921119b734cedf743b5f0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d61fb313a36dd156a6bb0dcc357e1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b5170209f5daf4995bc4369be9122355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb518befd6fba017e8af53d5466f38d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404fbfbe0117c56a6721148e986f7a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b8e9c3703aafafcc9563254edb43c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7afd7fbe04ae4a101ee580c9bf6723359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3eeeb5c0723c86b09b30c8202e2885360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af332963524c4fa1c8a8cb93ac6249361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b5589aa800ef737d3e9034a1d9676362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cc3d8bd3c0738c79e82b04dae51ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9afd4cd17dc57c9e03087f4a5326e5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23847734b5ebd4df54a7a64a98a4a76c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097ae909839e5931f5c66e321e56b3f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0be6f65e944fa1f917081515c140c9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53e465b6fe207c9e0b8270f3828d29368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfa2109576cbcb023594a8191b7872369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3ee3fb0a62eb17f5b92c9d5f94832370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b208fd15db150a056c21edaabcced5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67dac1b6246db55babab5810b6c598372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e4bfce36669ce3c00bf89b7ae5757373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328520d1bb35aa5629cc51dbad1d241374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361005dd30e86883ded451d29a254e91375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e784d4d42c314994d6b16bfbcfa22376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96bf60121f9d63c76902a46497bc3b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677c6855ee25f7272036d736a7b05c3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29741f50c30d48ae15f5b953078bd4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b6bec52fba1fe58b97b2cb2d65453380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74957bbd5e2c1f5d2b10493a22747625381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1124283c4e12d79021b746b64589ef2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0251cd0c24b51f57b3fc599c115834c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e64a7f77b5d74d953fad26c74afcb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0babd36ef27f157067170b27a663952385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8089acf3529a892fb6169b7e41f61386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e10d923227ece3a5138e3def455644387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfc639662b3c64ace8cd39f92e57ae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b7787b92da2a5ece2dbdfae3e3c8d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8a7add1912f47f15d4d80bf20b222390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64efd85b93a00322c35f573f816d65391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4d2f214764c9f0aa600f63b860bff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accae8095753284592b2f7af0605b36393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcea2109660056907baef22d60ec25a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18fa3e84a2d6604d0ce79b599f40bc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8b1f6306f505117cbb7a2d39d1954396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7905be142bce8b0322fb01f622a719397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b728af0bb770bef8f2c17321691cee7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586beb9ff84ea5b43b6d5610e790903f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff73a908b63aa09ef3b775027e80e2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1675c8c6ed275a8cf7dab6b9ea69140401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff772b76219214e00edcc5b65de80324402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c678db9215bf249309e346607db5d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411370c3212e07645e4baaf337aacefc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa830c26fba62de2855f6d2bbb5d16e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e428cd9bf60fa2b289a5cb4323439406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c55489294183fbb180447dbc54869c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fef6ada82cf2f1f936daa7c06a511408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4f73eb8eb5828e16e4ec8cd8f55ee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0541f3538df822712e9a5155f1c63410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce47f8fedc8ddf6fdab3be6a6b8ff5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043e20cb361f9ef45b1ff977898976f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae81e8db377cd553733b4b837c21f1c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99d1da05808e627b2e06a53f66399b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a7b80d40e9a71595d6d719fb95003415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470fbaab09a50b06e3974f4b61ef506416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7c5cc338a18672f7d49cf13616116417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58713def86741595401373c450c5df6e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd56754e7bc753cc05710702177327d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a432e55cae832ddb6fc8c72c175e9b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fab42f6ca3167ff0d39a33d839625421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633d4f8c4040867b1a490b593c455de422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8059dea16d5b03885d39b7382a3e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb323c360e17239e37861fe62407a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac6691ffb1cabc7a7741d2788a1f49425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1efed8086d3d72b1dacd17bfb701d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3978219da367324b884b3fdbef4f6ee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2b0b1623809770be1bf2984e1742a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f6c43a4fe99488f8424a59599344c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17452e199bb00794e0b0ed8632c2c45430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b91a0d4b9341e957e3466634301c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284f51169a3a110d227b99661d465e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c924325d46f75861862826e6480ea2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e293e3f9a3bad98a3cf268cc5dca3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfaed286dc1f49dc72406be402cdf9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348cea724f2d6396a7428de60a2555be436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be9c687ebd2a4f5c394645414060c3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855fcab7e7ce26d255368a77a74915c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bad89291bd2137fa4061cc5a43978e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ef5016b62794b8fef06f66fa4f664440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ce91caa1472b298b03398a0c6e2bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6ec20054c5edd46b325b6b842413c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f11f5d5453c6ab57d0ca0db2b73f9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4a95b730e24096b84b471593e3038444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13f64cdc2502315beb697d90114d66445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cbc0b7b32b86dc2e195b0aaf9b339446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e97c81e9647352150858f298fbca3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef56e25bc096e04463087ed67575fb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e99f72e30a49cda0f7cb580ac392d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402450b5f138649482bf535f06a63b9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d169b597ed2545589a46a8c8f66cc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796d2479dbf041c4e74c4b6e4a0d40a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db9d62ab4ce54de36415e2d8d07dac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fe2464f21bd5c6a623d0909860046454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2132b7db00fb76f519af61fa1a483455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682ba1bbf1a4a84c35d592ca7340061456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979408f6340bfbd6b8624a220c80d53457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffb876e00be421e83240972cb71409458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21251d887c3f58a9de363fc92d4f6274459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0234f86c06ad165b8601ad4f802c72b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25269cbdad5ad186e66a9d4d45945b4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a17c42fed1a658ae972d3cb9d29b9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a33c8d28bb87494444e292a5cdfe0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c098c1578d0024acc020ea4064749464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02723af78601e8d64530f2001611118465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d64b246ce10e06762e55db786eeaf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd570fa4f0c82243f201c784dce1a635467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010add38f43bd5542605540b4c3b852c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a9d8f1b8c179a1317a8eb1a8304b5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec67b8823a7f2c07511d3e3df38238470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66b17da46bcd3ef772700b79878e68471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602867107ef4dd2f4d9399bb5c97825472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362a3794edb00be0180c954240f762a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625871c72e216393c6fbd3b4dba57a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fc3faa2f25beef65cdd1fd608f96a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd89d963d50a269316b2dde9bae63d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaac7f618213240f2481ee2847dc238477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650875be36da6eb59da45c0255b87052478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d197d016ae8a5b0ec42344c50de6d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1def311ee5cb12eb97321752bfbb7c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2edc87ba7e7a7fa6b97ced25275627481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d78368aef1df5379506a20f0024a3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d94908ae798e1fc681bb5abc69a3a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3056f68730492f9d86a0f7822d88659484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53569446e00f146d928199f38ae0353f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a621c032935440f81419a5411d737486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4f3c01b3925f195a7d1db901d09c9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a0c717ed57d64a25a0f517fb6298b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517401b39e075bb739740ae52ca6e1c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08712194ae7b89de8e8331e3ad7f08dc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4a3033a4f9873dd099a1e41de6333491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a015444d7e09106af0519ac5d75be492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b014eccce835988316b9824dcee7114493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996eb955270ddb9a7ad981b6049f12d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614019ff5a9e004abc4053b36bddb762495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74abd8f40b9b37b10daa4235a91f986496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f932a879efb0af68430c792001e1f7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a011215aad558ab6fc53d0d4933e3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c32df71f42e33db70b673b8664826499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a9dc4f6f033b0bc37a32749995ae8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd960400047de30f6e42daff3c5675f3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d814c1a79a5e6fd93649d265abd2c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d17a8baa8b91a05123387246a2e286503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8440779c5b471f46a9157441d2aa1b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a46ae387ab2f7282f90e509b464d61505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093c7e78efb236436406d44cb8da6a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db956a5a3635d935a0348063104225507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c73facfeb1f28928b9756987124a3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eab856921bdb7c6e16bf14679507a1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb06bb1a56ce7b79120cb9c3135e563510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1304d52f56495bd8ddf27975f17eaa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857a911d0ec0cd21d07a3685e0202fe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04425842c9d6b05129338b77ba4b6f08513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fcce38d0fdf77b98aec7226581bc7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d32fe09f1439a3596fb882cf33ea0e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b563753fa76f90fd4e68a88a269d2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b89cbb0d63ae2b05a713b3cafc0ce5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13388ba5bfb63fea78fedee0aff4e47518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55aae31bda21effbb94ecc427bd9bc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b852bb238828bded91fec443aac978a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7b692e1df1ba5033b134f07d3c4fe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a7ff753023f578616b24cf85b606f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1606096c7b1c10edb6f0d01705bb7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc1f2dff51ad6bde85423f8c8aae62524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b75ef62a98e0ee2886352c22e4b899525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc699a46af41009f130eddee59e526526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c494e522551f07a478e2acded49812c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6d17c62667fdbd205df6655c4f4a3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c3cdd7c8780a0ab15baaa0787c7f3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be14453590eef1ef096bdf979cfbe5b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0570d152000b6ab766d3de608b4ba60531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7ef1004070f0af264dd3312280dca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59612e2b239988420995a999cc15788b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd4c04ea44274ff19e2b8cc7e8f851534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b90b25f4a9fe22c4834759007f2b16535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d538565f69d3981237b638ddb8839536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afd241e1d8988191dbe32c6219dee9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1928f8f47cf5bd0208eadfe2e729a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e786c69f61c898ce85952aff2b2fc8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3727535563860f975f6675d5d6e92d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629aa970ae44856e142b46dee648f3ad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fce338911c9c00589e7b3a4767766d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887b9c902b882f7d6afdd93d0047b93543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bbdb5d644f577eac0fb5dea40256d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e35ad9bb911daa9ac5cfdce065ad95545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e3dcad106b1c5ee8531487956059c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff514901625450cf1f2e18b4b885ad1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9b834fa72c749877df03e644aa801548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7e685b5afc4da79e5c8c33d531266549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866c041eb48b199db33c0cb25ea4272550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0a84f6c194b3043e4914827b3bb30551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8109a3749de3797a77eba101479c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b5ba421c4106a27dd484bc28213a6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcdb146e23febc3078451a69295440554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cc1b93f58fc75bfb88de50beb8d12555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4335482342cdfdc9734fcb7df63520556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0eb641848f12c65efe6ca201d81655557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214de0a8cf9403495c179074d34f536558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffec9f0ecebb64624f5c02a369b00f8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65c3ff7dc157c76f18ef21262b166f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deae13361d18320490eee57dc27903b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060097d9b17c58c85e0e94f6517a0f8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e457d343f1b31e23691b7a8fd21d5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffc0ddce942a750ce3d20e1c4fed04564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4536989c1f11ace6775082a6ac8af565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82057add8a500e6648e78fc214c348b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa910d2ea9562ab3f5835a9fee7c68567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845df849d33adc74bce26c5618032166568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d90c0d17bb0ea365a90900ed445b5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54943e4260e3c5ee9b50322b1170656f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d1a508f2ed60ad59f8cd4ddca7943571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c063713d6cf9ea4d51caf82a150fd2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819196726c38e86b4ff4b70d3685a3f3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80187f2bbdf68d1a3f712139537b1ade574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3188ae4dac1db15c41cf05ae8f68350575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf2b58fa0f76f7322333859c71df8c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37702c0c3b8784f30bee591f2ad100577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55b11345d1d8d8d6f89c5b6e47dfab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b075a942a0df0fc1591cba83fd6c45579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f203a2f32736e06d9ae41e9d889e6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01261e3f07cc70e62da3c6c114d6e98581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e557922b7222c73c3e8bf5e3ad0f4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d7c5c10737bb37806a58cca095b43583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a325516f84f76a3526e5258b5a92a67584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1554b1ebd594aa0d94de94c61ff2284585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abc671e1373a30786598d94dfad0cf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28bb747ce71c19372bdce738769136587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c38473f675ef2353fd0ec86308697588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823329443db6cfa7a9b7716507a30fa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2fcdab9be8a22c1ec61edae1a8fe3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdbb51045e5b98612d6ba53895ca74591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e102ef217b05068e0e7a178dcee11592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727519d1afbdc0c31f7cef824453b7d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac036ce483293e3aa2c321b692417ee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73333e77c4c4a93c840471b5802ae72b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf41bb9b7e883d430d7ece82ee2895c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809942a359c246aff324f51c65fa4f6d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdb8928e9d2876974a8c6a8e0baeb4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1addd22f669083ea3c77d9ed17913b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdbe56cc50054cf1cb9e58d066e179600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce20a574e1b838a8f32c1586966af7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7fb3b9aa5e2502147ec45c5e8c485602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292967644959af020e6d703149b49f9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a888db4a8d10f3d92df15fc16ec0a14604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541dce30e455a882b03c5074f9c3614605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a154ef8b1e3741566ce065c0db315e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaff5e5045b746bf3d622f4a0b18fbd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44488b299b00b18d4f77360acada023e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e20c0cd9ad2c40f21612531231e1c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301098b7fa66b02c212857b6f2bd0d79610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596abc232b9cd3ce413f142af5d4facc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43777f971485f6f67515d34e75c415a0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3914abf913084b0dcda09fd5ec363613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86589b5259b09db07ffee60b899d59614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6c7c0e074e84eb0394bd3042cdda0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869b61648075600ab0af3006b58de3a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bb7366d431212c1b57949fd671591617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58c09924a4031bcc1cccf68f085409618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d1a26936419d6d866815a767a2052619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1961ef96e179e6fcc8d3da3b375c51b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e6227c6d8c19c361c0d9b4d606697621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28eb85056271937bf86e65b0792287c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9889cc57a8f241cb9eaf71b2e7ec3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7a85acfe99c89fe6fe5ff36a14165624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ad843f6096ea51e0342c78abe4f96625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d20c5709b6879909b7e96aacc387e5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baefbf0d332301e06bc9a70dbe559a7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30febb540ff082382616a96e3bfa7f34628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76ac9b0a55a9b2ae13746531ce0189629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac55430379fd5c2eb344b523c5f0398630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203a04b17209197998f3d44d6fae4a7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318efdc9644b450301d554cb94c69da632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3893c38a06a1d603dddf767ad056a0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6eb32a77609c53a70025d9c8c76d8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0336df224d95ed18a204f1bd80dbaee635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafed944bf8c74afc9d2e7cc3bfb1c8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e4623a4d86bf0d6308471ddf4e70c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5a1bd0bfff44b2f2cd5d1d1cd1e5c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d7688c80f4c130ab01b6405fa6406639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89473fb645b43619e81bbb13fe5ec7ec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f5158bc8ddd9fdff9815cc1308aa9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed819bf6a1a65e75f3e0d0891bfa5a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c5c18b961d8438c8fd9e331d13774643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6c34702d92da9e53a4f36c5bab4e9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b5d21695f2752484a62ce8530997b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565bef7dc39d1b418e6973e7c21f494646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321d49305577b7a93b55ce355d995f8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89bf6ac3ef2f6b54e270bcc057a0da648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff5fd73e19317b2f24e39aed98ff64649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de0b05fb1d811574be2f35ba2e6b7d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f566b99644c2c045b5d201ae01ef9d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074cb7cc93ac4674491ccec10312f55652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7aedd61f4fd2373384dc317ad9ef7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e83eb6bf534693bd5e16235e2dfe4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2433f941c41af2cda0541c45e45f6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ef3cf1a66eb3dfee857c1afc1ed55656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc889b84bb043075fa90d90f2fca35657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81798f111ca70456a3befed26608d39d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ba89e8a5a64e8c5960cee8d48a251659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42bca4a4abc75af25b747b3f65305a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9913ae59f44ad590352f3bb11290d03661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cab9e9c89b7f50b776267d6302fb5c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4b9a5c6c2a4db07e0b57cd7c6b2a0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcf38a06310b8f874984bb2fb3e55a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff383ba685a10881aa52c15bb1e57a2e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889d619f70aa98082b96bf112716a3d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdde6ba07138659ce1b17245dfcdadb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fbbe4b61065fe225533c62b9d0f3e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13151f2631bd2225314b5c37d5ac5f6a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2146f72dfaf29ffe6e4679ed7332c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad53480708226585a0b5865bf10942b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdd1537561b9f2a30790c74b1c755e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a980e94afc80c89f375b360046565673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead93a7c2f3cbac9d54999bd45fa768674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8a0a852761da19005cb2a0bddc243675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26979488de0b3df6d9e4b758bd8f3e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64b9cc4bcf20f1c53ec94d09e8c325677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253de359d81a3f146eacce22147dc12a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcc3e0c05804b3da5051abe2442a06679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028816010b6b3a70fbb430fb582fef5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d402500415db9a37c23aec59213e5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd53c076a15f01d349788b52af1a33682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02710a617cb30b4f8bf4cdd0d6d1320683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a301473c2a751d021eff85d66d77999684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43745f850c5156426be619315d845b9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71648671b6e5e44f351d5dc39ecc71686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e830a53c33c239a6476592688a19891687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b2f7cff6646f4066b66345d4e3ece688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ae00345469e6097fe34ad20159928689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc7ccf7c0c1a0fb75c331d6bf91147690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33951b96bffedf1292384d43465799691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfc7dd889420576a2ca291a52e1fca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c93897892cb2dc6674a6efb3e49b70693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7605df949f8c169b6ba1c6159330f0e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38c8cf7ad27ff957816f36bcd86b07695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c4bea79855d736241fe64912699ef696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe2c107e798e78f3d7cb9dc2377d44697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2cedd894d3e875d543a0911b547e1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47439e8742ccb780fd8aa19ae4d30c7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72505d31b5b14bac6dc3d8e205acc81700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6574e648481886f574438a078399712701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f30fcc04b48c1f07a05bc5cb7bacf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3029f369822633235c16cb876fada703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ef936e12ffffa5921584c2c424f1d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af28b21c464466d0e863dca5ba443a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63cc77eb8b557f9c9b499a3c420e93706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68d33a234b0203d9c0bb3ebae536bb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf11ac985ed943f22cf471d9b27c07708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbf509f2b30deb6ab1e6bda07c94c6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ba43b1629c36964a16fd2def38ff0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b392fa7f4a1bc9f59f20ea465011cf0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb18a50117887de5074ab189ba2f5a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ba74383d4e137ea69081f2405175e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce61c9290b334bcd9eba8c7aef597c6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a8cbcc452edbbe6749c97b991c85b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297ccc86e23aadcded922fcb89f7397716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34139c1b57bfac2c282945b57a22e2bc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42add101ff98881840c35b2c4a7a9444718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f90ad795b0d33eb2518ee7759b0dc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11620abb4d4c85eeb30f974156ebc7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052db21e2df408e9516f28f8b9dea3d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef5f14af302390a652d799553c278e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cc6865b2faac7dca46ce993e65f79723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130612853d69a2f6388d0c91d022c25724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb11a20306218a7d1f9501ea44c7a3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b9f17109c1cacc05368074430083c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3c9f878f2f3569e1503d47ffe7282727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60811d64cdf43296ed358ba0ee0e6aa1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c6743769cd3fe16ff7c8b9b0ff7f0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7222e8403a30c7981a68cd33d09a81a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da820faa13c5fc076bb386f914d0a2fb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8518f6ac9007f032a11089ce1841948732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a009d48122b05ae9f5bc5eb38ddda6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf403d9a3de24f4eabeb1401d697e1a2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab4862aaa027d4b7e3e9c89aa481a4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48186c98e55fbf9b49fd2314741bd83736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefcaf757bb7a5f9024003f93144db3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058562ce1f54948910cb2d24cce09d4c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa15b4131b50204b081ec2cd9f9d80739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbc7a75f4a6200de315c38b21ab648740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ae1571f689444ef388df5e6bfa8ea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086af371a4ace02a201c59dab34a6f74742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effea14d699d429003f5bc04bde265b4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad20139b840a074181f51c6ef8468c9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21626b190bb177ae64c6dc0cb175a28745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d42b2a5b47a06564199e1b8527b5b4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba4b1938a221bec1c0f88cf92c19de747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14ada50526ccaf25db6cc7f77cd2fc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096e10fad82af4fae10cc8d25a28f26749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef36144e4e7d8bf32b6a753d924ef93750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9e443dda76f4e1b43dd187b2fe5ea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08843c5a4a934ae3e8ef17debbbd799752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa386fe0d950790905e034b4e79d0c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151129c4f0e4bedd788d719b1d8298ca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96a04c9f856779123f7d421f5130ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f269e4f156a79980f88f3f91aaa9d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34176a8bc036ab19cc4087091981af61757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc13143b643a1b2c0f008062387834f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610d9ac80736bbc1aab097854806f55759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e6b1d6830afeb749173bbe557b23d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b45695a3593fe6f0f984ed884c4aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f397a6a065efb74646670d77bb5d0e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4561e99a0b0fb33b0b6afb30b71afb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23564b9eeb55a3ceab1ab0a98eebb0e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541211efe87a250c644d82f37df12a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cba60d69f4c282a76bb74718fcd177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127c605e2e70fead2fce58b5bc25a448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef98e7d9e8b8738e78219f2209ec8a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd9f950deeeb45ca4b0a04a754c2b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c89b6976dd9c3270de4cf898b832f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84022fa4a1d10e74a3ae0382347d1812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bdcb77e686c677f24fdbc446a2a9d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6aad2e3eb9259c2f650d4e225ea8a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006204533f97583f1f07742b89d682715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc1082ecb7dfbf7467dadea486738516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d99ef4cc0cdca84f5b7da24da04bce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd6b9f2c8c5aa90fb08199db1401c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b5146b897e2fbb5844d4165f21c1819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9660487e7dc988822ca39cf0fc570820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7951af3a420caa0c6bb0ec080857b8c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51629b40a402acb1e02787af17c052f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f25827582a6c44f795e5c2af7a37023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5185b61906b315448e87791305c412924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511238e4b07b53db1323735c588e23125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba006805182f6855d41fcbc59bef048526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade566f07925ed886752fa608aa39ba027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73183fc558255ac2ca74a1aea794277728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf28eaac58212e222bc3d9e610830329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dac2c7fd10c2b7f88337f4b5c3d3ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a697cb55d2eaac0035d46055b1b085c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae69ab0df644912b7e3a192b442f8632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f4f785dcd15f719c91421b36f9bfb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc2bc422eed33976d293544340220034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f6b91bf098b0249fc5da31332071535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8f22443e1172785e523bf36c0932336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487dfa04174fc648a40aecf20f250a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdf6143c4e9ef5a6976667d77179f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8871b0b6018cf9f28c7da776cfdb09939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507ec319b80e5caa6aba4700e60470440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded883bd9ee591ad5b29a3b95c50167441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70f3c0fdc105062de63d211c774da842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83657c43f206d0c15d1ec2113cc0664043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8387ca674864c859393c8ab2cfd761944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d4c48f8d19c685496a13bbb33e20845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d16d2d90f56314d9cbe04d01c2e9246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fe761ba4967f6e2204c2597f833af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94c84aeecfd0d856a2272638fc9b3e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de7df1382db1bf4ed4e3c2aed5f39e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d2c4c84de9609b648612039220a0f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72687199df4d82d6739c69564aa4cced51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371469a1ac97f7979a0aad0a4a30e0d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb181481113fb29e31deeaffc49c72153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711f524adf23e71a5f3adf3cbfa5ee454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60c23407aac323e731dc0eeb41938e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6775e29e483908b382eb642d3398e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220d45ee9e4f22a3ef4861d9e818bcb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e64c2e8e97cec7b925615be74a9db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02f25eaed7484029a391e3c033536859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e8a154edab2af8967b82a64d5108660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8ce3eab0d7322be968c2329464a9a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dee46275e69ebbae0c32da575729db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2488730e127638df7caade6588288aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145d9a25d401f5adf1303637a36b22264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cac86fb978553c22d72bd8d10301265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c53cc9a7a38b814c9898f56b3679ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2741fd39ac16e76119d743560c3c7c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf319fa1bcef5bf522838caa4de4cae968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b21e351fbe833d4c93d55de9534d069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953fb9a9176950087034ae743ac04c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3609c059e69b084fef1e0c0f9c6ddb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825aa62f453f6622b3a6afe44347b86972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d13faccb6e5e990e7e994b817452f973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa8bbeea5c5a1161027707e65ddb3d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2c8607aa0416fa26b7803c4be5d2475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26854cba11742d1edc253fbbbc3e3176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c172d52cc490489de0ac721f0c8a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927aebfb8dc0d2c40ffa04c923bd57e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009466939454fda50b085399810bd77179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c174bb339867bbca7ff822cc01b67d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7479892e2f154fb508845a5784bbad881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76266c640cf271d0b0e059be5c5a32f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75ecb6a4d7bd399fb916510d6af5b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc72a3d41b3d7e84d449177c3f0e5d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082f351b5d547e7856cffda8148f30685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc954b250fb24d5524878a66c73a1a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0330a2ebce2827aa7f9e79142eb7087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee462a4a074daf270f617746fa1c6ae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e4b7e62f3bb2c2a28f78c9f88a9e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7820a10eaf102b70b2c86c00ec81e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ed5fc317c093ed8cdbe42ed6f08fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f96425898c2a408eb2f2535916647692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecb486e40427cc99c84dd4c7556c5893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ca2c1a76439235b9d4408ea2b253f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0148356451b6d5231db54686a6f8f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd704b4ad52a884064fc71fc9b15502696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edb45af48cf8f20e4c371bbbd3287a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518194d004afe7d1cf7fc815986e0db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735c79b3cbab776f4cc35cf7f10db5699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163d0f7d0c31181f8b2fbf92bfc4400100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1164212b905016e1d67ab900aadd31101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2dc30b68c8294f03f7aee1c8cf7330102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe85077784d34c8226745ecc3cd9cf2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d5ec4ccff12b12823330621008a3c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784de27a9d6df79179a8caaf578327f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fe7ebc11dd729b23e64db50e019c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01477202a51f179fd363cbc0e5fa5a0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1e10d28b87c61dc0863dc573deb2a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e88eb352ec2a03268c738200f9293f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed82f809da96d53786c3009184571e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127f26f4e97957afa2839e0c5dff295111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20001faf23111429a77962176da8db8a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d4d2e51f21430ede56deb88836711113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce4e13d4933b3d74a17bbaa8333a74114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76280c8015bdf38c6d98f71a44af1e49115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9fbd3d208f45265702d7365ce6301116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817afbe015091ddbbc2c2771fb1e894f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9242dd3a9418b6c8bc08abbc93c7f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4231fe5343cb87d89ba6864c535bac4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085b3bc324fdfbf034745fcc6a52d1a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533158305059f862167a1481d2a1d65121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e3222e671b03a7daebc26457ee9ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599458739635d9f58c5390251ac45a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe5918ff32270988c47fb01c989fee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807f93df56f896569a9434c6fd3f6ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c15688f378d832401ecf27f3fc5f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5e285c917c5652a9e63d82cb94fa4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ec46651e5ec504147c2fb4d7d9550128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f4c6d14a77c2688e8fc8603a1a5dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9ec6a2471fce32b466b93ac3ca3dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0657f9253be269a59be92ed46b685a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9eb07308289b3aec10e99402592be132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230ea2df7409b65bc93e38371d40375133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08362c33acc906b5b846a14f047094db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca4741c42cd9e6748bad0194e4b889135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacc6c9ff6dfc4219f0e42c08471ab5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01b0268ea0aa0beb2ccd24e6f84cfe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5142bee05217b962426a633650d47aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a9fb49847abef2625311af492ec94139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ce9e6b37b8aba25bdb41a849719f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26d6ddaf7757c27f2551ef97b7fc1b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae14d0994e9909035ca24a8dc9478cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d80fb1ee929aba22917426546cb646143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162144ec8163730b69cd2fe8d994e1b7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521a36551200cebff336faad201fabb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10739e9b5fa5367705b474e28e8a8454146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97bb5cfb8348333f4d66df8aa4f83b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321256865b9ccf8293f5bf297d474b91148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f6019327327bad476780b13d3b50e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428876ec6a873607e7670474fc622e3d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a6e77ed8c66320fab82bd47934878151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafeb1df95c02dd5b26127f9c63cf215152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b1f9d46e8fd98006f269836f2d5fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8dd3fe121fcf870537621a39a43e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f249aac04b4d8348109a5d830ef2d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4ed15623462fdcf958dc1564e4992156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29d68560d175cf46a55f0e5a16bf61157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afa9be1fc7b2b0b20e2fc4a06dd961158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fc6ba40b718846f871fac44582a20159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965401384b093a9763b33fe2793bc06160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67055e804ccdcb99c924fe5eaa25dfaa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615328a1756c94e7a8f4cf34fa22ad5e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a739c9e4ccf3fc2e86bf69ec83f0b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73980955becc079aff264835619a7cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0691e3a82743988cd924170b90788e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d81298040acb45c9c3718b6e06b78f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3707bbbc2193e5a7a95f41f1b79317d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606c176b47a70a4c619c2fe7d945672168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a9232d2f78d4b5e585ecd0f340fbe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156559120b83d91510bc12101a1acc3e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe8d5bb2232bfb84d4a5b7c1954342171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bd83742e23eff2c1bde9c5dc69c17172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afbf883df7e9b02ea422f30bd794c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a55d27f7f8906fe06c44049712a6e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb259a53c2da9d3993f2486b39441bdd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d2207309f41d7741d4553288949df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39e08d3c4541314603c40241e68e87177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bebf4e90c75fc8dc3a999ed924bfcd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28d40d413339b3ce91e0d1930a6ff0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309ef49df933b8d53ead188539a314b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5ae1987e8e923f9c05983186bab3f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834e13a7c0d203bd3a37637f8aa8873182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac07e76433884321a3d6d374d6f84f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be0013ffd3fb66ba7812639c3242dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4559098323dc6eddb517f8177b1e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3f85816aeec76ca7c6d7ba11dd66a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d98c33655d338ca60ece43d30a6255187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b85c2643391fcc73b61470cd912cc8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9e5a23e28575bb01ff292e85cb331189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c23079fa40a7b7424216a6b98542a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93241d41c1436ac275ed93756958341c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f45fedb63c535c5bb6fa391548765d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351901013531de742043d594e0d12b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e1c4df40176115a2a6716371e869a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62bef3a238fe27f604f253ecf08aa3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8bac4742adbb91a413f3d021c662f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232f2b8cb7ac3d85832503ede107b44197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394622bb03daf4497aa9b40297764954198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d20894422f79b55267282c8af9530199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc96432eaa0cd293510cf2bcee4e0d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e902bc08285810d69a2c5a3239510dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816f893f063776caac744b048c9f830202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f777b5905e9ca03a6d4d27cc3955c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe2a97cb1ad2a17d524a3051d4341f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea0942a39600a14ac02dec1a33986f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43dda7db81d1c717af2c01c1664141206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc328c864d2586e6916ea6bec5be1556207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24285e22a94ad33ba87739af9f6aa85208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c18b9028af2d7eb05017796df9bc65209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5a82ecce4ab802237aec0783b4b4e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d6755c427262c16063ef8647a12c4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267139e7808b9b5dbcb07e7c3aa7491c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4557ef8a6534fbe5a041ea3daf649b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b14013a214ed8e92998bc311fc4b67214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15039eff22f2db9682aab9db2265d0b1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a7f333b43d4e0e9baeeb8c0941564216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342a599c912b543bb41e622bc81b18c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69e83d0afb7bfc56d2d50365772bdb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a87a88287da6485f3362da16fed28219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89e82db32813859d9ba52b7cdd7118220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51c0cfcb507cfc28d222a4dca76040221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9608ffe18b9af43d4530aa077ca7062222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b77c43d6f8431e890244610c45eb2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48178dc43d02b98a142e4800f5c5fb3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc347a8743d70a220639c14fd6437e47225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd2292613b741dc10b06001311e0f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ef985fda037c33cb973905b348de3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edcf4754f78a25f1f4802a3ad9eaac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce8e133ecc25d2b95a1820b239fb77229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6965f48b2f2ebdef17de1e6707457230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91060958a2fb0b855f92e30483eb4722231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643bf71ab4b83775599184a0ba1fa02232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1217a0017aa83b75144f754e1292d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf65dabe0269df927b9a862d52fec8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466e57fbeb8daece4794900ae6164f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80c4d48155a285de6ae14b8d21e242236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a1feba80b53dee4b1b52eef585028237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d934285013268533214d1c0fb86d2eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d55a7e62e8b3f15f4480173f84631239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726363c74aac121878907ef081d1b38240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a170a5f229179ea6beda693d82362241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02307559e8427edceb9ec295f66b5e22242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0241a148d2b22834673ae07d57e399243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf9964e2c8ca8e62b7d55e89e7dcda244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6183fa0c9e4c1c01ab98783f37023245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c7b12fd875bcfc5adb7b431db3864246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41dfa1cea19b8877c06059beca37128247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89fedcfc376ade27a623c81b6730c8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715d7e95732d5a7752c68e43f0de35b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441a42b08e43cbea67af3b3595d89b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12222f73dd0b99b4feae93b13c02cdbf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa868ca9d89f6a91e17122332b650e73252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39f17ee7fd24f3253b3db0873b6dcc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bb560c60da9018ba311655cd7fd07254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d238c3f7c77dfce7f164dc641d2174255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245099227edb6c64ee96567ef1acd9e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e08c4251e59df6c6919ee1516a1515257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386305103e3a8c133461f602fc76e85258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281789d25d25548ada838a9b284a6b6f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329c862186afdbf863d0ecb4f352816260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8715eebcb14e6892952ad6877113262261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9112bfd2811b65c20b53849e67fea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92f903a9e6cdb49fa1836945e7f193263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad071382b8f273507887baebf7c3e399264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0091997240d840ccc61bcffbdae5ddb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380c4831914235fcd885d7c2fa45bdb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390a76e782dc42b8615c01cd5f89189267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e1807206a5e2045f19359bb00abdc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8b453f74a1a17913b9b903c571c1f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251a34f05e5cb5fa3471e3895112e4b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fb6943b53ca90b022e9cef705d580271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d14cf5b9c67125d72c028b30cefaa1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb942a8cdd0eb09e5dc85d1bd3fb509d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f32b8c67e615cb6f8d1c9ac47788e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92403f3ae75e607e902592cce87e3fd5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ab5382831e433e4a27f9731c1cc3a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbbfabe474da3a3ffee80e1abffc4e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a5967942115fc81b65490d5cb1325278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9c8623d1f06954792a45d5b33daea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21778302cfb73fd528e343ab174c95ee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f42f9dbf6e335c03de2bb145bdd478281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01d97fcfc1d6e92215b53637c9a866282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2316adfc84e3c381ae6d57fdfbacb0b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a16aae18076955d404fb01a7a6985b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599dbe3db2c58496afd344a3803b38c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724617a4da4886f01b96bdf6844198f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3e1135bc7a63ea77498b59741e2c7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2614a9429c2d7255265a59b66f9cfd9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89544002fd6b8290c0802f607dd0875c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a82efcd9abe28b8da4ccd7f294f962290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9cf64d9e4101346173a7bbb1a6b95291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cf9198be03db4eef8981f3e6a08f1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82507273b4409e7caf9e3b2c6b4b35eb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4aa8ed177c2e3859662962d2623ec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726536dc601dbb3195a5711f95df3a7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86471972eecfc02d62725ff07df1ea7a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9ba079c5c7060a5dcaec0d4f304c3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9475de1568212d509cb57a1646bb7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3a1a74a63e8f4b68408b477375ca1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84b16fcd191ca739f21e26a8b5885e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9589892ab9c0c9004cc8f9e4a2dd3c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5049edd3b183284549eb1168003845302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b15199320c73d5528110f7caab9e1e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1930d7a587dc58021e69faf8b77680304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ddf885b9c2aeec6adb04ac0dff78f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddad90f8eff99fa0888ad232c0ea361306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f499e4a5354716fb3aa3c3c43614462307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85b22dac72822e69943c29aa7d9458308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27791fa711db1ec2b63cfff850d3d4f5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99717dfe5c6d5a07e58e994e4a1dc620310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91ee000e9d44b26e9705f00abfa6e3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d134bfc997424968b9bf22c9e5e3a75312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaeb5a508f1f43848f93c4b27635a84313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c3491d7989c9cacd6003705383b08314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e80e987c650b3454763387a9f38617315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5528b1085f7e70d2659c8de7e4e4205316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda566f6c5a9f305004a8e75df5a75fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141aa941e553d62111ab7b60b22e96b4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4fe978188c69c2f48ff8cdeff4571319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadd8a7f38a882681ee0b109ff180ca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9d88b29780dda2fc80c75584c5cec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c30ccbaa2d9e0719dba45d16f1e032322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46ab4a4897601b9f0e0a29a7b8a2ba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ffbda47ca5b0e4ccfea524066acb8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed15078d4e12bce24cda1e11674454325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3321353bd1d0eb90e36493340c4cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacf1303e7f5a7bbd2100e493c6d3e5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b924aa0066ce0b6c3616972b614af32328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f890cb86a4fb4cc636305b64177d0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6ab07e721a61f12d8eb95aaedf3d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fda994eb0e5038c4ee09974a34d7b2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1355001ac30e14340dc4fdfd061bf6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d3eb92d21a92cb5f4bc1c70f109bc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbf0fd0294827d8e723700def68799334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5198236aed23abae134668c09d09f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7daa17a93750aab2e250ca8adecf607336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8ecf4b9d246016cba08bc25f1b3d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400aaa8e5e90d731c4978ce0bb951a8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ecc35160220883e14bd04eddc5cdf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6567d0c7cf19a1c711890309e3a94340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2370b5dc47f11ce95f3028fc5bec71341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158fe6b35b01798f1c2fc9d916a910f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360e6511359e87a9651f5e590eca0d5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbba9fcd91a5437d85c0334e2783e02344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126f95c2e2190e87ee3964100c9f682345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054249e92dc09d7b4162ac81402357b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ae110e1faf50339c5acaaf15589da347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95034157314791a8ad4d9c32b23d529c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2e2a1b504118202b85dcf245dccb3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ccca59cb28bcbf9092bf204a43190350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303b94797249287715710ef7ae995af351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec6cae3b4a4ac4de480b136cba0e98352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280e30b885fcfd04669e54954ea97dd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d4b502b570af185f6eaee83b98b71354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87d8edfc75d07f77c200fc20e3ec77355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5a14e16500293bc6ef958aed2632a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5a86aab29a9dec9ac00db6bd6655b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93e878be92765ae1bc42fa7c777586358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aba276dd307cfae9a31a5771fab959359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a422df8e07bcf46e8a735e3ebc68bb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f62c477119293776211e3c86b96ad5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43d1f075322fe6fedc53fde90ee31a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99babf34c11619ec4b7d21c15d1bd7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8697568ef252d075183722f01210c6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909738aa3a9344d0cd61b74a32a21ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7df944c55ceda3b6033fbbe18766d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80158d29f9316d44f1e3d967b04c5052367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8fd0f44684bf34e0c46c0651dbbf0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a267cac9abb532966879348878c882369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331587b52bc2d0785598020ba73bf11370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae107f65e66058fe5db1b41a0821613371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305ba22f245a0afa7ab1e2e1b35c0a1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496b0b5d176c5114c9a537962bdc71e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023906094452ef597679596d27779962374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4efd8355348d8a278dd8250f5d72c4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee91cacff5c10dec80098fa4111907376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952c624c413cfe1e65b711af1fc6463377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dab7f4a150c115d2ca2dd1b290eb4a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e32a3d0c670f9a725dec6e99a94ef379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4894c35307527fdc63eeabca6943132380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833cb2698792c3c219cfc7402327957381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edaf2288225678189a0edadea24c282382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af868ab54db295f311143302710787383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd94b5d435ee642aa3e8db18767aeb2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea88e72092f813f711aeea679ab545385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e4e9494e37030c1df339fdf72a0dc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dac3c7464e5aaed20ffb04de5bfbd9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902835e2b20d5ba6c7649ae104fba2c5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943bc2f9f5a4c95abafa5ee95627961389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ace028c27a5b7bcb30b44fc31b83f8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5956cab293732815853370d601b7eb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77aee8708dd03e1deedf96be49c6f51392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9e89b51b4db4f307d0356d674567b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d78d1ca1d2e920bb060e2a78707ac7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12ee869c84e788eb21f2b23a6716bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab316590dfc6c92b690dc682e6dcca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde5e1a33f8fe4739a6b2c80e3a3595397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858cee16fb90ebf9462f3d2b3349eeaf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c802e59e78d0bdf3be551bf25726fa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf77a5788bef596a229d28c92f2e82400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad489f3400746188ee9511b23955708f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba097c42fd9a130bd2df1c2ad6e01d5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c04b3ce2bb6537075ff8808bbb5c3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc543bbf5a6652a70be48b026fbe8b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754547dfef795b857a7e35baa1dad25f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a8f62f2504dc0002a5ee690d00e26406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570df00a1826e391443b1abc1ca06ccf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdac04e35bf0e389e9ab11266e14e6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbe745640fef9ed3d930cd656c9903409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781dc4fee0b23c53b8c65e4f051ea2b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2fe06deac15c69093a26e52c9b893411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f031632242b1578c28375aa3b705ef9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb05f66a613b33171ef38e402b1a4bc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2f5633dd6fe17929e14baedcdec2c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607117cab12b192bb753a8ec9b034356415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f8681dd60490c52ca7f4bd858edaa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59078b5212e7a18f8dc06289a84641b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b7f306ee6b8aaa25747f352ce1384418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12936cef6ea661eac4e130fc0e2b91c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fed3316518692b925bb22d3ff794a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbd5a2c9ea1950852b1aae50954c22421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc70b19cc8ec3bc1d8937a2ce54b642422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d55f75e5945bf95e7337f1361e09bd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5665a86b7fb459bbf9b51c111878000424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025d66e6b99b132f877cd81e347590c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a18e5d5069476bdce2a6fb80dc38d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332b0b44bd78b9003d958de520a1420427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd60d34af9fd2063d69bc4c18ac339428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce97b4341480b07d92d321d9c60e251429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318ffd5c80a8478f698b9b212f1423d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4c76438bb7594a1a150764292d084431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23560769bcd3662cae52592c527154d9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c153a43c183d2bb6f4da1eaca963925433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa65e7766a56e67ea4ca4ff08699fbb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bf70595947684b70b8f82be32b0c9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc241085ecffd832da5e28c56cddb61436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f4fe3a032642366b309e93616c7f3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda8a309859c15c734b80d633c2b6b8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f203718e356b91c4cb4ee1c0918a06439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1c48f8be7a57ac5b158e2975aa990440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8cd2db1e6bc2105146fa6721fdd35441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285f89a928087ecdf0ff54163dfa40c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7694637ebcaac3b485ad387b224e59a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518fb5667f30795724e254c492a10bd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5ad171a6decbf267d2d5b211816c7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f5c59b20c55a0167bbbf91a14f5d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef13fe2d11e1a66da5659a1a80127d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c925de76b74db4ff60f557583badc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23aa8317896e0ed3617694509bf6b1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129983f93cc282cb6c6d28cfad48ae8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c30fc68401de18e1abad5a4abbcb3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbba009d886ff85c48119ca329b82c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9875077f08c1296025eb02ef2bc461a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbcc5cf4503b06d153e55785356381454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3824002f646abeafa0a35c35fd8e16455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7691d56d86e019f99204a6ed508f2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f72c033a11ac3ae56a9b7eea16a2d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958035ac356a3828ee0085f6a65f437458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f13ed3d9306acca81a02bfcd044e99459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a39d70215d38796f18f5f1a614762a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fb41642d3187b1b081c711c24694c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f430e7d4fd9698568d6bad859fb98462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574710a3167e324fc63fe69eb7add84463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa540ba767b8e9de84701642d1990605464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53f3bef5ecb4e2b1c2a63c56cea1e8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940236c599951eae3492be1fc96badb9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e470489fa6ab3e34a8a648cef3a366467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddc4da567d7d79ca9393a0396a4518468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbcee4752c387eb54fe34ebfa90469469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6375534e5374bb635fc621f6dc1b01470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a270b25aa63b9530ffb1c62b32ffece471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49caff755c33234b3c497fadca12a8ff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af53cacf4eed96ce22d0d822fefb017473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0c24fe1485445ff5220dda3506bb7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169dc5b49cb75b88ad4081750ec63b2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db391977b024a84f837a1f32acef7a2b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19c277b771c45888afbee09f45ffe8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e8033d182b47a544d97a42b12a620478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e242968950e2fc2ff62f8a2e719c7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334ee41229405307be65b519d83adf1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c60a7cf0f410d27d5cb6018527dcc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841107594b9daa1b12a068368b7e9f3c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73579a31c7d6e1847458c078e101f5bd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630dcbe4aa90c881c362639814d733d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0dfc3561883bff6f36da610866fa25485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bbdc0ac4aee1db17e80415748006e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c77e5927c7c24637b78cfa9d28d775487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1da1ac356ecd35c4d1838c70cd6b2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03961ea5c54f78cdb6c0f8319e3b40489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65771ee9d188ab4c358ba0a433cc8d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49bac0ea716bfa6db019fa6a515c26491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015c8756ebf182f1633420561e1ef4b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6dd9e21c105e0f6981eb9923a8a40493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9ed0e5975711a39d22b56306755bf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f862c46d55974bd79732f7ebc2eb6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4752cd03eebc9a6f5d7462508d59a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701825c2eb6748419c7c0dd153cfcea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439f7ecc9f17ed8fe59ac6407bbadab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b990da591e0c455ac981880fbb29bc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811b6b89cc1e6d8d8755ad733e2c989500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c28361d293a86d5e5526eeaad646b0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c168a87d4613875f88ac44fa3ec484502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21608c74b6e67425d6c062a0cd06f5b2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e93a2e226616d4a5a36a7d4dc1c249504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e7cce92c98919eb2bace231def2b0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ebeb366f8177fd0d26312fb52572d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9c1858521f5e7b204781a6d69c45a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8997e6f533d3d901cbbc7871b43ef10508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0b94af48dcb7b14f94b6ebf509476509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5e65ad15f18761b5b1731f33db69e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3f6238cab90717c05e8e69d72f333511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872087fc2c8e68ee93ba7fb5e0e7f65512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69757f10085f2ee6fdacd10a776b5ed513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a599059c0e95f5a08c918f8626032514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6ddc95c071f8f86fb55225c29409d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017637eb5054ebd4c6ee49ea9dca8438516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682c2d9f4c96e85cef82a36b08539b0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93617c45e1d733b90a86d4a793dddd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b80d5cff4a2c96ab305e184da1b761519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a22a630c1ddde4777871f5a3898cd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0910f054f3bab753ba08e87ed243bb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948ca240147fe7bd83537bafa30c0f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d47b6cb947567cfb559e443869786523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b062951a0c4722c532854f125c113c5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24879725967858d759a09056c4eb6e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ed44c93b55cf97d32bac590f9e063526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610a4e2468805046b7a79ab760dce86527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1ea3ee3f1b5c550d2e24d8be896c7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3671da51ca5827c669dcc09876727529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e535dfb941830ea255db2cc22bd62530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe7dfee877e8883676409b353154ac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692e93d2fe962d4c7e8fbaea9ce6684532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03280d3252e17ae6cbc5187ec8f890a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f7fdc5bcf8080c2ae1484ddbcaf33534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267df2b2a6fc5d4f33a931de1a3934bf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8658c19b3d36038631a422fe01592536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1848de5efecfefb2429a12c27b8a30537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caeee1b7ddc3bfe2c84ac91bdc8cc00538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e235fc350bd8c9c1dfd9528224e70cc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1739a61c1828a238414eada547adf2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b1a3bca632e93dc790c8768b0d85c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581d43143727a35d8a118cc9506a334542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99699a6965ca1677f6c4df7882d8f008543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fabf945e21c8b3c9fbd7cc84a913b6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e283369cadf7a76da3683fbfd5234545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e523d82b2f10392312e59077c7823546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e4d842ce0fadf538bf6a6eb23bb49547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4814585fb628efd01d0557b111158548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609a285173504f4868eeff98d057cb5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91874d1d34fd85ea5c1d8a767cd76fb5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bd3a1b32bcb33efbb47317e822033551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29650028e7326037d2897d9e686c912552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73023adb378c3101f745f1175272be01553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb9932dae511e526d9f614b2a496b2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b39f0de81dfbe45228dc882d3bc5b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997ee15ffe669c408d3d39981e219ce556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d70ec8e5d8651ede070feec431e402557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6b2b306c7b2d831c3876da5d61d89558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79389abfd653b793c96eceb479da1e22559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30054104f5cbe56ba1bc49da58699f48560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0377b0c19b4b9292563aac8862b5924561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f63f13c6ad40e03ff3e42e22abe78562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdd24f778b94fe7feaf3b5fafa586b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707a6328a308c64e6227dbc2c3a64b3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c570ac238fc1d32024a3d32b933e5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fa047ead6ed0ce9b7e605292fb2ba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b880155d1782da94c3caf46874970c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503df464415e9ce7ef052632bcf3b62568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bd23adbfebe511a6f46d94c66399a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf60d45061b58cb40fa6bf61f61c24c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa20d9eed927d3b95361434068e8ea9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec51a07f7e25840a013b2e7e2f97832572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768ba84765f84138a4f67a0b5ba0652573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9493af0065b3b84a3b67c926fe7505574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52325c9b5d745fb8effdf8429503f8da575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522907d0e0265873763a948834cc226576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1999d52ccb48464ec1812817e9b79577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b34dd70b1a3332279e01e34dfec69578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc79a8fe989768a23703b588bf28326579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccaffea18276ba1dcae44e7217601a3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0d6c57e66ab46509a003e16684f83581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf713e6a928cfa679b9cf15d846eb281582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2d142a655737977a7b4b811cc5e02583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c33baedc3aa55cac3a6e8f41c1d3d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b8af6730f3efa8cc41cc2328a1cd4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4012a0ebb07f7c74939955939ddd3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d97c6d95a8d8795e5d1da49165e884587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83ff76bef3e86f71f428d9a4b45b9a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875acec087c4e24704b704047d49e16589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c429f8cbad127977ebf047da38b04ae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec541d7cda15e95c1368d0bae9a0e7bd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909952b4d1d1ea1b5611829c24991e6b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f05d81400773797cca4941e899130593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25693de1179be467eedb265b6f4bb5be594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc0ca242c9d5b339d41e70558b5668595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d52882017c2fc127ef5983510eeec9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360f1359c3875e11fc89d088ce5f20b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df10c0e198e98fc428a543f8269d53598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa239ddd746c7acba5cec6aa2f375e2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d06ca4f5ccdf6e1978e5e65d4b6245600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5c8cc28063a7a1b5d568ed76f0406601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cae41adcaca27f4ae35aa2712e5a3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cc5f99d62a04599b0f6e439b90238603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad26a92855c3ae43572df61a2a0194c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7b6e14be022fef402a8282727610e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f22be5f3c45b1f73c8b6ff42bef82606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774ab1cf42158f84ae34c8995ee8180607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b93fcf15dea706baba1ea16300dfa4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75d0b1eb6cdcbb36f98017ae5f0066609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bede6678e3562895354d048819e67c1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf424ed317460aca80b968d75b43f15611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ead62fc360116f254721eaa5e9ccf0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897caa9301f146669eb50e8f9a0b06f5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94370787fbc0915cd0d445ff1baaa2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d90614a29391def7c94efb53472fe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3688022ee38a00ac531155c8ca4cf69616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e35e6de1f506a3ccbe996b27f616ca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6839612df02e2c8f3e4918e30504b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4796ef2350e2b55f3f227c7216876619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb711eb579e77f1d7396a1225c571143620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2437e8543cb86114d8024105a75b4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b333c0efda7e328ecfacb583c05a62b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1bd79c5f70e264f1a924dd271a64c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad3b5b5d26bfb832c4058deb921828624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67467798e016e095d9e845e6dd135db3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac47143b7bee70753b0d94346e0c690626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd0d519ac0673f9ecf517321ecc198627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c3a22e7d55766ecda656777c774a4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfdf38f4b1665e3d6dad08201f6d69629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a09d53651964ed967947fe3c3baa5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abeb4af1bcd1d0a8e7e26bc9e369c85631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ebef8df25c0f63ff152b0467123db632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523468ff1d47d6ab4b200b15fc721b20633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0f8df900bf3c33ea8890a2f59b817634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e92be43b572bcd929623d87ad1fa18635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817938f88c8ecae7cc6d17dae4329196636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7dcde221eea31f9519046518c1e07637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585d9b424aa60e2faff8fe456f3a132638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee6d355ebb0efbf1fdebc00b68f94e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4601276c08da6912695d8cb6e3cd46640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512d300863dffbebae1d703e0b36cd3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043db86518fea372cccaf9340c97f8f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941824d5fbd7e9c6031b10b0ebe7fc0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b3d889e5a3c6c776f79a85f707de6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ef7d746c03abd10ad1fd202f744dc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3df0a4ab715d1fb638c1952c0a50d0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9fc5eb4755b7ac50dff050a813287647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d254134aa0f35a2b7153dbf31ac059648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605869f6c18f70dc209cad87dc518a7e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a23fd526035878c169e10d8b181705650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69938e79c8f718f8b2fcf8c5ffc1297f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87242ef348ecce289807bb0f8bcfb89652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9295d31722d8b09ab6f5fb09fc0dbcb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896d20111cf1e8b697152e7107b7771654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fbe34a24b9a1fe1c5a93df75e57a4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5e2bc5bf60cdf1c95849a733bec3a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aaee45ad9df9a0710566ae6a79e8e2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6322774c409ec93524c14742222a7a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1069d9853d7b954c0f1b2ba4c31acec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e00f98a39f29f08be38cee017cf0e4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e4503847f4ee923da3704e97ace2c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f5f7d16d6c25c3966d74b7a800c8b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3f5cd560299627173787bc3e9d177663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5833b7dd461775b774f75881e78bf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3e051af9a7819e089f4fa31be1cf6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08edee29e40ee2952a24df1c4769716666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df071944c2793f13326bbe57f0ec2963667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e8d794e9c460cc0a93ca128ffd924668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e3a46d71a9a62b6c2c806b9a0111a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8dfb2842ea6f81fe01f8cbdc59753670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1b423901824365a5122932ccf54b2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e482af14b0416ad816c5ceb439a0bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cf8403eb077c29e3c7a46f68cbf21673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c711e4e4fc814014115ef7e568db05d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192945b69860ea5d7ad9763a5e91e226675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93041135228d98975077fc1eafd90108676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7335e85f04feec1884e7dea35a9b8c6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2df3d65f7e849adc8d2fcb5bf6e8b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b62611ca050fb72418fa61538908b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0026fe57d447c364feeb3f42ac6fcd1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751b822c0d70f4c0bc02d3dbac896d8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882fb6338ff150853d1e2494f2cd952682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77e7b2a827b112635a077906dc0d7a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35749960c01bda3724446c1faa516526684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b37ca5768aaaf7aa3bb960f9b357db685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949e4d2c10d579d846a71f28075dac3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef1662ddec513bec81b6565ea323a5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8a26c67bc3c889473ea446982787b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92b7bca9a11c51590f035eca720b07689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8e83c75cdbf432406f82d3fdef7e9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707098f283f424434b957083c7f6c37691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa9a1e325c986a77169ad7bb30c5d6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc337679625485db6c9f1c8fa5c8965f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb306b83a873d7b90531e38a8a94b38694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502cd8b28e3561aa10c5ec83dc9f9a2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c80808a2f13c643b56a01638fcc4a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71122100458b401bc59752b63ec37f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdc795f1d11d66d2ce608aaa72c42e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6919bf2aee36443acee74e5fc8bbae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d0dc24ceb38fc8d2dc843bf08f23b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33b9a6d50905592585a3e497dddc80701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45327786eb6c79bc07c21b5f1870c033702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90052b15de6ff2d16fbb76f0f68652e0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87333cfcf0d699600c802ffed7f408dd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f44a2fa95041b31b7722f101ed314705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9310d19d81cf412ee55ff24f015268706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ee56012fa436960980bdc5305f48b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725f236ac0434ddacc19207c7d06a5e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b2784ef57bbe3f75c56490acb40fc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594e8800263a7aa9efe3a2c4d46bb5a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f95f2a67a34159e3b0f350b2e0167711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e8c42c59dbe595fa473745dbcdfc7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae375bca5b32d60ef3491fb560e639713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b72537680b1cf8ea6bf2140ed91cf9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7051e200fc926038e972315d0726a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750cea7504e9ec3b87f7824c954356cb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ac63d836218328026ffa8b021a84a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994d806aa4e08361d5ea00d544ac24a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a50963562d5a8b699b90ad93054e5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3879f6e9810ad5e4c2f282e02bd1b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d96b3b456d44163dae05f0f5bc0b1b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc33e56b17606ffe2badf3868f0f9d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad5879f428e4c9d182d8f99c87b0fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1c0fcb90336386e790aef71c4e8e7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a227ae985f404b19282e8fa3a4b0a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e6aa5c93b657de01c5b5fe32b6183726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae565ffcbd0b03c74975df1e8461be48727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f54d0625cc550913a42c313b1b797728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204f0ccebf970abd239ad5d061042fa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba80ecc6b7abf3d21d7784f53ad422c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1dbe21dcbe79ad5e2efb24ea6ee4d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa2020842c5451d45dc67f7ec7ac51732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a3d20ab63552ffb3a67ae5764aa82733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49294b46bdd5c0dd7dcd6a525a5d068734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a84f95b7ba9374730fc42dca65984a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da27a9c125d05e10f2c57e22c59f898736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822aa9c0a0e336ba3ce32bcf7b711c3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d80b19902edd3b5c83f3f34bfb59ec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81d5ceee70a7c117b161dda84529bc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d40f9c858374b26921c595ccae65d2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399ee597c54e10f231ed8f5635b8908741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3309e796cb895a5727bae4a6f1d1ba3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49779ea46ae4b82b2b94d2a9679d79f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb77620a8928aa17b21d6b2bbec86b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abaef49156d2c8e6bc0960eca7d6bd8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f53ef7b5d72126f2fe774d0da09517746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7976aafbb870d388706e6b82efb957747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439592abdf9e0327a9ee8ca3aa76159f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25dbb042991653c2e8844a483a0f89749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3947be9b8ff562e618783b5375f6f6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aac4c6e3e7c54c3e2c2ccf69ba8c16751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fc402883094b8391e2f5e018d819a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463119cebb4f6fdcac1bf34ca318f0c4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1f1e0ae7f8752a31e01a8ddc4af0c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cca45a3ca787761eef6f3d1a2be8de755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64fa56ef54de87cac218dbb0b26290756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98242cb0297f8eeaa7445e3208d18f8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35627e6ab14fee49004bffd062991679758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e121816a96a3f88c2ac317ab9e19b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>