--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a944abfe9cd7410e1f22ae7e057b4c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d78c0431cb8c3d4dc42d4cc22fcbd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3aba2d3e0a2941c6797f42cb7fb1bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651cd84cf822c12439d49dd85862fb24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f852c43762966c35e729aaebb5f44f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b07eb7961f53b84cb03a6ee36fce566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6324f549cd7e31caebb81980d47a377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab669112dbb3f08a9e883f154e198e498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5c314f71a177bb283e1f1b0357dc19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196be4d915a53e1f1e04259f6e57eab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86654c45eab5da02abec5d45d3594fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6dc0aa3bd52d1083cbd8bfb52268d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9abfb7dee96a0b81f45e82599b23d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c888f6c2ef2ce55747029260ad2a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f6a50e56842d6a3a1fcd7ff5554a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee702d44106b848597690c19c07a00816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d064947341e77257bba862069502317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97731ba0fe01245aebd3a869ce0df4518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa886e89f06f83483dfe64ee13ffc5519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f207f729a88b1d60446fa5c86ada44e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227aed3ecdd7af8b7753a240cae96a3421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4aab20a81fccd4b29a76b4a1ea23322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8930394e22980da06c7c2af94008023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e14727822718841e8f761663ab2b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92a90560cd7eaa07e5c1f811307dff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a0e2d0e4ac7762a6f3fa57d18f6bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7718426795980f48183707f7b4c2a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc8e103cea8c6da2ac24c842fbbd6d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac149383e8e6b12018a2fa998daa55329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c07a81f7cff9c9e97a4e15e5b6a68230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28180be156d130fabbe87358892fd1b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfaec7634f4df894d93f31b8ec8c7432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1a78375ab9e359a41b6da5c1fdcef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd64d50a5b02a96352d26e2c4482bf434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bd6233286afcc2c1ee818d4e9f09135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5ea723509755356ab17644523e8a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a2ba9a77bb320a75ab925232afa8b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa6d5402d34e530eeddc55d951858b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d488f20d9709192afed4a4ea79b3239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85779b5d7bf2844b01748dfcff6640940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82850a6fb31661bbef9769b8bb7cb741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fc5eb3b6fb9f82167f96e1921fdfd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850356b6eaf58ed13344a845b124c13143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f21be9912fb9aea19f327351e837db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0ae0e84a0651d223591a8b0f031b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e98793569c5f24e0a1e21713e31bb946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04485d1f73d29385051309fed6369047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719eea03a00a5d857d4ab20307288c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60027da707e9b224a9a727a5432f09aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35e932d3b4aedee0eb8a33850f2eb450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a7a02652b30607dbedeb6a659ed7f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022722de049ffbcc2ed745f51098661452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382373229f046f20cc86c9ae13a3f8f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ea805dce913634051d6519d7bdad454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e539a6c6716610f9d2bce91b6d9c755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a754455c9ac7e2c08d7cbc487cca256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b7b0f5c9f9689915edac354a20d0e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60455c4d5b0025240d535cc12e48909e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b584e7707da2f033ecb6812f05f1459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da305c81a5b312da189d91110929d4b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2df55042d3f30c1d2baa40877a69e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b175b64e7571ca44c86d6dc50e9de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766b3d0864b97af53dad044988d526863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddd14bdc48be6962bc5b247671db1564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ab2888aafce6cc51c813f02b29a0c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103e4a4dc807fec5746075c266ba8e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962255196fe8cb1957c2b6f99f12a0e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f07170f7d7eae2f146fa11844ceebc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b757ce947017b78a70cc21464c06cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701653d788bc05b54aafdcc4337c8a0e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9ca41c0390aac9b21c0c3cf6eaf7c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c4b4a6f85f05319c938be692a27a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313f0cb94c9fb57925824fca8e3971b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ec5dc6dc03b42f623c54e9504463c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e2fd8c0b3ca696d5fb40f1a46d7b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43e27a36d6447556c70ed246c0029f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e649f0bcfd4357a3a3a7773a8a08077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76df51a85fb680715d49081492aba278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2398d9c350fa36f06a085769ab2b5bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d27a1445b0d6cb80d061c4e8de801780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb7c659a2995fc197a9acdd6019eea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61078065dd337399ee1dc14ac3446cee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bda8a445b2522266618c7a5968453a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64fa1bfc3019516455db30424a656284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05006b714f076f1b0974c3c653332285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0371b9614de5570fd53c0a89589d6b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebec648894996ec1565021583347bc587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6db79c0424f26dd42f884e9070deac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bb4c40df41ed775793a35372514cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863fdd90b2b7fe945c35f02d2363acf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7fde916f15d2bcb8c949e540589a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c3a5e39b87b2501d5944b32c7d30092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b368d4dc9682a88d7bf2c1031d6e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14756e292cb0731552d30bcb536aecf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ddb061f6bc9c339bc073dc5f2495b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd9d5a7a229743d556016ee8dcb4af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8021dfe99ea243adfc88301574bebd297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a591bac49b6a638b17057a98765ffb098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e037a4ae9455610f4f75125485eada899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9766270cab18d86336e44c81f5bdf6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1722784e1560cd75ebbf774920fc558101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caebcba4181fd2e2e421eaf1e2526e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ab82a70e381fd5f7d46f1d99d0210103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db451ce96af3e44137dc1ac5c9d0b9bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e131ffedb19babba9922a39077bd9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7c5c77f653a5f712d92fe5d4d46c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddc41da3af688306071031b7cc4c0e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818e08fd51a13a70aba4b14cc3e43f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c03a437b102ab5233ab8ab8834c0d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318009f4e0381158a804bcf33e56a9f5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e229737eae8987a7c0d53ef78e7c5a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5ffd0293fcb7df695f4c1cee2d79f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e68472f2297303702b912f6aec97f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538f7b577d07406760962556653f353114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e13ff2f34abf0b6b3946670b4e0619115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bf906618bc8e9ab89f9222f58eaae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32a113ab51de0230ce527329569b1a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14c78d14411fef60dc07420cf566b8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73c1d6ee155a275fe3bd140dced70a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfac6e51fe1b96529c496bcef6d820e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b6d87be8df3126a68801bd09b1560121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f9ae028ff1f10adf89195d89cfde9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309b1560e2eb45e671b9e2c34e0b847123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2187570830da5b005e67f4b7e21260124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833605c037655f5779d5f2c8de19b58b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7da711ed9ba439854a97699ee4a3e3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97e29a464b57481e4110f2e87e75fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d733f98db4f8f4fdf8c99a3bf513369128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3037bf42ff658e46504ce243b1874e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f7032d6f6678962a0c91632eb9b49130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2a71011735a664b5273785ba96260131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf60e5cd7b67c208a595508d0d7727132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292183746b9a94c54b8468faa5f27c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd668239379974af7be49a6434ea5cd6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ee6db8e9c4b62b727d00770369843135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec466ced2992519538963186679c6943136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9a915b5e78d1deef362a3bc9a68ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10d5c3a2f6e75b18cc6e00b748cf14138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0880f2d97a3687436483c3822c387b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb110c870d96d0c868b06b98dc162e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e5b0215e054d8491f5a8762ef7f7a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba451c779dc194efb677472f97b397f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75c6853c60e3d8a2297bf3e10dcc7f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af020dff388a0e3e9582473fc0c2d80144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42f735ea0b5059e318248129d986e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b25c67a7d5e961ca39003c4d1633d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f335d25c63035628eb8fe67427b3c82147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa384525e720295ff5e164bf9bd678148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc8a20973f668d65a4757df458f1ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fc9f3bc63bfb44fc3e733220aebab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1617b9b2c4b18f9280fb69a13bfd48d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff16a3a0a48d06f5583bda14e2219d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2efa329aa5282a4cf637c74682eabf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00d67b5b826c50fbcac8df9bf7af97154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cba04ab595d6424fcd4a1a53811dc5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176787f4562c021ace80a582b8c3818c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd145417cfb111470da789f2f2e698157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe231e79af8a2fbd8e54f648e7b90e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f404069b0dae5f56511326c6035b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c689c58adbb4cdcfb7ac215dd20ecb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482f5de56aeafc6a88e6f7186d5238b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fba420581850756dee849f0b5068d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92220ce2e8813bc011509988d30ccb2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf0374ea7c6227c4e9bd20b6c8a6fb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d2c2340592bc493bc52ca64d91c17165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37778c04ede681055fcf2820e3b8147f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fee852de72b3755ad4da45c750ec6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e78fb0cb917d69ffe3f92c383d261168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217fb910c0d868e7eeb7373590f0492169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd97726923e64236fc43e788b636a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f335fa08af413d155a917c9306555171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f801942305c0d68c7c92551486d3a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd009a89ffd9919330db4e5e25f2c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c80063c17f84713242540b93b2e612174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9863fea9b2b3cecad42bfaa495611175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b3e3d7b512d9a01ecdc2fac606a7d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f738b90b8ded5b70c6f79d1ef7c28a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52bf82cd20b3cc9b9b609d968c30d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c7b00b9ae4270fc2cb3359019a418179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a6ef0259139dedbb30f62a4d737ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83ff899aa84e936ef59bd21cc09f9f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cafa20e61b23a6cab4d302b12d96f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37d0d9342d9036bfa2a36bc35de4b2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29965e9a06530a11ed36acaae8bd6bc8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fdba52afb247bf112f577c8137cf1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268347fb804c3f227be4dac22965fa6a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682b724412f12dabd798e2373d1c79f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763206ce6f0ecd3fa89e6fe294fd93b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915bd09ad4794b22b5be93ace7f8427189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1a2ebcb170816535795d82d979766190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b07ac0288a8c651ec8a32455399c9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ecd7b501d3e37872954cb3d595cc8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731aaba6f5a910f40e657d954781d11193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cf242761e64a821d9180935da43a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc538a34acefd6cf1db5a6e519962379195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9993e800175483685b9227d62984c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a6e10758d2e066c25c5a1c91420e8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b2865e81ad766f0de017e2b19df36198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2898001ec6ec411669950a8e5b32b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19707ea43be8d35789e1f25b28e35853200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30889c48a04d9eddda7d5ea7cf803f3f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b86f78c80f644fc8ce2dd527dfeef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e4bc2bac27d60c7ef06d93bcaf641203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c4e807a5d76a7a0a6d4919f1f63aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912715b664b0dfc99c9ce52790f9f1f1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27e98b1c96ca3895f39c52dbe92ea6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2488a86249e64ae7070c0827795581207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47740f5f076c23abb1a3c908886c4898208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3f0704b07f609db7e08e57974a1a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222d8ca219f244871a287951fccdd63210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375ba2b194f40aa34eb044dc030e559211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0940a85b5b9916c4eb8f8b8de15c67212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12628fa1782ce815092d0417b3111f93213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c00cc09a705a0f1e30bf88735e4dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393c734262e798f706d093fc92dab81215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7077fb2123b8506835a9789d30c8780216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da6fc5b3e76bb0c59a6623341e400c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233130cc2f7c9122022cf118c022fa4a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ac2dd5d2afef5874f78b3a37550c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a715389c5081c8e27333f330174d83220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ddedbaa78e7306bc0900ea90e1a47221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b17dcbe084ff1c98b0f27f20068fce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa77e863f9f843162f60c83fd600cc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207aac6b2e994b57b53f1ae5236f9581224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f2f8800f1b6cf20c49a08af1564a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4590ace57541993d7d073d721a5f5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461f6933193c14719b6d1282d15553a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2961cd138a165e601cc422e82ade3c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53910b6f25f182dceb6f16da7d30c5b3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace06c1ce4d06dc9b7668a74302db9bc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac318dd8de106e347ff44a87b0961303231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cbc56b11b9fc954fd5c379f331a28232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068408e74f2ca92d5eb04945470f67c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3fa360328fe65c4310ec07fa858c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebdac618e20e194e2c10731a87cbee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab4bcd0cf16b896d00b137af489c40236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ac48edc6ed1040b5d335c588c33d8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840d867c0728bac99ed78019cb1802b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afa278666e389c25c3977421ee4d6d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12a713ed25cf2117335429c03f2594240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd08834e47ec005482e9c89b82e59e9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acec2db4b9b694c1f8ebae114725b98242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce953ae1410e70ef1485f524c2e7b831243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ea1214b59f91abc9220152861ecb2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17b36e2c7f8a9a541ad746db533613245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa7ccf55476798b847ce88d09d8ac8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6c51769eb22ecddc21bafa7f2dd2b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12763036ad0aa8886967d30df2dcfd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfd32738cd6c70fa18248a39507036249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ce5c8a880edfaa24c3928cbecbfa0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e333e79fb592f8ed5f143c85109b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a171656cb5e18d7a07ea20c95d4d2c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31857d3b8f7b07596e92b05e0a41885253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e43baaf3fe9abe807ae8f9c4c2bad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b7e495f67a28ecb3af69c747e7a3b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562bb86dbffbeec3b96a6a36196eb24256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da28885335c7a135f1983b643dcf5cc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a7a47164c1cd95b825a42b665dbb9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cfe6735fedc937f104a0c7254e6b1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e023f7a477c2e4a749a95bfa127d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f0891d8c8ec4ea838704cf321797d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f444abad4fc5695af24a3f932512e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ff71f9d79cd10e316ef10ce92ade6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78b6ec6413db342676d258fa937420264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df6973aef1d9c94a349ef8b139eda4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24972101832679bab5fced9b779afd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3e2fde236b4b350fcc7b7ee9202f3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3018b22e93a849a1806460607571f0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939aaf8ebc9116078e358f01267e25a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10422cf3589092fe429b09965722b3f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba4ee2e17ed056d93af283551f570f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc6e2afd764b39f6a4d5148e865b9e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74173d915296b1f3b19f568b982f773273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54689ec2d9e1d0fb5ed6248993383f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b25debdf25c74c4caeda80f17e9a6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdeaef31ea03fe210c532a11b79f975276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a34628097f11601075d31c98e907da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8084e37869ea0e14c636e7f6e5f258f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274015603eba45c77eb151bc93f93b87279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f4615803ae4915ba5dfc5c158a29c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292950f7b05045e8adf10180f8f7479281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0cec4441d2610cc9ed1d1fa1f6593282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699daeecd9696403a2edb239b700dde5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd462c674040e4e2c543910026850c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c58bd8cf5c2beae5c298c10af4674285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92f8c96edb27768c860c5104c70f58286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b8bd7a9882753c19447c076a10b28287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6f9078f22ee8b6aff734b208afdec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac83ae0fedca44075eaf0bf5b93dcc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed6596a14c2be09e795337ac3fac6e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c8e577e4b9f3b80c4092cb12dff5b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84d34e1ee573f3173baa06a069e032292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc22847871a19630ff7012baa67a35f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eab21c0dc1dafa30d21381b92b6905294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb11bad3cbb9cf7d5fc374ea6d0eca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5f73fc70f52d8d9e3151e49d8d4da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1e74a8d1dce91a6dd97ad10f9bf35297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a29045357bca18c206c05a391d836b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7145e8521a058d942be8ae123713154299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c5d5b2c14b5c0825966f7ce7290a4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef35e1ca60d9104777d15af065ac515301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016644e999b25db59c7076bdf3d6a39302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314e29b235c00ca44fc2cd28ab66aff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2c7c95637700d0b80eb63f68d96fd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1067c85f3371b894516c36f326259305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb030efae4bbac78bda7490ac4d1a536306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1391e0a9b36a544c447d0f06ff05782307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e24ae33291dc747be1045a037ff993308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1380f8e2f5cb0a112c545f5ebb63fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809f694033113747e7e474be46490e6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37811a9125bda93cb0ea40bb4c8df15c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5789a142c5d302260b1db0eb71849e4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e6a83b0d3048e1197ad25843beace313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f014ac6c2e78562f8143fbe91526636314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0cdfd370319a83fa630db7f54cc79315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60456c77610c33e7db1a9feb0010af316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ebb20b81377a9661d21804106e682317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e55dd40837346525035f18b0bb6f9a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389049d8e549bc87b80996f93d1bd77319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f37d18db3c559ecda3e034d6f603a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e033e27ce21a3bfdf15a0c500afff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85608e195fc6f0dd3c26e8e0439558f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736e20e5cfc55cfd30064b9fc2a8f56323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79c4e3e9c45c0806197805b67aed9a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fa4e296d2c90adcc99fb993d51d38325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b9a176fadddf5306b76657901db2d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7504bf26dc6bde743d861e04664ef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97904ab9acbccbbd0e350db3206ce873328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060b0535b0f0b90a6e8ff07d04b5b7f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f739263e6d7152059af6349c25160330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91eec364436f1321a6e7cb82d4f1d1a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fefdc5d0a4a8810de74493e0e8958e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c003563041420d36052d9b66705ba78333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd1350dff07aea73bbd83914006d73334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc83fff0f87e4fcc260fe6900f11d35335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972655eac508e0b89bdd30bfff0c71a1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b424703be45d817dea96d4962c75218337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d779c073270dedb6f2ec4c494ecd68338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e3233757a8db9cb63a322a6f29499339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628fa047f0824a935d413471e420caa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894348cf8c0d44dd6aca9951ad5ed2a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c2008baab0e52d1ebf43d29395873342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f6f68c37b7eac877ba6e20a757265343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8aca8ab362181483ffd0bf7a13c761344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816b70bf7213a59ba75d9e49d24d6ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0eae1ed9226c921423112a8645070346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ce027a3592dc13e8574f39922a47f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e02e758ae5c141f47734293095baf7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69b251fc734854f0fb8f214dd9157f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f438fe96f219d418d99ccd56270895c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6201e657ef91a2e0b342b9274c2dc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9d673a594936154a3de0129474e11352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc9ab05a8da02d7d2e865a7e60d66f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f95da3dd768b131b7f27529d729742354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e8a83ad096fb451916e16e6c93618355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf98d8a0a268c56ded1fd83dfbb6d30356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e82bde4c7fdc524fe6f91116376fd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86c449ae04ebeaf110052da5e54553358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea761e7c418c6bce252522190f4046359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e545d32480ecbf2a2a6ba94c827fe0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825b97fd62142f5dcf1cc734aa795b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b3c572cafb098c755298e8890f280362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93514be09b3125a9866eb96454aad7a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7926f08e0c8299bdae02fd3bf5b000364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2b9943af9ecac0c458888219aaa9e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38355725421a8a717bd156957293e8c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3585ee0bde2eddbc8914204e04be5d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba56ac845deab8c1406d65142951dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717de2b2b1f15989cf7409efaa1fab92369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ad814d219fdf0105725ea95fdf243370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371844f5fee26d5fd57d8a43e841c890371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46bbc4fb9daf77d82da357e70f31ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18c2a75251518e20de608cbea62c38373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92449bded9851e4fc696200e0c2c820b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bce1223580050ec1f70e89fde5ab83375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cffac8d018483b371f2c32a2bc6ee0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51847fc9a8708b722d2f6507790cdf4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a779dbdfd1d915ac7dbfa408efc6c6c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b628a7a25921fffa5e94999f246c31b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba15bf3c62a5240900e8763bd28e388380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717d810b3d4a05355781ae3875445c2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4a93486b3b9a4bbaa0095e3a1b62d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201dc94edf645edbe0c62f863a241c34383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c506299696d882ba0e8541fbdb3ad56384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb4534532cdec384b1cd7a7114a34b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86434eead838da93997d5e9c24c56b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c55189e5201c4e29a5dfff48258cac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f7039db4a75ecc25ef75a4a4f8a85388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c594afad0a0e5fb385be98126371537389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988551f021bb828abeaadaad189efda0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d249722751c6f29f10d6ea9d4ed0bf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb61a7ef12268e5382eb12ad7b5172392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b5a016e366f6f1290d5baee605c6b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6315501c18045e8b0c5578f0d1d43df394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bad34894861182a7712b4ba7febe1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038455f24f08b878c1e15ea8ea9fc79e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdad7b20846c0ec0106664117b9145397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c56e9e29e1877c8bf2560dbc1fcc2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143803c63f53b81beb2e5bbf79c342ff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e0e7443a8ce2177b79ad75bcdfb08400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761229e7775ce813c839fb39a08d2ad0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc619e2c9ae36f8963890ce14cf7e5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727fd29551c1ba6807e61f5625c5668403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8b1441a41bba0b7f3d4cfe67d7726404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21466d312535e3be8cf8330d0e6a2639405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3c6699d86b9ca893cb45cda56f74e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114a59b157936841d3240776188d5dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9c4aa0ba68bf790d0362800d978c3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbed8d003e550273f3406f6047df1e8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab01761003d44c06d17fb8c38e7396410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a84faa8316e00bd446e9f717eafa59411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e85eb19cac9f0019ddeb6adb75964412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22a5b4e8f544333b555ef3a5f711d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc409589487143ee5e6ab0e6f756d2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33a870535f62ec85d7df742bf4a03b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215e542b0cba4cde0a1737392541683416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20564d62ce69ad996ead107993fb4fbe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153b0fed4e7822e5226a96d4a6dbb27418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304068233db6debc957dafa1f8f881f7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a239b6b4dc834a2fe1cf5534f3dd384420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7082c4089d40c8d104650e3897cab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c79a23e1121a2207d2b412cb0b1a04422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641f72bb6860406503a9b41ef12b60f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc8d16770fa58e622754cb8ad564bb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b385d138536743cc82acdf05b841b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aefed0ea69d1e5244c324398d148df426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221b3e35c245f97bfaa6ac17aba6bad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc621545c844e6eed51d82b2f295d6a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032ca007cef5562c793cd15f04234ec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726efb731eebece5e77828683e8dee41430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804823b4ef8821f06f3e28850ad65e13431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53587c67372225145e605f8e5b891a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34aa93817c9a1f31aecb54d15aaccc1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab09b8f00f02c6cb51e79a47a65c1b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c3d946d892733e6c9ebe046298327435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07daac35c3a06b56930bf5840f65aae2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f7784d3dc34479064278cac6fb3fc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe49a777c8185d8781519489d7ec03438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b607a7995adc17f561dbf09f21297439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08044c3807064dabcb3c88eeac1ea4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003ebf8be76d156dc11470ad62604cc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4c9047ffa80525d5bc498b34ab04f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e45dabeb6fdb5fa24634edbe8f8ffc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07939a60d13015d3b63193da3187d6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4cdb9410bfd4a1665244a96d220353445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c12ecc658cf573a0f64f864b5d73f2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d27c4c122f8b5b7e83089b684e313e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e2d0e60597f314327ca1b0297f856448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43977d6444bc8d2293dbbab31860ef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedf4e4614aaaed61178704fb521ee1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86bcc5908ae4e4981059168a81650f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de35aabaa479eb5a654a39ae94f1792452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8ec225dab525fea01ec93bc8e77b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc4b216f7e18b2cf6b274da6b1e75f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c224815d2b69202de88f12003e5be455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8bf441605e4cfc8721153cc60d628456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad948a27839becbc15004b0ac926f79b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de632997354fb3a190d06cf7c9666f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1760e1dd2cde0cb93bb935d2274c7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d84404671e922020bc77bc33563b9a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bab93c4deee29d97b54e572c2be9a3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076e35fcf221d0e4cb110dcc3a4c548462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f46c931d82e3533d1340c592cc1f93463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206e48608801ef54baed1e6970ae5d1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070d07fe3dd207acd29067045fbf7ed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e30bc05235bd52b49fff4280b6861e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e6731a2bc1347a9f1f2b2c95983c5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca52c0b07b3b56e97cf2e68e9182b8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02494859e1f648f43f476140e0dd2fb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5438413721fae689c7ffbe374b64b2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef8216898b40493000fa8a24e8987b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebe7a8093b33ec08589a8eb870f9af472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4e9d66044d0ca658712d9d2b04e89473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f4c2134ce87d5e8b39a0fd9e07b39474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ef97155aea71a268990ffd4c322bc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f1f39fa7b03ab1e97db94dbb755b9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9e4ab9894fb7db564975864753dd8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a79934303343b3322a5105ade4a0c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12febb8be8d8a2d68e855d45b58e2ffc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8154f15ad4aec1a7df1d3276480e04480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812e53ae9a18079b686eb5a355f068b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb84169894655471c0be69884b7b426482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca64d53c75ef6e32ed13560a5f7e465483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdd431db7f04a47fba5e118ec36318484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d47ae40a030f01477f21f941b54058485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c3d2f720e88294a22fe01130dd702486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013579d8b84e237e7ac6874590bd27f3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf6d155406af95ab62026b8b08d70d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308deddf1be7a14c21f31e6e192b37b6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fea1b6d1236c3dfd29dcdd07c188c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ffa2a8231817b1d0aae11c119d676491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d21395c8d034e73b6b7c8b7cdd98ba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1c88802322462c067c69de1799b90493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a170ecb90b79310286b6fb71a7822494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bfe0328ca605972997184977fd7a4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fdd2973e357b3a3d1cb4f3a306cd9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b85157e04ac422ddd8d04df3d0e86497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628eaf9b2ee0f302c24c528e9ca6653c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37110bbd2795000083ce2005aa2bc3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981117727589288a5e94c47b00a0d2c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d50b3cc5a9bc9e83a239943ccec259501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f2897254fb0e94ef7d1a161df24d2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b9f5fbc8ecd3cbc6f6ec3e967bc23503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7059e32d1243a65a79ef43318261e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acc47f33a14aa8952d1e79aaa8a136505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367533e1f4f301f314e5376f277357d0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac437a330fed15b17367bf19daefb7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cee192e945a7e81db79f5907d4a284508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16227af59a9a13b2cfa0f58e4f968707509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bb89ce16010e92de275a19d3a9414510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59f9743c1e8a2c4d5809790545f9d3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e10749678ae69f3d1c19065b31b6ad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57f242a9ac65d168ae4d51df047ba8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59607570fc1c69f7e48a569964a43b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02468071f86ce89fd9c3804bf8aac0ad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453894cb7581276db697becaf39c8ce2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a60785ca1739e028fa9946a90d42ae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82c16ae89b962977cfd882b92d7e05518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e8f39c722ca77bc74ff89f1971752519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f8fab2bfd4a2333f4c74ae868df76520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd2e1a5ca79cf473cac5378733d153521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24959f4bc8e5e94befdf8faa43273a88522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70550c5bc0de17099ab627a61c26d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087698b12ef8e4531ab72884daa4378524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781736d8b229a8365c6ceccd9de88e3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf3030641746233f90fb01d529837b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3604371ea3653e837e9270f6d88f7e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474ff70eb95a9fef53cabd0a10b18f4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653aceac771988d6e4eb974533fddd4f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf60e0ad20afb343e3a20fae5033aef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d88ffd4bbf0a7e0a55ed093b9182e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac06c03588f1c066d82f9232ce3b6f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06a68063d7f773a40dd11f31b751a5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ed8b6239f5192b86ad3ad374652d8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8df5ac8f686afe60e765599279bc1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d7dbd8aec78eb5dd7fa43d6d06eb3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eaad5dd3a775a0dd81d6edd99613d9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026e9fb8bcf84ca6e85ade310b8c596538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d68029d1082bbb141706a1dd9c00c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb70979c5aa5c30c68148fb280b032540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159edca04d42af264e3001c26b2a0fdc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0984055e26edab26d7f226bb3eba1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5577290f680542fc97c62c6cd843757543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b01b98da0300345e8eb498f4187c2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c56603bd591357afa3abcda627145545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb7397bf01ffc58a969398cb84f544546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f6fbcd6617fd60ad3b52ec5a89178547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f17bb80b5579f68999d3e6a770cae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae8e594b3272c8190211b62a5a2b6a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffefdb6b1de722ba2feb925830b9909550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa30f446416d1f63b464207b06d943c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2e990988478324fc01a9f578f6ee0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cad932a0a05ab96da30a39ea08f29553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985723ef06ea0b7c01f5e104a15f4b8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd544bc76d13a913e199c4047be05cd7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f109f158ebc00b2cfe5fb9efe9d064556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9890aeee13f578cd8c5eb23c9acb6e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a26f007e312a3d0f3e2f5f92502a5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4e33d8da2a0f24d5bf0c014268f44559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00233dfdfa9d1ae68b58fcbb9002ba73560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191d66ed2ebd659eba84cd91cea27be561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f36152691614259ae49853efc1b79562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bb3631317a4f020686340a73f013f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd412f1566ae9be1faa958a9ae6270564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92a3797c3261941e4862f65ef18ec6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522de0049d2d011a7a536f6eced7516566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe33ab15bca8fd5b2b2ef5474aae89567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44295777d6159039055a2279083017c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f999e74ecd5d7578ac51492fef38d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e44a12c2b7f8f84d0eecd286d8a65570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ce201bcb93a54592c3712a152e8ff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513b273d4bf4ea8d10c387f0d6c64b6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce8392984407e7fddfefcf4162c29d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f2646209e83751d55b4d8169b02ed574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8bc257b5124e955eb2f115b101c77575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16861ed07eace3be1807a3919a0e096b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931a66f2fe2c0c4340bc2630a0a82d2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75563cae3b0193399707c829812e79fd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0872bbed212840be434c2d165d27d71579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3d0c1351f4b9cb0a567bc13624865580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47877581e5fbe950c23a6e161173f08581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ed6d78fc0c3822f0b61d7af352c4a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cad1a5325d928761503bbe51d6e30583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed735bcade6b77a020df076b64423459584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5199195bca2acd2f354e9f86cf1b8f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cd363c89c0f317d1cab7e748482f8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a73c70185fd793164444deea285ed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1142d5cba011f2994ca6a1c853dfc69588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2eb4965791b2dd1ae9634a3584b295589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd39c41dbd704cd399f371d68bcbdb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33ce15fa2e2fff3b873e56d41eed91591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fb87becc2244008347ca8777b9f9f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144f33ed5a93c6160469c85658b4eee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876beaaae1acafacd89b241e24d947f7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c9900867b9c58c554e4bbb51d21e6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a7100e46f68f9764d5138e8fa8476596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91076ff8b5abdf85d3b3e55c38f9210597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607244430d069c65a277680d87d36cb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5814b4629ae290ba07dec998998c9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae926ef742f75107329f2de1c737fd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a79376092cde28ac3e086f066dfdd4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940d4b3786be575b7120a413681978e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc5abf96213af3d60520e267f5691c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908fe489603fe7b9e577011556b3333604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49a75192bb37119ee04e83c1bd4ec7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd4551a0fd7c925f7534a53ecee0d2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb9787bb65cbbabad164e9fbe063a6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdc3c0502ed7935cfeae25b2dc9ae5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251602327fbc7a8b7ac8f894ce3a146d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43aff590bf832ce65d356d7de11667610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d671b18491a04d4e942edd692ec7950611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e300f0d133968dc090eb03b950646612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ed429033cd16c7c9e94d7161593a0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d8d0fe770e6e046785b4db1c86261614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cd6d410cc006f8fca4f79808070cc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c845db643ab236857e0ffc75975c018616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14114d0a4ae2bf41d68b96510e3835617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa296baa1cf4d86cdc11418e1db757618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5baaef3487b91b7964778380b53865619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5197cdb2f6b4e4a4e17ee0908fa1a03620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd4517bd6594376346a4f51511bc38621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371c1247e7b1ce8cbe9dedecf758752622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba89b8789ff3f2149072e11c255619623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c4195ad8826aa53aa37dc880c8545624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c42f2f315c6c4e84ff7c2fe632f5b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf55c35af7287c92c0e120bf874df1d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f998f8abdcd014d64957072309aacc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed3faa64bc756a0b37189812ba41b9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4d98c4452d1c85784981e17a959ae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263208b5e92f4de199a668df5d08a4d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9f338d7562aa9be24fb19915eddd2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d44b583cf220d30e2e535a7ade0bb3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925cf3fabfa350789f9db9d991c3956633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069cbb4289e6b7d3f915dfbe62554c1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a2becf312cbdbe841e3aa932b6a0a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80a89f5b8c316dba15cd9cc1d2d080636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7bc43bd83aa76878941a3630642a56637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112773eefc1d6d6d4c814f7fb26d110f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cad31d3b0285dde8354b9d5a3f1b1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b56d17a8aeca188c22158dee65d3e0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e5e32085b4a4633d7861ab3a24d94641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46038885461d48fddd8c9d299dca9132642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddac05316965d23a473560e9aeb403643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065c05e2d6f6b498fbc9f634734950e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee1f1fea8bf1ab5d9f1e5018a18722645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9ff5b3e34fb14ae1c46d63cae7aef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832875fac4261cbe6e5972451623a53c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bf079cdf35b8b935e405344425729648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa84547ef8b8ea714a92049316a252b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26b38a34914d0a7c79c3dd41da6885650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cfd1a70979c7cbe746aecbe94ccbc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9b61eaf83fccb719201b6e48ebe23652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22a0b2908efc1b167a5cb4d315872c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261d90e8816b7b7fc493e19574fa5cf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbd4c191d73e5186e7077bfe1b9fd0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb76f1c82b0c7dac93d5418faf624e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682dd32fd0d56476385400170f23e0d0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47000ddd2bdc2165312950967631c4e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653511ffbe293688d9604af6953412f7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3465c797659ef9f72445988d8fdbd9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b8f8b760227289304109511126726661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298f677c15c778def0e3e7d9335fd4a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150872804b2e94f4420ed506be94695663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fe98aa937ce1bd049856da5a4532b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8a407af2a8a48ff4e2ed6455cd57f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed852421d36c0131ffba762f826cc85666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7621c9d9f20c15ae38c059990d24c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba639f8691c6f44206c2965e1173eab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b4880f6d3ff85ab56f0da59e0e408669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a29e5073763556acb5a8928a80492670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88a9749832ba6b42e9c122971ca27f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c27acb8adb040e2859cdd6f8fbb395672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b90d8f7b86944a90ebf0195da65df673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6ae9a4ae20651377e9976488cef36674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f64cf27b4059eb14d5e774ebfd57fa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f219f56335c65473201d67205b0e7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b38ea3046bd1a310251a0aa2e79d1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ee62e8bbd655db06bcaaf6a7d14d4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5c84c45b4c405fe563687fef9c460679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43e0a63ecac7caef82f0dd1ad887e4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a0feb2cf46a36c81e014ce75df707681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229353b2f79a93c82fd9edf5dec22c06682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265abf368027bbbfd8fca36dfe48369683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f477fa4e5c8539421e5c68b0a902ed4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4705e407d866ee412b2e860cbc520685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aeae4dc834c493f9bc45d9fede0f14686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9e3b046b1680ffc037ce59253efc4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25741f230f00d9677d4e7d884b33ea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01479a083a7f0ad4a5e3e469e4593bb4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa06e43a2720e81fa62b1cf66d3e68690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fca24c0e4ea2f9ec3211da41675e58691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde35f3a8e6282af1b2bf92f2eff70e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b5b8146738bc987b9ea78c36f01cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6f897b321125845f0e406c53cd786694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34397812de7d2a549de516d8da1ba222695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be715bae8dc6bf6f8170eeb4c31f44c0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c4ce40ba67038610f4e993aed1d84697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e013cbfd27f1d2d988156b0f6d8684b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05225eddb76282f220a5f98ec35d50699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854aa75ec9d64c76b9eb124e9d2442f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c66c7f575ee9882fa7936136b8760701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c5f3cd82b8c1af1ec1a22bd761d89702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc2323c00b8bae3560018c9c62170a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd789c3f386a1558eb35052ac6e0a252704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa4b6ae1d5cd0c887aa84ccca94a29705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f90b5492c543c02f00ac2faf84bcbb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbeef8b6005fe54eab8f581e27b2a7b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f9109cb3549abcf4cc64db5528c55708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed100e5755205d5dceca31152e28838e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7bfd55a460c32ecafae068ab86061710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647e6dba047eef05d922a162f3f0d49711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75830f6da0b7509fb7dbfefa5954d0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f390365e9264dee395efe2d4a596b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58eced65f185635b6dafcdd3fe66c8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034947f9614e358bcb22a370e40fdff5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553687f6117ca9f1d25f77a394a39f0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d54df77688bf0943a633b4dff8166717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f82fd443d75cf4e78b21a1d3e6fc0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a38ead956c6e17bb5ad581e872ca7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983d6a473eebeeba5932d35db2690cb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b96b73439ff69ce72a609d5f06b15721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b30bdec130e730a943585c2734f07722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c84a0364326788555a5b7ce3a6b36723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bf6e695836ee4ac9f6b8579e79b53724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f60920198dda5007de6ec1b7fad50f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40030ecbe5d2738aae1594d23b938892726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17bfd6fefed66d8d6164cd30f8efc8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c34c254663d3855afdd19fe5345e42728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3b29f7380e0b7391000e94417a927729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882ad41bd8102df283a2ae82bf525a4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c9cadfb37f4408ddd427de1a64ed8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57afd18f91aeb3de9bf8644a2a3294732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a9ad791d144fa625bbe2b6911efb6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0acf493cfac45bfd08f1c9d49ca4c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37d6b1a4d000b5896c7141f2b1dbf2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a361baacb2e3e57e2c777c46311f8c1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1dd3bc89aff2d9bb8095f8efa12f4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491412221898b857be9073f35850f9a3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363758dba050354fa241767e21476c58739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048deb9dc5c7ecf875035111dce4c0a4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f5b73bb56272e483ccfcf6638ca6c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9bd0f1dd039ae4990ced44466f3ec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ea26df4064c130bb1ca2aca1e405d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6d66a1e36ddc8f5095f5a89b0d207744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a437231b002538f37333857f5a0727745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3842049a031941b3eb015ffdc654d1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ed9a49a95fe2e38774c581baf7b4f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c8998ebb0ad1752cbeb48dac14b6f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2ba13c28b0c683dd13255757d3ade749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8dccc123ab8b103514745f5f0c5bdf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac927007e7b5d5ca6bd0a5d03703cb0f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75822fb63761f5ca2fb3bf763e56c9e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc336adde98520d3da445b072384e5b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6acf94162ad97428ffd050aa8192e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263b625ebb20f16691a16798f836ec4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307e16b229bd9202d22c219a249a868756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69673f55bcdc50c5d77a85d263994724757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32daf9152a21cdb2ea5135ce2589b6c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9886fbfb4051ecc1248874124fd7879759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fda118d28f50c21924cd472d42e3811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ddefd4fc1d7e0fb8304056c824e0e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46222986195574b163d06d0ce367bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c42c3bad1074698b895b8c38600ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154eb60744ae7ae0282d1ca01400f515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff269ed45fe5c5af835533139db5f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370dc207dc40c647f75f853f11ee91c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142d456c22bc2cbea7ea46ac51ed8f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187645a517193b5ebc2715f3e9194a9d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc3c5a339e2bbfc798f5dca1897b8c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a977e8640d28448f743be5386e8483811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd76841f977545fbef7eb3b745fc6a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479f216d92443620f0e97911817903913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b876ff33d6375bf1fbbf7b16450fb614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcb5a16b2f8caddfea2c1b8d98e18915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afa94a98327ac8cfc38b77ad599c3316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a03bd00a83288c18e077bee4f06d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496d248832ac6518b8f2304f6a6f51c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a095e6c1ab37dc85c60ea90d7a187a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdec94aeb382d0f6b0d9d194a0163020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88277a0dd30bdc9643312a6d92be7921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6982a7e428eb5f71a628016be9efe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dceeac23754304e95b4cd969b1b26e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383906b4efaa09fab98311f5324f34624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1befe05d123a529048ab929dd7c36525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2a0cf64de01e301403fac98e2574c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18999fd43b3e6a77b9a02692d372a6c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6767236ab514a459d11ca95522fca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdb2db2b0c9f4160175589a6d2707929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a1df6e2f728f5b3600d806e633d1d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d24bd5e904ed2e4e8f643f6629126231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32922befd6543d75ed92973db85c8b6d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2abea2247aa06e00bc6ae48e7cbce133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaed029c61bd700ebaf472756f352dc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df07fd5150e9238b2a8102e4ff66cf535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b478b79c92b3792d2e686d6b7cafe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c579c6d08a406feb3c3b86cadd72637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a43d4b675013c87e0429de2dbf1d338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386f021f3b39b290160a7daaabbf06b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ac78a2f33bc44dc9a5e98cfd7e05b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61b958b1a4de36293f90658d3968aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec8c6f34c9645261ed995185a0998b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d6dd6256f9ca46a64f2a93a38ce4a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9505d2d173fe024ed23fbf54a98cb8f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006714402e32e9ac77abc2c58bef4d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea43b420508a82831f632431efc005746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885c670ad825bcd6f21bbe68bce1b7a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ceb7a7f8d24f9059602ece8b35d6148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82572875030c93f20c069f063050487849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf8b211bdee603de880eed7c76f37450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8df6281ddad40c5efa9a63b82d0a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3ae675f2e8f5e91d32325d26cd4f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291f771db5a98bd89dddb9e35b602d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb545986d8349d9eb98745bf1fd166654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbf78e553488eb423da700e3225c3355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6ac19c187837bae9bca4b99e5be7b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed39b3ea8b435396d10fd32a8bd73c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2f1eb9ae321c41e2f125094f0e4e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f28c35fd3db4a0c5dd2c60ea7e93559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c5ac397488da5ecf45cd4f3d4284e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5274801a76581d0a669fe86454a2a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee832eec8e4f8f3ba70062224f43c9ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d85692c7474e06328224e253cb75163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8b2860422d6e12b7593e17f202d0164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a854cefb431587fcb797a04c3d43b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfd6f0ba2097052d081b4a58c4815666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631a61fc6ef1f6e85983b1d5efb09fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc27f9d496361bdf4e972a887a5c64268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c235991a09ef001fe985bfd358ebe3a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41d47dc86734255b1816365ae6ecf070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91878b0df17f4fc24b7b22265f779a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d588512fbcd39a35e980a4cd4af26c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed31b20aca5505edd7a3827da7b6fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92431cc6ddb9606166733864dbe5f16374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753759ca3568c0ee9f2b19201ada5cd575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c18106143210f628f444fce09d42f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b96fe08cbd7b0c3480d4fcd469a41c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ac186890163299aa94a48447dfe9178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5e330baef0925720a4c2dfb77275579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cb58675342de72141f856754ac92480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77188e0abd175b949f3a2e9899ab35ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f5b01150f65ad4a0b9069bbac035e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a214abd5758ac20d7cb0735cfdc0e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5696756993e62d16ef0d7ee8663c72d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab4a9932c00cde77ff15341c48e03b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2fb3f8b4ea14a94caea97a88ffdcd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49487b3a9415e10de8354aea0e1bc787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025a629e4bcd777d7e51c5dddd16cc488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd53470404b2f540966ecf3531228689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f36f4faafea3566f0f7bdd64a591390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce26c74252d8c3dabcce00f7eb5f4f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075dbef99f965c5a7bad06a2206a2ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f5f0ea249c823def68da1117adad793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1c7373f3119db9becdf2e0ed85ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37b9657a5d244b40087a98fd0b758495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9daab49226888132530d34987dc5496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8806be07e943d5f8cf5821b7f72ec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44253613cd79666e745748b3bb72ee798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4456f8b2b114656c314cedd3935e1299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74874bc0d6f30a5c67f37786c2f32694100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e88751da6f1b9e8d97f287aa7de149101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c37ae24202529ebb4cf440ad94ef66102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f56812ade1e96f8fdd47d33b40ca1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a186d2791ca51d1a1519a499f7ba0b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7442d040579638e0b760f18aebbf0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac297eba1bb04e5efc3b1b5a7d42ce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bf7259235c180538672be9464cc26107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0ed0e877f5393b88d4de68517dfb1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2209faddf459c1c7967de1dc13310109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd2a1577e213fab04201439bc96559110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27cebf33b47ff751d6cf449c598473111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b50e72e5ea1ea5f8db01811b2a372112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79eda08af36607d5d7e91bfb09a0574113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f1a86ed01b26ddef37dac77bdd22e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34912b34b4e2fa81772cc3a65371a105115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f852bd990a67547fa31848a54ad7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637d7b089cb3c68b77c85a9d7d217dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84db234650b34164ff979b329e05bbc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07878e7ff714b859ea4ad06e34790d50119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3dbbb4e64b40e461022de0c4ceace120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f4b6d284bb534836ab707ca631659121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a607c213324a7f078a8f500dafc6c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1089999d0d11fad13fad56bfff5545123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a42e02fac7adf19de7215ab66d4a4c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a748937db0f4f57300c3df9bdd86d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f18491923656c674606276058549b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58960d596b5043f3462ec2d0fa78c1c5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df876effd6f88ca19a4cdb5be28547b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2177dae698acd3f2927f9775dc0f126129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251acf8d008404b9acc880c388da87be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c9672a17f478334049eee5367e092131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382f5f01c6bacd011532ac2c0e5a535132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e27a1a36e3eca108b7a7776e50f3bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31f3d6037785d154758e3aabb0b797134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec5f161b6b8cb921caced5b1e5a7ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28731abb2216d68334c46e3a0b5336136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0440211f083b754f5f80ecb8f7daf5a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93b2cf7813d397c6aa5435df89b8ce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0263a78f66642221825a8f54bba7bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d924611f9eda802c2414b388ee1045140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ccfa40256db70ba6155c9499d65a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c08f6d89b8c8572fb27934f3f385b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a39a2d523bc299a154dea11e17582143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab2d675e856735e1f830de6f3ba311144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744a6a74d76a4fe50db50a8cefef4b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ed2ef025e1092608027c7cbf86c34146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8be9442e99ff68292bb17fbdb642f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1edf8da9163b269315028f6f8a7f02148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd432b56aed5c67c31cfdf26b2c56d85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924d3a63562d809496e42ad290626fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd9e8f74d138c2e053ce96f5d8b68b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ce381dc9bd32f2d6adae5a1479d0e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca508c69469221cb5b54975d0c416cac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789ab0e352764514dc8d898a2b38def154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b219447a12f267205aaaed7e68fa07155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc222460969f6052d78daf3083116fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156f1c6537e171b7d3e6952bb3ed9a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4e1978b916e4f2c634bfc452f54d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804897363d79ef6d2b4fbfd52bd7286159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974352aba908f9d670dce21651a75fee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f034f0a025fea363e3c97fb38ddda2a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2c04ff1bb64335b538db864a06049162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56e7ccc75a96f3462ef9be484233ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62cdb27b3107c99cebaf046d25592a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ed92fb638f548e9ec35b4d73126ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088a99fee2c860073264e3db2df40a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169146566b74c1db11b021669351fdd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2633746977c12b426ea4990be628d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad65154f00f6785c0c62606ec3802f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae209b2d4007573b6e213412cd923a0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109903329d1ffc8e8611313a25e037d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536155dcd6b73a1d56676cedf0a21482172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56624931262d9bfba0165707470373fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498f3a35dec7ce27d014ef6fd797d00174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2bf91774888a92797a5a8155a49d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9be9fe1af2eb0b7922aa8f3a24f8df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf59be49e0e01f9129a313a020311d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140086a20d3c14c71930c5309d5a83db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335601a36f3ba8d9a979e31e3a706432179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391be199bfc10d439f6512f2cbe0b5e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28eeddd2a410913db50409ac44921c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b2b14dcd0637a53550d44ef74e621182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0dc1169ccc284d774d8261a528b559183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b31aa1c9a32e005c70c746e2f3d158184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f079018a5755713bb3912a6f8a4c25185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df27582c0f5fc290afb8eb66489590e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a4161abf534629b6d86327ad200bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b039a98d3372b5d813550905bde6a0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152af1658cbe6fca35991dd90b830bc8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4925ee78507c1e65e7d454b1bb2cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b82d04785e128439f58700f0508e5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f14c85ae36ee0c9595f3f33ce812b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79810186bc3d0c7a546d7d0911947eef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807b836420d7e750cd4da5996ca25de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12882395a67ab4ba41e6ba747acf958195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3caff7a54ea4b5616bb02c4ec50c97e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ffdcb5a250c3cb11afe88a68688a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb51407ef61864a0eca7007cd12572198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053ec0431353efaaf4f57cb51719127199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f97abe87aad701572919e49c8876e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2749b74c60cdaf84acf468f8d2d08201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912772904612752bb3de7f1a3684415202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b61f53b948b6c19ac4ebad2fd9091203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be895e3309e7ef05a415d912a49673204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbbf975a80c1d28f9937d6bf3e03a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6c46c437fbad71e097d29f61fd75a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3426f4efe72d3fb1dc60856ee05f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62348cf099ce6c6b189acacf3357d1b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3a158226f6b2a6d8385b1dcaf5de4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9cad4c6404b3720321658166f3940210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63986b41d7cec1e5e3a155ce411978c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87b4ca3ae2ad25bfb9c94ca453415e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa43f0160369c9c185b05e0834d6d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0661184a54a5f564bd2b03a0c060c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3e24827c2397c2ec4aa19553ce134215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fdd728b9648753c30b0731722a924216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6600f884dc52ba6ddd7b87efc68ca7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c90179abfc65f5018c190f635fb511218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9cd20c1b5ac6cce92e26f910b8bcd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c1398bd87a41b6c3d27cb9d2665ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfc09f4ec85ccae358270670dfe42b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ce7174644166b959cdec97b9afe9c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc507f7f3c5b1dc47d8d1578c080b4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5565be3c877279b8d92708ebb7200e9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fead9b4d8063546fb6f2988d5382732225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d818a58267ccfe9b7132a4551d7c465226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55120ce05c8d16277287d1ee4213c246227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af709b51b0f6a05f26392320c0dbe398228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c52f661ad6156a19c30720a22f366229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f11e51276e3e0b9719b0ead4b6c78230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961f79f235791637a4a862c15a3da73231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3219271b2e422554c5ac98fff24b473232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51b7334effa831f8885bcb7e916d90233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a225c1e02ad51976fe46f391f521dea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea198dca4d8eefba8a5e840c9f2b7c44235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238781322dda35cf8ed4a152a33ac410236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3cd1ab8028a2bb226bf6a8ec788ff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351288a7da29ed2f037f1883f1f713c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6971aad96515d9b58ed44098cb3f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200a3807f63e9e8ae964191dcab33c4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437aa5eafe9edf813b0f17bd674cc813241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad207f61bee521970a26b28e789040242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88ca0f765e36d99c48666415f0940f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277d2403e8c74471341b00caf42022a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cd0b3ca53956b1279758bafb0edcb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e12bf277887bca3c539b5d74a430c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd364582a9bc7bc98cd5a801fa04503247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bc5b5afde417aced3cc641e39102f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f408ca710dd69c3ac0849f0995078c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c0b8664258c2c6d139b401bfbf4ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7084c3ddc8b2b476d7160a47fbeae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a91f5cedb9be47ccd2b2eeacb0cb5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e8cd830b6c44661cc19cf2483b3ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f956128f0bdbc547b400a5a40dcd29254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae59d3b70d5cadd66a51112351c9655255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45ba8f4aa3d4df4d0bd39a94373349256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1751d59163e2aab1efd6697ecfc22257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f89cbe598ff42e65929d1ed9e25b9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565135d10d9e14c46926665238200a57259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3256ed386d2eab23ae6431fc7850f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20874996083cbe117c2fa25d5f9b3b19261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b4eaf9a94f73f8920a0a5b8f53d0a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a325a70ed1001365e0c0e3157ca6003263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6ab002dafa181260c9af52c5b6388264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644caf017d0326d195c2ed6d4c1a4290265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee6394b30656e7b1a4e1025c1c1263266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690f0f12ec9aa9f1edc80d5aaff01ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535bfb4ff17c87ff1b1ad95e3a6647c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8affce31e1166daf802a707a601347269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de048e0afb2417d9a83345df6132d4b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24aa56df6e08eb6e927404193f6aed6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5ab4eeb097973280dd644bcbf6f30272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82a2a02514f209fb9fa050674356b7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db23dc29ea934a8c096d53adf20e58274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73880d914b4f1190ffe6887ce1ba88ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d24fa8a33e696d864650c03e519af3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca55692d617afeaa1970f2e8b99f7d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30330821097f92b7d0eece8df94df2c4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6a33e84e1a2db23bac9e1e9f5057c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673b9cc188e5e062f4ef38fe310a0f5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c269a37ea008e9da1880170b6b9095a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e48b9e25601454f1556ceb4d6d1a3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f105fb69fa9da4153feeced3c6fc65283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb4d58092dd1a3b5d0312edfa32948284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d76fd923b5cd204df65a1e877f592285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f5b8748e1af0618bf6ac8a1e707aa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75aab715d656ed7a32731add56f7173287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99fffe7d343fd874e019206c4c8001288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59520d838bd9b98e2087fd8aeb669bf0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e36241f85084623c6d0889805aae8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8254334001b87b3e6bc307424e46c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651f0a6a25128971e4da7453b7f3b3e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1569df73b0b5ef64184d7b0a385c328293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a93409db3bc9c063e4a69299627c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f92ba588b43afb104aaf46e7f5259295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb691f5cd67ebd55ee6a2e0c58b024296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1936903847313da953187140ecd47d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46309094096c6a9c3f5894570be1f5f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e8ff512d1bcae8811551a22cae8c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f127c0369fe54877b90d57e82f0ee9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730ed712efd836c9c75442ac0e5321b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e2b43a83c36325d964f2496163593302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c561923aed0d3fd7168a46170a0defa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37f585bed2f9ea2093e73e8c000834304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad833bc728024475fa9a05e698110f6a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3161d781fa8c9c22ca69ef5ee3f0f84306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57ec62e7d49625433a214377bd3ff9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42af1ce26f4f8c8b4d8be44daee8586308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208bf1e806acf664b9fee3571cceabf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffa840ddd029d047c9fb5ca35ddef3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139fea6a38a20592e62239dd9adcef9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c1fd328c6766d2b6461a61ed66453312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d5e861940af9b2b7cd62c3537d41c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedbcef20b2bbcd378d80283410295e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d2d8faff63e8aa510653c03344021315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cb1b6ecba673594355494ec7e94c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a317562bf4bb1a44016bd1c4abf40317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c8df6b23455c59ef0247b943986b1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec40cd820ac2fb7b817e1515c0c313d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5c565debc0c0abd0c7b741c158773320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571c41e0be7e1526fb93ce2b5cb0333321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5b2e177e3263dfa51b69c6540034f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efad1d9607684f11fc7fe4d14192d6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625105d51f9d9b6782fc9a94f35657a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7510686deaec0c5cd29e60b13d4d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105522ade89796f11ef43cbf2dd453ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c6b7f5d8db40550c8c14773f9e2d3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe009c599400774000fe8ecf276b53f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8271b94e10ddc583135d21ccf79d001329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66fb51466f537df0b565ff82aa79e6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cf285d51b067723f26e6863daa024331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a0ae91e0f86743bff68f0b22d4d55332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88ea79f5ad789e28c55ccf1cdd69b8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7779b9d4e74936d940586e1e828fbbf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3c11bb1bc70f36c8b202af879684a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd9ff949efaed43b292903296a8bc3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2273336c43087235f8b8e8d107dd2b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe14ae986908c0ed8507b26cf84946338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcf39a15725d32913fc228661e7182339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404510a3db737b097313e92948813820340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9509831238ab454375988a2e51f51a6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708aaa39ecdca241c282edde30daee9b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fd89ff27b9077de8086c5b1030795343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7a552f193c938e21968e066e3c0f4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740b449909aa9e008d7ecb092cc66f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d90245bb755266570763a1fa5245b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0406d27681baab845c169ac7f62a7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f687aa78d4e519348324df3fea407348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04507c67f40e74e8f33157b2be09ff9e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a636deb277d4a0338eee099775dcc51350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91421994c9a1b9b240f7a0b32476bda6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644eb6b998a977d2c1b4006622f66aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09c1a44a6334b7390904220cb4ca92353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d217ad3323c98de16cb13dbf28dec48354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392544d64407f844459df6a4fefcc230355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171138a0cc6f5d826849cb23d00f0cb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c2b5ed5479a2ca47e931a147a7e1d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839ce3faabb67e7e17a70fcb0b531e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ccd9b902bb88ad634d385819a5c65359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e56b325a8de7155d37d4796c775f69360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbba318f04a9933a4d15bb0447bc8e6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301840ee27feaf601529414cecb88294362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a9d40c696e37262f8d296c2178db1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eaba2a7607c0e41d007fe7ac5011fd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7776facef6321a23ae0301f6ed1a786365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000b59150a223d101169e41aa6272a7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282050ce82bf8839da0c853e933b0405367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4740fd76cfa004be01f9f8f1537e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6a13a666aca9107662ba1ee00e647369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883019f09dcafb6fd203bb66ad3c8fa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42e74c5dc0bd67c66f06b3827ff13b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442f2a10d585549ea23b07b267f50ff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70972cea035dfb2b19870cd54cb5dc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ded882d5c125f70cbb17a4e6e3be21374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f272f2305991d56f39a48af69088645375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a974c792f05432de12b3395f9d502376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ff7a858592e5ef959b221d4bbf285377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd101c5a1fa97930ae4042517e33c3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1650c40c0eaaa75bb48b54295ec0d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c13e3d9d70bfb0e44b62258e0bb8a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafc64688906adf22d4e605cb79e0df381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3e7c09033ad2531253485d1445849382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69685d7673a385e8649389db3a22d026383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd74cc459bd7eabc0008add7bf700b6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51532b35e0646b38ed722a061e5cb2dd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350489798483e540e27cf866e871ad72386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4992eb8aebeecaed67a54f2ebaa72cc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e5e6cca32565e32905b8d89df2399388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae138a2720e2f52c7b1fbc45c7ea3aa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82b63ee416c30dbb232d4640bc89da390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e774ff89a7d37fe0630d5a2dc591dfe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108bcc9b72a5193b587d76f6a25a664392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d03f1f6f0251b6e01da4e92616ce83393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f320dec168495c23480aa1e12808b74394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ed57e8a9f39421a5bdb0d2af4d037395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f64e61f181259a90ed6f30ec0289b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca371dab575d2e09307a3054663bd86397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4797a121fcac91b2bc4f83c4e75776a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d201f71e928857bf465738cfab10b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe645f9ee3b8b59fb000d34bbf5452400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b531786f65e326468d59c310b9aee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505f633646272fd7ad20b00515771cb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675ee02d030fb085bb3b6defe4e6197403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69931ad7370e8395d9bee7d43c33cf0a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429a4d6a0d5f65352b58afe166a7c7d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed403063567c4b3deff046ccf9ef3877406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25a6a9257d36777db6d39f7c22252c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09bd94a85917dbe25ee361acfcf2e3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd8d1a7da2e02df78033a0682b5715409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebe605c73c4e9c9625c673dbcf78d8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95d982f2e4a30b108c9d1d639f37ee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265d3b425030ad7a3b89cc3cbe2af2c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341e75f55fcb15c047a88831ce92ad0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242b5b0ae83b6ead636372e3f2fb176414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e71046044c3b183b9ea45964e1886415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ee6aa72558ca2677eb2ad0f8a1873416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacde2cb7530821781c56433e8538ab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2eb61e8cf119f6d7952e6b161bbf9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70d19c2b10de2b2435d41a7e8be92e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d86aa405134d8e83e0f30640bbc61420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2f23311223423d4b8bded7e974ded421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3234b6b4dd724cb34bd3c7077e1f653422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f93fc03b1d3ebbe492a9230825d8e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac624ff19793f8b3f020b73f1b945bd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7e18f88cf6c4fe6d229f293b5b399425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3b538fa94f67ef0496acb7da9be96426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb70c76db588f902836b73b672072e3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bc06685e4e585637eded70b643765428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d5c727344519e229d16e1dd05538c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66418655a3f0cd417418db6141f5e50b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af1437d953e6367b59497d07dd83f0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea0741aacde17fa9d7f59dc78c9c5e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13add7e5b9b189b31c5157212803f76a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36d8e2dfaef5d1a205be9d1bafd2b8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fa226febf138be17fa6d2c9e59e29435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666275ec9188de5bbab6037f181e762436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dd3879d96e975d5f34b5840704e1a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da53921ad481619bd9f0ffd5380875438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076d4141e02fda050e7fa83ff7a7677439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69df482ad4a2f5de3844a3bbe32ed0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92182eb1c6427f12309cfa204e520be1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478503df30a0d7502e9bd24242b06eb7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33aba6b8dbc46e2d21385e1848eb80443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1962dd3e5e3a8a9d0d1688f6830bda444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2c7dff59356ba088374d9c2111fee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18316e07ec67c12ecea626dca154f519446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d51a42a357278c7640d709ac0388f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc72ae21971100938b5d0198429ec73448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc957f93944fa750481ff4818e75728e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f50b7ffb926e982536d0e5bf9db0a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee581610dbeeb85c5c1802bf208926af451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2381b6a209ae16555a3a20bd1ce6e6c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fb72e9be7831652df0ab4101fd9d3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678034c4ed26c61c57d6825eb0cbe08e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08a930c17ccdc4ff994797ed4ba48b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ce0bf4264111f9a3a0113fb4e4970456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d47b3cd3161c234752550979e24a0d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a1f38f5a9373e38005466655c5199458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d4ecd27cfe57201562de6bf1aeeae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a2de332c7a013c7cbde971a616b4b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c294b34ec06503982ca1fa931420cb5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad929d6d6debd5a57029f25d8606cf11462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d76f14d62b3d3c70807aeb8fe6ce0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52e537490954af6a51abde98cceb69464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0d7483c3414b0fdda222069624a46465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad19ae55cf920e300547138894457f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7dfd8a290be3dde8af02b783cf51f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa12f31faab058dd04f5cb75bdc815468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e78e93788c2e79f53fa7e9e210387c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9dc8f395658a18e54a77802ed090ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295a31c364ffcb3b38ef46298fa2b4d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731d97440ffbece712355672ae64a4c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be8622d79d74052f2ee83416994a0f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab57109e90b7de937a743ebd179b4bc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e3bac7dcbcecd2c8d5d4d66f62ebd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fc9d22b58047ea5f53e11eea6973e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2dc8620731f9facbaca17446dad2f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4004b17e1fdc948a6b9710888a74e58478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824f510037eb8562c824677abc15e7c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979a55a60762bb776cdbd34f0bcc822480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683028a0d4c8568b09f3f6f2433eb21481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6e1522e0034b52715bd8421f41817482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe5e51916bedb28c93f811fd93c7ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462d0ec0c003d2ca4c052a8065483a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944dec661df5ba8016bf55c3569c39f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347494c4ea11e218e945d9c7a2a5c68486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ac8c50cbad45c1fa568a605f9cace487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a01391431bd352232d2a7afc8bff9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4db2c286b428ca2e88b1e1b263e629489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e971baf816b85f61ee9747d3222141490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c521ecbdb575c2533a6edcf7cc5315491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bdb9bb8edef6083e3856607732910492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5320d3300d408df7a89e8dc2d2b629493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bb20e475a70cc844e02b40a865625494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888522beee3adc5faa18615d9bb1da1b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e400b15bb666b284fc516c2cff7cbe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b025de6b5177663c0cf13c7f077907c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b769a2ef1bf833b1ce3de792de3b51498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a9d72a4164a995c4ce7c51a712390499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b67a1e424b3fa0499ebed30a7c3be9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f125759ed23f0b33db9b2d820d769c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40dfccb1f66150c34d5f7125e6572dd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299535ee9e39b2a20dce5c87debffc8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e38d4f72d127b30dea25bd30a18cd8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd644c1fc2d7a4f954e6d104e2c949505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a942a15e1c8d5b47224c550a6eb74506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71354a96ba771e9f19f43c47c0e5d7d3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19befd8a099e168acab31411a85f8381508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af27f31b270ceb7424c46f887d8f9a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7346cbeb252644ae0156b13d9261e5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23f04e8ab65fc06f8de4a591cac000511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670614a29826d47a299a68a40e597f78512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893eec9ea271fd145ef2d697154d0f6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9be7db6727ac6337e3d944b4949c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1834c0752755626a061cb1d08bb752a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a345572adb0f78d84c0307fce8a15d4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ec39de778e29123756fa33cc467bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806b76924d07009b82f4844d9a91067518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cef188631ad39b6a823d66687a0ec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0462edf39ca62fdb4702a275a385226520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665cdd6f2e840b6698e49e46a0f6ecf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98614af4274e08b22212105dd6ae51f6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cc60be8ac9397c90ef4aca47dde67523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba64cd88cc69aa339df5dc35a0468e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139439cff0afef02897734c35d3d4ed525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207340913ee579179e1c4aeb5773c55526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabad1c0de9bcdaf77ec97e9108f4f20527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d378d97d3adafc2792a788de7ac4ca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97307053042c26074bc05021fbf811529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5657e421128a6551fd75fa985c3170530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3febcf520adf1b664f26368e1290ac8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c8cdbf429eddfc9fb3c632c14a171532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5b5684aa25a604329c9adb773965f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e56bd2170fe03328fdce8a520a95b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de90bc40c12fea6da351eb1ea37ad1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d7c5fc514f7e91ddf503b0c115f44536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c97bfa744bcafffb4bf3812827cbd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803cc8105add94431f6e8349f6fc89d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecb42ffea8a43e40ecf3e465fbc896539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f644c86ee89ddba0818b144fb791e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8338c62a5a170bf2de81af582fbe0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb161782b3694f0282adea51f7510620542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401b927d29316d989375e4e7312b51e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0e9204bd5622396c659ce2f720a26544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa455a7d37233809eb75ae5919018d45545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedae799dfe064d2382880b21313b2f2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff3da78c5b9b419be48722a149130f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac471ca1fbfb9ac9dccf0bb44b1c129e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d79872fe5bba48c149bf7a07f93f68549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56065bad1c1be725bfa5b1a48961ec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80babc4d89c4d0d788955a9330b1d40551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09a700040c4f4e0673b093b325d570552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a245caf4a06d048bd802969636931553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153cccb438e4bf1e5e876de17e43dbf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee7733a4eef458d243c75085606906555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d467a260064f9a98ab21784338aeb3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa2a7dc8054d845adb0c560288ecc5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb091644b6b6dc3661979d94cbac61558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601a0563d9d9e35b92d6bdeb5687bdf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c1c41da9f86741e4d404d1d339061560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fadc9fa66c527fa1d4bcf1d180d47561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da78c9ff5d18f9f53a19640f3c5768562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290568945b153b245f8287ee5a525c9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcaf87555b68ea220ed09f4f3a52689564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fc9a19433dbde5b515910dc4c4d0d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7615a580e5779013f404f0d21b03d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773f3a8894e19f30278b76d0513e93c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23a339b8f53f141c27e09fb06cbc8c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e676a75e7487f8e6d7a24a69465109569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34ca09d671299c7563618259a5d78c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e0250748b6c743ac9471a66041f29571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9a94ae23a5c0f03d9a6ea743bef5d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50529deb7bc4dbb35a4698b51f02229573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fc7a70945724ca58ef25b7234dbfa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47c3a715a6fb1ce6b2f83ee90b313e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832969b784984599d9c63a59b2307caf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a2374fff3372af19e2179ba06d0db577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc412cf184765c6cb77810f7f959905578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259ba48b9dbb03ac64db38507ae783f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60caccccf529647f8647efaf38a9d2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c3ff598b9e5b47ef1a08adb22d993581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7391236d6d257b15696df6e6b1599582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a333ae7aec043911e7e0bd73f867e0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b224f6a294f67a229ad86986250345584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c93e4c21309868da8943d22a7c98f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c94bb315c614b10c3ca6f3b142c0a8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48469e58fd93c2b8c537c43c3d4252587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738caf38920b49bf4356ae3f433ff90c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bd3222747d15700056382743b0e9e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1d145d81ebebd48b53b95e6cb542e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41edc9affbe48973cfbed97533f3ab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee91d1e7d6699e0682d6846cfa3b87592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c4dd467a21eb34fbee6beb3b15a40593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a5cf0fe1bec3e1ab8de27d762d489594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1da9934b7a01b8cc085ff36cb3fe6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b151e0d299fa7c2cd61dc0f9bf83a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8f643ea2894d2fadcdf6ce95b72f2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463837ee5afa7a923007cbc33fa3d2f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8042757527c7e90cb9399f8b7521c5a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8246709448cbf802165f2d39bfb62600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac50067a457704144d86d701ac238ee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296696ac194847755ab85e1414ea0a7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a4ab4c1e37cde25ceff3176a93589603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e716d3abad2648d8869db72860775604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbbd82e379dcb4dcefb10be43530fb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922e281c1b93f914d72eb2e29be4046606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d5e1cac34a2e688e7e592aea7cbe4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f95d01f49cd039a2a86be284fe6518608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7472af9267ee24126d0b7db4e52bf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59469006871782b8dc2e8f8d699bd5a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925f6a912d973c9666615d6a6179e1b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae74d6fb2308b7cf3a3fe6a9a36356612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88736c9934a27c45da590e2529ea6e03613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943d42c038a7521b4fb9f57f338030a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d35a1e10b63b4c0ddc5d7b2270f83615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79f0547b41ce97e665f5a1fc480eff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb008110abd5bac6ce5fac867cff185c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ef1d19faddb4cdf98d2dbdd5be2bc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685e2e7b401f171e1f4858f04f4420e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48988388dd0b45af098196e231e5dc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480687fddcbb8353ee1344b70ba6af5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3bbe3c9bdd9d8266140f3e1cfe238622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57178019248c52667616b583c1cc4d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbd3b7b78233fbc750af81f71d9942624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc7208bc2aa68b67c1fa98bdd57958625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cf37a663b1157cbbd4ce501736631626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb5fa5ce3f707afd8ff9d08f34ab25627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9e15a7fcb6284726dc692753e3158628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277aa3de09d37354701e115c5c9a9f4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d368f8ce831688be2a6b9767d4781630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3898170c1561c5e677ecae2693660631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53d0f6bbbb07f691cdbae740a65838632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d07ac3af65388b177dbc0a09e81907633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40e396ea92f0b16dfa2f47e51456aa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6af5b4fa014d2a1828637540d863e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7cc8a38e1fe9719411aa2d6fbeba1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6286bf434df1a5e14bc25825b62419e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef1357bcc52b457da9dae37d31a81c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa830d29b8a6e3b6ecee4142f8e2f2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ee2fa899666868e6046a05db071ce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d289adac077d03eb816ec091bcdb0e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036cb32759c16b8a081797e31ac3112642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8dae700ab13ee6734a4924c7065b2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f4a093f830d8d650384f19c946470644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcd8db26b71d5052782d4a7848e033645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0dc0eb04026e9a2756f31396b895ef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ee125961ab2383436e006718aa7b5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27555ea53e88a373f9f855e376e1d5ea648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e7b7659d5e484a43293c00b450b5b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442a8af9f346f12d4f0229bd8d7c375650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7115681d720e8b47d8f04bf98056bf9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec5d11b609a0705e006c738f420fae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877739e901f46dfadbf8b8000dc7b269653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063e5419a6baeabc16734d6460cccf2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb040df306caf342843c4929caf40777655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39926f9248643fb3deadeae7c2707e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25cc6d3de7ea770c2bd89e023b5688657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c99685c096e41b353b0dcbe2ea786658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467a2cc944d846f33aeb8c6489c5c8a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac804429153024c8cead90cf4864e4a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d992c3a644354dd3f942ce7f6e529661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e8d473d925873d9c8ff2039d821a6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30cb64b45ef5334d8fef58c111770a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89208575d3d360cf7631f5f0b7e13de664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a3cd757ac631cbe1f9cc96bf05373665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c3d61e6dfc4bd94593abe3d824563666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50df883eacb40ba23eaf4607275e41667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d549d4c21e701d7b95bebafc12fb28668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f073f60142c041305c1961fe76e53669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee04130303f58bfbb533577df110c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46a17cbaa0cfba1681007f9525fff7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8e68094bbeb817f5bd19b7e896ff6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8f2397c2055a51695174c1747129c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd621c2fb9035ef49297a194cf3770674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f879214a096db30150d1c51d8021c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bc9489668b2be14501944b460a3fa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332d16fdbaa959569329824c04a1bd9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d57b35a2e9b84491c62504e3596c0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4613bc58374f9baff4d0ccf633d8087679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a842e1d742ae05b3549c14e4a06d8c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2d272a8360c9d74bf259644bb3f76681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2652285d9672da2d80155e3cce91b69682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9b4d918c4b4ba7b4c44bc0e1ea13d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3d7861ef7a830350671004f710305684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6e70e5f913f564b40eb7397433e56685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee896d9232530df0674c6b58ba7474686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17cc097294a854c814620004046ba1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab3c7597233c0c7e55fee8a0cd41f9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965125b32e4f43824b8866eb8d7c07fd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72900d729440418ee4fe70ec5ec3e407690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931a1133d5da51a37ca85cc803f5515691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a31d60c5c6644014e15e72ad70234692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c405783d95ff69ea154e987bf201c5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588397c1fa6e9f581d0725f7576b809694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c18ec64cbac8f4cf3e5e4a6511124e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1138c4fc7032dfca13c71b4e640fde5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e1930cc5bfb2f8c18bec642667bc2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab49160beab9b96583b4432c2268244698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8d1728ae00d57ed52881d524e2635699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2dee1370d3abfdfb8dc6f28998283a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b1f0e75250ccc1c159114dc013c96701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449e00b24326ecb33a2b3372cd13500702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4485832c69c74efe5bfd57e319c47703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb091699337a579084c57ec540729ff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cafbe1650adddc82be7c90d6e4c344705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8184383f5a5eaf7c305f7ae8d23bbc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0795054ca4fde266bca4f60bfb2b5a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4899e472279c35b6e896bd54c1024708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8753ce766d0484c263883afe63adb6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95fc7d9599bce4eb3141f9410751ac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93633ede1bf920a3ff409d5a0e891f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa31cecf5f9ad8a977009c68f5bf3f8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ba49844dade0021fc6a714bc62d43713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07619748de877d1d64113f4be08f8401714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa590f06b02e4d8f4d7d4bac28a60cb7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429dfad918cfa40315d07d47832911b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254998cdf186d8b7426016be7702a0f2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ec9faa6a9f2b8959c4ef967463100718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089f4b56317920c20c2e792997b8718719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1f8ed8da530089d2ce9d9b4771090720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c564fbfc6b0105c4b3d0c8f14c75ccb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169d282e03b8910b9dc4418edbeeb63722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0958d69e1fcba44f9ea8ecbf8108bc7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d0d4be48e1dd74ccb52102173ca3b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998ea82bdb9017253c93bcf019b04ed725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4770c6c379f855a73887992c2b4924726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b353c877f78d6f16ddd96b8ee113c6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354814729276fa5cef67d8438131fcac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976389ced4dabd35d3470f4ed84adc6a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf354aaba05a0eca82bb67f315a7974c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5941f6ffa5bb758de61be6c0ac592731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114f7e268c9fe2d762fe370b3a58b6f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb478f4bff678d74d0dc847a583290e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa97f8c0e98a23877c16927071516a9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5a59e8f7c047ad46ec657764c429c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0581315da0d27afb55d717295c26d4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63e1d6f07f3746b9454992ba73c34c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3a746e021e611e8c5523fc8a9e87c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b132f9704e9ee7504593bfdb4b06d45739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554fe6e3aa735fffa356bdce894b05f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d09f167d9cfa9ed1ddd0c4c0b9903741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5921bbfad7a08161aa5760d508567742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ec4077322129734d3df870a10003e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b72123202f11b8a55b28c89428c94f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83692d85adade00d73770d2d9a585f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce854eaf191fa2fa4b14280649ec376c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ebb854005206678fe7d488e83204a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fffdb42b9ab2c3ba745f223c9d761748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5debdec45a7cd262b784866779bd0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43edddae261cd10bc9e83c340cc9d71750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23215b2811cd16a1544c036d431cc7d8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525054b544e2842c80c74cf582bf5137752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07381d8bc06766e9913343fbf2aaf29d753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>