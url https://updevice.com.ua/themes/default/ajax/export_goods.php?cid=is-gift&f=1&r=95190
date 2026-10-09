--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92629324cc6af9b8de24419686f01f2d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e111ccda7c8178925a3eac20e5d3f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734345f4edcbcb983d3b72079ca85e1a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bfdc33d36be17e4124a52e7f4165b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9bceb920f6b713648341b8bf8a02b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8bfa330f1ae0f9c78e0330ba335576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f4682f6ee02a00cfb0c93f29846747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66aae782c859c10267df60334be38d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a61a8365f435d553dd1815679ec229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d2ff76609bbab849d9083ba9ab48410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceaa603bf5fe1826a153bc646d7c6a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e015ebdaf8d61078ae481e7898f8512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4149ddfad3d1d34dd771418747cca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58420cb6049a517065b57f7892324f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae63a2425cf74bdf1e92c808570631415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864afcc72e01181de8678e13acb0e1e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15201525470f6e51286860b2c4764c6d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3cf6d6a9ae9124b7ac492546d226318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fd8c823e85b86a694f60a10ade76b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674ac662d885e603c9e9fa24b1469cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e90ebffe9da13bef394aa27fc8ce4821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa2506eff4ea514b41c7d63fae64b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290368891fca4f770f719491a95e23b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81e283a1eb3320f2e1deaa8f6ec49524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9328b8ae9835d0971e239544ab3df325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c5921eaad69440718b8560a4c782b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939fc789750fcd49b7c80c174ae7ba327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7928fc80ce8568e6018f9fa4f2df128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb6af3c54722f60b0e9c2da973252129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d269d75d296273b01c45058df9283530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38dfba505949465df9f03ea6b027a6831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a945f294db0c9d1413dfa12755b64332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3862fd742ac336d9cde313d7e1c53c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091f48f953ffda08ecf723a0c57359e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbc1278c5ffad967e4eac39ec5c79835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123572b3e3115f839204880ce81490a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248b1f62a736cdcfaa8150ceaeb5a6837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9c542063e96615893a57155213eaf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18bcafdc76f434d18be6d81047e5aa639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6befdb4571b29173f2792a8ecf71440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761d878f4bbcbbac2f00b2421fc336a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7bff286e1f49dcfa0abc42a28324142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e19c9f215362798bb699c76a805b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a286bd1843a2e7929612fcc09f75b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf473a7c57cabc030c3fb25a2dcdec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790d44c70931070a284f00ed9d388c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86fd13ddf5db9a93a97b395e7657d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76f10150229b6d7d69e94629085bb248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e019e24a6a448dc90107f07a98f17749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d901496edb1db3395c37a2f06d3eee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edfd5003ef5be7605b519364a6cb5d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f2e097779bb7ef37dba6f08dadba752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4428e30e9e14d5418a56ee6b6824953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5298ad896a9eb4e167b8313a8694b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5dd27bb70a04d1e3c4f34cfb6fe6a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527acc84762a49a9fd50510bb907e9c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b2c7f92e6f92a396393e4508b1abe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f7bb32950f068075bce44d170450e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26911c9b3ffa661e5d4cc42a25a02559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddbc55dd9d78126a755a141c83807760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b4da6011243f78ba0f49d753372bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890af8c8b41e4e3fa71e6e7ce3be102562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3af87fda4a07759f58bdfd0c0aa5f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb077bc10c87a66791406c383c3891964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02586b1caeb14aa156f5c738d79c2e7d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17302d8dd76f75bdfbb9dbf8a12ffd266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffbeda7ec3297419610451244f8e8467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884be0743f82df1e10709b2fd7f978068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a3e90d509efdc74304ca13f8c0feb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13087f450b32ace1b85de25a3ac7f98270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b5cdfcaf877f66407a2fa1df713a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec6b8451cc687da531582f9934202172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9849c423c2fab4c39184af263e10e0973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05840fa6854644568aa424d257ba39c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df05fa7fb72cedd8b5694c6adf3bbf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a68351f6c8f35a37a0683695ca79b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af72da5ecd0fee732092152b0b64d8377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb7b125dbb7df6de983114570b106a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0dd03c20c6a44bdbdc2f4f0f1fcc779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca06cd985b7dc2fa4923d01cb1b1d5d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5dc11e269e8813676d04f2a889153a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41f2cd97317f53803032b54a7783a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf1d25746b0800e6c7a6ad1927613183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2255f0ed1cebda8a44331b5f533d17384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bf9b35b2b081a7f20d46335f8534a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bb2f2a63a223f6f5e40f9897250d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02636dfb10411411c45f8867c2711b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962fe50bdb0a238768321a0286fa12488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d2d6c3c81899d67b37ac64f0df33189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32174d5f7350b1f7fe8b310c854cdad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b16176a538d64b04f96ed22d3035291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23dcd332669aaf40da9393c1a5b6f8e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e3cdf9db6201d81e8b29209304b4d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef36a6d363ea72602107abf63526ca094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2aed0252e335e365e409c17c4b49f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4ab3fa120026e0f66f01a8c21ed6d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cbca8fdaff3a117e24eef760303b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c740deb3e20f9ca78cb86388586c4d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e38d069a3e2fdc8e6c40819d1081399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43852e57ae6708d63ce56591f1ecb76100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf77ff8d7a6cd936e8b31e91a3c2d80101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffedec5e9f9c327d6a78190fca26906102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ecf5cf54f9cd6a784ce8c043eb698103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5849982767e0a46b10beeba98976457104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee1bd1131f7636925c17a7cdbd0417105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820553033cb39b47a47289ce8d28677106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069cabc59dd33f6e51cf1240fee29532107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb2391ae09728b5c9db8aa3625e379108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d451c8ba6c8115aa349a5db8b32e855109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2b045e844386a5e73012ff994d59c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd7fce0891884376a24d941298bcd7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fcb0cd8fb39edaeac334669592fd0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7b9b38402be3d583777051540174f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8220f93055a442decb519aebd92ce69114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae1bff8ec81c3bef15322b5bb8f4c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764953ff40c11f584cb88149bbcf137116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1df5899420a4a30be1d55cac5f4190117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634a6287c673db9b5a9f9cdc546d276118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83128833374bb4c3861176cb3b8b49119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f989b0e3b7045ac6e6f5463f1a9a90120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e7f7cffffbcc577053cf3e24fe0ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1eed8f9a31319a1bda62c340c7273c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbd13c9fed6785b62457974ca2f54f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d558fb858d3653f9758075d36a6424124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00801592f0f4318c24f4b5d425d122a4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff187132ea330cf3df874850118627126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23d29ebf18783eb2ab82c45ff7ee4d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88923c8a45af69b496fc50ef2d6249128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2aae75f15a117a660f95ebdd98fd55129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a76c7ea948a44bae348733c4acd1d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ca46ab89c08396ad0735a6ae1ed18131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2f7987f8371dac3aa87bbe67f94e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d207045fa5da4495ae4b3c702de0b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f241bf375acff83dc7f963dd8feeef6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49092d5feed718c2541355787ff19cf4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95789018e8b9bca7094700ce621dfcd2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c169011935eb8f9e14e32b868661ed7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cf6e3bd342b0aa257d9dd32f7feab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9590fafa95bb82871f09bcd57dea4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80d7f0b5bf320d3cde71cf80cdb64f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1434284af6d6fa0f224bf711c01342141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d74526258317f19bf1d1a4d53bfd9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed427b16e60ed6ac994864c7807e631f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318787882c2f68ea85c792c9fec81cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5d2c08c79171dd9479f03ecc31104145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323f4cdc2d03b0b965582b583ee9602146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afc99948f5279d4c3dc5abf1b62de7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9447264c371086c81ec207f13e9046a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96985b08f449fd40552ade14f4c5663d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046f6bcaa3842164ae293ab5864b283150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3a44f5919fa653c4a4aa1cabdb273151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54196523743ec9bad25cf7f922c737f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d1ad35d9e3d7fd3d4418669577509153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527af52f5e9edcaeca85dbd217c9548154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d31166fc0cf2dce78e52286b70ca9f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd69fb0e4301a4c6ff45b980bbe324156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176bc9632dc46b4daa1a7de8a21af50157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f99509cef40b779ec046b61199772158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cda76dd9280195686407b8b8b7a8a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ec31b0c0767f15513803f327d25c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e9662bb778efa1af06601df45c92a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512ac2e568f8605c62c071be5a76e23162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661889f4a811a3aa845716e70d160d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bf99ada7b25bf893556d7e680b050164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd90c964ef2f01cef1ac80eaf6eaa6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ed3f5d86a1fcbd3767b8a13594a2b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644103637cbf750fe19aa66244f033fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07ddd60c9ac51288e7bcceccbef277168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8951bf536f5a2e552ee7b723647590169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c8e172e8c9e50b7e19548a6637db8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffaa23c433fabf3d88ced72d754ebc3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc93a1ea8c511784af26596f17c32b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729789dd2a482a63741852287cf1285173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938485a4ff3d23d9f34d132d7b34ad1b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5996b7328a8600645991c9ca6644f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7e6ddef5ae5c31993947d2c22fb8f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139abd2c131758818f8d322b10a4d4f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605f382eac44b3d83a1881f65653ab3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd7165973d68814746033a3ff05678179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf0dc7d09ffb9fd1aeef615a0fc274180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44432c62a8893bc9e731933182c43ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9ff3207165b2188a013aa05a3f83d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab42c5f090db02efdf50e04d457123183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40b3780e4187e289e5f9ea274e0564184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba5b06e44669d3e46d6d9e9da79763185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ba309c9f887b921bc70fbff62f640186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d72fbdd892ce1e6990e9b19b24b305187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da46d3b4a58d37bbce078aa6cf88c6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01e492aa1dc924ba11495a7a9d0113189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac921c0fcbe7dbf9f7bce9c561b1f500190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7583da647c3cd5ce5a24b64df5c7a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6e3cb2292803974ced52b7ec72b04192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac1d4e28e60aae5a050bfc8687a1a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3ab5408f02c25ee330e2426381bb7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995ec2fdbb7ea240e81f0628d8bf4f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ee2f92e6a0fdf581d86b42e5077f4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489ec462422e4977026cbe455c5274c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7bdbe5f49c01a37f7d20d7baea4ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0978e459713ced430dfe3a1a68e98199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0cdde83cf83bd56f9db3b7f7510418200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218faae87ec9252f169aa70219c18b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15f271da55129c9908a39970ca2941202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac81a898db77720788f92fc2df3b221203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04052db0fd60233f0d3cca327ff2c28204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178d971534895da4a2268a5e3d32f1a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f4e99ea954f5496bfc9f96da80878206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de8a67e4844de23f9ba696eabb4e8d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295f58a75d265542559945a6f5136e8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4abbecc10951cb3c1be28e6e02932f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db41d41a8350d322b0c3e3e1290a47210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21643e7486f80b4cb262e3a3a56e8cf9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3da746f416fe07aa668acd44f8702212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5517ba182236ef72fbcbe0d916f870213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8a94ae7b565acfc26cbef391d8b3c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba63adffe91277e534b600d8c9660d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1aa7e95c6024269d9f0ddc0cf9220216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81fb17be65d0b7bbb6945cbf46b541217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff2ff87a958093c83b3281f1e1ee57218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785aa176853859bb185218fec204f9d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c152f4a3ea7c9d50c872e5e9594def220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631ae225d637978d7571c4624c6cc32221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6327fb3ddc13a25b30f91ca83127d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f819775953067a3bbcab556464cdb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb341d1354892a930cf9f0bff3f71f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc8b7da967a3fbf1b10b54d23703e8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8145131cded04b1cb61489e21c9f8f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa2a00bcda537ba94e23d9686bdb63227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989a102f9c1a9eb90a0410ac6bb251b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95aa59db7dfa3f6ffee1647d16e30db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a7e9488e41277fd8711ae229ac1f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ade8e3a95e75963812082a8acabc8e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfba76cda8c51cd0630ee4b00657488232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f5ac1b1bdeba16c9a0c209faeccfd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294d1e4bc3a6b3a71d4d529bcc3bd88234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afec2fc88d8e1e89f22c0db10d268ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c804997ab62739914c9005685e2b0e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2eb0d1ef9b1364ea83a8986f647b3c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7d418e9cfffc8f89525128dd7b977238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7eacb5b0b78f987b7659b1b03b71c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6874a1678ae68915e5d04c30145052240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e05a97a82b08a0030f75706dd67ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b824e1b01f8776712d2b9fbaad041cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faac9b4556131f864d305015f4fcf45243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2208e3287e568c9f2c9cae9ee6948ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fccf41167391daea8c76c554c34fb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15051400b74da65c44ee573da2dca99d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed4a311bff47b30748194b4c6ce32f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6f1d3eee84f4ada2d7426eeac9fe6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b2dbd5800a786c9ede03b5e96a3a9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deecf34ce61336934bff8b481a4aa8f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e0d174c9da6ef9b548f1a3f77e966251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c4d8d36ee9025728ddcd86fe48175252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89380b501f369d8816fcaad54a458b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01eae2b139fd468aa94269a4ff8d35254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910a173c4d1aa272ac42f676e2a5336255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13394c50835ebd1eb3de52feaed935b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e338caaf7466e8ccbbfddcc098680257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f61816111fa7901cd788218f77a000258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d78c8e9a9b7788305759b29aaedf13259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec516b8fb376ede4ac2adba7d5fdbee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d675a9f0c0686bca532d14c220f72b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dc7377493e25a3a000dec7f0778b9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c3ff77e0671aeec27baec7ba2dddc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10191a63665ce898de7de97644e26f22264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e2352cee188e39cba89cbb3258358265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51508bced9c035ab4365a0e326cd7a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2622563e984971f596000295f1a7ca4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36542aeb25df95ea5f3d63dc982cbb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606131ceb7ab6f5f53b58e1a0f305f8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb532a09046d67f302bf93631a3611270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cf82627f02a6e9ed737546f3a4b21271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd643c2f45ee7d3a8f7e22ffba496dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7f4c76c236b752d6e6b23f9ac13e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27a485c171727ad21f02a1beb8817d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b042d657f4c1f77d52e57f8765739275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8814846e00f1b7a3ac039c0e691d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd33c3e0a18ea89583e4bb711cd6262277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17939ffc43d81abf6d9279a1988805278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dae3831e9fdf4b1a50fd2a1f8a58a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c38681292bce42133eb03b9f76e51280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541e985f56cd3cc5a0c40d161fb8891281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb6bab77d0c0c1666c39de40e976d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e226d1adbff4b47fb372d1269169ef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5971fa65c3a865e6a22e7913c88257284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba596b85649da3e67834bd43bc84c81e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39527616336d8176e408af8c656c86286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f000dd14a75f0cc7bfd3ad9cb1fe208287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849dff9188b28dec03a33932678fa76288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad48a85ced3e4778db3727de9a7e9a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a97a0f4f892f4bebf3101852985696290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72f25323784fb1f0cb2a1f83a94bd7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81f03a38630c464834831be5307366292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb9c123c2b1d35d3ca763dca171f38293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ba519628ad0862921958c7d5d537b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfee1712a8e51cea9931d3795aa0ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fad3576cdaa3b4457ca5d2301b341296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f7209af692a41a6cbaf33f1cbeb8e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b29a4137d2bb5e0764bf3ad3d584d7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27708bdfd48e8f437ab3d7bfde9ee1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca02c5de74e2774676210f6b64c5c5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecf7e7932194648078c6babdd0bfdc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcc43f543d8fdd37768da8f7bdf642302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444efe925b43a2e141e3c3019ecaef04303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b13f0369b61b1719cf8635cd13fbc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc92f4dc3b8bc2e873542dfe4d061bb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b730fcdb8fae598478a6dbb8fd7cf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976adbcca31f3c075090c061ebd4a9e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c89e7801b4bba8b7e0d59eed066dc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f8d6728947084626235e8bd7cd038309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f53f7a366745e7bbf817d5a86cc071310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109eec2307229fda2077031c9e576bf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a5eb569b1d3b482e8986a33c0c2fa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b783a0c0867d47c0a7c032c762d0f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7f2169059ecb85b94409cf535b2a3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe3c6d7f5e783fb46bfb233c9bb79c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4326e864444a125338ee3612641e3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701671a2ce78de4cec579c738823fc73317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494a3cf1db652c193fc9d4d311aeeb0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902c79345643f53f95f60b8dca3ca20319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a514ac3da2ba12c7a8a36aac1820f3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840348be6fcf75b73cc07b0ab3ba3c90321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9986141cd5b612506bacf44645318322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07aced69a1b492ddfc909370fcd392323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549299240d4bcf8b4577847caeca773b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d671cac85023ff5c04b98e646bc38325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768b887d61bf0332b275fa77820b520326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45c08302234b1fd7ccb53c47c93480327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0645baec234700d35891220324d06c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04503a0222af5480166de4be886de8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4aa1ac1a0029ab039a64272a3dd05330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c007bdbc68532c0353d561262a623331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223400b07942ac2ebd19cac7fb6c4ee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2e4132fbcdc073494520ff718d234333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00387a1a4e2bd5b0f7d85a8bf64995334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0eff460e3edf030ddd21c4b078c12335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4d3b0d728fcc82c11ba051533280f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2315adb76b25441aa2d02bf92c5ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516cc6aa75f9235d5f661ff2ebc90a9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14891a439a72db29054f425e37d912339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17155cb07cd8342e711caefa604adfd8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1ec9c641b54e99aa3cdda77dd6dbd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724957738a37f69b280af61f0c1dde2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec349a6e61e905e3e6deeae74c545f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2412d3dd5ba8b3b90c479fc5b21015344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9ebed66a7e333edf305221e1c57de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cee380271662bc98c463e366574210346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de29bde86efb5ede77579e7a8dd494347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977d9e523fb0e787fc1bb9b4847a833348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362fd530120dfced623a653cc973f90349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f6ef48d0942796d70dd8e1e76fe2e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a28b77a5634a22dab1d9216bbc9d8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ece2cc565b1a4908a2849cb56991cb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006161de50a676ac3a44ba6ff7a9534c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4120ec79039a65679143085d3ac6d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2727937920f79551098b2c9725ccc9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d634eb46ddfa83a3b0b03e8ecbaf00356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c879e339b41b837f91d6da5bcaa4b8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc342f777cda87b11ac387355ce84bbc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8de495924beeb9cb92713f1494f2f4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20e003f0e34bf932157b4feef1dded360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3ca9ed1f3cf2afd3b59605b606ac4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55022d1d26ea5b3e84806af7d41418a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad49ae5a5c1d72c698ebdaf8aff1c71363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e852ca7d5c837c361801d9f491146364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf5d9143d42ebe31b66196985c2857365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c03d0da05c65ebe0998a005c90e685366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ace3941aee15b595cc1bf636d3860367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d45d4696f1e5106e69efae1c09b5ac368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95321828576615ee8df25846988304a8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7338be201dc46ba23c774fbcca1a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0dd4a4b0ea5e2f0cf4b49a7214e733371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97b6a1520becb13e79bb7c83370b84372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abd5d0a879bd2387bb1b7d48102913373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e45597652c6f366eb82f2e48e40f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd595f73c152993dbeb9700f84ef710375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88168d878178048adfbfc4756befb14376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4161e776f6b4bc65a1c10dd6d62c70377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b5dea7b10d53437b8e8e5465c386c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3824bd13309dff16091b98feaeacda379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb00282153079186f936b2bed61f4f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9562bb60374567a697179e11c3d2a4c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362c4466a9766a5b350b86ce5342c30382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e19618fdaf7ecb5c76b127143a9118383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89a5da8ea84e59e295ecca8bb1a06c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270872ee4869f620f9cc715fb610969385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d22cdb3d3d1d2944182449be1f1c00386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065744c01be4a40be43a467b3d12b47387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bcfc45c8a49d66d4a49ae5ea077da388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be0d05a137f3d7a65a65f19dddb6be389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4f850f7a2b7324511b26c6509726f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcb60952546902a4020cc9f3c35e7b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d407885ea74e80399287e87e5979f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8208d365cc2e5b846cc63ecfef2bdd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49065869cff864c3d20eca8e32fb99b2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5166abdf70a0663c0515c09c46dcc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ffc783efaed7e3b97581fec176096396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371769ad967e585bbed7bd9d855460a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ea117869cea9f5d2f5527fa239b99398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c05c12a24395549a4db499dbef63a7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04542f0b47a3cc9f3ddfa094c2ebdd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce75885e46be216e75c03ce4449a4b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb360cecb90e108dad0c7566357def99402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e6ee12e99c381c04796fa6f712733403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331e728fe6e9a9a76e481a9f946c604404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b61d521dbf2a59dd7fe2d9174f858f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5b6c1f402af54352ad295a3c62a49406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637853cef31795bb668ee9b3b64cbab1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ee7d0d650354621c3a685e06c5247408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0183d85574a1ff07e89124b461c624409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e340446ba57e6bea191490ec73a379c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f170ef0537b6626d72e839375b4d23411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774cb73c5a50bc987b48af41d674f80412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a354ce1386233a68f17888e94b828b2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d97bab977804f8070294d0f0a3c24f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0279fb3ca241540c115d2a3145729415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09081340032fde8e1f26de689e5d20fa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33556f7369089ac0018fa8ad7d5141d4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb171f3e98ec6f6ace081b6c704862418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3af903e5f630be90286ed00fd6856f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c44eeacd996c36cde99b7cd3b1ce87420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34320a8c104e3b0413243eaf8eb3f6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e21cdfd02518ac254e2428cb55d7bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce45c8f3ed2125f59f33209a9a4d0ab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a216a07f5d0b7b0163634f8747ae99424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85607474ce7f7fc43a1eb27c2c1c89425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5daf1edbda975a7e7e9c14a6e5d0fa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f774482be34317cd363bd0cb6d8e9a7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fa44825f1fd19ab3001564e53e300428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95c52e998c38ab9ad09ece8afc8dc2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3ea0b0fdfb4cc3ab43ad24268c72b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600fe0544800a5e5cfbaf69aacbb751431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07ed64e1a105067d21cb55f57f7f02432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f105814f56eb26902a837236e6f3d6a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afd9d9ba2d98c9569a99a22e4f6f2b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678dd90cf5dbf43b7c58fbcab8cc5db435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4975a6b08a2370f3ae74c6c28f030c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085522d83f08ac3b6c8212d9913037f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6145fa7ab78a7c91b02232636afc766438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244dd8fc72a31d83a9b8d656c471891439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c51d2a77134ab09e1f1b8a0ba32021440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a430f7f1bd70461f9d53dbada7cffe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec4b269c9e2a288443254cf48c466e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ead051137f46e12440ec135a1de37a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe79f32a197bb62f74c4f74781afc86444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07f148c3fbb787e09c330376868cbe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55d74a606c9c3241e340b3ec03447c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6967004917009d50e7a7ce2b372b3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0764825858dfdc783faeb4abe10d1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256286f8d241d2a9fa29d82062612cf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a031086f1b7dca44fa7e35b7c1e29d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d877309d3f923d5cfe7a53607617e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90709aa02b66d31032d4701b5a8087452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cac2825ad3a1be0a1e23f1b9564ada453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa1d892baab39481de533f5c8147c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14005ddc737a578ad59f38db3a31c4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af5995d08252975360600474173b51456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d09708e6a84d05c372c3c4f0ff6d4a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733f3fd9573edb5f97ba37888bb8ce3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd726744a9b061e0c720ac50d1984eb8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d21374aa34078c2f8bd44622b0c2d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad43baa6b6f1b5b97fce5b1205628f2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08624ccd195297b3288c139f124c4a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc57a2be3616b17933a18c5920bf72e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f672cfb4d25d9d4ca311e0028b02c8f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c0e55cec8173a28a66d18c4931534465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34532b1fc061149b86fc08de26a16f27466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319e8f6adf4bfea27b28de89b9fa5a5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc317ffeb8a665cf2ef97105ffd4954c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e00dcbb8e5f1832f065dc349b4448469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f636215936255a5b44b100c8e67e62470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06955c72892a7be52769c0db0d2edbd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d35e68216f94d35dd54c97a0e1b0b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c529d635c1c98b54f68b2e2707188473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2dba9ae3a62a921e01ebf35ba17370474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1283d51874ed784be54bbc6a8859bd0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b32d70f9eb91cc9fbe77765ddd35a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca2b8ca6496e75d7c9d0263e7879b7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13eab2e2957578f781c2375b2ea326f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf630b207cfdd9f1cd6e6bda4891fc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c27702a60736be20a09592f76d5922480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bff1d4e8af5825b757b305f095d52481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea49caa392e1d299a063d43aa3de100482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7aae3385a7ff1343e232aae715af4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b52c6fdb32904c347e2fb7fd8b33d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6ab965298b51d77df40da07074f3c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ced78a06bf2fd64affea7eba9d756b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e5b306ab0b6af15465ec8888de0bb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84263fc0cd2230d8f79dd9e8cc97f5b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d793f60a52147eaa6d0f3772567cc61489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aef2a7d4ce9e4ce4f61505d28011ae490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9bee5074a65cd1b8d8cbc7fc2a583491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056a5b8559a95cfc6a8bb402efd7f2c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee86b2724025c5352738fd493fa099493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46ba07f9ed13622070e71a6f42fa05494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb4eac39beb0d5772749c025991e26495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873b2e44e698b3865ba5ead1c503bec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca351bbf14a565f195266c2e63bcf7e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef7cf2e379771ca96ad1a5fb30b652498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ab6cc1ec768f19c16051f7678acff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a4a3bfb65e3288a750cdeb110b833500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c665476a2aabdcb172e1993e0767b4f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ca0f80f5be3edfcc7af9ef3b9b62a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc57e2a0afc6470d45256e90bb299d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2980509b3ac3bd811c76b65c8d5bd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d99dc1cfa658c905f3116a1113de6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f18acb5e4d56151a0de428efcce335506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e05574b3c3c394df0f70eff4562b1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f86d26e6e6af8b92822080be829d4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a792b39ca686185a9d72a6f05681a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90538cdb40fa0c390993a031a1abb7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df96e2599e2c5b9270db51912a8e78511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a553699e19ae99c729bc8be8670a4f5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2dccc0effb663e1d84026abf6ce03513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44291ca16cb299aaf76bccd7f505c7ef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03a8cf6e1349875fc0cfee088f424e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fece6c9645e6c587fa78baa61863ab0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d436392404690ba16e8d2bb4a676f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aaac7a0d9c849f2eaf117711c7863a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0b83a09c3e6d64291bcae9855c7de519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fb596cbe44002496adf0e242e892f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730721f87ed006ba7f7f4ec241e4d136521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630732b1a9f4b5121f4a8322e8eefc3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1200dc3bcdcbbff16594a74cd9f8d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d471af5447787abe6dca87cefa5510524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd95f671139a25c27624ba20c566870525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94714a4b4209c47c8536caba1fb2146f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c238165ff1f089251ab166f115cf2c6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b0b046536e4898c8a55587c6000a9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4554ccb23e7eab142aceaafb82e87529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4371a548a37d4663dfba6c9381d04b6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec2fd40f0ebb81a07846d2852fb9f1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe482b6f9a7a07a382ad712250044c2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a52776e79eca7f6cda1252fee252f5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cbd4d941c5080f36a5874a785da5f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffd9320741576a3f8c1515936545bf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdb14da1793bdc92d9547daa25e30d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c47afe5dde3a4697f34480764c847a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15060f215f173151341c8ed691ac607a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239113e7ccf3e41f8ce9a4e238c9f7a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5df00b2a42b54742726f00183c40c2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bdaefba5755918795d703dad8daa6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e81dbd0d6771f6e51d7c7f7fec5997542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31c0ce0e9d5d0f9c1add6a82ae0c11543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fb778ea7aa4b5e627c1d3ebad11d3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044fc1be6d0d6cc363aff5828fd8d5d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f644f4c3428d9ea08c0e0811aad02546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe72ea414ff2ae0fe3727e26ab8e2fc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec018722c05073edc48f61d936322d7a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0e44d6281cb264f80fb9e56c5d41c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56abcf031a53ca16140b53ab88ef794550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdd1971fd717523b0a7b34a1456491551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0b42b3fa33474a8d7d3cc061474eb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5069e42f6710ea249b1cd93b4843f7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b2bbd7933d335174c66e56e1da490554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cc336132c9498a2df9b36ea5e206f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a9367465d792b215aef98cea548d2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af69e6786fbeee7dc51c46f2c038b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112010e4228f98f7457f333b289ad4f6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ab22b24fc6e366b106bfcf3894adb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e39f8a07a1f6ec372753448f2f57c9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79471ab07bd12531bcd0ad2a7d50b8d4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3a8d4cbf7ee9109cdd4a1dbd5626e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638032e955d75a2a5ddb6650963cda7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d767facdec13213baa80ac91e0d49e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a3c5fcbe15d7376535f49be682fa4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5869dac3f5890093f13233162cec8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b8d15250ae20ff9181df17e33b0bb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899abd756840b4dd414843e80411ac18568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95213503ee1d1f6b542ca4b3e0cd7b6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675425fc528e0ddc88cc359c89d8a5e9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e61afa0846f557094cf04b6a6852b7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b04cebe59ba8adfe0857b546315da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318fee9f04d4c1de02cdc6ef895eb28573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbced59599437ee3b4d7b4816420e3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113e19c1ae279bf891ec0fc08d1fe0d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5200fa76b8f08fe483fef195a6052b0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f993569bebd97f286059ab8feff2342577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa812ad7151c909bf5cef57a6f4f59cf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccacccfa264f27b8e6d3222c47f789579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed88a89c5d8b23ef410a0254f68b2ad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414fc936131abfdea7f5f9da8d3df5b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785df6b0c1ff33fd7f0a5eeeaba989dc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3d566c85928e2436c277ea43786f7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cb9b4297c044af99c5257c3c6328e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c748f5b2d6a3ac8366922937448dd38585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b348d8ccecd95c35bbf62c5653d663586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d8efcfdaf1243d7a757e9c32bb387587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035152bbca0e28c68bc95aa3bc8a4740588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71befa7363a59acedefeb7b67f635f68589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e0cefbbcff68ce8ef27775ec06c20590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8f366d2d1c947f0c700731a561f5e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e986251ebf2f71e77f1505f90212b36592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232d0eea71a14323dfedea41738eeec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c950f66718d45aacd1cf46351a1b2c5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce1133856600c536fc6b20905e26f8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1ce7ef54197a819115772241a0c90596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cece517be98ca2034f2bf8fd2efce1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e1d40ca6cb0a2102b90ee5fcdf8e8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872258385c8f09ae6fd4d84e5d161205599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d19979dcfad50ad5fc5e649e747a9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5892557eebae8193a010577421abd2e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d3dec118c7d65415bbce061ea5070602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06205f8585c12d1f87279aeaa98db6f6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e32f7204afce3d88cda12f54a1911604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed684df0378a8c153563f32e5622b9c8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980a8ef198f0e95279112c90c541e76606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e1417635bb77a184377d1306b2fef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611eef1f92e610eac49ab829233260e7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52172310804a9e4a236b4025e0ebfe32609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7075c157e2fdc8a0efa6982c83347b2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bb1ef76b686dc985463d8cbda7fe8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb5687444590837f2edf302b81d7e1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d0920ec2c8be4e880ada32f040e42613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d352e9b6deb8931a5d6321cb0a87ddd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9133800c58100e68f67545287fe4274615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb729eb9385b351fe259947ee2cfe07e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2e6da857e0ddd23af3b7e5b6275a8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc8a2672df66d80c7db85b907558ae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2e9a268c37e78b2d864eb9cd9c134619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4c1a3a0b5a31c13aaa56c4424be4a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4168f45a24c6e594b6b29079ad7a55d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ec7c38fd774e09993731bdc6fb4ad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a43f0491cfcf87aa191b90079d2c4e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8bad5280e294a002c885b8626a4d4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46d349e5cdfc644232302c8b0b7bef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2c9bc99b0208525a762a4916f18a2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d5ef6b17fd59357a519c463d978e8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e64e3e758299da43bec0c4e02b0ff9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43199e2a6422c2b009176c299da764dd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cea296ee61bbfabdeab18c44b45391630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0ad95396c9889b0a75c7c07ec711a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8007601a2b815a6532a87e9fa82d92632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a2b819824a9a7d78d0d8c40f0aea9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af250545d95d14cba435c6dbfab4584634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97ffe346edc253e23f8dea6681d67b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293c6c7a28d896befa56374d9123e6b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3acf919a3669effdafdfc583c97dd2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22562dd08c1d612758f3c64af8bf0f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e002a6d0be4dca4151b584e924be11f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14816fc42e3539fddbbabfd53bd639640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd31819594ef20640bf2a7f7328e02641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63e9078041dedf800efab0078ff876642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9be2bf667587bddd69c05a698e6e91643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f1d278df11b167ef4c19d70e2f317644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd8756219c318cf980556a24347ebd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770b0290864e3aac7103808a2423a14646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86cef9ac6d89329034a92ec8baba75647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67ba3f550fd97e04acdea78d621777648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e49a9000cd1d784b0b38d6a0fa3c4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e337cc9b0c8ea6e4c8a0a33ea18b54d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371cca4dc604769b15658e7458b2020651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bffd33e85f02d01e5a7f8e9ffada1f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf9f03d106a34daa1de937deae6d7a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b377b88566dae52634fa6aa1c435f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22abbc24d64a7ab56b2e5f1f431fa7a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e43139931d46ec483a92fc5fc93ff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76e8bc8189c9ff9179b0c007591849657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2b775207e4a874dfbbc27903cb804658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b9eec19b1d7988509aa657947c643659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c02037f11f4de1d889012c735e4a8c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302e4d7b312d8ad1e9a117dfe312bac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223ded1f440220cbb6249e58bbabf13662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233de1335256146d6843703c8c5b411663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dd93646658cbba05bf9971a9c4020664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a6f11e8ce693626044a27bc6402fe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a83b8ed5ca874434cddebd7b57f97666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67635d36f952934b8b82b6ac877f2bfe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe94e610432a99e0c5529c14f18c66668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea938178fb4af7f46efe3222f218b06669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb181e1057f3d5e952d8e75d7b035a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281626bc60dfe4d8b4fe4034478cce3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d384a2c42fba41839022bfd4c0e7c3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dc686d5f602845c11eec0419fb534673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99ae57753779a7c3ad30e945bb8d19674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9883a05f211814d517a9da83870b0d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bf3aebfe5161bc5a052d079be1aae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf98d06ac3e69a7da9c05d4abc2b4d0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc338d7e856976644a946d92a8114e1b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd9385ea876b4d7fbb1db7f7f9a5ec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528ef2cdddfa92c46707fd835aa84d3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861e00180dbed492994b0d9b69301f9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef845c7f7cb5e931f4ff05488f550e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91912a8b395fbbb7f7bef7119dd33623683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e7868596515e269e9bccb97507ec7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554367af352baa58e27ef19d6fd5d80e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72590796efeca8b69ab5f73eff27b6b5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99f234a82a10032970457fb68d9ccf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2071a5ece2b09672320d49f135b5f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7d2b45d57eb84218a8941185a0224689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa939d013a72c1c3d508631696e410690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a34b222b3ce3a5cfad4905a90357cf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb0dcc12327f6008fc4002fa0c07bd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011767bd5324e7828af2a0c5f9825fa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976cdf2fb319c882ac1ee3bee9fd473694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7237eb36c2455ae8e753b9c8cd9fe49695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7194fbab1525a1327e0bfc1658ee3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4168f98fe4998231bd6b816fa4d0ba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e73439580c86c03200977e6c7cd22698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0eaf0e406433c1cfb7c8bad126d706699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91739e8f2aa03cdcfa8437c809b045700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce0f88713ff416a33e76ef9c9a0fcc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd79f837fb60247df382b16f2850d5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181aab3ad70c33c797dc95c230da0b46703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46128731e1079d83f6a99e5aeb7ca2ec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98842d5c73f4b89d7643b7dd39e39200705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cf94ddd22297f98812f89c2150907706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddcea41fc2d2295c698886c6aa221c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9371ef930ebbaebbe15120991aee23d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943e95cf4a83941328e6b2ba0d7b021709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f1b92b2325e02cec81390c9323f0b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003441f8ca8f1d2161d1ed7fcf00a84711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b05af443b7936dd82e32ca0a71285f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1fe0bee15c17cb23d159234b20c3a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3d039fb961dcaea7f2c53d2e0e3d5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c2728e4298192e0aa1ddeee233519715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f2e071708ec79e700e648a1ab8ef0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22101e05392ced560332ff3d07a3d44b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73da08661f8639031b344e1858df963718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6918a81c55fdc9ae908981d2974d865719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239eb492b5b0485dda73a19dc9c1ea6a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad15686d1cc9a31c8297ac385a53ca721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecbe481f54c071e780b231242e76bc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e601fc28800e3cb047b8c789ff1152723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab3c4e03eb381ac9d9029a8a05a353724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470cf5be4ee7d5cc120657fe08b35a4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759eaaf6973fb583af904ffd55b3d5b9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f1640f7a48776f0cf7c6b2ddbe2c0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d9c66219437276470d71d52373434728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45958bed6160a5d72fdba96cda3c334729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c248f2a255f8ca82396620b2808e4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7822d23efe47caad73e2035e7ecb7d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1123fbcd2f003d647320e797b7cdb4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecd70646c8cbc2fb1a921781ef1307733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bfbf7dbab8957aa5aa063d997aedb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa62a0717d892d069fcc6c22de4254735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eafb8c1e3b55d56ca7c24d88cd6ea1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9062eba00d7897dd0bf9b31c9d1d4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ddb3cc5e0607acb54f999eb74d329738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f70934a09b6010874793156bd3263a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90875137a2cddf620a381775d99ccf2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993af4d285c9e4766d1342f82abb00ab741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1bd50381b5c2da07a131a7c6a2e67742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8e043dc33a8da894717608e442826743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab81ae2e6e3ed0f3df1e95cf35422b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e560459257eb645528433f8d46c25745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072130ad5a01c688701b5965f8f2318746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcadf3a6a50fe6c60957dcfabdae67747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b533bdca427d237520c185b142f4d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5978509c13d76bb8fd355c363f60051749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9e17e53ed7b77fd8414da19344457750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a245f62c373d43d22884cdf81400d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c09f26ae3fa8125e3edc52df08d3ed752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5a61a2cce9568dcce46054f2dfe06753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1094830b0a3b0b9302645e4a6adc4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9b474f2bb96a95b868c369e2af480755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18337a1c85d6dbeb97442e9b930ae4e3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac42d15651a2ef949ecb4143b4a28d1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b129c271c8240168aab744f3661173a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35be8dcc2243df7c6ff5d7e9953a06f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5b975a6e0ebe2516416a8ab1f56b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1fcdff2dc71b0923270c62f73a1e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d45c210184d4cf02c54722d23a8c853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb071771b99691118b96acfba0d27e9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d3354565abb6f7c22796cb41711da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794966f68f74d395c473ee0a42da7c9e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4196f9fa5479397896bbff769eefa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e06fca9c4fb63313f26078d652cff78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44e45ae1724ec7dccef1a30a90f9ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c93ef6bea048b93104be90043ce3a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579e9e268614455853aff46768c7ab911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6af29702adc956b31847bf2a5c2a8912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56227c1032f97932b16385cc83331a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba30098ba61b035982327e93a86ad4a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62053eaa2c9ed185eeaf7b176ad6c37d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc25091830ff454449fe9a95af8dfa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccc0dd9d3619887e4d2e4fe612674817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c65ba921d7bd94bd1e54c3556199b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d07eaec57700d2a4f8bbea9b7eb1019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ded0e6ae2ff49d9b8ab35b06bd0b9920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4bcdd9fe7ea446e57defbe41a92f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32fe773efcb9d7e3fe6c22b6bce03522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c776bc5ae270211f654fd0f1e66536f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b0959f0e8eb09398b9d523c8176b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f77cbd0d3df3b0f62fadabd817a7e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97a1333acca10b5d7dee1b87f12d3826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411499239cad60552392bdee7424191727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04503fabf4563ab95b20c51ea69a498d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdb5e6d1bcc7aca854038a9260b25f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d25a732dde9c0ab9eeeee9cdad0dcf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6569ffa59f9b30ded9f40be2d17ffc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3befef628b73c62625c1b3bf96bee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4325a4c58e2659904b5f3a58ac5035b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c5c8bf3f176adde0d5dbe9e17f3e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7309b183034e53d6b3f7396e4bd2135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacc13014a0c57c30cc12b6dbf1f2e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffcaf98cc036b098b07c0dfe341a8737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78a5044460a73843745e009ebeb0ec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af98980e91b2ce98e5df5739110cc139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529892fef09b1519d4dcb1926e06a22040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ba11e871b391ef459a33212d697c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7dab2a5c177e07c561b6fe4e0f46f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa787c00760407914f6e5e4f166be443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3ad8aa23f00a50f43145e87ea0a3844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700ae645728dfd5ad54e5226b870e8045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef3245bc7a1048f422bda417f2c93a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a86a667b7c05c2c22f37c71033a87a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4e1f398ea7d121c721651d7dd8f6648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d20ca4cb5dc9ded489b9c6d99dc7b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf513c35397a29add8eee03371e09bc650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4dd1c2e8e5dfece20d3bd19f67beac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94742e42254d8d040b68df1f6b92fbef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d53117308b790893f4cdd1c5c73f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095d0f69c828228642b1801a312b22054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef27d7473dd176adc79507bcb007c1055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501ce21caf9ce4214bb62d28acb84d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750464eba5808e8a18649a7f515a575357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ace541f8e8fe245c088b46929318058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69757195ae052adcd87b2069b8774ce759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021f49a1695b8cfedeec26672fe4a4b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185d445661da9ca6329c5b22d255d8761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195afb1ee7a1e948e2411ac78a495b9d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0edc499de4f71b949f29790fc7b2f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ee2218ffd4b915160612c2d3e14f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975a852f851ba29f3e809c253ab79a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873be91d7302fdc40c550ea7a5c6b1266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a186e26fdccc1a8d9f7751de1f7fa967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de9f5a03de55b2186391ee1d6e3cea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93e46b5576066fed6ae643c474de3969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d03a4244b4a17b1533eef511a38ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df998a8d22b0187a57d624c80fd8362a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4038dc8adc30284a6e158fbcee1ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874120e8c05abc716c36c6e882e1831773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3beea8730000a52813a641d406a188b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a7dd0170b298cbbe3806cbe4a741475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35713f5a1ba8179aa2b8f9eefc97c57876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58247a7d2a9449841c50289fa5f57a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d39fe62208248f32e625534635156478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f05d99a9f5179588c8c0196744f89779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529151f5cc9bda8dee2e21daab31d72c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64230570824686452aac9dc01d469ea781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc57c23d7617f34fbdcd5fc963401582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f51799e78b6893e50a641cca71d71a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e875ab723c436df14ed0fbfbda9247c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdc66e0b49a605e6967d92537f66d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8d41b03e7b882205e8b65ce8bf50986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1a3e1c5801ecc9e09799b97ca5b7487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effbe2db69f6552992076126ee29b7088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0e5e0d7b093411c94a8d74784393a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21109b0a014708eed8ed6ebc8bdef99b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460c109a78ba56e33fe5e787f01c08991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6d8b8b661937fc75f2308aba8ff7b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ace8d18f541aa8205dcb19d82320d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93eb7485f6a421d44436fe8bc004d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47bb674f8ffd374fd1579621eb39d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765847d12c0cdf9809d3495f9bd1f1b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec868a6ddaa49aca2fd6cfef6234d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a170b93bd916367f4158785a1a02598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428969ac8472dce459ad7ecf65f536b199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514837d47bf67f81b4b05d4fda5106f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab17828e699e402bf18c9c298b9bb1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50dc08e1124695667c1eca2747cfec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36dcf830c85b6af78532a13a10a65d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654babfa4e5696b479f52ec4c3b70b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a229e601f8e6de8f2404219b8121359105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b6fd85986fb9d12511b3efb6d8efa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51d249180f689efdca921c78da9499107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4233ca0a8bbd80be6b0136b9dab6c8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4bf7baac535e54b45ed7bba0b92f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709a90ad6bf11ddf35ee6ec1bad7821110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235417db030b020dc8fabff42a3c58d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a1e6eb2de04d44da9486f9dff82a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42758a2e56b66f4e732f1d92e58eff50113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2e71e9edca106cfd5702f2ca5d5f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8758656e92898d8456c664ed46ff0f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32c2268839603d9a48512a8f678151116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e0148149d57f1ad29d26dbddd36f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a81898d808a94087599d420ade315118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbf8b2bedc972512d4c4f64e516ed8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a422162dab1cd0b39cb55d988de0b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca876d77ec2b536be56d00a536392b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605d62cd94ea1dd850f8fe02b9989c0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf48209d0168d04310440fb92dbe5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4d127f5267d070c091a48e4604252124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eee1653d601f76c5b38838d8d87b49125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea76a94bf5905d77387b149498a4dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf75ae3b9edd13852a87355c1bfaea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185f295af9618cff48547a00baab3e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abe870ff629a6abe8a0859f96251ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b9ed6fcc7fc2da126571cb65c9b22130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18489a31c9e308dc02711fb9fff08c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb76b8133b2ed8984fa43a448a8fa28132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6d215d89d05a105e777ed69a85f26133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d37c00b235bda002f5b4f116f1ce7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fef74cab6d40d09c37ccd9ed601c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5f2e9af18894a2ba7b147a62906d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea87bfb765fe0bd22e06d6852a1e82a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e01a4d445ed1f9a7fd313d6f4e8e48138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9e54323e8b4396050b0966f0a3e6d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210d16ca4725cf3e5d78bf29c39adc0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccb2d5e5fe12e21634f4b25569972b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbe594956bbbf29085417247b5dab9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215af82ef746ff6e60a9dd57028ceedd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d005beafdbad90ace27b255b7f07f7c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b8fcd3799f142643c1fe4d89ebfb4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337862bdf2cbb1e51c37ae4fb8ccb812146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909dbd020043ba9e7153f070c0c65dbc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440762ab6d9b6b151c6dd382bb69707148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cbc9c08eac0bb3359d27e044997b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6308d532045596f3d50154beeaf51a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8dadf8eb89905f7cf0e746e2d037a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddcacb9dfab1fe54f5f68316df1d43152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172f6bc51c70ba4ef4ebfd5e02bf4a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2456e921c150f6c9a7311c6420cd45154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f90114f70f3bcee5c80ebb903fe4c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de895c4e69c1933d499ff5dedca3123b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715bc43ba31c341a86e30212c15f65b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0babbac609b331661f816fabcffb87a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90d34e4df1f99cea3cd047797d7c31159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cba141e051ca7a5c8f3caba7103ed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c1a2708fbcfec188aecb8598a1316161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31806000362e832ee7af0886835c673f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59467bd19f9384f806353172a4eab64163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937158c79a35babe347d707478be5756164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7de4193e7a6563266bc1cd1d83a92165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa9ffd1988d7e59004ed7479aa9606166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3557fc42d05706b7f142368256ae5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24d5cc804ab7ba6678ea4f16af3da7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f85cc89e1b13be8329073fddb30ec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7411dce17a9c6f351accda8f9d6b31170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083041095cdfea7cd60a68046e8ab8e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916f0d350c228d40f5f4e9fb2f91909172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337dd7a1e29a7ae283110a12fb7c8395173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4ad76fe5dfa764960abb5007a9575174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124d3349c084501fb51cda366e9f2fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca4e6f8bb9f1217ad2d3c25ef00b31176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c36ffb7fe920aaf057711f23ba1485177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6c1a958f87114e8f40a31067dc579178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c7669fdb896f4ac52b44cfdb340b1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c51216bbfb8cd7a20a4a9be6aaac2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9294085a0aa66f10a8019cd4aac4cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f62e537c8361572c4ae9439dd0a71182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d743e75331fc2b69122b64c2a8ff160183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56212efc1c920884c01ae7730f70ca50184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc540789b7747aafac62d443ea59b707185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ba11b61ae503bde6e8491e4d77922186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e42e99f29899d3d9a4937cb74e64d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517521151a327066858179a3eadb1a20188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f794125c38da93210f6562827e60a72189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a94ad77ad77867685eca59a87c153190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5679a1c91cfe5999e3b54056d76be6c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384f1b251bbb69d418efb7f82dff36f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a233d748983d3bc76baa989953ccc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98daadafb180b42c5cbc5709a063d019194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee11f72a1c81b889424b134e67bef48195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7f279291c26d2881a2073e1da3747196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2d4a62c54b7940245ce5ba269d458197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0f0db7a6ac36a8a87d430a858b99a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c1c04ac704bdef799ec1570c8ddcf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc71757faa8c9d6314aa1217bfd2511200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed158f17ca054e33de1aaa9ce8067f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623c6049badff29cf6b67c1d214c07a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7114df010ae662f5b5cc45cbe20d4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543635fa45c0029de3abc0e8dcd64d5c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220030118ff44d5059e3958ef709237205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67099385aea93b8b2d4fb0a5c3b85612206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601309b8702039d4b584766e2685e222207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bd82060ef15e045442733f9fe2d86208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5e83924eaa6225dce27233ee3da87209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46dd92b3b2ac142cdabd6809a9886f9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f4449e5f80c6acf09f77b11530742211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280fb326a1ed9512ddbe08fa590ca96212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a3ca084d547c391d52055ad03eed9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b665be034caa3d6e2bc47fb43b1e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ed2b75226dae18532352195d928da215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a8449b32b477ab681607bda184519216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ea7b914b6f4b94acbf7a4fe534230217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2ca78faa3afee3f073e7f915112ab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b9fdd0e905bc17bc5926cc658f1f8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b68db0f3fbc89a92ae8a7b81bfaa93220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63762e8a34082954306fff586e8bd9d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a69b99771c69ded8c037f573d0acf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa316b1cd2d7d88236d80cb8743129af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299274dbe409c9ae0bc7048b901a4f3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac861c532a1b827bfc4f3fb4de1e03e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658b6d1f4923d27e3d1fbe32cfa434f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e58cccda30e518d941adf79a579e6b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a65a41d325a9f8a868777ce604ccc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081dfa3c2a84438fbd143f316db8051229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075fa1243a95fd2f186dbf3e546ab01230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774821c2e1d1027344c24c8d000d10d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a28a9ec1c5a065399f11d11b5b9bd1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedb94db07597d961e695de91dad9a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911eff8ed4f8c43c3f483cb0ab1f40e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb8e8fed7293771a365fd1c41b66fc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524776dffe633db263e1001c5a18d6ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd271424213acf409089a4bfa8d1af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb739f1e2419422126a7786e0ba8c5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd83f4f3ab55e2d5db3dd659380a3f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750179e5b6ba3d380d5438973a389711240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216a99e46fd7f2d73ec01e89b563092241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def756d6bea1d45d1ef6e0506a2657d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594813522792ae83af47734438a6c84243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d99f1513f8d41472cb416e8bc4e60d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b66abcd34e061f92f20cdadb5c208b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f29fa3b9bb423e154bd3e05590155246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d98463118527a4b7e4a033f2f0e82247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd63c50742f14c3a44ccba7e91cd027248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef532694f7107c8c1a9593416513bb1d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9dad2ef5924c7d72ec09bdf7a3d1a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67a7b33142725a865e50b91d74db50251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae8515ce6901ec0157122b25c8068f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb3153fd9f72efb83fd415d02c1b95253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a2ab9d7ba0f1d769ab327c9ceaa44254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1b1b4813d4dbc9bd75996bb3e7842255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e06ae869b47df7b262a54d8cfdc46256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146593e209c6b4ab223c59446383d91257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6010f0ff5dbe70eb6a8da376ecdc45258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329e595cd9348edc4f0877bf5ee411d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec1974fb297ca96972082c8c437806260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937969f4e4def52611e55c0c7d6421a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb0360eae3b208fd6e9155885f0139262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cb84d370302217db4f298e13e70c7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61973d9db9b0f3c96c2d4330f4a3868264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d0f8833ffed87331f6cfac43646fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4a7bd7baef64e25761989621f35d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72cc1ce59a73e6779596099165aed0a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1aafdf6963ed9257febe4b11ca7e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce535e87e295b4810f17086f76499fb6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d71390ddf6654d1f1167a02237993270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c4576d143cd6d90b86fcaa4de17bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc536f6297192e7c948cbb4abe300b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca85c98dd96ad7d21b48ae7d14f04a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594d60e9d2d59fce89128bef68d6134274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cbb8e09707b26496650cffbc40ba3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee2d93f0432b5cd3334ea9056d332d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31eca6c9461b3dec3d4b7c149e89f85277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbb209451599e094a57aa471fba6e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f7c146906d20efc248362f327e305279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb073347fd2cda8b53f4d6443a529bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409dd8174512a590cd6bc6031803ffc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da38a6096b9797f880c1cb0e0cd823282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af324ce17f8e090b71762b0147fdc1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c43ee1163cef1fe4a550f214570f6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc7e90dad2fb67b999004c1f20dd92285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923ea944af10adfc7e57d709d908f01286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808ced583abcbd45ce716f9822470c8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd6ce75eb1f53be2b6584ce3f366bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe44a997a2764fc745282cd91fb4d27289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb557f36b92be61358568db2b82e26290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649197bd7d8372f7501d15d40547c6c1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335e2cfef9702e0a74822007b7c1dd6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b34346479d261dd27d474e5a79e08293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91e355fa4e53d7d9ee08a819ffe0b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88375d2e01428aaaf5ecf0ba023fae62295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febd17a6f3ac2fa2815f414acafd3dc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083884f7765fc23944d3a8fdd049692297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d93556a884f38e725e5d8a66dd04ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbbe15b4520fc0d8a7337bc114cfb5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af092040ca8ecf6f324c5e1ef3aadd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e67e4d647792cb000a93f8207b7d0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c27162818726bce620319eca8a5e9e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f090ee452aa28e7d4a18f22d58a8b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850da08c8c8122adc54da5d25afbd363304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80293691f616aa72ff8be6177d6bd6ee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9a8ee7fb15244753ac0df691908bb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611f0b2328c7521d10cbc7be083d58f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff1a368a5b57a1293657081ff0ec68308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cca9173b19626878592b884bdbd69309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db7426e498b56727ca70b887948c5c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e6a1cf5f5472e85f5c3629c5a22c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c5e7c209b4b24522ddbdf1d1aed43312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8603040672489b0a6938a2beadcab2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a498fd17d4714e958f7aac8dfa757314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569965c461e583caa6edc781b1c3362a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c78feaa46ed1ec752f77d14bb8e91316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483f3314aa3c3f102127fc484547d78317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906510911da72158c077540aac18bfc9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df889eae3e2c656572dd3b519887afa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2208d1ca53873beecab0b1ebafff6a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26803eec6724051d272b504ba3f3a24321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a33b344ff733ebd2b9b0b1295788a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6853083cdc32bce1580f8f3d8f2278323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e248f555a0523921233e170f87c446324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f9df96e15657441d6df95309531cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef30574547ec82dd2d21d836829cfa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7dcc0c60dd35d8ed85d34400da8812327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b8bd32ca4ec6529fe883e4b5702ac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1a07c60043da3c90e37bd4f70602b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c8f79f6f249c50b79bbbe3c7c1e7a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feaaf608a91808162214e32d334e0b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffe1a31d318dd9d7f92313e2cebd9a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a696de6376b27afdea836baf3136d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efe37e6fc1039a1345a0c9b43f83df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9df787ef8248ad6061228c71e4b4e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb35aa20a8e4e00080f188a21f68228336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6580611ae5490199126bb51b8424d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee3337071c8f2e07663495d2f3112d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428db18482c48c51541132287aac40c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2966317b218fdb5bda2b1d5f31d9f1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4f58311dd06226ba3702f6b81c96f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c2588e3d5469f323e7e46d572fd2f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea628504ebc35d960c54274af889662343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720b71aa414bc4ff056a038ddfe769e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63636bf770f2633c0faae9e377f53a5e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50497b64ceddfbc3274041dc6937ce52346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3718cf26c2f5c74eddcfe64d0bd79347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70551a2b9d38b1c734098a62be68a7ba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a7bafd3c29c4cf0c2079f4fa40e79349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f718a5fa984687048352ef1a74b908350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc5c0aa0912efabea689c7bdfb7ab8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25b50b1c0efad31a6c42aed86d529e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bc3712a4c96fb872b929cb03e6cc5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026a9507e1f373b700f2fb682e25964354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3568d0a2c02d77ad0bd8e15a16032355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122daf76a607ebd2e01dc1af251b64b3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566abaaace6101256601c7c2f7dfecd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb78e4af5b7f13da92da01ed844f1a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0a78068beccc1b7b9e94a0b57b138359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7ccbc7e5d0fa35f2801c0bee532b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbf0e89f2402d457ba3af1d41eb04a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460579134bdb2bd6b945698320524fad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01ccd3373470f832f492355b29e18a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb519908a7bbf9a22d9ea150e2911e3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e5abc47e83d304b3a18d88359a11d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9abaa41988ab54960415606ae47717366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06973b9dc3bee2aaf8e68f8dbb908d8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259689e72ae007a46ea18119741dc58a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c9f4aede66d8c82ef225ab82452e8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03bda6f37d236f822ed7a463cb1819370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde1a163d8b2608bad935c356eb372d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b91e1d51a21f15e91a0f4541e0115d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5a09accf388ff959321be945fa47f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fd107ae972fd5f4ec393b411226e5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57696547f584cdec905104302950797375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeaa080ad3979cc736854fcfa35a8b2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbee934b8a8138802efa073bd96fa58377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb05b5ce66d064cd444ab67adebbef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510eb4e42319823c1889d4a247f899a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2049e2a06677abc53480ce45ec4943380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f771f3b839003610ec9f2c22181e1c3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ced2b4792a93dccfdfe429d84edbd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39b8707fdd23471d262928fe97fcd7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2000dd5c0710aed9c7e74e34e10425f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ed3966a4c1fbcdd76ec1ae5167211385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2312510ab91c98685ad3d9e2c9a45386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2084d3c7b937b6c9b3ce9fde77a88b3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507139801b4d95dc1536db818c1a3cf0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a17c58d3b0e8ff6e00d9ca2318ac9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9a6783825e1fa461800690deb7247390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82622f3fce9d413ac01b4fee363a2035391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a132dd5ee115c2e944e72458d5fcca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2b9c28a7cd1b2dbdb9a081a948a70393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405441bfdeeb20984f887cf1149e7dde394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa13da1d223d677896081684e6c5696395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf468da0fb76e9c53a004268da82ff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ea6f63d5100d83b11977b110fd3d2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f46c62da260bc94f6c3f89cc4243b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9142e5d81a41936cc908963d78e118399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8927aac7fc427b054d8df51aeafefc6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87848489b5882629eabcfc75e786ead401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ce7a639a19371701e3fbdb4f6eacf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741cb895ace00ad1b41165424eecac6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c9078613070cf2a4d2ee25b9025d7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df851f0ff7701472a237788888a19a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c31e705ba2e7d52138f1a0a419703406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd17952b7e9b7124f53f09784712a94407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62550b9856462c1876a0cc42624831408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d8c7ed116bd218b09fea391eac7d8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d29632e86954dd4de5b9717f849a5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d4c9a03fd312dd038d74c9204a337411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b7da342a6b556b2400f7998875003412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe69147c87b7589bd33a9832ea24c7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798b3f0bd697127e57860a9cb11696a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c24c1c6e2aa8a4446b78020570a0bc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12eca2009e6fe8319856fc320ffe80a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c622cf7c5b6907307220267e77aa6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cd7b14e73c2604c949eb65a5bea81418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a411aa5e221e57934c66700e09a100419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b74fc901650dc3d1ed07008d8b4b7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11b66d2be5c4dcd3032cf79a252ee4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2348582417e53d2317dcb450e7a20422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a4a965464a9a8093042444886f1e0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac45f7a3265c850950cc673524a3a2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4544402b8492bd910a6bf23a9952293425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653ab540cff81c2efecf8e2b6898fbc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9751505dbd8242d5037945a59ced3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace8fc897dcdc16ba2cdbd9f504527a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ba257d8735012a9c967ba8d3ce135429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bafea230585f4205cc13a6603b0ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4afdecf4ec4cf27183650e714cc07431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c35897cf46364336ae3c4dedc9410c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0b156f173fd7af24fa6524a50c679433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8634c198f1c29ef32c2f59134eab4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e46c67c8c0ebf706244ee537d233d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d42ea4cba80c396486495408d3e61436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edc709c9a494d2f7b4f7ec2b80c4dd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe54fb4e3f995a3ca065de9dd8f11c6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528281714af190861424a9653877bc2d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2a825b17b82a506f34c154a292abc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19b3f548a5d8739c8c7153b0103752441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f586fd5de8a5a362dba1eccf196854e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ae42eacdc1fe819120ad3d2806ce2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0000347c4a475d3594ccfff5ce5e5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9b1e803f37bad8ca8a78c302a431d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7e94c0413351dbf485dee81658114446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1b0dfb78944c84226efdaa5043c97447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe92eb6032bdb0482f72b029a02a75448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8138f83762a1470535195a24a3cac6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eeb167de0df8976dd562118c6e2d2e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca205999ce70e7cc0242fa3958c6c34451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5598135d921bb62ef449b63d98fa0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b94912b3248ecb9c5d12e74913d23453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a716a0852c652a11d880ee85732e3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2fe97002fb558b073ca0091571566455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b51f12214dc34f4350993c50e1b9f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a7d785065ef720f291af93771da99457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f6c5981a3ec343353f6cda6f61e2c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3655e916f0632d3ebc42c54af2a677459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fbc9e722c89ffac02016806898b4d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b38442756b37d639dad8816df421df461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e89ccc2e71cb38178317b1b52d055462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7427a0af3973b5b4107689a31b49a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8f1d74a937040a39d326522be6bcd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e13aee824c5b982d9018248a30fe57465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fc8edcf616103ae6bbfc70e9891ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3a11646a19fd4623160ed5b20bdd9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219e400e39e5abf16ac2ef8b3c5a121468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e75f6513dffb7c00068408fcb6f61469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68b1f15c1f5e3da8f641bc86701a27470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f639dfb19d94402ebd2ff03c06d8a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df8c24b90707efbedb0a751070b121472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b3c2c635748287a017c71b761b6b8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be57a74931b6396853c6cf8b9f0f295474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f1cae94e67c22a7bf7e011eccaa62475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bbf350afa44beeae7ea9a7b3860e7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8af7ef8f859c7f7da02645f0ed433c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c1c89c596eb89925a010f0cfb5720478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a9708bab6b0f0ac6ba6bc23f9248f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ced83d11032192f69c4e90b0901ce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e37892af6521565be9a052935dda8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba06b25ddabc20b7399bbd1c1ac87a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959e2228dd0958cdfc1391e273b0fb9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bb0fbea2692e5e898e6cb2c8ec651484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d472d09db8be2fda7c7a1a4f8a059485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8f1abb8b1474567af28ea382f572f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdbcb40c488685e4c764aa56578a2f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df99cab4cf281526bf8a867f104365488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485eee9e7d2e6fb871b071f6d3038efa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648754cdf9fd4fc5ff9cfaf293d64602490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b621064c247f977a10aac7296b7ad3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d0cbf34a28d489cc4e4a3d7ad89ac492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de7ffc9f861af010f1ecec5aa61df8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eddba57e37ff4d1cdc3e9bbd5342aa8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a838c3b79c76e3e2a2c695182550d9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0c56818d6688aab06cacb7aac89a1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289384bea9d2b55d7275778041f391a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f2910a48376ccd6311014d795b4c0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c265fb95b315abe6fcbf7929874808f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cae22226dfdd8a1b8dad6d2d0fa136500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e832b4098c770dcd8e6cfc9159b0e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffbe957b5e3941f52434d460a37f1c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f44f8f064f7d7a6edf4bfbe0cbea5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d116f6248804d57d6c869403b9de6b7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3759d354fb70078975f1867a3a519a4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf2c512ffc8d2e9593284942427c96506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301d6ab78b24c07498d156707a10b7d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cc50ab8fb8d602df63c1e69a65f77508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d88cb0c5991ef64946f034c235ca9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25ee93855863b4804b120aaa21e7c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fc3432ec022a9819cef97f1e972d1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55931fd028b3c6d1b6cee9be1b821c08512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003b993a482ae662363accaf31f2a8f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258552abc45b11a38e0c3dbd6b4ec9c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72064a2011a7f6e55e59c00494e3a34c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e24107f0e2335511617746e6e2ccb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb1662f6072256f7a5073fc2cc2303517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b86741641777e9dd4b6015a62ff7bb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778d5011fc470f1258277ef3082f6b9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0372a34f7faed44da527fbf0ea8f1a3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf7732234cafd7ddf07ad73d9cde25521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbeada47d359529002c1059032b437522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e6db0c37eb33f2094b4f15b80806d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d28d806c4bcbc38fa88750def9113524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57b63549a858044aef3d2209cf6ecb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100ce640cd8010c5556ae1a1d56d6b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e0daeeffa0a30e6441779b21626cd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbaa0c89544a0e4b732e221cc4fd5e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319896a8df713f8b10d00ccf716e8806529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedbd44289030794f0f874ed7f6dd3f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed4dbb296bbec91190b5727454c177531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bd39fe60562de88dd94ab3f86701b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d79228ecbb49f9f1525ecfcc65ec4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871222b1e6e1a979a92d9c795ffe5e1c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114528f0afb96de0d5ad11716a56e7eb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7d4bfd51752ea6b72052f8f1cd0b0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ea56a196710d5da43b8a150042308537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4aee787e18a222e7c34d0ee165444538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ab6190cc712f70ef5791563c87684539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127268bd18db9b5c0bdcc5e7746ae1f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f1612874eec49532221423fe52522541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c15c64e102c0e275fe070d5ef0916542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465a2da9e17b9af02e8f67e865f1058543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fc34ba864d91ebcbb492cef9da0f3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cac1c073a934765147c563faa3700545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7542068f129a6bb5eaf5861ad61099546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00f299fca75738adba698b6b17b964547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5269e3422f60d35c449aabd43c9e5e1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dad655c7360c6857f2a2662fbb292a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf91cf838ee97eb1eaa39e2e0d26c65550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b4200d3a6fb42e427b45169849479551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31028298fd22fefbaf44ab1183b543be552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efeca29d212ac8df034910d9d4eca4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cebe40493fe6ca64d1b6f14793da5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e420c94d36ef8b14ad6b7109abc5f68555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a2e7b5e403f5e70339302c51b9bc0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7620d1458feb29cc4f532e52aa005c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114841a3424ac3f04afaebfed75d9c3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57136cf0874efd4512f2e2986bd1cce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e99eb506a6e4ff2a258aaedbaab69560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490468c21325fc33419e48fe1276390561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ee7c3ffc6588e1dfd1b6ab849d5eb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1988153a41bbe12facdff8bdaa24238563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681a6c04f941f28ce2187ad5193ee70564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33615e5df49dc1a7d26b1c1c61419071565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc1c7b084d04ea8f0e7314880e6c43566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9042d381e5d75760b64345e96932af7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c633de52c036445f4bc806c835d4272568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df61ecec6bfb43184483b79058d6bb7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24811c5fe3f663258777c23f41085fff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0cdbca440dc1694307436fe6af9a7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7b20ff6fa697fd7804d6f733b5d38572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792ab330982bbe1d1864e02e78fb4fe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75cf08ddd427b09c3e181cbed74b76574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8340e95edd44622a9bef04824ae9b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80859644398e8b85172da4f6185b12576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0592b908a92283b337da5b2817409d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335410633091ac534a05f600cd40ab0d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0898c62d6e113119ff5a078787ee5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6c2767e1a4938d2c4ab7d016daf59580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b952b95e0c66473b13866d6b9f70c5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4e5a429c37047f34d1ed455560b80582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454132dd117b24a89c49928f6e0c75d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105421dc14afd05a7478849841fd8dd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9be67df25d969f81eb88d892b81ea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57f545bdbde11ac49987c0f9ead57e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df19199748521d89ad609c6b045f0f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296b3aefb942b1dd4beccc8870584c0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5847c50b655df887f5b3b617e0e33589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0dba9ef991a71567d07bbcf786aa3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf4777597ad0466eaf8e19dcbbf353591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e577b96603bcd98d70c48635e7ee4b3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9f5bf1f2dd5b753110c365f931918593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc7f354e1dbd09b36a602d83ab559c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ab162e55f7f7ff17f9b502c93991d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfe18f653da26b764c3d571396118b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd165cf7e91bafc2bcc652337c802a0c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30eab99997786c3ae2d178b743d64b8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b9efd2e06a1b01c27702cc147f319599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66adb1e9732bcf94ae7b3103ef9b8138600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df2657d8d678ca14b1086d73007626601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02d9f6965c2c7f2eab2ff302503ca2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96589155572d2bbacc6c11f73e80357f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f469fa730264fb4aa1c985f2127076604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46e0eb95c038885653989b8bb5009d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c071a4d2fd6085f3c431885dd31a4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b41913d69523009362a0bf8294e11607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefb81cdfca5cc57994ecf40b13e5fe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad29082895e82bf76b37bf504c6b97609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91643b5f339d7fd6a473f5f3775c5d8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9d4860fc0c875d0b8bee89b80936e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab25e79c93f850b76cab2c09174f9f1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c02590414df406c626f19a923df5e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549766f61752830ae1d8ddced2a49a47614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8c2b1bd3b72db0c3ae4f66e7da288615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82a4af635948b5fe5bac5d986fb070616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e08897d30f17add22055bb24e2b7a9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cafe329463675208af13fd10a0ff92618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcd839175bd86ac3b572868044b2f8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef37ef667059a543002f3ff4860f6c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333eb9eb598a4826097ee7066c0f655621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab243e2642f16048c2376b7dc0622af622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f5e096e3f9310770201f4f466fc24623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c1ea001be529cc2e92b9a559322a2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280ddc2deb325708251d6384a5fdc7c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410dd0e372c8809e6fbaa1c64b04321626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b310a5aa992099aee591f37589e547b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909eb280515875eea700326508abb84b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214708c9563110faaba8147d7d4912ad629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054bbc96f7e0b0a280963a21b4625c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9184f318e544c51e4964931ba3ab281631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fe8184a294d0c458bd86db6aa0c00632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3e69234834d75d1ac49e09fe0a99b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bd51bd9a31f3b09b7fadfc2ac1bc1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafe283938060effc76bb0c072b2c69635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb241b66d1485d52297b7d17fc5c4af1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd61be7758cf036c23743e19fdc1130637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42a4730929188717353ffaa56064d2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba397d2304f9fc765c50d3ab704d3876639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269391d2d52591e4aa78c18e2535dd2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a7c9aa4d73501966cddc8fae75ec2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ceafd870ca79b935e0dec311c19d17642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0117d6aa720c77bfdcb1057794ec1fa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08f0bc3411db6d9bef52e7cc827dc1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb79f4c54c1abd84f498c4c0039981e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09937778ec52ba895d3bee904dfc3b7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572673c5c551576a9b34d2aac29c7bfc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f896b15ae1a37a1020383def323dccf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4dbe332df572eba7d1da057466321a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73129d95b5e01064972e7bd513b7386b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34153bf6acec5a925c74e2544aa3795651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024d95518075e4d4182d2025078ca2e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d39f101f247364b6dfbb2c3fc2dbb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8655af405f07aa6f6cda6262077b62f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69441d019592a83ce2557ee2d34e4126655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89e9a74ffe899f964240e480389f0b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751f9d5975110b3efa64005d452cd0e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e64b50622987bb6801d01e3e2e2f3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a37f1a5fc1bb3336c7ac6eded8bc3d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4df2781dc6972833ada2483c29cfa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c31e97fa02aeabee048f503e08ab4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3056ff824b150b4cc1d81b5ea85076f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3da114cb88ae98ae10f183d62fc196663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199469ff454ac281c07a7e78772c5137664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b924764a86c54975aba4dd9c79c2b3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f50367e05eb1172a85184ae29ce27666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb48545086fe19cede4c0e0283cc3c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fc617011a8e8e1d68145f18b839e9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4dedcedf9b1cbfea6d82d78233b81669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255ca5197f9a0671f34221612369e34670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812f46db0fdaefbc3e7c8ea06358f75671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b740d356de2f5d0189ad9a19ca3d6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75568ed25123b58e09b99d1762da70673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b4aa65cfbd66794693e6192d36a77674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8160521c910dd877f4fadcc91ff951675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd271b5da535713ba244239419b862676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca8f67c76a35263f9ee608dcb012cd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf99017ac839a2f9a7fe7a2db55264678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ba667a2ff9384758f6c995f4ce078679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9384a2c6a8ae6f3bb77e83b52a3e1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b9edd47fc994126fdfa8cb56c1b5b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00301312df5bae5c2f7c794f0b1d75682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901563bb9f06b712fb32d1666dd8312683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a2da0070b7b827fd8f12e8aa51625684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105f6ae79c73308ca74c0ac0b806710685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25635328ec49e321485f64a037b8e00d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b69f978f5e988b7f54514d54323b8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d0351c5f73d50a6a947c54a6e38d9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb150e0127e14c7079ad58920a8fa1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432267aa85719df591026427cca620b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d64cf9565bb1e45f406e0f75f39a83691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca548f1259f693b9e766dc5287b91e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d61b018bd3464ba1e4841443e47e7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609b2ef25411f6cde26646067ffb017694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258741b007414a64009d37cab443bf9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b490762f13aed50fbd3d099d45d830696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c70058d18ce8ffe099891e30617252697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f268b9c2a3b6728cf7ef3d0d6ed795698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f467ccdb7996b22633c2867c758f034699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2df4594630216df4ba7e987d0c35b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d0a8f5c7fd6cf95a73ee8bd20ed7d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d679494c5006cdcf31327c4a1abea1b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38dcc96535c004dc9d0e995044a89a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432022d408f27c3aa48fa2bffc2c544704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319680e88a69dbbe05e2ed06d2453d7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a5d2351d517057d0df5b0ae68e13e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d270ff96a31638cfed5f95d625c8853707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc72066b327f132d60b6f059ce2a8d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7174a632e51c0e367e0ee880849489709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78faa86f78ebd3cdd0923ced428b12c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91580a2b1562e65335bec49de19f34e1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850f9c60f11852eb6caacde22a359b0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364acff1de0bf003ad1b47d0b44415a2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986412b837e13cae25a85a66694dd389714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5933392f5830a41da4c067d4f910cc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b4722bf708b6fc2a2e08be23a2855716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac180fd8d8ae1aa18504f114e853479717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a93216b5b4308cc60d873727196cc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d031d98c9628c127a2d1b17bde90afe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98856b1fd871e48d64afdf690465d63720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddff16b69600f0ef0f781bb08e3182721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b0ec8f74adadb5ca42d391c082d28722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26baa25764df445ae7de9f59d021094e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e84ae05f6b57a3687412825f7b14bd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76a4717f84a6a2035b075e0cc69fa9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebfa46c1980155430c308938add6f9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d66830518ea84864ca87194353c9c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa83b8bd9e1f3ed48326b2fc748bbd5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d94e887733581bca843dbebed4d29d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a662f0e00a7e0ef0b0f9a0921b5c8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175957db43bb3c57399e5a68f990453731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bf6b3e670b3bfac5ea69b3b3688f5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ecee4fc063575054ef5125090c285733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a4ebc7e6a4e0c3b5164e99d9f965b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844b0c83066a2188ae9c564ff605d07735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a2392982b44795b6632f931e44c69736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1dd8179e8aff7f5c0b04ec76e4213737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c55823ea1b9e10b37a096b694cceb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b71bf9ca10bca993568e664028e25739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411538f75815857d1788d507ff9bda5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d498909b426471170c65656b69ade741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005f37054936985763a3e7f3e73d1b8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee01e808038122d1f76763ad618615743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21267243b94592d66653e7ec3e03ab5e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ffd76d6ad3f9ef3d0826a835e4d58745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bd355ad58dbc33b39ffd66d54078c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e37d072a440fe69163b8032460a29747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00c2121e9fc5a2643ef66264fc1659748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c00852bf3b48445aadad2ffb09dbb1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927904c08ece3b4e79a4919ccccf257d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f6085bfd675235436e8d13e67bcac751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db85b814ccc23aff0744b1076ff1406752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736ea5274712cfa34fd0bc8c4d9920d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c946e8e4ea4211c0630922a04083e9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69423094c11d67038927b4cfa5a12f6f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373dfc9b0b2971546f8f0973cb32a8ec756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb07bee4538cd432982b0c863460af757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b79ba3f0c14aa275243f5e884e06c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdc8588c1f3fddebd45af3d0f803e3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>