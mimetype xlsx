--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e931cb27e8ea60be6d4d679ac4ef851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d83b2c8a980ce4006b2ae964cffeec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21bec85b2cd86ed83168409760d2993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb416a15b960de03aecf56b974c6484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90faf12fdcb13c46a66de2cefdfb569d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffbef50eaeee991b9b5df012c5e3e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5acfa9c80795d14511624a74f7315d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78538c704dae05e32d0b066cf6bd9b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e14975a0022f43268c311b17521da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75977a69d7c6c8e8e51a562b34153bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab228538bce5ec5cd62917dcc6be557211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4be5c1273f15093881f2ca37cac07612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ffe0a94e4f39261e3866a61379e9a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460d02f55b42e5ed1b2583d2667e68314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d60df5145fe8951b3a13325c406fd315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff94df093ab2ee009121de2dbe19eee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1cd96d8726423308639d86598b28117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb72ef48d925e28ffb1088fc3e660d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd27808e25aea73d3c60c3afba659c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0f4cc8a7ef34cff8c0856baedcc4920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b508115c55f11e4f469687854442721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1221fa2e4dfd9aba985264886c00f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f853cc0ec0ef9370a908a4ab67b5b6d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616559f88268c217b66bc7ca2e036a6824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244fc33e3e2521a0b9ab971055f0b9c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99d1ac676529f8278496096c501b5e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478501043f0052df6ca2cf7866ec483427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e7dca2b8ac1b6a6b22ca006a036db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be32355df2f7db66163d025b037c29929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0f07ab3287a0f9bef4e29a9d23bd530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f739cd453fcef2f2933494df782b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343cc42bbfe14fe19b616a7616ffe6932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4c0b28f04840fc1afcbcbaffc960133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc945db1a99b3428864b19e99074fc434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ecb94380376223eb5b6ef0173fdf235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887278d277cf0d5269ba4545216248436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1529b65889153548c825b63b74af937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d630de67e212864f358c1a641e74438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdb67509ea838828652e38555ef90539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef35abfa6cf6fb8f3c09cd28224c9d540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d725318c1062b8466b2d0e44e2e45d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9e0cac882fc0d55b9fb7ce18fbe2d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a47a991250529eded6c58c612006a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19a39e966a42c2c98203f9c46e2b4e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ade94bf191f534bc519cfc34b83fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7490df0aea32a067dc517d1322c9ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63b951795c4a88b0c3253ef9ab277447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0768140e7488c9da1174014c3067eb248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05fe63efaaa9d49d2508026c83111249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39a38cab0e67eee43ce7d526dc978250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b4837e816a278dde5801dd099994851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10608b1d098066f16eb99610ecf8fe2552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee838a742b2a52647990155ccd85b42453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c771ba46155b8dfca2411056628d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d84e4e72f7c2f1cfa298316a1df7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eaa7daa0b812638ec36eabd7ebd38056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998379e10019cd36ddf6c2e0e8d066857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90773cbbaf99c47de72df2012f5fad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228eeff0ccb67f055b40c54b95a5e6e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c486c30d0e2cd31a2c0ce1559cbbe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c680e84679c9f862fd804991816b9f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387b5b49715dbf164958e8072c9d51c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c9895ec417d63627242acb14b01c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58029d1df2271d69f0bdf8c79188c8664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079a07537c54dc7f1a9c16846ee024265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176d2c6ca6507bed9a74170751c0f0d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a32be41a6aeefa601f281d4cddf04667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c89c9320d1173edc91680c60860f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f2f211d75f9b17ef75db0395e5e9e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf61b8ef51590a890cba24d034d434370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5ff61298c0929e7a6ad5ca917f6c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce549b628ef0306321458a75d210f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69278250155c35f954a0bbacbeb6797273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57468209ced1ba06d1a3c28247d49a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f09819a1006866f0c501c918321fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b11ec9658f4b5e6938463af1398ca076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d9cad4a8c07e76b048809f47c6fbf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fcc002e7964dff40e34c3a845a3a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83600332ced5a3cb8278b6d70b75d27379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc28542c3dff725b7d212594271ba180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e202594beff523978336589abd3a9f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c44af313c9d950fea906faf35683f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ca3cce2527f7fb968f905c610949b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9c92f1f18709ff2de8a2eeec16a1184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4ede4c10a269c8fb1ded8bef5f88085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392044ba2d835d3a85607c57041aac6386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701882342e6cc1ebc6e1d2b4052b88ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacd348b51df46a4368b1b9fa0d92fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe504164d491e270c343e2a1a8af73389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3f42b2325ca95481592c95b37663290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8b4ebc5044f2177cd9bb365ef3b8891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabb241b053869500dfe991f376b24292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead9fba380f83076d828f45bdab022a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32164d3e09f48a82f9620eded30dfb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88888d9c0b21c583b2ba332d5ec38e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8bea96518c80293843a0558a7bbb996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196bd70089de3de50cc40b85307a6e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae943d8f42f17124792ea2bd5296a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513ccf6bbd94286d0cf5648cdfd232399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec5a23464a0e8b7a5b67b0215e8aae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a57dfa2b1af18fc693afd8f854c3c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467ca12038bd25b1191afd49e47e0c3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b58037439b69245cec6930f0d84c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174d70258f2ca847155fb390b3d1514104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199997afa063bde28326b43bbfc5ab53105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57fc4cc9d5acdd4773e734aefd7706106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10851b857fa0fb8af0d6d3975162e755107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e90d2715de3eb5e39250baab83d941108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121576f2586b90445d5ab242826ea97109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3941fec0aabeb803b7ab5eb7df4272110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60ba95e1bd8b1305358d0b3e69c2c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ffbdbacaf29a292fbe61d5ba4b565112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9c969dee5a6e3fc6dae4d5a23bbd5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398d625e54c5a3e2618deec59a6de49114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812a713e6b713d986fc1968c93f37bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bffc2aad49c8e3a796ba65e3b2aa6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24e367c42f2a051a423ce7fa34bf26117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61862fb581a1237589bff7b3edc6c370118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242f2fd42b3d33f28ecde257259d0f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19bc137bf43e4b84e9840938b836d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e09eaae206507bfe9d51aaaca5db5a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5226a6a6cc580ec3a2708ee7af9cf00122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a5d58e2a1de4a84e7c001a4d72bc4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f73f60eb6c348accba3331f8a2733124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2530f16b8607a7f4b5bd24b75e6a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9695b29c32a05317ee3e81ab9e792c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6e412efe4630e8753d26220f2077a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842c5c996d072062d77ddb1be8ba5d4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00584d5c16438fe3e1dde07d94a80795129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fabde74ca69bddb9cf9d62deca38bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa97fbe090d134152be2aa561f20144131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221f0b7d0e6f9a0c9e749128a3b9e5b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1faa82e65e338c9c6709b71c7dadfc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa023d6e68097867938c6db9d01a00134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbf8fc5382a081c160be2ca4147636135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5d69f8ea5c5fc48896dd44647c00b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c7a61fba4df88b138712c48bc9b6e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a572d8ba92baa91fd2c62d5392009138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853bbe71bec71f8e3f876eb0cf110b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50d4406c21b0ecec6bdb8a41209a01140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cf4c7a39577345c1ce77675257587141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2482e5d3f2f2a68769f76dc5b060a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352ec5e97d8b4a78daf3e4eeb0370aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875c2a915030c4e36bec340fa88ff61144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc67c02e0c9738e4d9cd0e99814efa1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358151027beb97660662ac86f7595edc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6783bf4016c0bbe7785161a41d9cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a7569193cc44f2a732a7257809713148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bc182c819ac5c8539836ab149404a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e5bb88c8c1813d1fb1c40c1202699150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9651a93da2b71fd959239ced0ab41a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e25172cd57c7027a9d8978342b70f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccba4052058d9e670cb33ac8d7f3946153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50dbabbe6ff9526c8504591735d708154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f95c5e2746181b41f031e81d4788bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde627e9e507679e20ee50bdd6542fb8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14489fe93d7966de0815bd2ee37815157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea1f60e9227e480db1576194b84eb2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858a709572726b41a85b1c15665f3d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae7fd72dc61f0347c3a6dc47aaecfa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f621c6fab00a1aba0f07b94f1bdf2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cd972211abd7698ffad03fe82c5a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735066c5db299505908f0d5ef172942163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643fde14dfbb6552b47aad04320dc39164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff40937bd78cc8663946baab3fc26d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e46494cf2bce239051965a35c89e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb28fe1300a4c9870a4d045e5103e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3446ef19bea493085e0ff7316f909cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248cdaa8cab1e21d5a847bb9eb34881169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4c1a2d8a7b3c9febacbf3266169fe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca2ece99d9a3f3f26642137f128f8b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f02184a57b7eff9dc8bfb5ba50733a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73cbfbe1e808ee85b9061a87070221173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4d07eb37d298d613251054c2015df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e8198732f319c1d9c7c164ac48b50175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ab5c69cb5ebc25773ba9e2928a059176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d74103d7b3502506d5105dfb9bafe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f3fb5e8a9f2a73a013dc15a88c93f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788aa0eb00d9701ea2033e002824cbf5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cda00a92894b679aeac5eb6c5e5678180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d92a919e2a5c52f87ba38a09a51d6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c100e1b89c12c5f08bd361a6f7c66182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c49c57c131481fc68ce7d99e15174183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ba3157b4bb296bcdf423351e27223184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445d4545af4b4f7508dfb8981acd523185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93094e1786c61f2b439fa99c76c744186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2320d35633d66ef6d2f7764a2a6832187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35ae29fa8cd6143361db2e841ba857188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196d9ed6a7122fd8b08d576666249ce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285edc8b414356787c394482682da27190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9565fc1ffcf395d9161f731091e117191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8b70bc8cb8bb46e1e82d31137eb83192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69d63c9d35815215608b5638603ca7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878ccb2fe1656f58093c24a34ef5264194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b431ae91da1322dfc9d63f233382f37195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a973eeecd5bd45bc09a1f74dd33d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb1f160d29213f3526cdb417212369197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa84dd3cbac0f1b3fbd2ea4d42ed52a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c9c931feaccc45c173ae5781c02c2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cadcf9e92eab70bdf5f690a571e08200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d29b45b87564e92282e790d027151201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f3e3653ebba1993c5ed21188158d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77c0634473a92936ac5d0ed7f026bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad862960f454e68c9ecb3fd33d64ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57886060ce812669af51ca1021c643205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf2ae2d2c50d73ace12a8fdaa69b12206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23bf37d161479dee25ec04e7a758c5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f83a041de2b7d611306af037ee315208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7516c57276f0716af8c1d5c0e578cde209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da207c254ee8b1b999fd90d63f433c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb6af63b4455d8e9336e855469dd68211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5d10505d28c8ba73c7adb54cbb7ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01432e56c87d28d600d9dda7e396e1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1dd67f618966f49fdf0b925c34b80a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503938caf4bc65d0abc999651e645be7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b603732f4cb3338440c1ce5afe005216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8449762194ce59121a305098add1d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a54f5665b46e664ca53290a30ec80218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49a44c23d976f6e8458df8b4f12d16219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e687a8d71f28290b8bc9059e6fa73e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0394b94994c79f29a3d724ff1b2d9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca31fadbf4140ee81a9877af6818793222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c4404f8c3fbb77b36290e16b38001223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50244432ebe636f261916106f095caa8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f679d71c956fb29b29fe872ae3b712c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc826273e8234194a1a57ef97cc78be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814dd5b45bc632b72789a17a8b6f050227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781ff9c657f1e3a7ff58fe18a754c75228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908ca09958a04fd855aedad9ef51a6c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647ec91a6c7811c56976a6c525047f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2e92791edfd8762229a6be87fb084231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236882fb9fbfe93e36f667f53ca1c45e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59a2e4da9f61d2f8bb9de723458db0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70adb0eb03bdeb01c2f463c72e5a107234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221dd957e2345d67803a1ee95b9bb547235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c06ecfd0e73724c0dab556bbcf33c7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fad52d13dc120be337c60fa45426f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccd32c51118cea660d5e97d14bb48a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a7e6b2ffc20421e6387f9788615c2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b4b7eb70b2a9e952c6d2a52012baf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6d615ca87e86142dff88083269e69241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c67787ced5d6df231d2cdcdb3e1c04242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b03c26ba2559506e71df3e1f62aa76243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c91f3054c6e4313fadef9c2198440244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdf0f4c76482a67964a83f81e8838a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d2a1b6b9139e44dd6a9c39e0f6299246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ccbb150543be0fdccf465bd12d05a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74c2a53a4ac301581bb6d353ba1f46248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f57013f04bb528931f8187c6d9a7a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffb19cc2c393e772609f7b7d911da2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a084bd8cf5ae1e770f1ce166ffb31f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1c49205db5d15ae01fe134ed1c074252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989d13d847d6c333e3b666521ebe2a3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8909446835b9ec6c06d79c34668c66254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c61f6c46c3d3ec90fa36706637ecef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e2adb9326f7070f7d0203a5fbd0b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e07641086ef95931eb053d02ce37fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcff4d033ceaf1e611626ac7bc1ed7d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc71c696c4e4eac0634dd2a104ef82259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2fb7aad883e323afaea7072a6d1e5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da8c182771dad377fb6a58ffab68c4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d91285b4a9a20e1595f401a7638cff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d037e680fb21d28291f728d7fe9660f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ed7cb5769856e3360eabbbb16c570264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cdfc1e67e33cdd9c6253d427ee8d5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2573b25913bb9f8dfcc15517515f2f0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1224cf419883cc49e65482c0aa0b95267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f655a7ad1c66aff40dfe66806f2974d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab3c7dad4c7b31a4fedc81578221a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca359b844437082b989b9efe85aaaf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bf282cb0498e47b0840e938750298271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6a813e9ed1b5dba225e8caba111ca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8f5fb2e59a45aed120bfb2c73da70273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba1e142c471df290d9f2915bd16938274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1aae6ddf351398d5fed952f69bc16f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83377f1c2ba09e561a09500faaa76c4f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cadf358dfebd24d36fa4b51b031c7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bfb15c65415f97b89997d7df708a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2a8480a437cde22ea39c18d69b5dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2615d8c2c0a2cd565192afb76aa61b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449d2aae9afe74012df6c0e7054e07c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628fe009871263d0eb5b7fbaf044dad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95a0273648ee0683d063994fca9b31283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c07aa91e015af2dc9d1efeadb8b5d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366321ce320e884b1461ede90a9acbfe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2efb2737b7335f6e9d7501a6e0bf72286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1202bd599418aa48a1e43607eef72d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e68301bb6e882f15118f2c8da6280288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdc0cff53b4bbf19fc20e9c5debb00289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1939429c8f8fab81c3e9aee2936bd0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f881f41baa4d0ca9ccbfaab91fb0c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a331b654c2cf72d92ce72f6200f02c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42faa87ddab9a788ebfc31980f7fa0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c91a5ce9745962adfad575a5f2c1b7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b632e18e1fe9c2b6ffaa50923109158295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f975c9a900fbe6189945b3a35ef0bac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c24b976760aa54b02bd03c02927bf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d0353dd06ecbc819beba8102d76a3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395ab09270ab654b9126c2981d88336299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358bcfd305dcf4dee668d0506f1d194300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e49af09eba49219b07c57307b0404301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0dc9312d2d70136dfce23732e2f15302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf4d680edd5e9bfb71e1599ffb7387303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54602c27b65efa78a6db1fe403528e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83f353bb0617fbad8572a5a685e7cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b9f3623f252d4ad8a1287bdc545db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a497dba43854af272a34b4bce0e3aa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed41782c6f83849564afc27ae93cae1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1a46c8259089480ffa6124dfcc66b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8014915cb38764b3514dc6a347823ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc904fedd2a9ebb0438b89fdef9d19e2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1defee0cb5a9f5eb28f7e2b22e2de20312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62764011f1356aceb771f0434a260d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d2393fbb6fd9706359479f5cd3857314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4d35b31dac56d10844d26728cfa86315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbd09afaa9b513aafce5de3fc1409e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ec869a082830cf18c23f3de466f02317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c343d17ef2a33b5a2dfb9a1e70e2b61318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164e66e73af94c88741a463877cfd02319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fd7629bd4bf062e77efe8af81ebb2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386ac908eceea90d8faba15d3eb5a37321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c6d72f15fb6b30f81e94d85ae678d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ef1a9acdc68b4cf842224ce8c3d7d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be7cab7c65880f5c22fbb1b8610649324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22773564c6ffb9a5e66a1fd793595cc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc472ae708fe6fad1adf6c13d3cc9d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fb75f405b868e2f4f99ae3d327fda327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b1f8b371501ccbd80366123ce8562328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ea7c5bbe76c26a886718f8697570f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6c8cb0d4d3da0f5f8b2bb96e135ab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd01b6a1dfef04d78bd6e336d4196e9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dec509df048282dbe76ca401e85d6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2106d17eb697b2334064d15d768649333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14edad618a4d161b46c95dd1a40ba8a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31af3a6921e24d4478a2d9785c3e7e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5a3396a11fc62118a200afc3e5c85336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642bafa83844707ba2bd652e292840f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f53f23ab0092f4aa2d68491e13ef4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191605bb5d7f7826ea47e88977181e1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308cf25fb13a773599ace61c9ac4cda340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644fc1d61a1e009562bfe70a3515647341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b2cd198ab3bc7bee72edc7b25fb71342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03314551fa9e4bb3650a7cc590ba7786343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a16f67cec7bafc15c96dc28cce1b8f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1fe2ad749fd2e4efbd0a44f8be73d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82560be64ff958f6e05112df3ffc8a1d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090e54a8cc570fe34167c60bead4c26347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab8fa0b8f756bec8be70c3b210c6ba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c1834fccdbded125aae565cab3ec7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa922cdb4e24b901e18ec1dec54387350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9370133af1213af41b93107d2932db3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19c123ecc251bef4fc81cac3d4308a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20e951203159b685783fb35e299e4d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f9a9607a012470b51b2038f4d9f8c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84859ec3d6ae65d4372cf9ffcaaad949355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad229103976eff6c7a929708f753d1c1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe38191d27f5c895d331a26bea50b1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aaa73d779245d4ecd9548225994ec3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33201adf5cbd94571c9584b67d4b55f4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a862f400cd967fde98f8eda6ecdee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128466ffff05986797df3d9ded342562361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9d3b30258643f1d5ed6dea1571450362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8141bdefd010530f0510518cbea3a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4174e4544d66d284079b20f1ce264364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8363b6b3da351a7628348dd6d4d02365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae931061456ed8bcf71d3ba7a66147d8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72f440afe849b73b6d8696a78e0c22367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2c339e109e725ef02e494b645406c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fada5c3815fe141673977609458e243369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac5f0d66c537dcabc0c0847ebffcba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a45dc1d403dee9475b02c839644c45371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d228be3839e6977ada81a0d56171a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259c719044f30e01499d557a2798135373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13460d2a9e3b861dddfffe3a4744a752374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1722a574a07617e720a05ec4f6e4c2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bcf8f2c01b242eaf04ff27ce505b3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6c4d982f4d6a523f5cb2d48a4e53b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e50dd0a0a8f80f829b53e74667c66378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0a2f66cf8d774e0245159b028052e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1f70808157cdecaec991baf900c55380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622310d35c8efa1055d4a80d31ec2d7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d0818901d73a422bc0fa0253fa628382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fc4b46058473c6ec2edf4b90511cf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2976f0197fb3c62f0abd41a5381c2c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebf99c07c33b341af34d5ac0d3cdb4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77898357815770bdc9d105c10b30d7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d073613810c670a1d84383a3b7e8e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e2d98c26646ffa733d35c67eb5cc1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3026319e3fb164c2ff969bd8c2c7f0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f09c79c750d50fdbeec2b800aa43f1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24738698cd631b2e719ec6eb5782ebf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5624500fee6f588f3f2ccbc7563ab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c10c1ab1aed1f0b28865b161608c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc8523ef4081ea9cfa4ba5949ac9ad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c774afa44d8c29e64866721a80cbcb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15515e1d9a80d11aaab6a31071e304b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee78c7b59a6ed55bbd35417ea9216c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69d6537d88284f5f1c4d2b4219984b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292f445f88f433255ef6b2cd3510d30399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c376bad812918c4a60b6848119535400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3ca7c34865802d0722eb3b32acb49401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17f924719f64173fa3205198d291cf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bce71126458cb82df5e5f9dea5cf87403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a59a614f75be718eae762fdcd251bb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae78edf9863074901d2457aa22e1f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f430f4bff9c2f0bff973afdadef696e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b11f80e00d56594e8a2e35b03425a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccb77030a862bfc6e0d6da7691875a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd888eae003b31bb5be0797bd11988fd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3498219447a9da12198d344d33e0ce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629b672ce32aa3dcc60588687c27c25411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465dbd239378c1260c75b1e5fba61650412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b35ab46bb7f04022cb647795f5c651413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097c9b5ac7752089625290b95c89409414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2722b75eca2ef415bbac7607ec1ff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17115e454265604ade58fce978679a6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb7e43d768e284f94df2b756162099417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c85e3bab5009cbb431d51e06a11e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731c39e9e1f789c5b38926c94299a2f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d6e1628255bc84ea14bf2d2a43927420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a2eb2292020bd7c6c283d2c99f509421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795902fd9b559abd17fdd1094761717422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19130e8cfc53b771821ef821f5bbc9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b63d8233d0eb7d3f95b49d89005aa1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7460f16ac642291c69a79e2c0ae47425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d93a6c72ea5887048482a488c6d37426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4bbe392e90b9f6b770d7bbbba2a54427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4ea7058eb320da14ebed53b79f461428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2331e7dd2dc3a13993c1fbdf80dc1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999626f7ad7b2f6cd0569e1a0a9e918f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07670aa1ff293267a5d1ab9a150391e4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b538702bc3288b6133ede2bae58c114432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2a60adee5b7e95a93feea6f635305433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd784cdfb5029774fefe7654caf56d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cf58ab366aab654b27b6b1c410cd8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f936dbb7163a5da427795be003d61b0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b39f56daea267a7db84302ceae6eae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093508febc1d78cc81a4cdadb2637b18438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1483065c7b28107016214135f5410a8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886d2628313121565704719a7f425b3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca1b7f088ed53a98bebd7d6f366a25441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be7fe1f474eaf5fe3d1fedfcc2ad3e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34719243ab90a13e4e74642497b8858c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae306850c1e56f304731e14ddb196d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4071a1ea34bf7aaae440d83fdb21fa1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69ac98f4d462ded760979f908622b7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b7920fe1f7df35bf132d05b6e85c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351c891350a9eb486d1fbf8849299da448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd79a72d8758fa689506bb652bab25449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7981efa0f1bedcf899807914e9dd319450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763f8bb2aad2e248fd55762fbec2c12451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84a889ed3d2e131c4a3d6cc563da42452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b102835e3a972ce627d2e613ac894453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8be9d8a091bf1c04ffc72d9eff1b4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ab3cd69a79c7d278156b474970d12455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c660ad32e96b1e3e27a6654559f5cf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca9323a546a3621ea590b5f1c1bac8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138192ddd2f4987ac6b377a28a759ce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4932b48fb880d91b31c9967484e02f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e4f4e12d8d2bef045fe1932028c08460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c319cf6133c17de4aece802b32e7527461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd5894483e04f8a65fde68a0c68501462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26789826d76898f38a464d628ed1d464463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e6d686e0f1932880f738541975c70464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1c6229df60011917e7fdbc94f2f22465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511506b554962552240ff1f3c54d4a40466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f98bbe5e1a808bd61924d494727b6c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eaafbd1c698918b754843aff1ba27c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ec9c389da1f442a0b5af5a38afe53469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0e7d6d95c63bcab9a6e7d7174c4a7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16129242c16bca6230dbeb14e0840bc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686bfe5a9508d2b3731c60407545df9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72759700ee30de967e1e788ed9b4d53473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237d709b616e08f892acedd7ee5fe0f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f033ab8d41a238933ce00b978f384a1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e871ab99dfe78e9cba43e2f8e0fea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4a3db2fc973e0911b89d2ba02891e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755a803bc3f525e152fe8ee60cb3228478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f025d1842934cb724abefdfe337adc0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9b744c03698317143c7b230300219480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc0f20400ea06328ec1afd0200c8d4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320491724cb17e05b95b3c70f48b75c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0005fd0485ca028b2bd56d4cbf26e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936e5c85799a3e8b97b86ded1ef122c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e2326873f4f47cbf96fe3df456382485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cba3078e31187f718b3637f64e40c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4006ba821f1461f162d091efbfe77487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557a2930db495c2a3db4cd3f8a759d3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e33c9490644a0f958ca9aab9dcbd3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fbe32681a91b2593425cff521ddf1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a6fface7b7b9868e4c1ff6f2d9277491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509b84ac7d725cae27e632287ae5c9d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bcb63e58a416ec804b409cc546455493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937e4bf48fb9d6838edd3d50372172b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9c4ac72e0b65c7f466f9346ea3b23495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76649ed70b75b5b70fd629ed7335c4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868273d978dc3ee0f545bb967a86241497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1722bf7c57bf67d4e97328d6620ef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786d5d552ff19e44f2a695901699d3b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e92092734c8bda97ace09a79b7a64500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e517890844424c43b3131d5c26faca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8b682cc16cea4f01946da03b757e2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fc2038b35232372b0e60cb019faa5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe695594331f09013f0385dda7bc886504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe2c2ec5d230cbee381e2e3dc78f8c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e61a78110e8412c564b2867f1367a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf625d3686f0ce5e6ae3c0e7ef59da507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3875f2721eaaa117543a85b818d978508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0c36e9046924a38e7030c267368c4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d0677f95bed47dc664920de510ea9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42624b3d2649e6ba2f97a5048975545511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19625863cc29f3d216c87f84c91728b7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5daa1915d60261b26a82d5819c506bc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbb560ced3023e34425c91a6849f32514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f64fb6af5b25fa4efd7004944c428515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ac6b7f253923f38b86d538f498711516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68480806f0563fbb0cfd1e51b16b2916517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a967d9896a06a5a3ed552960d1319518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bae89371912f6e277900f6459a5e7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df99c0b81bb831f95bfd2b2fb0fe7d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ca042cb190b123455f07f0d285120521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514762a7810a56e72368585461c07665522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d254f4c51dcb643517bef5536415e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa2fff534681c851f3d84c6af770e4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b78ad8c4850dabb87a71738c61ab2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecadb1ca70744041f90c079197ed33526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3cb01eed521dad22a6a0de9d5f792527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a31eb436376657a4b781c13e52a7cd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2aa44b7d8fd6679dfa7156dc297d8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203126173464645a3fa739bca3f0bd3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d5e092714a690e4a2101c8ee8242f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683b9fb5b1821d481d740f52b1bbb97532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7f1c1d215598704b45c47e61c30c3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03f4a9e01f963a001494036a219fd4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf0e767a3e290d74e940e847c4c66f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69f351a558eb479fbba419552e549a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf85e990b94b13e51dec290e7e9092537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38eec4f74502de7643e85805f908e5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d30f31d5e9d369c3e8b2b53daafda539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d247a1ac35099f79b98a0f918e8e61a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289b7aaea6862ac72e63c7f32916369541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a6c3f4dfaab6270f8847161ac86ef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e404a552a928a9a10778320282817f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b336258c02d2259bb6d6073f8db6455544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343a6db194233e847fe46cf2c1e79ab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652085952e9dcfd0f1e3c446a149c34a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c59c8fbb9b7b43e3b55c059630138547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada2a2f0b72a4159ab794db9a3e794f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccfdbf427b3b69489578b17a0fa74b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ecc90fd0dc603c219a4aa96771ea3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522165f24fd0d7e1bc708974d4a51a26551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2962a55024d6db53bd03524e067765e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68dfd806939e8353998d0a258af6ead553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c086f533fd44ed813ef365a18ed0363554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eeb120840a285183a08455a2f99965555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c9ad3127e04275963aa3928c9065d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9f0cd3dd3a80b7e44eb8733ec95a5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389372f97f4df19ae013a4e90bf7ac21558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64f932fce3798dc28bbb4dea869acd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527207b00dea278e1299dd688383fb92560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc309d6857acb21e4501230b5e9e7e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cc5aaaf432f5b722c01d27bd59128562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50efcdc14740828561a8867ee4d1a9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb27d3eb14ddc268dc5971fc9021ea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e293429bf9a33bf443987f6e2339faa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccd4304544659d0482515f8e2eb7c8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953c350af077d085fc5ab43b74c7989567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d226a04e0355941d6205421b6aea5c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c189e41a76509bd3bdb376b767708569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a7944057eecfe4a68f48054980f2b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be82b1b18c478ac78c149438ffeb72571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2d465b3811944159935175103e2ca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0169d30ce1936b0ff66661dc95926573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0b8757f4bdd4ac8560f60633f1389574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888e26c74b979a5d3d3e1b975dfdeaa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ae4a61207ed70ca246ec11cbe1e78576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18824b8c7cc8b000cd787f0b9e40fa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1e4e4b7912b3a3fc6a0acf3c088a4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f18319d2262191ce3a11a7dd6759f9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c2a5a93323c4dbd37574e2af7dfaa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a0caeff8bc5579eb895f8c2506908581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91658d338fdd19d631b48c885ef9b6d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213325864e93ce553769dc07478f3277583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f26539f413ffff486081bdf09c3cf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ae12f0c323fc53f2bafa65f195ffc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0b9c602849a447d393f51ea302ffe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4503ce0be5a01f8a6df43e165923999587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9096bc5c8f4b35e73e7fb478abffb07588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164aa2c60254821a9a51e7100a5b041589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93270a75e7f009315e5147067c7b1e6f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab313ae459ac7942b9144ac4aaf91ed0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c02d397f02023f70bca696bb127b6b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38475a1c49cb08dc00bd47e45549df9e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ad7ab10ff528d36a4ba460034b3ec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd077d38450bc6548f1abbf41ce526595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c622db336d99eb4a919c60b18b1894596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a854b32e04e622dd65136f7afc55fa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffafd2d8619a40022e30d47ebb2339598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e0bbe5b126ce1d300d3b72c011e40599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347bb1355e69387f7e97ebf57afa276600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ed9ebf57f0b38101b3191ff5988f2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7099d4058ce75a17a2dbba8d96ced602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1c5c00636a835b6a8268560612392603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9513e3a73264b41346e7b6cbe71f34604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602b004eaffc71d8b110d5ac759311d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ea7fc878cb76e2dcadb89d7fa4205606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b5d66bd77d47bdc58f19631105552607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ecb8030a8a22486c3191677c28a4d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75105365ad9310e45993876880246898609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709049662e8a941ba6ba002b7351790610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc56d4ba9f1d2e28654d34a00f8aace611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a74ecdde7c6ed59528f15eaac1028612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572ead4895c9b99f39b235f9b154676613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff68eacfb59669b4bdcda434be90d8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994c38864279aa0a48e13f2b8bf4a37615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1cff067300b4b9507585c458f4712616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9496567240e55be0a145c79b06bbfc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7060d9cdcd8fc20022549aaffc9bf3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972d282f5c1db8430ed4922fe7afaab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ead5765c2531b2c50c049ddc5891f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace917fc05037eb23f6d7fa7758d631d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cc59ab3708237e563dbfcdb4166d4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a456946d3a61f1543eb98ab05b8513623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28026e885b91941a64e64323e0c74ac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c2a7aa51af9bf88974981de91d464625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8570692b3ba65260fc8e58c7eadaf8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5310d77042cf59b17e032dbfd8d7b18627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c64b0e4e67113c53f409f10a6e4fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e23cd0010db52d97492f59caac137629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895e76aabd24f4d0401cdb9bbe5d286630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4b553bb4bf90718b89ab1235c28cf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104a3fc5204a61fc53c63e655036d16632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153c591800aff91307001f716bccbfa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd41fb2eb91bc428e61188326a4e01f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d40e180ed2d0c02598d18bfd6ccb22635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde15f06df44947956b883a881228c0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83a78c77809d12b868c64d50fa0ac2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501835e4de3155d18e4b3a972f06b196638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085ee51ddea639f173792d27142f702639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e20534bd13526efe97baa4697519ad640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1109fcbfd246f2e33e1db571632374641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0639ee4ef2334bc318612ef915b5b29642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42646e805308f666889cee0125bab0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae8325092e6a99e6b57231ac0d138e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dcf6d066061aed2dcf375e538656c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1786285a2e3ecbe4102cfc3e919fc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c191590dbe23d3ef5a5a023e4b5b1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785aa491c39528e9b2f77930464a4f2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e45ffa06e2188d9cbbf2089e7cdd8c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45523b9b87e40bcdf6242b2d15e615c2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c478ac82d50d9ce3d86135f69d72968651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b2a03e1d86d6e4b2354e06c9ff68e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4114b372b0ad0bd8963282179d5f9d1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01723a5f75f51e08aa3324e5d68bdbe3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8e29ae70255c5bd383e932d0037b6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907478185c11192dcad9664308053727656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db248b5808960b5b62c17277b764dc10657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869f5a64b3b33ac5a4c0144dc366337658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10449b31965b4bb6b63f16d11a4aaaf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509cf013d101280b2c552c8ae8e8e90660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9602b4b5ac5e8290d6e653c0d90ef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f44575ee92246aa580a68c9f14325662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9e8c934e117e2b21496c650713e32663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdacc48529e89b018fcfc7948e1b15664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb39677666752a9d6d9044dc7303e46665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1de5448268a316e43d058599c8ef1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c6702c38b97d39b3d9ed25ae4d8c7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab0aed8a726b5e599206063203b0a1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663371963fb68bd6cb23c95efeef1cf7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f461c293fa58b1d94c3d4d3004153670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c84307c661464484286204bc9b2bda671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e5b2a5013cf93f855a570c5f1c228672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893f8e43ac60243443351f995fa05f5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1535dbfec2dcc7e3ff62fc33f03397674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4a3338e86fcb5dcff3b709fecbe96675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fded87adbd2cb3284d50947efc63365676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a933d5baa7a9816ae3aeb755251b75677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08f4d5ede5964c0bbf1e064ba3875f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504dc1faf795afab45a3dc9b07d21d0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144466e95586953f6e99e5ef8c1233d3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebd1e54003abe605a56e1ee02aea5e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4a40c5f89ffcae24b1147a077f95f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67567e701d7b39897393aed2b137ccf9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f0d60d0ab77205e6e4bc068690320684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec336735e03e1230a6a213db3a7632a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12213061bba571e77ed2485aadf4066686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6afa61ad02c25d5860e9718bd2630687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b9589b3bdb71ed5e008c9d3e3ce41688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17a2f3d101d1e584157099d0aa68dc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8eaa987dbd0173e8fee7e975e3294690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f1329be85a6acc1b861454719bc28691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f8eacbb6e070f92c300547613a8e9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9232b5d06fac1eecbd6a89f95fbd761693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf76a98d8996608683a34426e224f1b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a75ea0bcf01ca11b5612a7076eaf0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bffd6e7aa11dca41abdcd4e757d93696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef46765066d188c989cace760c9293697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c758070344d65766e884af7bcee6b34698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0b4b3a3c320560f7921e10970d6cd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f91f8e46b258cbb4cd3b26f28ef40700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87a10ed6bebccfeba56060bfc60ed8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26d3717cf0ff4551251cd94ccc5c44702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360be9a847b5cda1111513876c31e17c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7c4b5fbb47ec9414ec0f709624983704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9c48bed250487006a8646f052fb49705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183226e8e680a3ae5d773673ca21762706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64447e5b163a39e6310986fb0cf6566707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751987985d0606050d6e1ed88f55a11708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010d2ddede763befc15e4434ce723fc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4372a2fff1a36230a3950d78d33a5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0674947d665506c3b91d68a4726ee8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a6507badaec4ad1160b936f3d65bd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a01b8783427c3a82098d46a0f4d520713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b921669ceccf2c47d2fcd00999b1f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9735513bf0dbecd11bc51615d4374715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c261ac61a18904366b5583ed7361b68716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e161fecbaab99c48006d48435688ce717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37458c08034acdcb5e70c475bb0822718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3ff6378d91cfc8048ad6bf41bbaba719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0388c47307f0f881bcd640a0e21b2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f54affc52b7e3739d0081c19707b1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4a851760aca9c3ff5fe34fcb66520722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b61e0276595f79ad399e6b7bfd178723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c6d6c13235bf357cd6ca272005b93724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409dcbc9ad9b1edaabb4d3b87e9580e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d25e718ef846ffbbd0bfacd8a72fbc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bef5a49d34091d879be094789a75c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099c8749ca9f28cc42d9917d2d63fb0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970740bb29e9e0c14b0061852c67ebf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918a662994a3d65e7cc702e78d29232730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab278809f1b1de72ec88e86819555206731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986e4ac9672702879616047dc909f23732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262391c9da8507d9b40058ce4fcfb16733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe19e972308c4debb8b709a9ec6e35734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf335b49106dde0fe6c41a84c9307d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5f21dfe769752ae6e93a17a81424d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cc32d0e05d451e419bc6d93f9035f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eaf96a0c09a9c4e8d58e1394697c67738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4d340f73b7450449884746c377227739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fc768e7197bd22eb0f6a9faa4869e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50a91a157792a7b067424f297520ed741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e04767e1ac8b59f3ea7264b60d565742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314912ebe15822dc7d9c9b7f2e50ea0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2a137312069db0f9d0e4f0d47273e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df786c8c97e344bb54b0c2e3be4a0bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00dcb67b58556d9a1ff66b887c491a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855ea7881f4366c6010ebf1ec4677f4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba707b3b49139bd28a9f5cf3199a90748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a73b36e09cd2bda83fe4e6e856c5f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368b100d4286e92629aaa42a51faac1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a37406454683e1248caf29f376538f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b7f1281fd79065db4e04768171bee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610db249d3630387b265cdfc08967a1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83670d035c51163fd54fcf72e340f2f3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb482441e3d351774aa675aa860b1e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7194447b892e45373cbcb4badb5915a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7c769a2d2e378b3822b064baa4ac1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f20d2b7c4727c3926f370a0f3a499c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90bc428f5a02934953b1922e0a165a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77333b46c8ca7aa5a670c7ffe2a53ea21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc76d1e536e54799254b2529dd77382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f40e38baee38aab0f16eb02956d293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a5b3d200d4f1534970187bb72bd084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172974ac342aa53e31df1af11eca9fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a087c53fb05b7aaafc4bd7a53efa16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8646ae14422b0fd73a7432c4a425977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584a4b81ce1237bb8958f37cd0e33cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95283a4958ca5efac99072016dd2b66b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c157d5ffe1ff002ddaacf9556477d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42caecfed20e118fcaf48f928e57a6d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59321026af788b210399a1fc947f4fe712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d386b9c08cb49bfcaeec1235148bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c50863e091b2713cd3a5a7389e486f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed54aff677441543cb40ac9a49f8b8415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1eb872532cc16fa0e3ad5871d1d5a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4870234cfa9b7b8d924c3495d24bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83e702fe0417fd9c507b398d1ff83218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ecf0f0dc7051de227e30a4d528e2719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c550f01d755a8b50532903b180f9e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb644cbfea43780daa6c582ae5a90021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd39f2825a92dc9c98f96dd3f3e58f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41032b7a58544ee7c4e4f008f165687e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee46d35220a058107a4b72e298b6bd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e45cefc64a8a220582123678e86df525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849ea4394e3144eb578402832fc2f4226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d040041ef24c96cfcf05f928356de827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b770caf1b8c3a384be8d398fe86d7e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecf2a62724f546f0e6faab8d1fe79929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62b4404cfeef8b1125bef5010a8f9a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3b94437999b4b40de93f932e95b4f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65c57cdf9c4104c0b238621c742beb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6a4caa38520c946a518eb66e88d8a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee360f9ffe998b78e2b066232923d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369647811237d8e293492367d3aa5cc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401020066e74a8df09ae673a0230d3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c764c8c50ec54f90f03e612eb356f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fee09c8c06d74e72bd4385cd4d0c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c918b0f5cb8d192dd7960ac5d55a9e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb93ad59ea4680c94722921460896c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4043607ecc44e22eca59d0be5f10b7c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb692491ce1b661d14b034ff4a8da342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96645f958988c781ab50dc9198e397f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd74c35bbf10f0f428f9fe581ebe9c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5c1e423fc1dcc70c29ecd60c499c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9b5241336e89e08dff943b816f35b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6085bca64423243e4681fcaf8e7bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabac45ef4e26d159457e33bfe9675048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8525ccc72301bd55a3482e89804a0b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6c32f0bf581e0d1b8c8902e34a56f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea63f6e83ee45f5f53c1b416d9260351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01fce39c24552a1052713f0e787a4d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ecefe8d63b3325b4c4e7dbc5995d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b803ec467542d1750fa6a4eb48b08e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22cf9df94ae5a25ab04c8084311b0d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d333287c43beba759ae6c270c186356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d782d83dffc8cd5df892a91ebf17257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3e9aec23d6e8c00eaa8011ab1e9d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1332924d9e69fa0d09e13a3d1b1e0d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d7678beb6538f4725732806269e7760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c318110baeaab2869d4a5e60f2ebaab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ec73471d17e9f6b04dc7bfb85ba9462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f73af8f51cd62742f870acada8f2063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a0e28dd93df6c53beec2b8ddfe84064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd93435cff290aa1543b6ab34ddeb6565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dabefa336921402a49fc8e1dd25b8e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb63b62d9d922f0cc45641d5702ac1067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8b689d5108530a51b29e4033408ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a45e1ac81be5f2d60e2f3d3055b09569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e95c96d07d6ed7f2ebdff856a979570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22aa96d03ebfef16dbefcfedbfee99271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257a40b17a4ebc6183e11d795779a6472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bcea7d34bcbc0f519bc4bba0948a073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c2c9647f094ff98417ef79ad42b8874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c793d509be4368b239e5035e86132575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101264d7acbdc90e059b00485b21affc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70908becf653b2732aacedcdb1750d4c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a3da7649ef536ebe4150c0e11267578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c85a3e5479f2f46bbd8f92d9e5ce1d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a17b8851baee08e24435e7afef9a8880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2852375059434c7e54f24485bd5646f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b8e471f1eb7918b73fcd5ca1a267b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca097568a6306dad89cb96734fd0c20c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a35ded46b44fb0860ad2e8e2327ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88840423bbd786c6bd33b518be1600f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9084cabb888723195f2d997d51baf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008472c68a6d120ebc49d7c1682883687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41598f7a48c62989c08f3127f27489288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50804cb204e25e6ba07f12084abab4d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6429506b30288ca3e2bd1c90382c8390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6e7d0d2fb9ed20b85a785a618b98891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0baabcc927d38fc6fdcaa6972dd8492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecd07e37535514fc37982b9159e24893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9632866991a6c586c5eedeca7c3f8894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2623300add10b4a091a85d090754c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401d093834131bdcbef6aa01966056096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0905b0fdae8bb762ae3f3def90ffc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14875a9a1a00af1ad33789c35aad7f798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29a36dd0243e2581fd850676f8c68f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ecea9400cd3d71e73479309bdb726100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd172eebccf5631ba218c040ba05df29101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5311dd7c24f72971d1c03cfd11869102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a94f58118971e2265b32aaabfe92dd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764caeba27aa83d791f0737291d5ac1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6a1eb743baff27497d9af9086fb21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398efdb5ffd120c1badd31e15fbe4000106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6062f0bc88a1c396970a71d7c6b8599107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5341adc5c3620ca81e53769415f9b08108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82988f8205a95d908a50fc4473e79d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3ee1431bb1f1d8659cb50b5b12426110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed332dd1070ff9fe8295d1b510a0ba6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc93be9860807bdb519e6dcec279a4f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ac2e2fabab564ddc306dc387a78cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47153cd6ddcb11bd99c31d5603fdf98114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ae031f112abe4435442eea0eb5c33115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77105d79beaaa358d8c74cf73543fe0b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211c9b4a41e870dd4778dfa03be7812117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d378378fee9d6c54c5d6ab91395fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e5010e13f110cce9a7fbd2b8c4968119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5354abf9a002e545e466ba591674c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93301a1e576a033d5521571fb06ca3f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e131ef6c92ad49e11bfd12cef63d08f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f0752822a9753b17ac60e1df319f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc91d2b979beae1d7246a9be2c801fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3185e6d7b6e958af79f694e22ab41125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5235468c82c21f785a0d887bdae72126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da909275e4bd19fc4215266c9af75a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdef05b363be3937af02db0a9f7c2ba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bcc9f0890d28eb995cfeab7cc6b22129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156325aa3eb4efdd9f18a4eb77db096130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371154df0afc5c615a5fbbbf3c2d6e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55ea8d0d3ec43b0b015aaa2572f997132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e683d310a9f72f2691e024b3ad56497133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e67261a1e7fd5c3a67db2c7ac1ead134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac15a2ee4947a8c13059bf2fa2f73d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29011f2aa5f98c086faafa98e6aaa8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50b55d7660b6cd1e2d5312968c48c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776dd60d13b2293fe5a35b4f7432da6c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70101607c1ba2f3217a81c3f774450139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d01337f8977b7899ce7a383887a37c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbeea08738ef8cb7624ab75720c5ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f9c653a4243aa838e22ac02e8699a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09633659a47e47175da374e687b01ddc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01521f15a387f030fcd294aaf1731695144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e84d8d37d915614a99fc082f4f7ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c3a34c6725c1ecb697e057f7cc8f0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d49f87c3a7f09fc9ddd7a330626c4e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7e0a544fa66ec3958708eeeda3bcd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5bf67dc6c9a5d27e72775dd43458e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150d737f99b1ac8c23923d92639ce63150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64661f87c3d1c091e9a7621730a5424f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeab3835dfd05fa94439bd20e89f494152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60f4916f9dbb2b3720d76d70d013c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0148b3ad2cc1b41f717fb7c6b6ffd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f4a8dd7694a334a6c8644e11247a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509be25976ee32ff1ede1188d4f0390156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e33b48a12baa852111b29e6b5c2fc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29b4f200db26455ab075e135f39f3f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d3fbf270a43e05a6ee5e28b979229159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab45669a064fbf249a06096417c22ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07463c75a2aa470487db28b4c4c7df0d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c8d4b400c5842931b3246d2640f26162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb190acf8928458c14c40491d36aa7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2dfa89365d1afd24d7926d433dc1fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16194a3f1a8a10488d6c36e948418ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b5d7244b2b57376ce43a356f19d8a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa81874f573206269f896ec128c3ca7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e7d2aa9214b931d3fac0654e5ce79168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14329039a5ab925dd57fc76cd1d62e61169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe55dd9e45596f14da45669676fb5c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba4b09aa7ff295474b2fec5d2e95ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad0700310b9587fbab2178a8aea979172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6f7d2a854f8f966d0a19d46be8a3a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43df9bb657216abbc0424d23747895a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0817f21077d12ad959be529c7ffef5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc8b686e9348b3e6e574be25e7d357176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cf38d2028b310abd3a243b063e389177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35bb47810874d3e012b3a4a430da5e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf9b5b88b5ebe159c829430a62275d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46998ca965fd4f270a57b8bdecafa83b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f19d4285014661b31df7e55eb8b43181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaaf3b0a70514d720c10415c2c8dc4c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a078dfae2a77063a9131e27e9d8bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1b5ebb4a74f5ba31148f510dbe85a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e44d3e33764a39fa22c0ba48cf20ae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142404389df1356148f25f8aca20b5d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edf25c96ded8e86cdcab536b8866f2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff43b9aeaf05a261fce053b9b0c898188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c2bbc2e04508007b91f7ae2a4496a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8686f6ef021ec72ef981fb3652b91190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a803771b902d1145458191dfd39ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95f0a05b68f88a0dbaab15f997aad3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc133c9492e823bcc90148abf3cc6220193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4519fb37663488a130b267c30ba35f0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f159c47abdd9fa56a787945fdba09195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb56912da76c0d46125667b42edbbe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0eaa9f817e03f2f8df5d1bb1ab8bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221d04bfcd9f7fd5a9b1c6a3be5ca7c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aab1d4961e9f5411609b087a816a38199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dd380106c821a123f4100789154e9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa4300dce6475bc2d96fb53d09cb2d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2ffec3e6d467c3a713ea4a761a161202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53226325abaded4e442896a78b1a71203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871674731a321e5f902e74a372c9d9c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f212260cc732793c68b4a60f4bc9a1b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e8608c65febfe4dc32d812bbbe72f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0793b0df39768eb3012fd237e131b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f50450e84da88a58e9ab01dd44417208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c63b3d05687c011e57f6ae6312251209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114202ce6646dc47e2b2128d8aa537e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ae759bb70271285674d5857343895211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c106e72e555caad7480e9b5af5a854212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58620afa3f29a9f605d14cebafe1e62213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c2aab86d5f98934964374f5dbf57d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa323e475d0ee3bab1bab255b79e3f4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47377bf18a2614bb7ed6b56e6a5857a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e75ae02a4f74fa51add91b609bc0bb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65233ac8d64d1e06ce4062ba6ac076a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfc1d966a773e212f75cf357ec7eb0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b25e86754a5beeac8d128402424871220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b599d0aa489464bdd72afd60494717221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953ac9a6ca03a43ebadaaf941c9eadb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996da148004f1be9af8c3b52ee897c0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477ebe0d09475e0866c811894fd6d14224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778900d77ae8322e3bca60bd22cd079b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407d59beb4853bbcfdc2f29f0639c86226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee023f05c0bec729637cf025cee84f2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214eb50b0ddab7d2eef6ae67d575dd5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249f79779b81f500cd5b78d1aced292229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3b8813849e7e8ed41e7489b428bff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbccc909840100834e87def64171636231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f2bd99fcabcb23606c9d51fd8d120232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efefed9f6b5e87f68700b493e33051233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475637b99daa1ee7861a9f911ed3bce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c3425401c5dc44739a049d5ae332f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5f1e4d0251415b11d0d6c13fdd7dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7906c345b24add14868cd14fcac3ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44253949682e7a4cd59e993c18d5de2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36a2f384ce339955beb88c0fc02f82239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb34703db84bdb5c8752c5b944bd9f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd012d77eb81ae70ab3411d7f7c82d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a79adae205bc1fc28d9450c7b75a87242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48091588305712cc471363bfa05706b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a222a9982540df068fd79a0ca49ef8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae3f08a12a719cdb29f0cf9533768e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c79a7fa30ce86e583d5011d0759734246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325b7e930bbbbec4b36067cb82ce04d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f988ea9e901d5be2c8d917a73aa2c9b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597e1af4047793bcee2acf7633e6d98249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0886135ff60a11d523d0c5e28693d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df28cece716cc912bbbde6c92bf65f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e5cad1ccd74e15861dd20be28d313252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0161144294be2b13c71c047aba9ee7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3ba0b0bb0f853f813f2f7c7cd62fe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d41074862732d0473d215c053d3be2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d43a8b17af8c53c95e757b7b5e37b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae549fdc06219e20459b4b8a2fdfff83257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a471041831fec6adabd721dc8a4f36d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d61960df8db365b502bdec08e64fd6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0580c4f4576be4436ac17c8cea4c457260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02144348eb96789731c6ce44dd9835261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612807078c7604e9f534fe2ec2eced94262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd35dec48d9e99b98eb671e41903d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccff9944e10d894e0940449c89f6104264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba998c41881f7acc625006c9556bba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7489f801a09bd742945369a956749a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064893a6c411d7a1707107ddb883775267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430e7598882fb1d140362ff30789571268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ad1f43fe8882d881ec0bb4f82dc74269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa598a10991d7e20f3e5b826458507ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67417bf15b3b51fa24ea8162b26eb86f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b3018dfb6f77cbdbfeaf3c222c738272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505ce2f7f1c482961d77342240d8437273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d25f877c61cb976399cf3003f0f9d2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81866699636092dcf7f454fb14658c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18024046d694c6abdb0b3339e1997e65276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfbb78b86ff11ab05e35d1e3492211277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ad979478be8794893644996d8b4f9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4418fe121c7aa4e8db976f0b933bb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb571feb67215cc6a23eac69bedc6bd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c54ec2655b6e64daa79f8073db100e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5cc342f14f1f0b6201f0fd3cc9cc0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8200cb8c4cfa1b9a928b0f49ffaf1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f62bb811f896b2aebb0fc11932826284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ae3b02ab144e53d61280f212383f9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ff6946de10171bf6a2bb5cd0a32f7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b54211e3a95bb95e9fa4461377590287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657db91fe4b154ff99901dc0d120b67288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831cd4783c045fb3a3a837314c083fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264f286ea323f867c259baaac8fce18290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4540ab989ec21f199f054a2138b08291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b1e124a3d73fa7f34de81eead3d93292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679445acd1d8a2467d2c5681f7f1f35293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f2ac404ea8a78dc9e4cafc5673fd3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee520569f4b9b85d36a088963be53fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d9c02595ea367aa5a3cd038594add296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a171f5e33e8af8934cad2fd145fa0e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52037a425f96f2d09317e53b609ff4cb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd9e81c47b68b691a89d0995eb8469299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe193067577aab461593f9d17b9fe0a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d621a711c1dcab04d68bfe4db0ebfc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae01f0db403b76efe42b46bed49ea6e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477df2d97b6b407e145996e147f04e0e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa53aa2e982afb1511e7b9b07e7c0c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9eb0b2cb788fde7211510de091475f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f9819913e62cb8634aa9ac866e382306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc5626ad39cf35ec50ee949d7758a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47ea6902a2fd7ac86b7a9ba0e63434308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679785648078f4ffab2d52b6e6f0df4d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fca06859ef534c85a5ae36f4844c90310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c974cbaa7c5af102904d4c1c9b073b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efb1560fae698a12d3df4dde67bd76312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5370d0c6ab362efbdb6974978ea246313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b02a52cf2d799d66d91fb8e3619d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a41f787192d72a7bb2fedbafd7206f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945431f5d9b689b2a3f697170c6a676316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac1f3454e2ce002c5aff6e504d1b10317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1ec8468e7e849cdee1ce9bac53a66318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493f0f016e129db98aed83491891ef3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a469d5220dd93109032aa706b825d47320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d363d8f4ba3839dab48eda5b295d2fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9864a3b983d316ca84cd97b77af300f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0367fbedb628545a73fe9c5ec55e4bb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff43c253d4e87d2db6d0d0945dd841324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b428fa5226e41aa36699204c666f8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645aac869e576851ab3f4b44b8483da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06af2c3fc10a2c0278e29df88da6e8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d84ed2bca1f34344f74cb1cf42b3a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d395c167fc52590ea236a86333cb47a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0612ee94d748a134da5340a1329e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655f2e54504716dafa1c79c07c61f39331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe68e6bb8ee7e8748c790f726ffa90332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0a314cabeaf7a7fa4f67b48a2cba5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7537d8c6aaadc18cba4079f932d1e93334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c9f969fdcbf86b3170d9bf7c9648f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099b79f1f06b591158073bd3b68f74f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9a9ee255a89b730089829753ceb87337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712e894e9c48764c484d1fcceecb0e6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2d92f9bc0cb128ddd5a84ea8a6eca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed07ea5eec14c1509581d133f8e7eb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea063e1075d8713be0658539174fbf73341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f3a60e43e37c84965b18a61483306342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62e17423bcf549a50de021f78e8c7f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696215fbe11d6d465249edc70ee1de0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82623ebda66e5cc61529dfac01dd1b47345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34022fd813e126c33cc51c125a874b72346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32062481bd7df1bd880de41c2bf99f6d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da807a27e5f932e7e87787c7cdc6914348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3e44ebd88392c4fb6fb88022ba6c2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536807f4a3766ea31c839a2795e74bf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2d390618eee99be97fafadfbe42c8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203ac4257229bca1f2a1142175c341e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d261bfc39df2eb432e49bfe9fbc24e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff78808acda2d7987db1630a74de9a9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ec52d46c763fe9fa6c0014914736e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b8f89c0265417ab86adee67373748356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126cd3e241bf09e056eebe643bc48184357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f470d97b066b642699f6c8c2fba9d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bdf6653bb538ae9bdece9a14cd84a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6cfb9ad4c82e15736b92ba792fabf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24baedb10ab97b5d6bb6f2b3fb3be7b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb1cb1ba32730bd740d2bf1a56f2b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9048971417385cec04c19b58ef3278363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184de8f27992f86e8016f46227772a5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bdcc939fa03ac17c498c4c3f089bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2ba245a84166c223dbc033e317e23366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574909348deca0f652c86a096ba91d2a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e6c3be491aaf3e077e97689c19760368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8cf4c539a9a168b764e41c02f4d8d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92addb7eb848978f286faa511fd753e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710f731032c96954d55f4032d03f93d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b87e438e5de0bc7d446bdb42acd9fa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9207385dedb515d1a264627c346bfc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4cef1ebfe253e7490ad2a84a78d78374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d076308ee972afe6c70a2e4d30492375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7697e94471e54b1847d3cc1f4fda8d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84709d7844ac13e49d32fba6bf7cf3f9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdba988aad06136494c195d48b70c7e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb3de4d24dfd859fb08451b0ab4a51379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd1391d332cf41ff4e0bb90fece1fc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e67da1b35c07235cd550eaf7bdab63381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712743fee178ca420aff0960077a135382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0a3307b6c1912ea434bc7f78ae9bb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b43dfdd10a2d793093ba9d98734a1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53519f8e7fd5bf5f69df4601d54a00b7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da039414191650195c79aa77acef456386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e260b3ca388df11ef82d9c6b21007387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc443a9dc72cc9cfccec9fe1ae8bfaf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474ec680fd7e0a7b2b9a7fe3770146b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30ed652ae1a5c26d7bbb8ce6e741e7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58308846557b783c5064e86d97861da2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf645f4cefc479e08fa552b0f000f8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e16444883b4677eb5cab947efe903d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cae03001f8757d422dd3ab23c4fa9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e5fbe416bd48bcf9a9580fb1f51ea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e234546440b386dd79df920c0da9a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ff8c30c919ee2820da3c751d691f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416bf7bf0d8e22f4325e542a1206a402398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e320c1ce97c213b401c583dff562cd2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488fc74d74b4d892378be86619b0cf0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3316d027a7733b12e4e54c9149eb2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8915e1a2f275b9d31d4295ab9e75d91402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1a8d98f6bd40fefa7607bb4e04623403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fed934909affc429f81d0710695295404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90636c68c8354b0090ca4dcfb6d7d8fb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845cc9283e7194cfe0f7a5815d9b180406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6aebf3f22a5e5b80f6cb4848678240407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf1dc10904238040d3c7deec41230c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c065c43d3687b58aa1f09c2b967651409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e703e12754dfcf45a13ca3f406eed2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9005ba09999343da4492c4b28c78d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909461cf6fed991ef6654a90e786d060412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c058eb3347b1a735fc87259899039e3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041add213c3b899a6a48690752710b7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726508663f20e47c9a3301b2c39908e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5061439aa595651b5cbdd94cee8664416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431f7b7687158139de1e5d36838f404417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b753ba8302ec310315e6e1d3686093418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2f9c21a9f11d5f0e4ae99c970c918419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf5684529a5b6f8b97be36880ce221420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3777108397341fda383227f829d7f6a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece48c5e297d67fe78ac780eff73669422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c3c2d28c1b47c71d927f1e9c32996423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0ff6e10a57475a3ca7b67521f7aa0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bd0dbcb750df9b0161d39b40ea3c0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008e284633513b280ab772f104a2130426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65193287cf8382ba7bdef28a6a24cc2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63859ba4553b7843e4e95a920e2f57e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ea5907afd5247cd9c0209c3a82259429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912bba2cda937175a256fa5321d351f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0db2943b3996a2dd920c75f4bda89431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d8574d538a795259de695032d523b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5760c1df389f33bdc9c9d0a3ed1228433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8daa78fbcf74480fbd3f06405cc79f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcad63204f0952abb985686ec786017435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad78eeb50b16eccd70fc8d8179cb80436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fe1d6887ffc7379357e7f5e59559f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8bdcea2382f1e37a92f2db9e677e7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddaa3c9e8119d2cd193ec0d95a83d0d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d6a0ca0274599ddabdebab3741148440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddaf44fa4dabef7aa67d3cca84d2fec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b92c3ec74e4f0ad31bf17f7897769442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be93d662054989f2f841dc8f34a5f4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935da693f425e2a1280c3d36dc2abb8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6dccc99c7111ce8220d65152bbc70445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c585dc1ccfc701d578ec137a956cde1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aea3054d75b988921dc050c72775ff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535cdf8bc77678797629783e6f71124448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32546d0aad9e71975db35c17680f9532449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86cf0020c525ab36a71a74d886b868450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b71cceca77b442c951e46a60bd95d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf0d0f4986b2ed40933713d634ea1a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac74beadaaaae5c5d2df95dfc492f20453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ff040578c965e9d3cafaea2510d6f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ad19c5e230075974254e0f4d134dd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaade9d2e6dfc2281e1b5801597e0167456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17dbd6e7f0fe0d2fcc9126bfdb17dd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1617f6ee880d22a52f675ba7c59b38458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9eac8fe68508ca1f7d438515c6515459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31e1b6ee6f18646de4e817c25d0d73460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315d136e4cf4811b444f8c0f0112910461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13463afdfa7d57f3d3eee2411010e71462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df47048d0967a57063ebdc489f607b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5021a8a24bac774e6ab7e7207a1fa82464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40340b4669eaf8411f17ec58f56ea4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9084eb6dd9ca37d537256f4a2779c04466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43455f9e52ef6097472f2e20e7507583467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4139390d96a5e89e35c3eae753a2b69468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba628460e8d40d1cf0fb1c4ffb96ab38469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d086c06a67bd9c08aff09c2ef407e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147a68dd1850895f302ca5f1eb1d56a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5816204c1b54420509f78327a523c9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6099fb905256d92a0465cad3f3da510473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca18738ec2d4c745358f40a568bb58474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae27d63387d5ef3cfe05849d02dd526475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379fd8471a9a20902082c415d836bc7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a0b707421613840f08188563c23f7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e6bc0a4b8c7c8d87344bc0d9153ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a2cac31ba3475cdde1d7fef822b71479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7321390d832a93cf4ff770e6dbd1f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a2a1f1800cfb493dcde418e02273e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d01059e16cf7122a065c8bfef5d975482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622affcda626a05b870fd97c2d45b47483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b7b83639461ca0e3484d87005854c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca669f1fad81bdcac91af8d7a70ecc0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ade1f734618295c2207d28d698d1bb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ad0cc98da2d0bc9592dd8ef7c87e0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172db5efdfbad10fb8faf3dd7b12ced7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14055b635915f2bce71e5e69f821e9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572d332e97f7997bcf9e6195b4474e6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f838d6414b3d312587676f8d8e4ebd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e354293eebd79b425f5871493ca84492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df354f83780f46508c647ab4604e561493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6793825b514e86ee8d6b0253eb5a09494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21c1cf291a169e774168540557dfe2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566ba0bc055a3f1ac238499082d5842496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90752f54d6467cf6ab52d5e216dcc48d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4bfc092374a3a24c3ccc933f2ee35498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312758fab26b701968bbbd9b48a6900e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e68e499827ae66ff3931388eeb884500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8384f15402281f63d88a2363d56ab0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fde69a6855c75f9d19f3866b7097df502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092056f004f64932968c81bcc3e4662c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce26f9f61fd4a24ba43a816862abfc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910148f3d34b75a7afa27b10062c10a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd9deb804a61ae5e1d78f0e68136b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f7905067088f4b9e90dfbea4cbcf6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e8f40f265364e55bac8df767b9a72508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62809dc478d69beb84fa56b3740a9072509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d022163b7d59205165728875b2803510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8754e4a64bd93ee7ca07032f1b07166511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2754d119cb29bf47a9dc49941a180512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969dc6c13f35237b92d54cbd7aec77d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f70c440ba5f084cbf09e10786d16c0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3d2b0f8e42e8707c30cb4fbfdbc79515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35631ffb7f2d92bbc99b876a4694b66a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399c85c916117e821ad2dcbab8f1f62517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522ea80fcde0973e2dd7a0a8bd69a95518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5307bf084365b46f1f3b1c9a11e46519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950b760e840ef910d75401605781fcd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89fd8bb734126f7b61389df1548b4f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c9f44e9699a9a3f6435f6a8ae0c45522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b14467a8e3007c0c04ebf0c06c64f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74a5fcb4ae5c36eeb7ed029c290e9c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deff4c7324e1ca9567766077e1fde15525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cae15f55c1d3b4f2159e9f0ede673526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515df3e46f903030af3f3ccd613f5ade527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250bc7f8e13c7fb92f9a0503ed50fcf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1117d19343a75ae14a80891fd31c3c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b44f5bb54546853b32fef759adfe6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3dc22f6619f2f382e3ece736dd8a7d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52292ad5ddaeb2fb5bf77ed9548f3aa4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3f2764d8d73a369e83fe80c940add533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97caeeff1e39a01913af235fd37819e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae5e0e9501288a78a95bca3239ea17535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0b986449f2a879419ec423a9d25bb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d0ad2cd4dc67f44f8f2b61b86bb58537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64e24b2607071c4061422218f102b9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fde52648fae62f9e5f51c025eeb3da539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b153b4a5131581c6fc5ed7332e0f9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbcf935bd7e2b8c7fd1f6fdd924028541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b6c338ffda28c6e04e73340e37c61542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5c92a4877f019644b4347db720f11543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097b72fd36ad911868019ebf7aa5193544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7465b5a67c33d8ddd1080a76acdae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce19d206172f6fb538055a5b67a166546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabed3513b891b3d94523274958d138547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bad618fc5c76cac8993fed85724e1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e8a10c14cd9e1e571655fa3b759de549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14abbc53503332a4a9a62021b03ec2b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cd55f613fe3a08a28f41169e6863e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d9ac937db4bae4231fc1e9f21bc73552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028e540ddbf264202e65d9e47fb7cdd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8b94a599ed8c343fa27c8218efa32554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3434a90bbdd3cddc04d417801c9ddf9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5f61235971675ee27b1c9fa510026556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9fd807c5ae9b824e1cd6831b4f30a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa449d127b421a1f2d8f09ace52a4b5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e005406f272596cda9dfb4b19406f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c10b4ff77db4224c185cced44bce0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807df15e239511f9362c6def06911d56561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be496d58c352354d7b2007458b435c01562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ce41a81fe6275840831775268c8fb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32abd3fab1ba4d6608f46b745a4967d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c45b79d698decebcb51d7069d0e78565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ab3726e4dc2b7799926996a6897de566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4260e0c9838b1cf34b49198c413ac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddde098c5cc2b7e23d33ae7db6086e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f537726c3b1ddc783c0538ce8ace78569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7865c478d88b49ef9eeff6af17b28570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f640b1e89dd07390fc177805a12f614571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6e289b2a3c61b875c752d3dba97dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fecbc9dfa34e11de69d0e8dc10010573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b0cb2285bfb3e060d0325f880b31a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663841ebeb2f67fc40a3dddca8f376f3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdb42ce99aa0ac8fc58202dce77352576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb7cc7c3016c728815e0cb1e54163f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b84971a95180352727eb8ca28f8b10578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d60913db1487bd751d6349f3c51a3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3f9ddcfd26fb660ac1378aa9f6df0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2349988752cff2f4ad2302aab31d8c2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6c806daf4ff4965a50c211d57e137582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdae85b5b77acb37f9024f7620f300583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f75324d2e57661b0da90d7d37e3d9d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6674a60ce77617a295baed4c81d67585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf69a0c5c31be965b108e02d1f05e3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1729c828ca7e36894e8a30ef0958b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4316f6a5d32eb83e322d21a3338626588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5e0c1c41396dc53ee90e6079da9f2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2294803bff8a96bdd5c5463b36685590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bba46c0ced72451773b577d1c0290b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3b6bfce5643656d0dd95b90c846a0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995689e8c44fdef990ecd8b73c389f54593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcdb3bec2561954874d8ad89a40d6b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef198dc6b106d4b69f5673cbf45577595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d700798797f0051b582c1c2edd33c8f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36f8d945d5491e3abacf20fefbc43c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08095836c732ef5a0649304b0a4c5649598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed581f509f8665a264cefc449005770599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1af02ab6c247c0f14fa4c3ef5f2da600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8650c5a40b56053b3151ea4b06a94601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e366b524625bddd0fe7f843149b99d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c9812de6d39c74ce0fee329b1ef4c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc4d35bca4c6a6f59cf406b1e1289d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9e32c6a7cd4cb88f1983175a44220605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f149f083e7ba5091e050fb324fa5c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db797ccef4ee72ae92e614282e7e9af7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a243c17c4eeec9d085000d1a4cecc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf23f1ff43092a1cffb3d635e770ecf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2092fb017e290a8544aa0014c1a4cb6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad4b3ae36d06c295002f1bc76753bd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa75c5c68833ba77fe2f293bcf7bbd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2f329287754e22a4331917d3b8ede613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c569392ae8dab8a88cffb76e59802e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c14f6e6b365faab87c8ac807bf802615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3606111d7a6f5a986c5587ee32b01f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0a8d0b73133e1f33e472e5b7de37a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db16f621d3948c2bc21702358e316d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6673df9f95fd020359a91e0eb825de8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895caea92f758e25305e1c5190118a0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76651f887c167f6fe589ade6948425621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35674af80d37ea6c38d70487930ac5e3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fbe2b02338f550b557726c091a4e8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06970a444df078a2e3046d8c97bc48a3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa8fb5a985b1d157b88dc14ce55dc5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954a2a2b5139c9c5194a751e17bfb89626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd76050c139622185247ec67b967c5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82b951060c51138f30e909494a8aaa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc69c6977e1c210bd4fdcec1aad2462629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985176cb7cca46c5b0d3e59ca1608908630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16494248276877d34a7af43084d0ad631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeee9b1eb277b07d528f64582deda35632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a63068324bd6cd8b6ab2f17a87d5b8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20967a53da21afb45d16fdd22405491a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e918821e67a88dd20a27ff780e4d0b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b02bb7c04a91ccce4cdf1a1da65798636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff418665183125cd7634bbb216d5b2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ea52ac9002028afbe09e4e7e2b64b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5796b4428f776f39f8fb458bf7f13c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56ecdd807ccd42d20720cb0881f389640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e8ab27831a53131cf441d195f9161641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc936bf0b38f174da1db90f625f87c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7bef45f911d01016390251f224a65643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20773189232a37d1081d3b53b86c31c7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb175ea508fc7d60d2d9ccb6eb86e0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce7468b3bd14d1cd552f92a84c9779646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12682aba1991b53b9cfb44f147eb40f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ae965da189ecc3e61a62c208c0935648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecae53391223484c42e5154f309fb2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc348bb9d29e1ad7789ccdf37e3d986650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381313f79f65ac2a5640f083709c5792651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d02a12d691336ee8fe772053d2f0a8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427871eaeae7a547faec4ea635ea3d2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7f6fc46d6962be2d1f21434733dc7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385b60731218b03c68cb2e3c80da61b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b207223e1d69e841893243d9edb4b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fcaacf82d73f8f4f3485622b49b3d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3cf01a8fac65079f8486c2083d94f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5dc8a314e1219630d03f467ae242ed659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795314ffad56c2285755ebd9d091efa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93ea773c9e46c73d6d2f6ac163a429661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668565411c9daf8227cf962966b457c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d8216fcfe76157fde29804c11a516663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e13ca7de9a890fdc0a52bc3c6bdea1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5f880b4b7c2d9565387e66419e065665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980c04a361b6cd30ed232b567d930c7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541108683bb923d07ce06bdb0b22f07667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109abc871b2a6c595b2bc7278a8abb8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400aaec72146dec2df4dabeb5358c1c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829e722c5e93dc2efc20ef336a8bd6f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cb9413f7ef4b64dee9a79a8dd0f28671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec5254233af25a663afd130eb60c39672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900ae55570af0eb8fc90760c001f63f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20d13c13bd742da412f0a1139c0109674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7513f3bfa466dcf1c71cccf7d4088675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1713f857fd385cbadb2cfe6c104b09676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d5950df04e1d2c97e3ef2ce3f1d52677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74f6faffeb39e94c81a24146ade6df678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa83e8df3f42565e84e52eb97fb3733679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426125c91c91bdc843b36d269585cea2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd6a509ec54a4acbcdfdfa44057701681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c6b190e02a7ca04080483a4b2596c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7403990bdcf470be54e72d5eca573683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe0957f6ceaeca7765b57a3e92b194684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fd8c5c8cdc720e4b47a7a030bfa82685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697858e8b16f71e4bc927ff2bf65936686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc016754cd51faf05dd1dc79cb24ec8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59726e5811eeb45cc2b8d72c5214fa8a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc535a4ce3c86b9ae7c77ea318d0286f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe77b3dfaca65eb75c849d43077f7b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3002471a155cb1afd3d1d520a52e5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae1b56ef34f5dab55df6c146f0754f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5de6f900aee874354049d573954015693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c1daa99cf7e929dda60788984b828694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a40c08f582515f6b8dc18a9fc4a59695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895b9a6bffed770158fb255e70cbb31696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4c7aabfeb213c55948705881559b5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959885ab5caad4e42b442b5fc849a73e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2d04e7772edbd6e2e51c1457d9629699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c6ca87c17ad97118f49313736e1bd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a26121454037f2f2d58dba18f1a548701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56baa29bfdfd5085e7fb08a99688e2cc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd904c6a51ca21082802fcf740f63726703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da8b0727ac17ebc74f1b24f94ac051704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9b630004165993a88713bc5d6727a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37971a4ced722191c147003b8752fdb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f23a50a869ceab23399def1c58e177707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9a651e29020680940f3229ca5d83b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025690ca7bc7f6b39ddaef151bb8e97709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77634e212a082b6b478cfdf6524ec75710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31080cc34264049bb3eff85c20e915711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03636ac20e32d4f7a79858d67ff4cd3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40222e943c04e5f4179578168564ce1c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693e98550f9e5c17fb1f35619ffd210714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a276cf37356d155f2d2188dc3225b56715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5328a5af45f85b5d88021fea57e5ad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e3a80d74dd39305ade22a462843b4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862db34776aeac7162e776bddae24a1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f4e8e481b8965f17e047b3f2b2ce6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0763dbd7486f1096561da521da6841720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94a9b757db739e9485ef4611ce0372721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d71c888b4780409eb09d7833a406ea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071aff92aa47f66fae8c79f7a3a95fe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ddc79a8a055ebe36ad782b058953a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4a67a70003337a780d652f4f38da7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdf5b279f8432da491ca3a11e041bd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0186a4242802a0d8e58e781a7d07b6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30466c6c47b4d4188c82abf63951d6c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1176dfb2902217bfdad2ec998e8f0c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdf5a2e3125b9966f401f5314694db730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83827828cb127b74e9c1e585e29824731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f803da87b4c5502ae7681519b5909c5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cceb3728da57ed4d28076f3cb3df2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfaa82aea7f677877c65b8f228fd4e3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6d5b0be2e97dd0690716c630d29a8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9062db7ac31c9a3d4dbbe85b63fb321736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41f4359c8c35b4629cc72558525004737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9063ba30ba67c5f0dda0b3b6f3b3864738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04914db24b01da1f7795cddb37c2763739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd313be6fc2b0aafda3e0dc1a3888628740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75e07f3bffbe410ac89fb9ad9be771741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5740adc15ee412da31a6b54fae571742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba70efa39eea91bb9b14f20eca1be1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32944fd12f5137cb67cb6e030d07ac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bccf7fbdeed9fd55548131f607cfa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142816c04685d55b241f517e69f12f93746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276305df475332015edbef03156567a7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae15f0dad0bcba4ef6a66bb2b0cea38748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d505c2dd4d9e46073b0b1aa4f2bb5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4f9f52b1a5bd5116bd54b3859073c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d03a76cbdd065e73f552c8a3f89b4d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a14a817295bcf74317f3005699748752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97222bb4712660c108204b3794be77753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f4edc6c62d454fb59ad1ceaec66e6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe8c2f1b597ac80eff56888c0f5828755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db56e6af5047df7993606a2cb61073756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1685394fc8723d1ee7f7729e84dfb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b4451d6e25e518fe4a8a9eeeb0419758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7ba4760e2d499fa8227bf729125bc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>